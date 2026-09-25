--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c80a0b9429fa134530924d76d5f5d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ecf4813952ebd28848101aa06503a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70d78fbfa1b458221ea2a37158d81e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc21bdfa6d3e12941c0eed8de347b984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb003b468f60f46024b036e46e63a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edcef948ee2bbce63c5229b2cb5d346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16879ba8813e572c1e812da6445a9ce27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a15a5b54437cc592942c40c41ba28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fdf369fd49cdb058511152525dedb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fdf08a2d5a0628291c22f9d90fb0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee77ca6e33d0e4efb18aa752a76cb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ca24f1c3644e068ca36964c0f09c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044bb6aaf30b77d491f7d3122d2c63e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f082972b16ca25f9110e92e6ab94b6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c148ac4b74b54d34c276b3a13aedb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cccfcd6ccc3e65b0f18a80c572f7e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59f8984350cf5d153def436ef3a3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb9a15641d799870a48b1510892a8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10a8b23ece036eae7175aeb759d0c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaf4b01f47302f52e4e329e3d339e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63452971a168eeaa104a737b27f62521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bfdc1d21c65fb349fab6f5b1da11a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2508d5231118d31f26ebdb2f56589e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5112ea6208b1ba20060f1e40390a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b78419528f3fdcd2f2461112a83f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aa3a3b959e99a6618b3a04536360926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef676f082d4e4a2d211df5c345dcaced27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef73071fc2cf6397caeba93e59498728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1864494896a7c618bff1db9fba8af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e4dd30ffb8177ac9736481d50cae030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c3656f497dd09da7ff8a2d8ef1aec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c107b7f04ad74c769265ee2deae232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d0013d2f08db1b4dd5fc5555f926f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e458551b3fda12afb67ff50348964f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e030ee48188bc3100ada8cce088cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9563dc3bf978c5304afe4161efd22ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac64322174e847eb0c706d266ef992e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05fb48d6ea710a30e3724768a1fbb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51c80adf59d979dbec1d973677144139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038b3333b6439ab619a2b2ac5ba56040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bccaa95c8169960ad156489703a53641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe0b8399db0c7967346b832683c0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e2366c476c100c6daac8fd173c4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c1c583092c0479f651052508585d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db304f4112b47d9eea50cdb384aaa945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0f90f876588b2fdb35339a730abc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e8d309738c218c58434877da1a9e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367d5fe1425e85ef69e0140636da3f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fa9501b16ac6be2ee884c4e2583b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6fe1a276786e885516e40693c745c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68575d106aa5196e299bd053bc1c85351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5023bd15ae2e13dfa78d80bc67a34052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650e53ccbd80f3038e5244eb616732f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa21e742160efed0b43c807eb54eb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3301ae1a1264f8dfa9176ef77f65755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f5d33e8bd1934a40da999b3adde7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354746e843921b9e15ecb40f9635a7b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98edf27033a871b8ed4b1fc4d55858d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a8ac4d457f17d5cbd179ff5f4c44a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63f8bde2871e695d950ee0b70c8c6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a327c77763156771c996c06954b7ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce709e0ac305aee8ed921f00b157c00f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1668ed61c5eba6436521ec22e1bab563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d3b36658f21cb6b8dad87acb1013564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ea20d64b881446bfb7286922245d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299f36f019bb4a2eaf371ecb4f9e3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf18ec157bae45c8427f34cd2be147367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d93e7cba66aa021a63e37248c13f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f60061018781a17c7a345d1fce38069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75d9b00b59bfc7b9a07f4643c9a44770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aa84049a1e8e9ebcc894a1a62b16871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b645be7405ee59dcecaa8d4693e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff36670c70bebddb241b1dc692eb1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3989a6d79a3a450e4084dd8e5c98974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe20faa5f47474e9a771749df7a02a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bf623224583c5dbdcb8db3d1219e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a981788c56800ce56d6181fb7065677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80884e207d06d53296a79f73cb84830778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6a7901077f1ff84ddbc6331b36c2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4671b2b7fa0ddf9f89482f420a1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee636cc267936744454a4063ad6d1b9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4dafe1b31bac0f7769326e1d814482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376577421b8187c33abdb0589de8df1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4eb9e556a37c8d6f7ef1c7876f7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514797e939a4e397d154e2c72ca9e1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a75cd63812023a730a818a01a6ee8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ed7b18f9e5563c200040ce53767a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420a6e2648c7aedd104225b80e2bd2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda81fd440bbb5713e06a1a55b317ae589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c55ecc6f69510223fc14fc9a443ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b8b1a7f67dad189f06d6b2920404091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae9bf256dfbff6a65d581bbaaadee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d1bf411a03d869603fbc37bad586c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ae4e628a06d90a5758de80dbdea994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3bc6de8760b36b6b4213ec3eff5bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79195488cce41252381c3cb8b539d1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c808536e6ef54046811c48b9c87b79097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ad178bde62c96240ea73515e5e7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c9512797c5f5b745dad29334ccd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dcad0661f7a45ee3981a107d9d77b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567787e3c64b42c800277e4b86816520101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50c60c0646005f7a9b346ec23f2cdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b105415e959fc34061446d8779f860103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef41c9a9bb0f71136e998c8da9572104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609ab629e0deaaa96b15b9f4133505a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79924296de6cb8d90f26de164824151d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a9e8733d572c7779aed5cfe843f63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bd7924eb4a72aaac343236fb5683e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b1caac475d4714fe08ae12e1597d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4be8cd0e9f9ff36a75935e1cb0c99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed8a288ec3d1d3bb811bd7fa8046f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8282f956d9475a96bf88c6c8356f3f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffef38adb513133f1b57cee77e1f922113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6751b33cf1e571079b512f87afb7c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac71f43811383070dd6da84db028500115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43446d5156705670f797b24596761a80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180b2d9314b099d8027bd2d469232c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59619fee9e12cb1de0a2cdd41981a9ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337269328df5e44a304e1acb433cc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1705bc33079348bd92a62513d29b39f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca19517572cd332e31bda91344afba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355396b022814cd0820ae4413fcd8964122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857812ad8b2c3ef9f10848f097f0829c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2304fa1a1b3cd20865ab861cfb35b24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf21fa654ebfa03b04daea86c02bd3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174552b08b302fd523809f2b153c7173126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120e348ed3935f5ef4e56ec14f0757e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596d50e0824df2d97ccf6e6f083ca6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0c6f403f2f33bf249dcb3f8cc8d93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7fa3f21e3124ba731d911a34667fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c745977650945d2ddab34139e4ff76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb24e80d98484c1aac00fe0b380d71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd9b14cf9202705f382ad33e2f4769133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd25b72dd1443ee1fda8f9b9ad69c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0bc4936107a58cf250e3a40fe8c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238057830220abc89b2cb7bc2ceacdf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bca75176aa699769ac21e37d387abc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe63c92ab2370ace05ce81db261c3f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287a5edf8b11da0f6df238b8f01be1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3e8dc4e4668b514ae3b4e20df1ab1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d959c961abe3818b3162639a3624b7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c7a528188b49e63ff5c0ca55a6b4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e439882f247ffc6fb583893b1faddf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18371a1a6639c6b72721d26a86fccfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fa53d59c56884e72a7a828e25bb45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b0093be089e64cfdb75e37b4391d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b616f893d97ab272cf61df3b96b0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac6e56652fdcc4849def9d0e0049d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e1da4b6f11e5d11159c42d9f9d38a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e1b41d3786416ce60d984a0668f02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c36bbf97b4d8d2c39b04187c046f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f8f2b5befd1d4855aeb8480ce4ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c65fae2048e5e0b44294f0e2179a69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd19727a7af00df42871eed71a319fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eabd4efd2099cdb825082d405e2ce8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301624387734e2a2e779083705272e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa774b720d65e0388f13431a86061a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dfe61e87a201ff78db4864dfc5d52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff347452535802cf9b45c899ff543878159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397260a817374082b66ad2b8c909588160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824ac38f314e3b7c537aeea42f1e23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eed70683d9d13fe8a4440cc498e827162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d60bf334c9b4d7f788446de625283163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5f9eacc08d609b4b4cb868c0b2486164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b155b0ba0be544aa16db273f6fc38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f288eae6ba627f505731681b629c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b6b8bedb87a565ddf26bd3cfcad4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e302e0586ed70f96602dd4330b6e9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f42120877a4c8379984459db094e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba899f7c4b211e304cb0acf65dd06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c57a7bbee822a8e346ca00989c8456171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a49c2bc1a591bff507bda625f5824172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567870b6e654da4b4a7639fbdafc7f9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c279ea8bf28d7c4352e0d12cfbd9065174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f553d6974ef596a738090c5c051cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4270a2a658aa35546c95fe197f91c81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ffc61656fe8009c8ef76de0bffb97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55396e6e4b250962a341251d302bb4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10508fb0aa4e51ad51a23ecbced19275179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591289db14874620c96ce17d9d1f552f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d158041b5fb0b3419fb5b50d7ef2f61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf883d09995f26a23fd598b6f5a587ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281396a6f6746bcae097cccaa0cc0f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046c16dfacede4c428068e4fad6f8ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c635dcdfb2179c24981343f90c5f15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ada397adb15bbf245b5e7f77543e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348319fe3450ae2ff455898f673ed3a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695cfd1d29c3cff41296e2794d662bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40df72974382a9ba93ae0501c676cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069297760825d0ce21f22bc748cc9ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc1252ca160603e0f8770245afcdca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e32632643ee07359d77a00830aa89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e55b5ab6a21e49740a2511184c2c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3d4755204aabd74faf12c65f513e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6393a611b143ab6e88efd609c8b5bd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e32a3eb202c42df032d3e3089820b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479ca97d021d3c03648a82f1cac28b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58498e9037f94901b5e32ac712de69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92891ecfd3b18c06f2f7b54d087952c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf93cf611e05b0da10f8644640a01c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f7e1e4902aa4d35e53105f394831201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4480516efa149c377e049e616ce31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e3f9e240e143b065337118f1e1536203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696923b0b18a15a9d21e78c9147222ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c76c658492321183731fb3ddb3540205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f2fd60e96c860bfee722683daf6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a746d5e263b9b582a7f7e43dd0acb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60e46e7bec64550b3374a298b87381208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021600eb1097114eb7e5e9a76c621e03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9386a66590db62b31e8a57f0648aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f167c9fe27d1ee0a80ccdffe6670f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e243444777f4461ebc7e00bdcdde9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b79be015a37b9c4b314ebd16d8036213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862b8af6012bf3d0b796e66d53dcbcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee236ab436ca86282038394d801742215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcfc2f6f90d1ac4e076e0838c23a7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b14671340573aa1f2bdcf8e84863c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719f2417327aefedbc425ef7c2ad2ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3ba8f06d1d2a384351c8e953eeda8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873320a0a76697a99a99f957aedb7e36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be8e50fc463ded06d3cb879bf56f9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4a382123e89e56947f560608f830d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a16159b4c84bfb91b95f72f63eccd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3992899967127175cd6a713beb014224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67924bd62eb4f971613fa8c70637ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1361e6ef8e4cc73834562127493e9af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d791de4327f74ac404befa43a8ab5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35b41990fcdd95f87a164f8b5e136a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab441aecf969348fd5daf53ae358884f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c976a4b66295b81cd6aaee11ecc8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91affe84b7c1a6fbb732633ce774b44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4546d879eb55f118b6e0cd9c0a83088232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8f993450d3c43a0c7b1d1d63a9e79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da305ddc57881c8b43eb5fb13ce4c8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9d0d3e97f6d8c634ff656ee79ebd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb990bbbf22884f45d7f86d8742c0ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb3a9f33e4ce488f5a9309dd9b7c97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25371f9e75f2333338baf536afac02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94436b13360cf023603ba736f05254e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31083b58737bc62e59624c5b77e43dd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0c3a107df9e9c5cadc0369d6c914f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314db24eb09b19166b90f5e88cdf68d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65744eba5ccbc7d388e03c9c226aaf54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdb1d529ed9132146a82464c9d51f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191cd6538b8abb424b06b4c62af57aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980c385d39352d734da21e96e0a0256246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d97389e5ad88b170206a44f37b0a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9df794a671c46f7c1796fb5b6976a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c3981e5dd17802b1539a6a1d157c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceca34902df6671c449ab44d37f9a0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652f9b03278d89e9467bb7bccf4d304251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f165cad558bc272d6ab911dc9e774fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354749485c2e93f052741af488c1a111253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ccc26f3e7ad4e3e39b8de313fbc73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384a116cc07da6a1a974e71cd2f0527255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ae25523d448406f98715b1172ca4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b6dbd254857e2f5eb46dad3841206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7a60bf7181ecdb670af902488327a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f949f9e20b751bd834f691db484ba98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861e8f50a01f572d019cd302d580c3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af320e39f2fa16624b687363d997cc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaafc55b2214527c459c1a8b163371262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c6abe20785583cd8fec400531f807263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de860f2974bbe9b0c11765dc529721c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94111b78171c264d6b19c27fffd0de9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43188cd8e61d22f1d735b88c142f9e2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174e745bee586250f498893be09b12c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8ff594baa2aed4b75b20d1bcf14b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3713510bc7ea56aa72857bc512bd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16671c3addbd559c482fefab706d1e3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032751071d357eacf2df371b90b071271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7be4d46f2b4a37f1ceef7b3f83fccd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da288e6a54e1501639fa5ffafa16277273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1c074083ed159ff874c39dd04df73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3740c645ede54efd119c9eab372f06b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309da88c23fb85545622107e2d1d00b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420564e2ea2a1c4fbb120e3cd6e064277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ab74266bb7af1890896859ee095e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4f9e439b8cbd7ddba76da6b7383c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427911bf12e6aceba9dff5a6112909a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bc7e2acb497085ba671be084f946b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b896d70a2638b48261c817f674d24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1248bb290d61ab1b90dbfedda7621283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdae91b7549a2bbb050bcfb4a5473f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd05d03687a1fd4a27a74ebdbaa9bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570be7356696e532780c51bd73d0fda8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22afef559326bb371f6c10a3d4f1b9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f0ea8c233d981ee197d6536d1e884288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363bd899f9dcc30bf793b54cba8e150289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477443be17908b2405d2e9edd187310290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee2eddc908220e9e8c8932e97c54d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7704973f331aa766f638e9a90696c3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e32e9d408dc065c48ee53c02cc19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee493a0314a634740958a1df939d3f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71dfe9b59dab87d2026e60afe93526295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b543440824bda1831168517a0700c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931309083767023dc6df48d119a8287297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b30d5efce579aab9bcaae25dbc334298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fde1c13cc346fefb0b0ba6a894eb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943334dd7010975c74edc0399766ca80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de62bf1163d709fe365b3fa6a6cc09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7942f47ca5cbbf034d185675d835846302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f22cdc844bbd479a08b8248184552e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5896900ce29974becfffe2c14b0a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dd267733bc26747bdd783e173f04f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92abb28b715716aebfd9afeb644fdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5799c8e556faf24193c4e72807660307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd41e17b4b726256a12badae8d5e40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62431804e15b0ebdaa235a5909e7b52c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb71ea59d02cb29cfb916ea8da521a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df047b9ed5408fcbf12ac2c8a5bd722b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104837f9e4a9997b2ebaf1dda10e7307312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b93d4ac474cc5ba244b38ae7da69e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de33795a062bea74e1960c44d6542f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad7289525bdc35eed8ce07375f15f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d514aeb555986854d36f6fd679e9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c8bb8bee758100bfad498d0387e5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22aac77c9859ff5bb9d20733b77e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c472526e82d1c60f719410fb84687319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743bc89019f04a3a8165741541a6e8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c3d8cfeb8d5e6a79c69b6438ffee6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb7689e8619687c370d668e1fa032322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdefd2d997f602ff2914e311fe0701323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5ac79374458c61bf0b5234f0d537b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ba02f306b57735a6513a44bfba939325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47470c8a9ea0c4df260d0e2dbfa38f9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac87317598740ff9b60356c38242daa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01fcb8734510f336e9997e6a2827d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaaead8ee10096f7a2e1b22d9f8f68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829a956c6844e3b01e6f7a7054ac19a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa4097863cbe0407adadb4d676a144331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d36afa9d001c2e150f9de3ae575ca4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f7580dbdb00fbbc8bfbfddbbfa97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8083557422c9e3de594d9c44f2de58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397d1082c9f127432fa517baa6accf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944ccaebef2b9f8ed7e2e5287fc7cb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004e848402281413abf268046b83081337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0b87bec11576ed83c3ef5a1109e74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1f7ca1fc3468c4afa68cef1d8ad83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2badbc94fbbd457ae4dd1e9501c154a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569423d0b8ef25dc2e1a368d41e74133341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa783195051a54f86ea67409c3b0e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fda560d071b25d5d7189d3431b872343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567f4cb6d8d4d9ff24dc037c9ad520e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e2c679a505d7e36ae36159ea2f0e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a84b45cf3beb36846a7097cce0c909346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c74dcd85bd1d4630b66e32aeca53e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e5fad8b0aa6bb2cd27c745809d12e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd94b5349df04d71bb3efbcbe572f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5e75270bfd07fa754cbf93adc0da1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d8f3b8ed7fcef6f8487371f9cbdd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac62a56630d4b51115093c295e0d6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bca455bc2019139a786504d4af2f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42850a29a1afe71b18fd5c899729fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275e6af2a362608480c3705c373aa00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3c6007047ad07b9c7b2d24ebe1c46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a7d516151926d81d5cc97de1adeb5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47edcfff328ecfafc5dac809aba30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ce40b722e1f521f49c05cbf33b8e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969913cfbb6d429e93886a54c4f529c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ec2e8d62e5ee86a384600b83220a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6bcd2be59fd7243d6cb2cce48721d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d3f93a3b969b83d24dcc719a4f875363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feade649633692647af32af2f1c8d89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca019b40e70fdb7683c4e8c5e5595365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b401d029e3047cd39983c1f1e902366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeef7d7dafb6f696e0a19682770a13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04c8d9a6b4de0cbebc22f85ffc2411368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f49bd6de7528f440a6e4a96518df92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1091c9d5a661abb05b300786278c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055211fca8b16c34cb0a196b58f31d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a514b7477a7082a453bd6411d51114372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3d435fe5f78b13464fe729d4e7d29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44feea516d1d17d515faff86430c60e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ba7822fa1bb522f038cec7f3037e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e03749e814d00c2143551090503c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ca845bfb8e9be6ba5dfbeb7b0879377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b165fdf6a57210985e7e7a147a644378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fc9734685c18645a008c7ece2fb0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba295f10090e792d64f31fc97c526ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01b608d5857ba65c2fc6074648e7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10dc6bec0a6375e5532a21ad9d92a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880dec6cdcc34d03acbce2d09566f48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd17b58d3035200e1fdac9ec7146fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7bd8668830d5e8ca4a01f173449c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8644a8817f1574110a30d2664a67f32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9dda6f9546e1f2c7d4c39c4c1e120387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc936de5a0d8273d4151978939ffdf6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edad3f90aaf23a5fa669c6a283715e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9be74bfae93b463e9369a0e5a35d35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681c3208dcb7551162eb90372819c0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add074c4fccea4d760866e8ed2f23dce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a1334c56751ba6591c2af07efb1a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff57ea06869230d0ec89f7d6bc737a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c38d0c503e86771c14221db73cd849395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07633fec9493f3cddffe017a43a195a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8300d95a0f249f7205f6c2f37faa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844240ef135443e68eaa2610a9a4aa4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a9074f36250c6d5b314b098ad2f1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b762c7b194049bca5d25f1a3ec39157400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1440ab25e21c9c3abb2ca032c882b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab67f18e2ef46be2d06cf9bca28e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9234c94d31883542a7abc74e7feb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fe19c339d6cc7bca43fab5cb767df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe1f4dede7a0fbe397e97b1cb5f9d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c815f21fd5751a7371618edb30fd079406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff522ad791f2e582e30dbe3cd91ac23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb985cb241da5d5c6ab85fe42585b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcf98621db236aa2199d65ec09f8cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b83d81ea09469368cedaabaf720d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b42058ebc31f0d803ec45fed9e6114411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc46c9d890c20412d0def6221a91bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2df823a9fd9af5c9a375d5ac94c8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb38d416296a2612d1d5cfd01ae49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb733df14771908646fbf3eb0b55ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253cff804a90366f1a0e527676e36e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a00b31fb690616d9e957c6244c09a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77750dce679fe605dd464a974141cbba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15218ed8355e9ca87a40faaccaccd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04731c2fa991ed3bb4bfd458962f238a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fe5a8f58007ae286ba9d22757b4ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cde651fa6439b9f19f9d9462def2da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b353fdd693199292048d9d1f0df6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f6a6f988c8173c12c9d9e1bbaa41a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a37a5fe772167d52c3d732fc621dea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536443091fd7e471cb5220f72efc008426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b7ffb70ef2336376e2996b229b77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f72f0609930cd85b7b365a0d6de8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bc037856880a15f51504b064390d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a92ff84602af9b5b87db09e298c9b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615a98761adab7ab1143796187b2b4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829f7209039a72f5afcb505e3c3d2cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2b65969025b51d938ed0b5aa186e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4abd7e7f0a988df2661b92617153ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6191d1cb472c695b8af3bd314d273435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c16aee028b782b9a166818d20d8991436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f035775e3a5677360f65ac60a20d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442edb0f1ae9cad482b0d3e15be6f3f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c09d7100912f9fcc763c17cdef374d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dd9600259b34f568b7f9c8aedefef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51792a34fe1e3ea24effd0b49f126e99441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b5a9795ed5b10ed364962c3a1c4d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf534ce932222b6f650df5ad0944d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822d23bb3421c4bd614b3fef52e7308444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c75ad580be520a7634ffacd1bd3757445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f300eb95c6cbe664daa3f668b48bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da6f06bf5c1281082aed8aaa45f6c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da24e55db76a603c609c7aef7ac046448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73a61c302274dc225fba8a798d3abd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db56fe891028baa3cfcc20997759dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7cb81a9873114a744fdd8ba386562451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf043c139f028611016deeadfc82f563452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579daec46181c5220cb9b528136e6429453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caee7caaa6c2ab638f057149192e638454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a87b6fed19b0ba83ac702199c93e20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c7705cdc9bf7459bb50bee4aaaa57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9982d11a7dbf06d481a7d51ff46cd89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79b900e1d1de183a0559bd021bd58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d820139cca81fb4988bc698ebee20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1baf45c60be896b5eea486f11cd0e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf14a2b78cbc546772dcff9f0d6af9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da7eced5486ca5a174785e24128e1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf654ced7c2361cf0e660a075024c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bbb705121c82435f2368f07561c2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1b26b9e4911f2ebf5375981d50414465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7541612ea6f92d32e8eb3ec0f49e869466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a359c906a6ef0357ff217c1140d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a4ccf818e53be0503f13849bac6c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bfa0a7d8ef3f5cf517c4f082b5989469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db1e093cd3d685b82eaf41262d2ca7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30215929b62c5b4942bc15189a65b07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a895ea825bc24719d0b4ecc51e64ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedebac83791ad0e29fcbf3e5b01f6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2bbb5de40284ec1b25a68664e770b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbfa7d36ebac642a04be430dbe1804475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888ab462bde9ef280f801e5feff8fa4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c5733ca540173ce1f7102d494aa89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440691f6046748ea5f1586c866e5d32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8d92115d0b9066a3d30ffbb6072db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f13dffcb0b92531408df4478937a30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda5d7a3b9f9e7683638d6b829f7789481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a791d555be3ec36b34564d334c08e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b67c56f5c1a4a680c57ed2464024483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e78aa15c6a228758641569724b4253484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4fdaad97acaf64cce11364c930b6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f95d9da498a86546873022988488bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07289d832e2dd9ad66ef41573133dc3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26696ac101a6330cc7949fad0f6c74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d459a69d26e7818037c2f55e2f4834489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645f24331db4ac1b803e9222bc33592490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f5076b4cc92a9e624656ea99c4a8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65679af30c721b396199c47b75de6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d33763899fc8efb5e92640cdf9844493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972170e4f65b3beeaeefb41f76f6ff7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53096bd335f8e360ea45109ca020cf8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccca387faf22fa210a14daabee410de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d87e972b01cc598e6df9a0e8dbb8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6827e321b13038aef8eb5035d91e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feccb489e905313db5c276f2209bc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5240e11e3db919c37da1f1ff171391500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d467acd7c1459a284140f667c6461501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733f1ff627bc26fbadd079a0bd32b3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150050e4c0bfd96e27c622c90a9e38cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c0a229ba27d6b6288bab00a41177504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac084dfd0c31fc5b6b6c9e6618dfd2d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c55ab9c26487dfdf3c8cef8332296506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7570ac1ff115e5181c015fa2e07128507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527907b6b486eb9d2a7481f794518c10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760e32dcf9601215ace4aa9075fd16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8a7fa00785aa24972d0ef34f27e89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e6b9ff2b49dd1de48a8d9a2857e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fba320d1c170e6746dd34ae91dcb79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f80c56251642ff6ae15d13910fb6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0409faa79b5cd17248e320a7b5d99f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7370a4b5747e7b4a7c0f7596c1bd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7048b230e620ee69c4911bb41d356516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925f05c619e0cdf23464d282540080e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729a3d9cb1331d902e95403d0636212518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0c71e8e4595bcdd468fc73fa3b29c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758dc0d0b808883206cda732e2223d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f015d1bdd04b546178e6b89b9fefb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1a5019c350108cf601f029055f6fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145287d79e804d0f510bc43b2f2acd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848e1df1d080a789ddc3e27a4661d0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192041a0d1656bb67a1fb67263eb234525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b10cd4829aebac4ba0b7f1eeb896526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b7bf835b9774d25061e11eb8c8887527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f60793629600256f8f7e8404890545528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c177dd4f5163f6340556f0dae7524bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d0d14d85ab5708911f4ad6da7266530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac15513553af7dade74f9943bbadfd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdbf02474b33d560283295621a602b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92fb4ad56b78a4962b04361cd7620d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9f13787fa74cfefb9eb9430bd684a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272404d75a8fa72bd70bff58ef679af3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e031446317f63ff1b18c5d326d327536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36615594c5f9be8b75af22246692673537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57a9d0a0d52eae9bc3b5f062199e0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae4cc9450f46a237d2874c7bca893d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc2d691c92528088384af36f09ac53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e996dda32fde45342bba1572a2bffb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfecc385d05bf6a68f91060530c4e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d4fd6f05e6ead4ab523a8d133c1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e741cac51a378366b662fd6cc5bfba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24664d4ead32cb87203d5a075868ce0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ec59fa42bac9266b1c0db63df506b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b44daa13b0517f4267070484f45294547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d26dc384fe57849a8d5ef2211ed63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d450cb32c2f312bf9bcba7a2d1fdca6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8426047105e3c208b57946c90c6aeae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8307f49588b82f70369b576fe5ad2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4fb15f39dadbd0baa565f283c20bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4855cc517890c77a25098f969c59b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a551367ba2fba38ef17bec7f9b7afc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79e999ba6f550f524a42d401c850f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365216f77c7070f7ae45446cf043439556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82689e8a6ac7fdca9a6ae6e2b643c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fa2c633b8197c29d1ae83b4e60f3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49fd684c3f98d9de62250cc6ed8f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4155e40904ab77da249dc5b7fe683560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620cb5cbc3755714adf214e229d5612561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8179ba6841fdd8326f76ee62f2d3e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f14f5558975d5ff19dc550e93caee6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f30f4608c7e4b956f47e83ffd5537564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e814131d8ecdf8a2c7925100c0ef86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f833f7ed8e8890929453e9e18858f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269e26188cd870a684d50e78db5ea72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bf3c09a4d83bae542fb119e50b07c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170969e35785539f0708fab26220ce9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e9b61b82fed7464c2d2d8660aba52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557b025500709165dfdb742764f106571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75abf804026397c2991c0f1946fe91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a76df92170d48b1af297d8666417573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af154082febd3e5e3a2f5169a5328fd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407bbed3347c02d998cf76bb829aae7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba06ce47623401039c3015370146d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbbb4dbf8ae94b22ff0418ca54ea03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cf2870fd86a23306fbd59ed93f262578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0a23d4652e5f69ebbded615715d83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594e4851e51618775518a71f88d4143580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5191ae8d969497b450b21e553b7257581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d56619363efb919d557fa8d578035582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e46655e5051f6f55f771c50f3ad034583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab631267acdce417fed5a45e5822d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd9cc40d2559dfdb659569d1126d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b122f67da61c74c0a865f0d3f5746586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e2b5c1c3b25c9d25a18b5fd304915587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc28e7dc01d40bb3b7bc6bf3f46ce4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec4d216064582f38b561d434c84443589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28bb9f4675df71491052bae03a48e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3c50306d5b2b50db9309a3ecc99a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fb32f5e379d349644855dc03f2035592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91ad130d3e0b78c6ebe9a8fc2fea94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ff751909a2e47da9edf8aafed80ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85e3651d8243829475ec4070f5f1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530369a7b86e889906547380b47ba43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4543d91d892134390d1193515b1190597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb9a74e5a5c25966f6fea1d2dda3ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d17c0dae269933f576b02d446b228599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c785270a60999f3cd16589cc505f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0826711eed5b7ca24ee25b391f4b5ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b50eba97edbd55dbc3df37d3d728e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8f89b8717415c265c28d6f6ee51bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ef6bbd1e0a542cec58e865f667b61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dd30e4d54c90fa57540d15dbbbd64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0f7d9b57923f05880547ab1c02974606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f249f3304b8cb287f2d8fbe3872fd7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a463447a94c198f180a23bc56cded9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3486a3d5ab7c52e86f86a227c75fc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadd5a95a9aef385e60b5e33062c332610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dc78220d36a9241edee3d06f5e0be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39e1b6c3c4442911d979a1d381abbe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362ff7b0f67b2ddeb94cbc48afa6b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7383c68a42dc121ba07e0a5e337c4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c25e41e1102b92137bf63e9485d8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dec07dd7248c1fe664249ba750c52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8584ae52ec6f13aad4b0e91fda9799e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21113d45066dd77b5161ef874ff5b6db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea372f831953585f70c4042e9111ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a5645589fa9e033e880e98f33bd3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaffa8c13ea4d79b375094bd5ce5da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d246ee0486f11acb4d02eae8d218512622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107c2957dc174ec29491197b94e49df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe113dff438438b3bbd4771f021685624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c7caed069c4be3441d507096feabd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd23d92f58de7fda3c528dff137868626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f434bc173c520e9923a8575bc8416627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bda1892e1aa246ff40cc0d83df8f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a3cf662b2f7492e35f0ea55eab32b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a03861254465cc7c200a3272acba1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9d3cd5dc34415936fcc76a15441f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a67fe1726768c0a073e33f9d281e65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e985bbe4a4794c9b655467728b8fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac84e5bbfe00a8639c9913f09d8507b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7bffb4e2313e9d8ad153520fef7b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a22a12302b127bef5b0bf8fc2584c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c7342df294c957c36fcf84628878637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390385c97872c52549edbb0f35009136638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77afb77a9a1dc647e2a9b4275e6d3bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd111a6630ee84fa20f565acfd34d76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35525ad757325eedbc450ed863166db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d55ae5b0117a2582c1ffef0b5e89ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b747917aa876d0e5171b0a41f6427643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60c846e2706c8549a4f9123f34f5e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ce9c42e85fd8d044da9bd7c6c62d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76194b8ce08c70fb4559ac29a1eeae0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099faef4f8ed09f99d6d01e5705f77fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef227f7d7a5b792a04310ace0a2167648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a46823937ed12e9844c252a1e6614649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa8d714cc8bf485a8f65f4f79714e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9c5d7df1f602bfe82d67c86b07549651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed6c981ecd3cea91ba50adbfd81204652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d5a608a3ccf07a465ec13b2b66add653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84b20e4b6997f46fc6a107e93ce28a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66197a99d46d51a2962a0337261c3c4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6012301c2ceab8390fd3f9c867a5470656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2b8ce5e34b01570345fcd3d2ee3dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aacc0c3c4d7759399bde008e79cd73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65646dddb9c33954cd780034298b345659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd338e98ddbd5757dbff79c1411e34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac528c2944cc2f419b9abc83ac28e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c264176d88cf7de2f61ebfc1effb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5f66cffb4c1e9845af07388bd2793663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09056668a192e37a415ede04355a47f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd850d01a297754201d6a23eaf5b13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883ebfc89e92e25f1bb4ba06644f73f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7b3b1a5c7595a2e888800bb61d17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca58b7f67649a961f2e70cd8070187668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4769b15be4cb83822878162430184a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf0c74fdefa02238801904e4528a8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879095ca648cb819cb400d4340916ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12345f2135a26c950587d466d2c7e62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f8ea044f00ce2eb7d0482dd0f7ca8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4f0e5f7a9e511454b8872bec48da8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c515240f4921c50cd5740c636459f8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2400e4b79b96a7901e6f694c5911c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050e30fb917d356714815a4b7b99259677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b909a658a323b8c2c2e9c04dbc81214678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf0a322a57903a6951549675ea096b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbf9773d4c49cac058cb075e11c73b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782066e4976de90f7cd785c0b45b6a95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ae317d6db019279aa848c8b03e2e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb79168b87b65aa3375974abf2ce43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e340e0ed59984baa751051fd4b037684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d91a1232e8f66eba1507a18aceebec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c8e43edbcc8c0d75320cfa5cff510686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a534cc080d3eb97c5adbc2445721687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e774f4a03ddf52017c4ab662f6ea1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0ba969ed5cfa8642e18ab947b1129689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bfb3a9f54b585d11c29ce87a806fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6748058a9928e0cd2cd012e703df66e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0422d549fb0f024611709976cafa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704a5de6cd719c2b6bf17e5c73471b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d169b6e34af638f9885b9bc438f84e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e2db1e2bbd432071d33cada3732d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322f90b2101062c29e5c0e781a36709696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9050bd6f072b29cf3c9a1155edb116b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77876114e5049f22710a4133a79788698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de8b737ecb9f732dceaa4212d1848e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a3f2a5e3b87654b859793f90031ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b540c2c6487dfa86a30c502fd754c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29be91629ceac6070fee1624391e80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf61659e02503fc4fb2d7b9e585a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400abc44dd18accdf332503204fd0ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdf0b83fa8f5cb71f733d2681daf9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c4021da8cd2a06bbbb0f1f109b602706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d9437a1a62ca9a91571bdb565c597707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206f8899ff5fe9a347f98ff4eca2475708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfead9412c7f0f577f5388fd3da86bda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2907ba708268e8aec3f15ed3199420c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5b60ee1f106ee4e9c4bd2cf7989e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475051bbfa235d3d2adfe2ef38846d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcb1aa710ea468eb2ce4bcee934f30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c237a8b4c337e48ecc09bd51b7ac62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e562986f17a730593344c007001e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b4a8d0436c0c90a65ad24bf4b5f7f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311c84c657dd8dd0c48b3516be5cd13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92328be1042324b7a7474569c76ce85c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59caecb28b3dd4aa04edde033f6d5e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d89ea86be1356bd4afd7c84e1af0e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a201a2503208f8ce7b49a52daa556721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ff007d28633098ab198f086548fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8b207f074284869375c890ddf41bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c935477543c46567657c63cee4a1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985e2aa3e34d7580effe4bc285a2a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37315d587c7b184743ae39f54cd2bc5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801561b1a60c236f398689295ba812d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba91db61fb278327c90a9576fbb88c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0b9a4bd95754809051cc64587622d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f941a9e857bdfdded1895c666f0e0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b61310413e3349ea673fa47510024731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4757bc81707357825c1bf0e8b5d296732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731e483fb6299e4765895b095452c23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05fa155dc228160df368fe9972a445734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d20c9eab63566d71af85418909e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5223e0ca82de96d26e206260a4ad04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a5cb846361736f7ff47b25f3c6f34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f1e326d31060c052a28a40d93b57a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f101b6739997a75fc7e599c766d17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af015544014ce625da382aba39bffcc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147fc2eff2f0234b7dac6a53d523245741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e24f2901a72c71d1c89c554f58696742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dab032f185a01bd90e9e1957e8513743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b84e0902cee1bca1592448b4a31474744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b8d4739607346ed334c8050206f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53c2555da249c52497b76846ffd6a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160924b4b5e41891a143a1ede1fbac5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0ba3105d252f75d9782f2251dd86d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3344ebee3bd38c31d82d83370aeb53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb99f6cf9489d6a0e0a19bc15dadcf8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c93bdbefc8a7224f0f6739f265427751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29739d71b029a9d2f8fbbad0ce67dc0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c16715f0aaf80289386be24f2741e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066fde21d1ee920c34b105d4c232d60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d97676ee25dd49337e7e1e34bb49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dfe96001cb1b5c030215b1416f7f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16189cc1f5335c0f69a87ef4aebc5b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa8afcc192dfebeb26d4a81206a9c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e116b2067ee5ea0692043da58d5811759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f9bf72b1f4685b63b9a66757294e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf177627362e51fb64f9528d63f758d8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c42aceb7b8653f2395a0fadf43746762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e43dfb48c27064c5f0bd0dd3973429763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303478fb00e635cd0f1b78c6ad6af43764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e9c72ca26f7601837f22831f381bd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f7932d5c3d8dd2aea724da6961b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39433e2281d887f6fdf4ab9df3e7013d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916996d9f582af0f3e914d45c7d9d4a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f5d3def5ff1b9c84e691271cdf498769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7824c7590b587a4bbbae89379e32559770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d7e6c1a6c324ddac86174a877e694771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b793ca1abf4563c4fc21ef92182905772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fa5572e16ba7f4ece1a32406233d8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8844edfb712c3076f1cf1aba3f8dcf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdd45828fb2b746ee02f335fd1b726775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba593ce166fd03bd1be786f5cf15fdb9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5f57f6b3f335a2165157efd920bdf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d40059e92155ade5fcd2d5b9edd325778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2234020cfed90edd65739c7a29b6b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370c7c85b51eac99072f6e9a9bce327780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e24b73c19250c3508731b7309a94a9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867936da36b591030cae1fb48641ed70782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae519a87caca94ba8832ca4ac524110783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bad5c1fe961373907bd7dc1dfdf89784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934cd44e8718a6795d3eb45cba9dad4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390cf5203fba2a383aa6bd35d83eeaa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfeab15dfaf1655b211da2ef004146e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677112048c38cda9afab3603669cbda7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ca2b54b0b32519a1003f3fd6698c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52693d1eb14024906821f3e0a631c663790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a78bd08b18b33420c2e207d8f61a9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80aa77c709d771bbd3e51d7ad9f4f5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a9e266fe76cb9ad022eb31be15bd5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2b999b75b4cf05735e70f15e18fe0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef30d7000910eee4b606f4a706af304795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93252f6d9d35668e436b98ead2d1cfac796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397d423f5e66cef5c0a0641577a5835797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04834c0b889c41e52c67ae966af42bf5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be4e7f3acbda11649f7ef3d77f5da9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8da6ed33e4fdc044cafd13816608d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86075ff613c21ded93ec42579c0237fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59826885d5f834dd7605095f22b4109d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f19bfb891843ede30c138ec5fcb30803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515deef5af921d2d1c8d8157f1f92e75804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dc42b9c96185f169ff543deba91be805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9a75d596bdf2ff9f51e4ea5b211ac806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4773ac55333177f39948da2949b686807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce375510fb37002daaae7c0bc9d9b9e2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb8d3a61b8e1dadd6d8dc30faa42dc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ef2b39c3f4962096d4d264ee8195810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf41c029dbdaeea44c8a5418be34fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5801b8275dafba683c539f2d32d3e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91defc9cf5ab089205ac7c0ab6cfa9fa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1978a0654ce8157f5858489178280c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8310fe2fe41ea3ee4bf0e4f968cc19815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7984a2b4bdba38461bec25b03b146816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5666ac4b384fbc316c839174d31bcf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0de8d59df5e435a2e73c25fbf6d43c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c712044c2949c34f352d2fe63ee3902819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e40b933b6b03ec3885fec02496eeb5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf37a769a02253e7405514372cf852e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f26a417eabc799ad0250bde2ae9c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094b4b000a32a8e43c93013dcd8851b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540359412abb07c9010a6812651e2fc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5b9d011da0da00caf41b4c8c738d1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7007bb624c0cd568cd224caf03e7402826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8d38bfe7e07db434511e87e5560d9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b9f3227e7b56a35ef0f9583be0d75828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6532308d480e4eed77a9c2a8fb1c9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9792901b12b0ed4bc7f9e67e03a52830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f705ae3f9335c6e6233cdcff6d2dc35831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04366c28e5e907f6d5af81760799c33832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ebfa055405a651b42549c4ffdf508833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621316cbac54388df48de1743c272ed834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace1685212bd433011cd8007421c359835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18cd29b8851ed7324fd542e4250cb6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44dcfa9b98533409b73003e08a34d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062f4593195c563727e78d00b0ad5b2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875e3c4ad8b1ae7cea2f675390be8e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b2b92558187600ec02f60cfc7432c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e54b7eb10288647dec946ebb78d91841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd5b8bc505d1c4fef2040a99bd9110842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c0ef55dfa04637877873383704abe843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fdb5316c95bbcba286a9792614e3d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5efa8803b5ce6569d1e9839396ca8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49af32d53e947cf06d761157e514a24846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df5f4aa1e9318aa0a9b9d33fd5ddb1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc9f95af126010b215f377b8bf77d9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a05bc4309d3e158072e386dc13725849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487119549425eced21abe00d21970820850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aa288b24b2d6496432d009f9a6e40851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5ec1e17cdd5afac0136d7d72b23c1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7611d94619fcbef47b3f90618e302853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e352684d0df0e03e35253453f3d9ff8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999cfb6fcc239ba091018cb57a9bd85855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1c2744dcb816812d2824dfdfa2be856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6cf232689567a92e0ebab4275dc65857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a47629f9afd3430d20091e3be4412858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b053e631f011cf28433651ef87dd019859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb639a75adcc1c9b853e7435c380ee860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77bc3512672a6a7cab4f9b834e4a99861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81737195833f92ba482bca65fd5c7371862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f605e002c2eaff6d7fdb6a10e8a0bed863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e92d731e29fc007d425421cbdc38e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fb94e57f34252940393cf3cf0771b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd275a7664b9b64bdde02f41c6f456e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683225286ed6508b849273b4a35e85ff867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d1a4b6e8a23c3195521a568bf0b4d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571a4349a7203d08b7468aa76f1f8e0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eb2263a3bf1b86514437cfaff559b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1845e6f4c82989f51cee4a78604115871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8e922a3179b4391aedf7ff4952e2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8ca6c42a0a08b1be127befc99f5e8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4878f57ebbc1abfe48fda75b5b242874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be6cef2cc4dab4e3592870f3115a8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8199f31923c9014085dab69b3b18caf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584cf6299ef8bf98eb871742cc72cfb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecec541e5cf53034a41f9a0303584c0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266875f027f8a8fc2e1a5f38ab1afcb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7d3977532e7d3058864e57179ea68880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ebe5bffc21306e0316aa3393eca02881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7df2ea77aecdf38b2d3cfcfcaf2ff882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50b44ee45b36772135ba15add34ba5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d34a837fbb6be23f01a912240bfcd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd1ecb223050e871541f6be4aa7cc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbc6aa93739e054aebf9326372dd8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8dc20c595bf7d2059ed98ddf582af887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9158f704d7f0eba515ab3225a00ccfc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd0ebc7bc8d52c27891c5e1fbb329889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8c4563db09b025a02a57d0bbe5804890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25284a081452d16ee9a58f3085e21c9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc214d8e0856b019e501e93f59909892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5695c41fcd7d6014967d7a1bbdd5815893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833c9db660371a791b2866a974a10a7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144d5996ec6b88c59fcc489344828df895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be696fdad47b67c07d439dd5af56dc3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c08ab747ff266863113300d3edb3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87bdac3b567a1179b3c9447982f17d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b805194c962385a322a097e943829899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8029fa3f3c59d7b76ca566fad9718900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d984439a39614d8724a25d6d455ee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667331daefe4c8978df791d0b1001d3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3273e5c6fd0a8d242bdfbdb275bc61903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4dff4a684b275190f1e4cfdd01825904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04fad507412b0206566c6667fb57ef905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203fc778444c7800289a138f33e7d0e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e9318f17ac925296b7fe58d393581907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27179293ad11f62897404fcb447b1f42908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0827b33b5863ea914de08354b37c475909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0efd3f04dcf2df36dc597fef4c6912910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5324145ddbc919c9924cf4b693906911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61cb949520599b2e06a15fa9fd0442912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd959cb4d647d08daeeb9b2bb1feea7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87fc167f39d6da70be9327d71ddbbb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2d16d7a70240d6eeeb01d05a825ed915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abd2c56d1ead18432b66d02edf2d0c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e85fb2e2ce37af4d0852408d49da917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae15aa373a6fc7e4bab6f0cb7116ba918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833eab417dcff2a4537c7d3dff6dbbb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad803e4ffd3547caf0c555e73644f958920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274faf9bcb6aa21ada6c2073ae7422f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986ab6cf8b814ce04829e6cefc1a0cd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1a0ad101a5193b9560685cbed23cb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311569891504d6cfae7819d2664d563924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f2c196aa2d947c44b7327b4b73b20925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95616b154cca5c64f6f04ae77c7001926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa0fdd7a4c9907ebd31ec63e0298f3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674592d3c6872f0448e7759742960eb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5c6c49021b42fef7ef774558032e1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a353662260b0d6f7635c8cf433c9a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864599f35ff11a3baab54a3c40908d3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b828c9b999305fcd9d31d1a8bf19fb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163a71ab7e42a4117eafc7594c72f3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb512882d3934784cce562bb14da30934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb980d453007d1405fef65df956ebf3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d407fc36d36c2396ce6fbe65afa07d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493b060259dbc931e66ddbf88833ff3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a96929bd5063e60f4a59afa8f2a27938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6c2807e25710292b14bef13dbb5a4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66afa3d229cf88c5df1f3062b5c2fd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823da133126161b165ce9a5903018722941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658100a5890c34aa651845dc86e298e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce33d2e7c2c842fe04a4160fd3d3b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995b7b5c366ef80f871c42e2562254d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a230cfc01c0c59a860e3d3b59eb2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30592bffca1d24af0cc7a5422d6a0576946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc90d16d5c5a84d074646ef3a3396947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc12bdf079e31122c2572d8f2768009948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14385756962a947059667574880f571949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532561a311b8e033f0c75e34890ddec950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d980eb3c918aba241cefd70b4b0d6da951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acaebd1782720aa2f9cfb4cba113e7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6e0fc07523b9ab5b3007689145037953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402400e9c1e24459d4ed7ab9716453d8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b95e147e2f8ca92662141e22f1e07955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ffa73a0889f1ac6c7fda0fffd2fff956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec27719e8057cb3afcaaf4039d1baa3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871a4ed5e67e46367fce2418157ef6c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dab3db61bea8fa39660699760c8ef959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0144fc0fc68c6201b59b21ddd6839f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde615b40f60581ffe5931748c6bfa961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae771feac56a3a0895897af5563b0fb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ae4d5969679c8348c6879f6715122963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a4b7091ae86b62a19440bc6bd4c37964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171955d9868672cf2367eea1e904b8a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc33a87db1bf35b1865d41217bb64966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e3db4a396f29d46350130b1fbd2ec967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fb512d2193bb1ee0df0c771f6a781968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79dca99d3b5996c3567ed4b4af58e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd240630d508621684ea68a6bf4f133970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6bd40acaa334127684c47325f5272971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ba3950ede1f25c99c7683a9c8904972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b818c40710b50924ce777f9aea8312973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21e5161661849cc1b3d6ea3afb68fb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da0f5271624cabdd4713351011518975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e82ab6d26a2a67a47821d0ed39d032976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ecce62853eda68f90a8e6ad94f965977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5973a7da052fd25c611954fbfbf8c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446f45c74cc8963e95f2aabb867d84979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7ac705ff5c247c6ba69dc7d1faf6d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88b2e3fe5df6adc92d8b346527a7e9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261147971e2f819864299d72b4c16254982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a0f480edb92e9550ad1ca5bac25e0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32000a2b2076432438c5df6f2a619950984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e4b0748b027318a7d9d4aaa053e07985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9021e1e1bb8116ae912a2d05d8318c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd05ad6bef7edcffc961df585c692987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79860f72497339898ad549bfac5675b5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e1ff416a9e89ed3ed96c9daef311989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d63fecd2fd1552ce7a94796a2e3bb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dbf365bfe3fb9ce159143bc4da304991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3ee1c60b92b857d346a9d272eb7f1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394df205222ab68a14f4f34ac1e55a8b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0145217211d6a04e2afbba563fbd8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf2da0f90152065c3985a7e734655f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27786e8fcf467c97cbe81e5f242fab2c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b073c8aec60f970e079eb94fc5ab0997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e4e3f4b40fcc8bdd5e8a4aeff06e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dcb785ae7b01d027f23ce10588f462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddcac42949f689aca6430d409d74b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ce6de4cab186f3270326624dd264c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb81b9778d569ee1ab066ba5769f495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bdde40b274601194bfa87f3acc0da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500347972bb8245db12c7898e250e9877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ee6493c835bcb9462cfddb192bec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334097ade2f1b0c24719a4e5d75606959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d142ba92895c822e365628f29e136ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343107c001c1ea62e868e33e260276c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a625315c5c6339922ee3ab188dbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ee45ef65ad76463ca4137808f0e0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de025acdca16c150edb2500e138d15614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c0858c19ab12e10f9bebd296d98715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224489947d52d43aa315f4f8ef7a1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba938f95060953905a73dab19f09d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15647a8e977b31da28c67a1d13d975218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579958a446bdce88fbd210fe4cd36de619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e860d4c0539163eb6aa41b2d51733920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c58dd080b91807269f4baeb2954321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392257cdd63962b9267c04c24286a9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19040d61d2f6bbc801e02368e3f9e98e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28d174a1078e09b8a4d985414e471324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa1da258c8868ebe179b42e67f9a3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cae988518b56c6e389048552ab74b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20216cb42978989939210d51172008a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ce56d189598859f0977cbc8c7b8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804b93bee1cb1e6790599a9e711cd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7065f44c9a25459ddb2f0e7d2ded44730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f5fbbefe9ce4852bf1c18170fc35631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212344726c55aa987dd824f5a8ccba0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811306a7c60d42949e883c2c397be8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd17dc6a2727894468c9c0c27d9ded34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ebbe4f7c5aa00863a34e0cb3ccfa635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8a2fe11d55b084381a28daa035fd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0baa8bf0cabff66ae0b1281ee19af937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471c2cdf74953397f031d79165d9dcb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df29c0c1eaac0a134ddfbf5d76537339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983744295daee95f77e3bb8467798e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949b2d684a28accdfef620c7bf578a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552cd3d87e978ed1ade2c9bd281e9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d22a21e4baaf165c63935084fa7ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c6bdd8c71eca010b42ce47408bbfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b3a39e0b9ed53c5fb9a8ba030cf1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6aa409dc07199967b1147d68ec89746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b20a54187145e9a63f8590773d7a4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c044721617a67068876097a6c7668b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec08839903e72d5643dfa8e17f4e2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c91abeef48215a6f2d463c5d998ba050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c357d444617895901fc4b803340b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fa517a004b7295c7d5e9bb5dc0edd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cedb3a9875d0445db041ad52f1fbfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c7fed7118cb920e2c8c5e855d0b1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996842c3e113303971b3fb39a29ccb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b53e966af19e5e8f706cd34df6db3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693cfc298f8a7bb90d4b5b00f57fded57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76cf7bf771baed3250524a73746f8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eef080eadad51ed69d7e67551f67659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf9abcbd8803369a480ffed474bf4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05baa487199e4be633255acade1720f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c1e8ef7bf1c9eb1e3d890fa833c1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97489e13d73c525ab28cc680aafd0a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a784d8ed0a3cf54e9eb93b78b4b3e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bef67baa03f1212bb2bc3f378776865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc347841a9d5cd48cca9785fcfdca566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94926ad7d5ad90ff76463d4c98a7f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f7661c521325fabed0d061b22d6a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c11b0126cf446bbfc5937871af6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439efa06cb0953f001af33f0aaf8596970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02fab9d1b274cd55df1b46144e370971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f1a63576f15e32ded5291ebb2b1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf3ecad2aabb34bed89016aeed04773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e260bd2a33f5b09666a4e5acdcc2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bfef18cca90491306b674c247fe5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590ae436a9964b7b67c2f246c1671eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a61a318d6f211f7677d5252de65d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39c6ef341daa646404bccf2f044c7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b950e565b9b088bed49890052c974379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253895f1f6e35f90bbbede9e48cd92d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e985ce6bac98bc263c12c8910429bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad3f6151efca4fbdfa04c432f9d4b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639d5ed208102125bf7e3f349301a7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432aa3e8b6536a180a842393a6f8b7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be34428a60e78204e6b6d35261e95785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cb948fca1b4343583bdbe3211903c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5138bfdc9490b235b47b6304c57c10387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500f0b63a2408e85f78d789a115314488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25aa3815f1ffe842649f9a7ba277c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a75d81228eabeed81032582370a2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d03d48ce9f17e740a1b76b1f2d6ffb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ca33f31517dc1422a79ad7b621e2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c24da47177d26c92ee333b6e726fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf8efa3232186ebc950f1671b52fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf76cd84af1f2d1eb4149254fa5abf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b23dbd8287642c451c4e2c14381eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd11f8cd02bccf18be2eda1d59d487097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11387554e569aa79057fe42b6c41ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d708eb65f5e09b89ee7b1ab1cfa0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd39739dd5e091a918434bf57c0d27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f76808cb2ee96bf0887d2c370e87e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd8a1d422e711efa0d0aba77c6a5a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6837be8639e4c480f5eda030da975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345c94314677cdbf864d9f94bf039ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a426d378b77b64e23cec915febf2e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3a15fc858ef5a5543eeec992e9f57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a3e89e35b1eb1bdec6dfff2068890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d8043b3304b1c7af14f60a2ccc895108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd08e7313a799139e5e658c88ff467109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d73ed508fa19e585d3d2ca7a11d2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a530b46b64f2256dd22a68d47c28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c658d2b7360649ec7691654f6f39d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281043508df49ce6d46aca63b077413113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10543c0827fe1f3e7a296f411607f37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d81662776fb353f5ddea7aa8724d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60e4182d80d3d1d2f4fb5540e184ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161175c670f7350c7f77bdf65a9d68f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afa5734b7e42adf0c07a4a78fc75cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e74e72fc44e8567cdf1a3999aa062119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92a1a24791668ff64270c67bb929eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ce8494d092c2dfc091e160c97f3d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af26b9d75515d2f0a73ba53451fa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7dcf1a96f0353c5303a5289b05010123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d32bca72b18a47418b8f12e696f917124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742531675f08547418515bf24702b5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b8fa167baaf90c283187d45b040b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406efd74f0aacd68733489c33138276f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac4267f34fc7800a58e8c78dfea8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19071b6c6c312c888d022bdbdffa7054129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918598e9c6c73bd7707d3440a188a1bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da100e3b8ecebe0330426aac8266574f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e3fdbe3b4d77c94c09e897a0db340132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390816609cb487c08699b702dfd1ad8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02f67a090a9cf852ecadde9f7e34c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32a5101f9d1d487682c2447e9e9aa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24fccfc7daaa054d465c5c59a5ed38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee882e8a3540222753ae969978106b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e41e4a7b8c1d508676795958a67b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06dd69d575ed7f15992553f11e8e97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4e38627df7b9bb08ddc9fc4972c56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832adb6f64cb55401b357f8e4384b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b72cf93d6425cf75cf23a45459ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55aa7ac6fd99d0ab5974bcdbf69bcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d20e2bc6b735f060e28bf4e451603c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be96db2e39e94e721f3cc45a21b0ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1125372c4306080af708fc5938f65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8eb0dcc65331a0883f8be53d5138f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a623b009ce7ec50500064b3dbed75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a389a81853f57f33569194723c55da4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747920c1f3be9de7cf1a5a1c6f7406150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dc08dfc12b79240123b67d5a40e86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d417edfd1d00d2329dd61f9ff5a60a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6edee553cc5f530706a8cd279d454153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6820a4e1924bc310d54ec9893fe76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707bb61f31e5fc9f56147cfcc1c3db2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d1abd128a108c608efb6f3e1dc664156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278710daef1f2a3538a953cd94bbc679157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36391ab2bec05518ef85859ba705105b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2635bff81d10b783eac9f98519168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f9a7d4af0acc85caa23f6f1d01ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cea6c3a6d24fc3cff1795a0d6b8a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80357f19ac5abfa8126db9eb9e75e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf83ecd6b2a6471a0adbf4df1307b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a9839c60ee2dc242bf660c47a884c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc359c1e4841ca9ad87f96d3b8332497165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1b10ed661badad64931491269bca9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69081d8a8c1f1262130ef08f88a2a757167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28120da18dde48b135035fd998598397168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2e4dc4db60d221d25d2b36000368f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee10983f7bdbba79d22b1127a6e276170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28e531ef93f2eb0bc6c497ca7eb67a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3b213566a83cd76c9e44fab2e453d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3424522ea07bac7e0d2d85b91d4e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f7fd631410d15fcfcc2b0d7188e04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34ce6764ccefc458d7e3f9122e3fa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9177efdbe5dc487d02284b3aeb0a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0015492f71ebaa805c48d29b26563177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3570c080b2117c690a651ea66d59d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d82bcdffaea3a197fa5da049647d32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea48c42450122882c84098d28d755e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d03d47080a893670d4d4c2723d899a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de4dbe3d7bf0fe7ae210cc07a9637e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c883b966203e42e38ce65b07f89befe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b717c0dad1c7edb1c5c450cdafbd019184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d62bd5554282b7575e9e29cf66cb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e63932ca80145165127abf553beb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca92d38642b857ce85c6b8e1a28dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb278a401c20ccd709d95ab2cd6a5f78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26a4fcdd796661cdaabf32c2220001189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635c752d1b5223d9e2cdcbc9e7d665a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624fe4ac2a15d8815f0ea8c16d9937f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797e15623b65ed3a123fd71bf520344192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a6128004586194e1d713edbfddc38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d13ed26d568d0b01feb58e0d59d50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b22278cd81d8b6090622c0f5adf430195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f81432f4084871061dfb795d87729196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890e5da0c663a8bd29a681823c2eb8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cbf5be75b93398c7861d42aae4e19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824fc26e5be77f7d69a3aaedc04cb82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695caff0bcc80ac37ca1b9c179da617f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475716644162a2091fb20def39c8d8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d19bbd93dbfb40c7e37ce331bc015202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385c5d103918929bf63e06212b5de58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde53d7c6b7fab1ba44e1cf785fa0b5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944de3bbbcbe499d8cc35f3b8e80b9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f68c1c424f674e67a877753be71b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e8c9840de32c25771f8de06aa70d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eccb291cd060146c491657aa5fd14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dff84ffdc54a0d60a043a33a1854e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1fcd5f93afe25d117e67749e60d18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c8113313732c8551df1235a7037ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd1e4b8914f0be5aa4c3e7aa96ff86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c7b1ab639bce90dfd2f2a266fa09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831dd252cf313152a3985905700b92a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc7ff000f2104a9d8989a33196d05b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd1eada34acdedcdec8e7c8ec90c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146214dc80f87990f4b4df84f3e9167217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ba811876c3b9de040554dfa3745ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a98a2f1f40ec912e39cfaca0c0013d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111321f2de1f70c8583e41a13e59f6de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ceda33a5d787290e92bd4d67bf9b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc615f999a221bc81330d13a8b126222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302729134a55a7105df0c00a4812da9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b597dbc1ab9afb012bc6a29a54d5d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f82bfd3934c1ac75981592587e2c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223386f3fdb17e1548e0f1c85039fac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbc9f8d55c49b5f785a88de0ea45e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b681400afc95c77086ebedba2398ab5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d2bda2e8b4341efe392b6763909a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96725efb994e405c1a63a50d8c2805a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1e75a9a2db063cd74c6d63aa2c855231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9247c7c9312da27b16812b1e5bcf83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab440302a531aecaa38d04221ee9d2d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ee71c4493912723143203ce58e38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443c7d978121487d181315af26f573d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed97ad3e1859ea727ac364386332ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50dbffef0ff2ed207477e38bb4eae1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1adc096cceff316a0efbe9484cddac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9c5bc2542caae681065289b493b22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0d8d0b94154e5a6716a94d3b66a0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3db444616b290d77fe2280a6881c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cc9b7d9f3b82a8d8640bc580368c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43072af4bc85d457e6f077aa58f606ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac274fb63298b0b7e8813350de6f66dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba02082fb99c5f3dc03a62d04a5346245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef0219758c43b20211cca7cc8f03a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa1dade9947ed5fbff719f96bc5ccb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126a124ffada7eeba2840c8a9550b57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb689f6cdb9a73ea7244a6066b40f55a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7690808875d06cda8d1fb2202ec561250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14762f0f07b926c4350d5cc63d8a4c5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f257dc96e0614574b8df4b000a9c00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7abfa103b8945fed014d15e3b2eea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99966c5479532e9f70b5252bad5fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935ed8e2db25fbff480842018dc694255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3a99e2e99639397cc58511a3b2fc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc7f017cc49fa7d4da8166297afb03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a8fc0f8269eecb14d1b77c8ffddba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b9e0545e1616c6028d0f848893f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47849538748c3c510e8fd8c4c16d858c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b530df01676f9c40a87dc07f29eb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e50f171885787a0b0dbb0d71f9a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e22c11d38773cae7d6dbaf70a1d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd96f762bfaefdfa93018b21e01c80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77753d2a534d55d3f2222fbc4ce8f6d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95db4991c3aa2a5c2c88c1e89c05b66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f26824e0cecd22a81c4fcdec94941c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce452c181fc4c09ccd2921cc97c14d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e1d7f91c5431c802c52e749080582269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04327da44b1933565d6bcec190d3c13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e6167f5a83dedbdf0007db6e18245271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e036f4c63170d4ced002cb4b6e2c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f4d1c73e52c812bd3eee62834620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55647c4104d39cd64e66a07536d3e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c16b077a8d3d47847a4b119fbafd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512938f33ce8273e4097a0f18726688a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d387bd3959d603255375ee0d06e88e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38227d1a8dc63a7a44e3c2be6e372518278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f33ea22746521d974d471044e2513d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690c29aea6a60a29bd15e97739731ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4352afa70b7e6212946b234b933b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576036f335df4b313529c843b3ada0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e267e938d154d5132ce1105dc05fd3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30234890854cc9e66d80aa579017b81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120341a3008e55f50d490c1ffba5a3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af09b63cc86fe5396a43e27473cb994286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52703f02ddf7d7429ca65a0c4bf1bd50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db247d85ed8cdc41bb5edec214b1f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255036b1cc25412762cf4a527d7bcb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624c63c8a220157267adf6243319f89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c542b5062879a5cefa21490570aa63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612ab26c92c86d38ce9e21e2359f2eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6bbebfbee8967e5b0b559b034aa4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11169e267f601b6fb73be5323c63751294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7d7d5f28ad0a5df65ef6b263d9d66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd0dc3a119dae47f0dadf3bffc2b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8648cbdb6b0ae3cf04e0cd33e186aec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf813f89ec1a68dc4a72ef4cd45b7dd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7106f548264356c565b6a3463ed67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8922266416e3cd39b8509ad80c891300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c41ee702c9b53831c8a7f805572f65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3e2f1f893a123e2f63aa44852cad6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c578149755f3123e9108a6db7e4f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8a4c1fc54bc7017a93556f8292e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18685f2faabc6a85d6d35feca26fe071305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0863ccb6100925a9fda9339dc8c6cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27344533ffce26b3ada1333a0d4f1fe3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c220e49857f4e13bc291cdd79d358e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758f268af5f166c2803aad5f1daef13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103a2e4ac4496983af2ed0db4525fa6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fc47900f897ad8abf8117244037b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ace945c0947c5d68034affbd2b0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de39dfffe78db517e862d9f848fbe67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3f6968063fd92433f090e856fefba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053580e35029c22a058d85ae1ae9365f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59023107700910f4eea9ec58238bec7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35193532172eceac8c64605909cd5993317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ce5281b295248b393a06d95578b15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8406bec33109c01a7de4c8d5d566e1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317668ef50fd363c47d23fbc3886082320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0938a3415da5b42de6630d5513e5e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2710eb72a8a4d9b0a995519a72732322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c489c818cfc6c45f0808781a55becc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496288ee7a2fd42ca841cee0f8cd37d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed640c7824ea058b6186be2cd9806285325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcd292096d54ad5a788bdf84f8f83a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbc429052ed6163d52fba33bcd2390327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea50b05e96b0e4449645e30992273df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156cd1e80f0dc8f81ab67c9f8a870d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49ae27d6f03957bd108de103ed39ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd598b96cb3c24839cffa77af98f4550331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1507093177341dd9511d6cef927f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d39d4e33e580e390b860a523ad8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6519eeb0433c2cb0b1bf47cb1ba5180334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f289da4e29aa02dca30cf725328e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dce741f63c14a02068d0c88f16e75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731c45edbf0e7c2e2282b3d4bbdbb77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856700206e77fe8627971e62fa4d517338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059ad241b866a83fca09112a015d89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3465ab768d752f46c244a7e0ed792340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbcc903c88d75363581df024e1ecbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39741a7b061685e35a8faa87d7eb674b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eca2fbd4a81f41f7a88237c89d1c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782f3d66e5a97b79433546774932f92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9dab19ee0f73a0dc19d90a5ec254345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e762682d3bd04a4d46a1bb668857e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f4cf6072caf643751560a5357e58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef947bb8895c81f03f0d3c37590254b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d98f1c31d9464d293e1c37fcfc0649349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102358607a3538b5eb06f255b1f01a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f745b37fd2e925d0d8fe136782de747351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a93588d5289ae5c01f1726c889d8de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d490c6a0be96c54f88081b131f757a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e12842a4eb414473f67511146887f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aa5e822278932fc1d18a7e9bc687f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8a63c540b732a6e789579eb328dd9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617a81fc31a61a388368691a0c9390d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c59322f5371fef9b1ba73d17fb49ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83bc36fb38bdf816951ba2d54477c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353979ce7ad8a65edd1e611522096cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7601f37137c6f140fbf79150ef897f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5e6efc21284f99a520831f3d94636362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dc2e222f465a4a3da4f5a3f0bff16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f98abf2e38ce5e57b001042fe0e25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a23c1512db0c5cb588f6dc0efa2147365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002c68ca8e85e70c719e7e606fa18c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622bc4488d2cce36e97d5fba879e890367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243652b777ebb1e8a3c8ef253ac15313368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586d137d770091bf51fdfc0804fa780369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba822ce2630ec3a4ed2abed6fd22644c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516443393ee5fa48db08e5751b577b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7a5a0b5958df0ff955bbd865360e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df561bc8639bfa4873abb60799ee5b61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc857703467373ba55e7602fff65ba2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111aaa56572538b047dd3602dac2e50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19b1fb626f3a61308150bce81bd18b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c826d8480c87ec6a163183dc9f83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7c4a2ebf83e0fe79eea33bdff03d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069999f519e53ee5ffbd394e554e6741379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6d4d8b2695fd7c6d3515d1beff917380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9374fcff6233244b6f802d0de335d70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e896ce37d1632e52e17a72482666382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f2ce3a6283460d0c49a839b6af25383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be3a02ab7182ec16fdbae9cf59fc28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd87d40bf097e3cb12069c022645c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6366f406beb3988c5c3a8e507042e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65f9c1ed47d4b4ae7a41e51afa0439387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61240543cc01b00ef57440696ea6e03b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8af946104744827ac1906a3cd2f1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded881ea6ff8012333cc6fb1d275347390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ce46058cb3fdf82f4f38cce4064c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9f883635107a3ab177b3590580c0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74619f7a88ffb8b19ea638b7862bda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c23842f1e72f42395ca90a77c925394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ec02beecacbfbdfd2b393aefc6efe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d21dae3f93aec834a14c49637a3467396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d163dff425a2ee5f1a0c433b4147ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76278532245042adf38e240f4e8531e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dce3eaa9b1d55606b6895dc295867399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014339b825d4d914dde6d2796b6487b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b6d0750debc1c868c4e2254671bcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a95fe725769a6b95206c1024f0d03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d1fbbcfc6bab2d413bc924e7aea39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868c4ca654d40d8e79b3d105ce0089f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2e87266cf3aa4dbce166bd50f90be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd8478ba66f2cbe8f02a86ffe012b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0674b0064143ca99df6d41a520d991407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb3cc8f4f825cadab0a8f42343a25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53866377b960dd922c67c8b34946d273409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691dc0d8992d8d79ead3d231b33e20a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3f5014f38f2bb4c20439cf1e4bb75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e540d17f81fa28da759fdde36de58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399cea6f90df7205c186aeeb6447595413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69971bce4c52a165e7ee63f1b7be0081414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cfce590623bf8abc433eb68f3b646415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa2b55bb3e88dc69129d9ebd8560bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c397673977ca51a565458e562888434417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f9441e4cb64e4310b88b1e4ced4a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5595431e84cca68fee8c7e50d23d10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e713a86c1a44ae41a615353b3ef0171420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3173afa9a5887c6b9479de9cb593162421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb540129f87ef88f5c56a3187be14e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507d07e468719f2cc425b40c3e3be89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9b452220902eaba40f753ca7c7a2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666c8be7c9e28344863ca4888423328425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fa6b84d6763b11a65c89ef06b3f1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c268bea635f565fba1392c338a11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c83c872625fb0dae1d230a9b9ff84d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c4ad552d5d0869e587ffecce8b711429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a5e6e6f7b18c83c29541313b89d9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce356680ceb97be6ae30310af12905b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b137e0f0c38e2a0302aaa6f4bfa2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33236a0c66bd13b20082b7a2a9e4d170433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27d65fdcafb5cbadfa847586ddccea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb03489aefda173f1cca33d8a1b87dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ee52a663a8c6e4de2c41d39fe8690436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddcbce8a0e9a8b1ab2d5ca8dac66a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc44f937c2667b0e27330ab5e9e2ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee86ebe1f35c77f505a4767b1b17b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2fb282c81b93e3c7567da7975e269440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922ae608fbe32f72c9ff3250d10e0f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b510f8e08ab60bc786cd29eb9c57e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc01ced6a9f3dd8d42c590a64ac2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d364105e6d6f2779bb9b00052bd5ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee6969f3bffbcd7c652240315979b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77b35b00fd4eb9842f805d54a03cff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1b912e5476095745b580c979cc60a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9c8af58567351cf99f15d63d40977448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa86004fec45e95a0f3329984930ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365c9ef6c8ea7a17842efb87ddc7b0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b3c9f91722c13382654e8805515cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6907ed4afd7b0a238bcfd706800c66d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05756fcbff052e6c386edda9ece6b261453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2557f1a4f3d5e7d55713909d1193077454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33591610f713e9553133af436bd57984455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694df959db9b50b088b3ca2248c99a78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450a4f28a156dc2dadca3d098eb8ee6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee378ca18565c18685d61fcb8616885b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d29d15fcba4426dd23aaa716a6447459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7432567b6f8a12e75f5e01dd79d1df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9135efcac32d9e1ca2841fa26537e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e49de1d33d6e47c2d060c194330d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a438b650f0bcb276d95bb469a5846463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a43103073685182ba92c65ced41ee1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006f4246579dc7d1ce2934564a649e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfc50d581d79985e101e608313d811466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a35dcb50c57b5f4c7a38ffcfb35ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23356322d1c7132c2c28c751e1cfefb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3cc17a14c32775c3cf384d075e645469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f24bfe0f662c227ec7bd62e085a7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f58dad2c003decb7b5bf1b3c584fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3ca7c017dc3edcb36cf4f77f7f428472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ca6a03847f19b8f4bbd5a000a3f63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f0d999f9a6bedf01db2e1cd092232474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4a392423945e014b57a05a067640d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6071f320d35191530fc4b690922933476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd9ac573c94039fed86a444e5ae470477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fbfcdff91b3a160129b86336e7199478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36ae51606cda9a5d54adb1c4afb092479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31ea326ff348795d717d24fb09ccfd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267778e0779919e2d4d4eca4eb6f3b20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930ec5b67dd23d49b2ae466da658972482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa48927e31d054883297a048ee4084483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01516403f43b7c7280cbc417858c1f7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a952518def46736bd7ee0543b6b40e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e6aa5df707cc282ffda500618e17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0027e484cffc7e072a43922b7a746487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b82e3ae6e381eed9ae8ea6b3b2ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd3eedd8373123848c281e25196161489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3a3ae0307d32c4bc4447a1e580b5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824aeb789cb1cc2d7ef6e36dcecc5d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb63a26fb43db450e7719367930d26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234549719b33a7550b5c040c7630a71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1a0b5574ab9e5ab27d05fb93447d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f98f7921753c9b6102ccb5e308d72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd359f35f611abc225b3ec6f31dd144496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c839f369e58ba4fbacc7f94c17f4ae1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906e896129076a91434975426e06192498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fa79578a32570c668b0cf473fc875499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28890fbccb4f9375e0d745d32670fefe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc02ec254954df2a2ec8e74266ecf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2338ed282352a5a4943ed1de124e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f828ce885b325544cb4d7b56734b6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e6de9e02f8c8e79fb9464bf014d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc02608ad5ea6651a978e21c6c3ac7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890ab6f9176a73b7fba14c795f1b696506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c3b884647be47e7a274f583017a74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e5babccf788ebec38f325c14fac5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30086fd0a15af15865e243a189c61cb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f941e8be18183cff11d4679e7346c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bece151f8ed03b8ed685851c13c4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a41544a11ccfb3754b2fbe332d40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9e40e2f0dbad24bb39f5ea4cdf607513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce687246883c1bc6a5c7529065064fe3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd41c6eff30c8654aeeb212865ea9fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f8771fbc0d57ee1ba2b3823289c9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac3a01a1ac62c88696f4e9970588a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f5d36972c078300a21ee4332a4b1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf98a3908a626c0202614d285b415519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072930bfdf037a8f8e3831e50c033118520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e2b1c2a29661a548314e6ca3cf55d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fba357013d89071c4a1f587f73d88d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416eb20de3d81cb069d68f4da5fc0fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800980e71f5c61aaf071e62c4f94eb6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca468de8df959a707b24b0ff175b572525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064689566fca52e3a2d32b7b0bcb0b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b4e21a5510757719599bdf1eb7f82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e8079a63487303da110161352e2a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3d1f1e348e7adac5927ea02b9f0a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7ff9b2721e654b933ccff709db7df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d91ba1f5552c9fa40e02090e1c7fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dab4b9ba367471c283f5de886a6ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b924aac83231c7018833ac4e05de484533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b963aac8cd877a7521db386f75c66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ea6c75f129e5fbfa1944d9be62714535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d648fa7c14d96736bd1b733cefb3d83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c254b69f86cc1a29de6b02f66cc39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d357e583536c90280a24b7542fa16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e926fcbaee5e09389bad6c939ebad31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dce3eae959268e6d76d3fab735a8b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b589d44ea1ea725e10d129695d020541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1247d7590340b1a2f95ee0c11256b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c8bea31c45d38f17ae9e95309811f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755487deda39ef6508fb58ba864db54a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b320e7a14345a8f41572522cfe1c9ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b2aea3482d992ede6b807acf8750f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4286e2b00f2f67372b9ae98463b01b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b8634e15b1fc6c2fa77fbecf2f642548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7569019101a93d2d92e988121dc14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af3e35eac7d76f1fab49a37fb2826550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9e9f2b8f4517dd7576ff455177066551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff20ee8f6618476196dd8752c952f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd520d716fc640e9e6219e53bf4402553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860f7c2efefb0381e053fb781403a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bcbb2c661e45c588cab1920b9a8e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d1c89588946e12d1ba084f3d346ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef56cbb02a145839a218b4465f21c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d72b8de08db68ac809919424ae7e52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83237aede1ec6f47e6f81bcc80304f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22929453ad2a5935d32560e17879a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac629a0693edcb542cd06c12ff765881561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886fb8d48bda9e7ed33a99fe9f32d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4c72ee22cad4828a66650060d7125563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4662d909cbed3988bc341c30704249564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62937c9dd5b29802b57e43c76797f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f6f944395bf601b4d76e101abdaac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c0b08430646c4ab39754743b0883567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154878890bd2d9637bbcd8f0b2425cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b8648a85a2b64224f477a02b37f4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508388a9a83df35096727759d20f091570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f23c2f4fbffa403cfa43f84e1dd05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a05308769a73c3ecc1dd1f1e8744a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4082ceed3c7d4ea3867b13b71526f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e6bbee3e272e3352cfc8b9b1b6121574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e114f85ccc4f3e105bd52e0c22bde5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5affcfbd533347f1a9a5e260a159b5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ccd4fa94a3ad15c02c720212100a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72ab2aaa7a05738558026d92226ae8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be850648ba673bd857e2139e82e9e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff5112d131ee10eaa956f59958833b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a0e95e87da4f7748cd736ba2f67a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0814ada66a6fba389418ca335e39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ebf675440c0324e535b85b304335583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e15aad614acad85e4c1b490b1e7124584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea9b1aa5ac72ba603f0339179434f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136176fbd41ad3d7e11ac557fb7636e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e2ce57f42e0e538eb62fe931a2cbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c345f5810278c4cf1c13da7980e817588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0737b9ba207dce94f2a649d535a0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8115f1c1c3519c71e0adf51fd435e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d7af0c98f143f6d64dd490a801962591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714256feb7c21756a3fc6faef94e6923592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b1f01a569692f54f12797ebf5f54e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f44bcdb2ac2f74fdb1cf0277c29e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f190e3c7505f999d1ec690737f430d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0437f2957fa05ac0b12eb306ccaa39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5a56748a09f6e11d320f52757b452597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e24b30ec868f61a6c2dc6e18056c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b614e6c97e295e4144aeab1d14a345a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c88a9dd377481e0059e2066d9859f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469d4a2e5d0f6baef46abfe404d6e07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d3a28637315dd8811c18c6ad35428602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2845397d92acc35f69022ec9c75046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed10654cf9ac82dfd2ea5893b8ffbf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896edafb1b7d43654b74685678cb61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde438db40569b4bd86c39080e2968a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b5a5356541d4a8656d10ccfb9c559607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c53022b1a714fe869bfb583ad13c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731525d1f363953f67cb96a26468f34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29100c27032ff5295d6d27987b3f200610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb86daefe6716bcb9a05425a25bf738611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355787946aba97a86aa1bf30234b9bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e40ad3dcfb773e77b5c765311f3183613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea14ef7a1bc3259da027011dcc74b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4da542885e35d3289f32d9ba62808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0aee1fc5a054028c4b967858ea3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f747fa155b2e0fd2f299e68252c109617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c68fb5a2f19a0a560506305d3089618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc1c94a1ea0046bfba2c1429ca197619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bc78a2aa9cbd7f393c984123a3552620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25580e0c17ac575d989b9302e1f0972621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c032bb71f11aefaaa8107f8ab4fef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44cb8f97ca7c138c541f363f393ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28163b44638772f497b8af9451468cb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb1dcd250669ce499410a76936925625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7163d7bd702e1466e673ab30474e0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09707635aa3d6d9c9ea59b9383f51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b46d50e610033ad9ad9feade737063628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064bbea4d715c5a617ea475ad12948629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2564c4a26e5142132500146de10441630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a863f41d3d11cbf46f200dd4ffcb2e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d60689e79633b1497f9977cb47f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdefd7dc987d9b596242c40959dee9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61da2d3b9333319c297c301e0bcb50f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2017f96e4e96d9348dbc82cc13084635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596329ed1c764ff51a9b746ec23d958636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42d39e6d5c0478c6360eeee842a6cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ce459418e327d0d355992d0335de4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ba24f246b50dca82fe3c9ad5a5656639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8875a4adf10ad7a100d6d975ec6f63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f4dfa094a73262b578512944ec93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208c72b07008b8a9a416c5e739ccd04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98053030926233756ee0f2fe7715cc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefde663cc8194df87b55ebfd503de16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea89f284eb5c03ced60b9b5d22c98e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b9b29374b222541c69eb2773b179f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b09b9b8a9a66c7b35a01106d8cc5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae275b4bdad975f097621a6f57fb84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeacb5fe4b87cd0ea94003c019cc166649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da1bece5bf002fa33b08bcc6b6d37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77b832e2abbe1d20706bc8f2f86b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f059f8ce9d26c7285a59ce7d262461652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c1518d1d9a21fe6ea069b6129f627653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb12a529c846e20f52deba08571198654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1fdb90440828573dbc14f7921233d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1088cafe42092bef2bbe67d3caf884656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a2da51afbc96a807f7c0183586f02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77541507df09e48e4f657b5e81d76f43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56af5c5881a33126b8cc4a04f9e6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b809dc865d6c917e12179d7d8cab9e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d9a9af0e033678b65cb099a32979661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99b44cb243270f5c6f43e5e5be850b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b4879d9326d82cf7a22b87bfe3f83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caabd93bb8af39548c0f546eac4053664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539ad9d5137042d2833673ca3299d01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd4774145cf2a8c67e79842d0313a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104509bd5adc302e7226cb75467f1ec1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0e912b5a02d4d5c93d767186f3f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935a3b5e0d1972a972c06b74f3aab6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765122ecf96083537001a39e8c5fa569670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29da0467dca4895d4163bcebdeb68dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2303141d454ba625332e97b63ae0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6c7158391d161d4fae4fec9e4e080673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de747115eb8ed695fa2ac2848aeff96a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef023ad02b1525649ea16b42bce67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7b8501b2081fae50e54aac3d3e1ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944dec825955a686e4967b3bb0ac7cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4ea4a9b8acba06850c8e66cea4107678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78023d6699670c5b6f4046d5c433628679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a28b22d78778fb406866ca2aad0a24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd44e1a907e0437b50165ec1b45082681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd050e530d2433a90e58ace5ed23c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cc22203d78417c5a0f6e845b28983683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69aefc63d32d832c733b24a163ff9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd4f09032a99fa0d2afc200086b2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff67d8cb6fc98e59a4468a11930c6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f844dc6c36ee318cd85a002c524c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc67e94a20c07071a83a377e14a25c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6389b1eb837e3588d9b4aaf514132689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9f7fa6b100bffb6907780a2928032690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4603f119e69dbd1047eb6fd5dca50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff902761ac14048e3700622b599be2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b4fc2764a9bdacd1bdc87f399cbaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2e2dd1961fe788fe882bc2b9fc24c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe5768398ec2c4027f3178e3a3751c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a41efd80a287d1d869aa47f4518c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488033a455d831b4249f5f42d8b4dbdb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da71fc35de9f16301005a5e4fa44b38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff243ce8c6379a2f37d0b5d41c28a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61992305c4ae287c60a872280ed5f16e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9065b456822409e345e8d5bed2a74e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebc97a02326ca8683885ff5c616a3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7de11f93fec213311a7c429d6e9eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c7a32f53764795d74632f1e8d1e5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9db33fd3010ee2f42e1f717f3aa7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba778e144511d2f4c2591f0e783bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd988ee2dded7c7491b04589b5506b07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3c5ba6b3dee5e880f3e4d0d49700c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581bffe1adcb8ac0e041518febbdce6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13af6e1111726b7851db8eb9532264710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbafd4ed2e82bff2f7dfaf58fc63974711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12d4a1989a1ed4f509627e9ece50cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b0f75b23d53a5c86118a0cd09b7e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db0d867e246cf165b96b09284dea6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028a32875754ba860010bef8f7570f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebe337b06c7f91f4390a8815e8698716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65590377e03821a1f37af0635cc4725717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb98de5f2a71390cbff27eeb803521f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f48acdc5e45a58af26d8aed978b80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e79e77dc5ac4023fafffa48bd670b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783753ae82ce428c93b968df0d8ce13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeeec4d7e0f90a0ab2ef329ad20892722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08527e906874e8b778653d4f72e77d29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c323cd61d6d94f3edf57b4878c3873724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e02fc43d4195d43c093b42bd9492725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a2e6c3fb4259412892daf7827b5c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7ee6b904661a76f1c8b74903a3cb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd47c2c6d04ec4a3ccbdfe2afbfc4b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d912b87fea2f30acde8d676ebfb91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac18032b19d105801ee9d95c2bd1862730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ee87c43e2e2cc8dccc3ecbcbedb58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff4b096c855df7b3269db8d26262e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c1c61d0325573cbd7fe25b50992df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658397996963535315eaec17882018bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2b6f0422d32854b5969e9550b1a32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ccb816ea8ec5d34ca82f70deaf5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4716d84ff4510edc967652355554f17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fa87ac34a31e5da4b61fbb271e038738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc886c33ad5438c979e6a96028ed31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00144dd3766cbba82ef2abfb314881a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094400e58c879b761ae8ab8ad3f8d9db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c680351f777c0a3c15f726f639b0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a6ba43357827f488cb842558594d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd11c7d4487b72032fc09a9a3b21fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05493489d51c77e4331f473eff2465745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bd5fb7872b0fe2a332c9c2e72a370746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75eb57d3d18f473c15408332a313b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5558de6c2acda103d65153e8679f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1e341fdefa056fc5e72ecee791d54749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69eb6cf38ac243203855ae7b7b679e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc3755a47a1d87c3ca2c67ceceb270751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d0ff9925d4d358ae24a8602829f7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f95a9d88832df81377c2fdf0d5870753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3031a49c2dfc7f988afc53264f882754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fda7746f00a8f33780dc255ea3481755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf040ccaf77c62cf1253022efbcc520b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62835e468ad3a31e1be45d2d50dd779757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0efe657bfed491bf0e868b26acad44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936403d29478282344771f91c98dc3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858fa986d835b3fe721bad458e6bdc6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc3ca28c7617fc40a52f90259aea18761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f50571d2b3f213e6810984fba797a4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b6e38f51ece82e0ef358f99535304763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89b0b6ab715e396af05e5b41256183764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3f5c11c89993edbd90258eca70d0d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a822000f71f5968079ab254ed5f6b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740a23a4f57fd35d8644120bd01d17c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74229c095792835711310dd2dbdf1380768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca013a8ebb4607b065030d250fc0325a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3076ebd36a51606e753d97155df2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bfa84f7418971922c30c117d31ee7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1006fd3056b203af6c76f2c80fc64772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edbdd9c916e658d7d23a0235d704e7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57ca540a4563b056a567978b50484774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef83b32bad3690584bd3e48f19a2d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2834fd842ef5b7049e4210ab3da40b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb8e47596b100f190f64f870db1166777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6c8edd559f01ded56078d63f2ddb5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e112547114fbedc3c9596a19556f56779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769b5d2948bf403c5fda3c470af35bd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfaf98d0619a2d712f33c010eb48f7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4a2ab8568a9988024fc29be40bf93782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71454d6a92b0d4814d527df7a3c28001783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b507bb640d3b3ddfdeedf4626e823784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411d9ef746bd5d66dcb33bbbf21e13a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9352a8b8d620aecec1b580afca40dbf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78394bcbe118b776c8281af0284a83c4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5207dbe4039b0bc9ca51fbd464bc1c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531d211bec76262665420d1df0f93ad789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f37a15e66b5b8c0cf13ce12606206790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b14bd884ec77830e7564f2ed0dc424791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038746c30c209e3fb69457e69654e855792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd6db19b556c1550e512a569967780793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27994e79f4e9827d8f085253d8bec2b4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f99da4fedf79d692d2ffd018ad0d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211f1e01341e4f3d69e7574642f2624796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d595f594241cd0c459457179dcd6d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa91dca6c7a23d566590ea1986b363798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe2ea744245b6f4eee31f7784d4a8a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fcb56d0abbda0c679ec6755edd022800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9ca855bb06d13edeca57205ef10d7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee03f6e0fa0a9db57c6f4418293ce802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60a122967603f69719d4ab752f5d8a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65db803069a098475a3aa31f9fc41804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470661a41de1051f0b8a5e3aa9b834b9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b295008597c068d7bd93559b505ee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905edcaee67d7447926a54171b244e45807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92085c83b8761b71e05224e0e43e841808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52927d1cd06dd9b88f4852f34fba4ae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d9dd825d1429e30d8a0ee745cd81a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f33016c1b93f653cbcf8467c42a5ba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7081cb319042e840a3a3b8c80f2d4e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d0e7feabe96f0f53a5217ff30ecfc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3017d26307c9f6f87d85806ad26ad88814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0973a8591265a81eb1f4a7722bfe8e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec83a6eb94d841cdc6d3aa7bf4d5b38816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac946fa40d7faae2ea0215a5b9f6b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc64470fd4c0a82a3d2a82708ba63c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd080725a11db4fb0d41fdb7c87d20a2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466351feaf54ba1c4c8ccd7c60dd1c9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000073eadd90368bf703e32d9a316c9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dcd62fa2bcb9b2e21355042524af1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1313ddf6dceea738c35b5b3a0b5ace823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8b99ee0ad60e06014074c145840a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f67265e525ab51f7d452bee34f41825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb45b4a6e1eb842f5b8122b5665868826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bde180614b8ef87da77f8a6814446827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd835f625c5d6c5eecd9646631db9da2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff527e0e37dc3b56cc8918905623f2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0a1a7b10afbd51fdec006d8c1311d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cd09af2f5d916ef40d9c90d7b0634831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44786e921bec9dafbddfaf3b81358d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc0a0a31951cef26b110990b7af9f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e46eac66fb858f61a537c286c8a3a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e434a794b664355f1a69537155722b9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae066265643eaeed4b0f7743ecfa9372836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c523654b7619fa91d83673f18ba5356837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba328fe0ef55f0b498817e5a18c7d6e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512aac1f1c6aeffe9014d93b234b87f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78de2007e7c64e756d633ef53fd5ab840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2a855f00f23e2ed7d61b670628d9d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db46bea2abc5032ccff10e5efa2c32c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611705ba640a4f8653739a34db7f63e8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5160340d41bedfad22f5f6690b84a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194478fb87aade7d96ac88f1d2452f7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df86285172758c6207e0702e726a02f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d563591a34aa1020e6de00623a6e8c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0705d509cba2af79968f0c249832f29848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbd28b8df90c8c14497bd2c827b544849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f54a14e9938409fcf36d5f7335cb4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beed46831fec990fa1e9e84a30a41d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1706baed42b91b993089924a78cf345852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada5363bad3ce5500d663b344910911853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a2210575d6c9885e8d62fd644545854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bee74ff3bc5100e1c2e59cd339a8fb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7149f16d62bf313e8374f38ff9822856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574d6e65c1d4daff5aa0a8256a6e255857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671cc6a055f31ac4c4fb7fc7a62cdea858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ff6c4db906704be28c22c70d408f1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27199cfbc9f55d6e1d7b7fe301d8a0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65d376916966f12179df4bbd2c138861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075ed095ea46a4fccd7a3185b7d918862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5c1ecc8dbae3c6c48d3671df5af52863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7e151277e164ac252b74ce1ade1d5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c45f1dc63e7f704719247ff3b77a66865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b158113fefab7b258b821331096f9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4eee249956bde7cde3fc184cfed59867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd72c56c4afac08cfe15ea6f244d940868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd5eac883855fc3ed1d7f33944a5ac869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca89463be461c471e4966f6a825e481870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98666764d95a9ad76c335d303ce9b7d2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca56041d8f635dc5f1e0e338cd36ffc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c9678f09afc220908bd8467b57e96873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbf31d4e189729b4c1d8f8282e9f94874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bea4eafa52b8325b1b7fbda9c4912b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddae13dc46389a51066a7dde2cf4f79876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276d2cdd447dbb8e4dfef60f81388d0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e4816b132a6bee49bc31027c01d5a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256cf468a6d89357d6573a928257402879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f482099a1b5961371d08269804bd8f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c14e3bd9a79362dd0b4018b5c5a4f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb761b205dbeb6a74723355446ce1f45882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef84f9bdf8e777b6fb340d02ff90bd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3427fbe7ee272914c2fa1626ac47b45884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6f70a511c86052c354084909691bc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c04f61295615de30bac42f0e1fa4b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad0f65c6267ec515ffdc4bf9a541a6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ea56e7f51207ca9c7bc875f67aac2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e25478bbf089ffb37af00a6cf14e43889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699a5c91ad7c23584fc9595e103a05c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d88a381d995b1d1a2b3417beaed91891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f8801c5ffcdcf58aa97da3662b4a2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20281d27790adfdf2e529317f093d548893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb0963629236e88bcc8fb1bd10912894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3d703193c63f0450a03db61146957895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3a5c1d667b245f757d2bd1e20da3a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803ddd9b3c876f2e94f1460f8c91684897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e217da400626f9b68b2417ea65a8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4d035a9eeadd42c77464489aa0c4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6edf7da91903979b277bec242362e4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753a9f89398c69dc1bb9d671e5f02a4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50f44c02cee7b5e287986b842e9ecb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9338560e37f1356974b0a570d5bb022903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8450a357ac7d335c6eca762624a663904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd6eb8dc6c364f26e3fe41ecc6d560905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4779f9eab3f0837571d17a85bb4366906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c28d39d270561ee71eb66b1e8099a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e186f64af25103dddfa1bb6ffdf2ec1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d312f8d69087abc8376f4b407948ea909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b12ee1e038938241bda017b2ca136910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f8eac9b0863cf4ed79435cdaf5a7f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce083fb322c665d1c00d418b7dc2006912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af4c1070c1a005bff612eb45cca8eb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2888b7f95e35392d7171a27f3c960914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c1d129428a50471e3469346e9fdd1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cba570930229ad6d959c3375506d14916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc152872e6af71210f529423651403d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a775eb02f89cadff7fc757acd892e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faabc575754bf14463fdafaf998588b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47cf648210c4667e4477d1c3a0787920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25de316c43c967feab3c43bae5b688921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33761313f00645a118708c47c1daa87e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faad4ef3e65083dd32c7b49c5dcb40b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d01deb6a374149145ecb432fae7bee924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a09152180713b6f8bd3151b496d2a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b041c6d9e0481cc6dff360c12d5ad926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86776889554302059da57a845dcd0708927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c80192e80c269d65c487c61a7736bb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5dc113827e2f53ddb1f19f9fbd2f0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e78496adace3d7d3193fb5a75c08bd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af78f493fd9e89873249b656903a0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290f214572b210c8b78d68f981d383932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4a17e1b2e9b1415e3645f05e7981f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45c8dcadee66d6bc5311927f2bfc10934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436485b2c0e872fc5031212e93edcd9d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834897ce4020e3e1346e276bf99316f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317e1c584cd61a66828a97547c663ec937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87fdbf26c51b59a1987ba872c7e473938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9977319e3b9a2dd239ed15089330d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51ea2b612cdd619f2f72b384218fb6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b00a5629b2b7ac2d8c04f711b8a449941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5392bcab226aba1c0cb0ea554ae38942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d147427f9f57a53deec58546f758fd4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012cdc4548893ba9f4157d402e1d392944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfca6619df4a548ef1f48334e34dd56945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5c8b86279e81ec0ceaa6d7a7da300946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389942289aea1593ee33b1c5fa928687947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3bb3f986111c06b2db2d6fb789001948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc08c7e96597e8a866a65b6c7c4819949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a5944ac29e9ff3dcc1d61a0ff0bce950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59077ab0e865cb78dbad643ce84246951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dd756a3141e0089645aff679b8e8f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9951159170749f90f3df86dba09af953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e0c76bdcca9ce25dfc7977e621956954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aa7453c7785e0a30a0b13c1fa3ca5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa505e6bf962dd7451da4d560715e658956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04a38a6c108003bc3a536658c5b3a9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5578cca1d4efa3c2334fd3927753958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62584c67c4520b891b1b95ebf8d28c56959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5b32dfe38b983eda818780e26f84960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed8c78dc7c7d70f90c462de6f24077961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd8ddd9ee8405365c769b7f0443bd3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6407b0eeb50cf96d3135a5025570bce963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7960b3f321d067c1e033e9546044282964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d6306d52db145581ac59777679a99965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d545b26960f45ce1232d8d7093aac8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f4c45cd82e1cfc656e4a8fb2f2d66967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad945051bccafd29f0f8913e586ec0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70387ea5c09cc0dc5b21fb2b0977c449969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaf9786e96c94af6d7514f6d9b2fa3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883a040b96b5cba341c70fb7f3e4842971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d1f400bb3a64d72840b5023991c8c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c71044b3f5245e3067ec0d49b1def973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369900dcd5d24e7e9ff0fffd2fd15c5e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf7388d83e78e5ae39b221733e86fe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07beda3618aafefe53d5af9d6bfa30a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cf5e3812cb77a09a1d0ab590e0f0b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb002c74ec799cd0f39a67d2e6a7f41c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd7a0ce64ac8c5acf64018b1fdbdcf979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f584b1f0c3545b9e0c0d642572ba4d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e47c223c7904d5518a732bf9050cf981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c921f9cd19adcc93eed0aa781be06982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff04378c6b589628135ce5f93cab02d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f06e5689c933f81f8540c6f502272984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789c31d8da9e81a993009ab8ebc39eb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c3d0e594a7ab64f0a9e09c15fdc75986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa8514872b3efc0ee0b2c36f7f0f18987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da34bbb72c933b982aedc587c81cec5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e8aace451dd1f7167b34e7e8ff1ae989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0190eaa622c4c6357ec382f0fd4076990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48184afbc929a1ac8aff4c6cd53e1d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6f1592b5127511cde0e1a052daf06992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4bad3b7e9d85cc9355048d0b55cf4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086a68228df50741f759e6c320c5368994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c841eb80d8f8c52c7832023c2daf5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497bc95e0e60d6d6b779f5f661549e5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3acb8c9791df229416d6dbc6ad2bc997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>