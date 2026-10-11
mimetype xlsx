--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97be7520b3a230f07a710be753493a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595225adc929fae405a7d740d6ca2902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70771ad710d48ba15492237e6e55863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2565eae32a6f0d14d11a34a4192b5724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cafc7d6cf8652969b9374d1d0ce62a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98458f78b5ebb36ec2ced6d5bd8d366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528ebf90b47657eba651ba1af12c3dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a67ba4f8a278ebebd708a7594b4498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb15356290bc34ee559170bce99c7e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa2c5374e50f7595617276813e54910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b9bc13f27db0450662ff7b3c2945d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b74d77b7761d3c3a266452cb5dd7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e41f2a2dfbdd91db1e45cdf6da0c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f474a4e793f41c39ec97ff8040ba4f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dea0ee117a80cf4892ba8bec82a75215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e1d299e0f1dfc060c48742b04202716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f380b816dab72830a5bf1a4a056b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3d4423e71afcaad2cf2b8db09466818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698fbdc40421ca1beaf3e3158fe1f6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca37b06e8887735133254309a1c77620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0c8b9103c82df7271a8d342ad22f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b207e4f5140d9f12f910d2786479522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ad8d10728b16f7196baa27468806223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6927a2778d9bbec6be89f969522cb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fc2ee22833f35b30038b29206a8c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0d0804316644fabfbb740eae5f36d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d84ead6498254ec68f60a279621af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664550dd68aa260c45986c50b058f8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eeb34c3fad344444472f8ba4551a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a5f0b30e8e198e522643e776b7c3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97501f8849d49b7b296466f5c92b1c6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359f30c62b31d51998b5e1c3310d58632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d66cea31a43342934883f00ba980e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49193ea3c8ee75dd48569b70bddbb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9290a83ba09e8d09e05fd43df0db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e998fbc9efc927edbd103be3606f0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a0477970b351a32d156ecc06a95537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246539999e94c1adcbefd2ef2dce99638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ab79773017c0b1ff78f87de1e039f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511c029fc541ef160d7bcfc7ce1ea2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023bcd219ea8082b89c88897f431ca541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f470abf0c10b3acf934e5888707a5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e5761253423cfdd716d3495ecf0d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25831505f5456526a7d8016d8ce9c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf34284035fd696afcef90c3a39ebb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f09b5e20d919ce1b72ea5923b98d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc890e4b40e15b4266d5e5d5de78447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb80de84313b6ac0930a2973baf57148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d9dda9546cc4d7af8180f0aedd40f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59013767017363149f48ba3343623ea750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d361d190768862a03bafcb60d8110451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fb8d7c37d303da8ddc7ad1ff00ea952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35326cb1b4e9cb50dd1283c7bb2564853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94781673109d325047f3a18ae9eaf56e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83fe8318137dd66b56f2b8225eaff255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dac9c82b4ed679ae5dd572a2130ee656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a940539f99d9acc79d4c94858425857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9562af1d16bd8f0d689125fa15606258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c234aaa6f4c14578fafad44563ba19059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196913423e52a2a1eb0b4810c48020160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b08377ea41fd16e27e0b67049b4a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604b4569c6668082a392d9c3239aeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfeded0f617f6450c09703a6a1ad5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5496d055f951b0dcd1207bc26a9f5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24299732b51cfadc84d8626c5dfc75565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946811a0347482c60e392ecb038886a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e0b30f350a84adf88af8142210d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df103644af31d7a6ef7f3edf76c2e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16eb042d0f9fd71f393c06f0b017069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8175855e947632339f95f133f395870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d196eefd9fd91c8a9bce289aaf6f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cae6458e8154e8bc610e5807a9e67172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b90bbef0cb117574848deb4ffb6ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7069f8c9412a464189b80b232e365f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332c50ec9b1f0b0a2c420dc744c7bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4fb88fa1bee2a2bc91e3a0b89c3d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fac1db5f7eb2c313e191867a6785877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b557fbf3779b9f59e832d3795cd8b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a675f8059bf315e5e20f5bfa66524bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b42500ef2eba29fc82b00a6bc1b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed07c1ed659e6305a56cf19d0821081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3053befdb32b4ab89e63961d01e55182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e8366a1dcbf23330f1016c5bf83df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970c901ed3f19b04706e6ebefa4969184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b9c2b2a834c6b864b4f39afe139cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf7de6af10957349234e1607d1831486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112548792f2bf5f4045a5ae37c993fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732fb5ad440a479eabee8a92f19b26888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d35d98a8268bd4ee5285582f7552989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690f60023f7eec178208297bd13c16390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f2a51eaed32ab642636615b2b4a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2836fb5a9b0b9f357bd20d20c3f7d8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc322c0b813662449b6eff117eb7ed4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf16191d82e7f59be89aced13c97e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ea939185fed1ae01283742799ef1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e44c45519f3780f47aed36d2c8f2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1b312f6d8c6657a7a06659d9e821197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5b93cd6794ede8cbe2ff15a44330898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323fbf13c71d36ff8665e3ee10e515599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0aa3db5b42951cf7a0898a6535aa1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c023ff4f4fed6e5bf4f619ce400278101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6fef3717c2b2270dbad99cb44914a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fdc438cc9fc8dced1c2084ce9e2fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff60007d538d3e7b873a666e384c9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154530dbc1f0d76d488afaeb28b527c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d446b47bb5ae8881948cc2abf8609106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dc73f5d4b4897e8df97af4b5015af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1941626a46dce5763aa87e6e54f9124108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce060df25f9cb33e4c672b6db3e3bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e13a103b91f8a1e3ed4ce35e1c47de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65564dccf48c58a76cc105b36411c003111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c82e4cdac2d037800d183e5747f69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d3d13162aa77ee8b4dd0f8ae0cf25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda70696aea1291b1a6eee5476e88df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5dab74e7a89d17270c073838b5be5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3605d5ef4c029309f1b1c2e674ae6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927253be1ed19e5d70ceaea7982a0d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ed70e285b40711589e67d8e6d78dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ee66590f590682be0e9033c17f5b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546790fa3381b600c0ade6c36c4d98c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddce050c0b60064cd43df99b0c3d76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578613a9e7473f73e5bc5e4ad69d2ebf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b739eacf57b35d560e33b5de8af6f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7400e6abc6b13d59fd87b086d06a44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c964b86f2be811f64828c1f7ca168a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40ffbedbdc989d584f922cfe223cb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c631c75497210e02e96df5916f66fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fc4c2938a5cac9059e64a48e0a6a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eabecea091daee124f66c4cf34418f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf3c23abf451c32998079701b4b70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eacaa0501ec8d0714e95dee5643a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e2f73bbfd15b7a130f174dd270148132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e85e11b15574a2c7ece34e4bef70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df946f3e8ef5b6d48b59d31adc50ae35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a68668e9d7faf76c089a68636a97f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e9c9212bd3c197b24c7f06ac048b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a24da9e6b6a705b258ed9f9f91eca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea2eaace8a081621dd75d01de4b86b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf51b68c2325e4d1850f8bdf9ed82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ebb9912f7c584f0e5e4c38f2e346f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b188c1a5437e9cc814253ff3454fc96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006f9381b88aeeb5d7d38283b854e44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18741cbc1e3479c9c630d471a9e41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e3f3991cef7b0a975799ccb3f9a55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc8fcadf56fd58b463d2c906753e75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068489fbe3f15c7050a65c80b6321a9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830f7ed856cb4076ae115dceeb82822147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a01189191cff3880905b4b325054c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ee90c9d9726b5797628a7e808a443149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851805fe4dbde29fe0d85b170e9c5a64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128470672b1ce0a11011b6b6c3d175cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3995b354ff810953c1a48dadb8112e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8ac5de73914a87fe783cd9fbba15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbe7daf7aeeb882012e54795123de5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca551c1406ef1eb24605a9d38856df4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5f06f30b62c7bfd98a197225ae3ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8144d635af2742c00129191fb6cd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b5aa04a89c1a72ad817e97fbf451f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c511f432fa06ae31e0dffd96d77d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596375ddb9a1026610e7db2b7c36723160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0030697b9edc9211a9961cef193b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc577b05d2e2893fb81396e791ccfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89c8b5b99d37028fe5b5f6fa1dd493163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb8832c6f71dfd716664b7bd7ed31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa67ddb9c4ecffd260267c21f20bd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a9a69ee54d3065b492a69b54b8b2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f67ffeae944496f4d0146f5314dce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26c46f5943146314c957a40252032168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0517911edbf1629f04ba7d577f0d4ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cdd415c828ffe1d0b4c39cf6a5961170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880eca725a4b2b3770140918f5f2107171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b1bf5b6302bd5f0e616a22d81049a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd57a48a32eba9945d02ee89249eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba16a0ca539014e2a62c3773836d685174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89880fbf1a84e6fc2c4f110f03d6cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dc01c4b675ff8df8d845511984735176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f91c692c7e51502ee55d7f925a22e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a5324844b1320e3121403fc9efbd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185079a03e639008c3b6984cca2372a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de380d181e5d9419ca5b54ce56b399ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a4701bade26e33bb4ccfb60a6320181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9572721b063b6e9674f8ba75fef79dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f4e6443f4bceceede682d2d98a2fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96507faa4a88fd66acae20d29ec11a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6a892c5915bb0edb7b90b517605c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0dcd6afc5e173dddf3d55ab218a11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ea7c3b818ef49a175e50deca7dd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb5334a0572e31d68457b869e62e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb526c57a7ee0990b51d944d6a78b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1131c6082c2d93e7a2ad2d9072aef9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a01f22929b86ed9d2c68a96c87822b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d863185f1147b758e10a214db1e2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacec699dfe83a6e3e58e9009e5a166193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672bc2518bc58f549363c0ac91a74cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772d6ac09e76cde208564a0cd296924195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0725278140a86e9a9d9714dd31b172d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e1b0d8e6d299a5a11111f5d03042197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0441316ae42f60e6ba4d71b25c5a8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bba2dbaf62b3c39f84d4715cde1a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1c45b471e246cf0b575406c3474cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb01b94904309d5a298ac42ae9edbf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aca34ae8628901f187b65bb37c0a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d85014b4bf4b4d69ca08f3b383478d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc97a23d2b181689fd0b81b8826cb56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c946add54c73efac8c10b896459bbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7812150e1353f703914d7fb6467ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25694d336aea0844ba4b0c7fa9af7e13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b605afda1c85951fa9c8ae9dc5153208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad883f6177b45f83c70f7727c467ee5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627cd4be9f6817d4d99c43ee2c90e1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dede987d100afbcbfc72bd65c809a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31da837d3f7ce9aa921f7fc5ca2c99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef677c60ab6affdb5a75b19e5ab7498a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a272702f65b25c11a084811b3905214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd62707040f91d10dfbb59f88e177215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664cbbf0506afe3cce27e1003b338fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345b3f379aef9c8dece9163af01aecc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22820ca4e8f78b47c5e72c00d5c25de9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccfb46ef86cd0a91512dac7b49fc75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf65135fdc36546ba25c89fa6fc36b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe52ac2c323056cc14dbfe38077a8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fb8486fd4c636cf9e93949cc66cf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d5b3362017e45af608ef54ad21d2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2f59ac77913ac3954162ea0a08ec9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fa1e0a48a260f9f6cfe14ac5308c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259a324c87a4f06669c1f87aea62541226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78f82119f3262c0e5164028eb331d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c428eedf2622cee83c8b3755a0703f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c65678e2de606b1ab60afda0bf05c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819c0e80b8f3c2a5a621af55df0ee82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c7841e135cc38b9c78fe8d71c3bfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeca6066f0f9821b6c9aad6d3d50ce0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d271d74d36e7f87b6d6fd4a02f9b355233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586c5344497c87d477858955299b801234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f97505a543f36d6e371eafe15af11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189623d7518395e8a2937aea4c287ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf54d9749f3c8f844e6b14aa70da0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507988b9894ccf55896ef41b64665567238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65ae14b156a14a30085e55668111f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c817b45dbeb6e7d36cc701903f5f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738234bcec5686ec74512a08bd61cbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d5ad8c875ef8d78aaedfbd51e4fe3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ee348cc3c7699c2cf069f3ee60e65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25af6b8b53ee62d352c798ee582fb7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bf3959ed29f3c08f6b9cb026a36ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d345dfa6c8cc6d2ce024ba05f8381246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48181d6d49f4de3c7796d8340395fb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2b896ca5b3d8189713d0226417ef7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825cd403d1f4298459c3ba272ba0579249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832b8326f371611223c646f3725f381250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b229a0fa3c13aa89ccb4d1cb2fbaac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d799fae27672c788df4cf81aab3523252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876dd09e68ced302dc80616c4f41b45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b921cb00fa25503836a2727083588254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc8e0b150b5b0b88d65c10b8d31948255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183beeeda61edb739d8bb49ad6ed08c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91cc494e384dacf73d012e2d7c9edb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adc2e40ad9ff1ee18ea9d97ed54721258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3753fd8f00ccb8390c5e1fcffa22d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1105377493d6f6ec5ca1262dba99f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d70319eb655a657a14658f5de28202261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9121ff81997e263d48a6804d26d0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e9e1a59b0c1d642d07886d9cc41e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a658ce89aa90a0002927458d3eda6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddee1de0d2b3d73db2a8f528e216dc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a0fd2d04deb17d9bb3bd7d929cd0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6164fabd745aeaab2b36ea28e81fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bb67336f25d05f3a1106833a951ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfaaf2c13b1a442ed01c296c043899269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e8837e6cec7e39c9e0b072778cc19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b956e4a1ca41c97e9933b556c846d07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb089cad35bf81c694a0a19ff05f72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bdd60f7663dac9f6bae1bcd349d44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89289bdfd04e6b58b4fcb9b3634e288b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94785b37632fb97246e0076e6a75419275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e37e2683cacfe4b0870a4ee8cf777276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fafb136786fb8eedfb4b8a60ed472277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2182add5a38de1543e9ae503419542278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a0e7384d8ea9698affedee5834475279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb024d53e6ce0ee93d878e465f3c12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360406544e880712f1f135f2eeff59cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcadd23f26dcbebb153b386d066f578282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1aa989e75043916228b5104e6f475283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c15b7b4ba687dc3613041314668009284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e1c1b30a56c5e8624db1d31afa2a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab6afdb7dce03000252c9e0f7ec52c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79552405d5e2a033153494c6a31728c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14c5c5c1e6c157027fc4474a7fd158288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167923ffd12e2d2c00403998578952c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d3f15007d140af75774d899d4775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd1860e0d6643cc35b9e0a63048f39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c2f68d58bc14d2f1ef7edd7353e0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dd424ad3f9b490589f106dac51b04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9b9d448911f809107a46f460508c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e58c68b2b2605df8dfb05e2048543295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae152c6a5cd6d2ee9598940b7712e37f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b130396dd81f7010054eacfbe1c3947297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f540a013df01f212818aad6ffa8220298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519f123bfc61ffaeceb0c7d3169bc8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae3d2dfa50025b65a8dd38334c1005300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f668f635aedaaaff3d9d273397451c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12832b16aecc980c1a4f7015e78db147302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4d430356ce98ebbb0b7edfc946310303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f4b207fddc42387dc4cf6efabedd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97509a9493372854db23173b167a3b47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46376111ddfca2b1588a31979b512084306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e0c4ce3505d81e50278fccb5c7ede307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda6ace3a28cd4588e2d141760da48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289f4755395070f1c252254ea1abc77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51809610a955b3e582be3dbb3d38b996310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa66d9bd8e6d9d1cb3341391e203f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bf6f5b510579d6b53fa32e70729ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a188e4331be712c39ebb6eadcee4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fa911dedbef952a08c8d6b3023614314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1ec59083af02847a7fbadf4418911315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beedbb0dfbd39d316edba38121b320316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02909deed85f00d5d5b4f9ff86a95122317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3efd7becf67487e446001027408847318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9243dc4b85af608f6ee03d3b0f6bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb9a0ce1dede4c30c3477b59a3871c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc9112341a64de20bb9424820a1ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cfe4f97ba03929c9d9591547889ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55d0ecc412deeb9b926f0593e888b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279f2ef1721872ca60a721e71c1975f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3ec826eaa5245249f285ed7d44a92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8badcce0098ca111a1318a132dd9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f863ae8c0d0ad6a34574960e96d48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f80f4097af59c6e2a6faf562cd92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f3c49648b1051d5e4852c90fec488329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eb5154d040974481e0455b42a6fac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0098b9ddae5891119a02bb98441d025331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf91a4e19a06a0716a7961527e63c9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0711218c43234a5cd6126f10a5d51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca447a7c255122050ff68c91d8ed0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca58716f41d01c614aeaf39935b103d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbdcd6d85d7803f00dd5a67b867ced336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ae8f73003adfeb4cc9db40b01b405337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76103591149faab10ea94b9b0f373338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd786e0adf4fa302d0637489ced4d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed456ca3a43a9159042b58812e1947340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e960bc4bc8a9491c08047f2f2ee5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a92df17984e9969ad0ded60b3fd08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4fd23cb57e68afc3f902d149d55e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4510a68592760e3e4a14e0c88f3932344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267932304757116a5cb32099374698a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e670d605645d52b221e22ef6e6ecf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd4953adba85595db6e817018159f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb91c5d38906d050c89a608c9a30b97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aeddd5a5d0dae608d2995eeea52c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa375feaa94cc5fa0a557530c6eb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72739bb39565df981b8fa909526d24ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057079d1d710e9eeeea0e19d78af3cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1cb23e450f1010186438d1edbc62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a500259be909b023c710cbb6ce7f89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e1235c42cb943282c641ee8d7b5f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811ae75dc32348221c78a4f4d3c6d1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77974c2c0a5e79462c849b28c82ab424357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230eb48ef237ac576722af28012fe2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8a86583553a81b1ae631532a494c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc00c2cd8b6d04e7c573242735face360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df49a147ed6b9f59e32186029a934c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217667abb65de29bd047819d4c361bf6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8a471537421c1d5f394e8fe6e5f35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0249245bd6f6a1e21db78cff21caf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7964bce82c06957b4b8cf0b850bd15a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b242cc88e0c1063ed8d37311e46dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a162cc2c0ccb637cee35a35ba3dfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0e7cc31d1eed3613e0d61287a6af2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66710776242a6df8bce7b723ddbcad77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826f4b76bc64f27e27081ae74afc64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d331bd58e03c5772bcbbcd037e21ee1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ade5efec64096b122094145296c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c07f444fd6a6334974f26fcc4000373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556304c35e7d1b5fce6c68c8bdf3e1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d8ad3999c8cb9746c2fc84e15901a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9fd25e473d14ef4928d8da3216979376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43d08208daea9a307ef62248a65d29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dc05ecffe947574b726208d1be4dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572714d7b9404817f65b8baeaced993379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a412b76a4a7b82d425e053e50cbb5e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8b5677a2d82dbe6a0061857f773e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19e2cdc4a7f534476c3c38bd26a85d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5801e86453525a5e60a0bd922a758383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad9e02f85037edc01ad3989506ec97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf03663c4dd8ed9107147bda47e06a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6008eb11d86c7c3566cfe76830337386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eb7a599dfa0fe23ba424c5f9f5d5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb27e7dfa912a63b3846270f4a4ff7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f509349ba96219bed609ca958e5351389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e316e168bacab0c8338a62d828a325d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465557763e8a72c8974e06b0a712dd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3548466bd8b8149b7d32207b9084f05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc22e65a11c5ba8d05b68484effdec5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02efb1f9d515c337e27575f1a5afb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a206309cfa6113f93cb0b6e29e4c984395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a149f3ef3aa057b738c866b8dc070396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c529c1fa86bc0980f550f31a49b91a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a3f7977681ae54d88cd8b809af035398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48512ca21483d292d6efeb0c8ae3ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de6eb5644e82ab601e59fc6d35118f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78908b176f2dd31e327130956abd5fb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d822ae66e95b9408182904bf40d7c33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e91206dade45c925368364f1de96c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d030b1cefa84ea380e187839031aad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5153c26e036f39f05f4ccddc1c094405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d02c6800e5770859c0345ddb4a2a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253563edd7eae094a479386e3aee79e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db858598c665ed0a108009a0a3345861408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a62abc5f10884fec2166ef199a61d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da787c97e6072ed06f47e78b1b21cdc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7967866ad3eac3e9ffb65d603080f7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac662fd72584bd9ba16917e63cd120412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b9fdf9447cfda4e566be07898d93b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ad39294f4355bf90db0b4ee889d50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1511a8871897a71abed00611934de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb43928b693a862ac2994c354d04ff3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7f59a602aa0b4710e3db93ab0ea92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a632bf4f10294e406ace4af47ca0ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c02afcec6b4f5e0193900ee9a92361419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7134340c0b8e158842b2d9716101fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba572564efd7aae4b31bb45c9b8333421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d596b9490a653aab718dad97378d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d42c8b8a2316bb6f46833f40e0bae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f024906006524c000cd4712731115424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f499771a60b68870455184f224091425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327d83c1891426ad3f7d372a6f8ebbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70737362476268dff0c38437eac55b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f904caa8a071d557707d3d0f0d404428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab693178d1506345034e7e8861b25f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be62a9b24eb1cf94d246422c46b92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bbf61df68885b6dc85cd5a8e43aa5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4de2ebdc8bde4995853401d10ab5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1992c98ea77cc020b01ae6edb2a27e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d95e5225323901943d492a26e135a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c117361cf77d8ec33fc43712ffda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3be7250ef5d8df10dbd2e088e7a1f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4f928fd82a4f9e25ce4d3ff1ac72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437036b1ec7319fb41f31d1007bcca3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43bc2b303fc43604c4bec5d6a02975439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7669346bc0d9f8234c9ae03506a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c6c11012034865d4bf0b909ab5452441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267112fb0eb7c628fd7ceeb0c937948442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d329970c9b6d82a8a997aafdad154ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc84cab470da9ca41a498efe138d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709859bd99b330378db70c339cdec2cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f10dff2f8353f790bcab23b80b322a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aedd9834f50578fd881364794d26bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3d6bf38f190d6d84b477c8c7cb606448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8b0dbb3c7c22869e6222c0e8909d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d1d7c718781b3de113f90bd5f2d8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f3d3c01f6e9a827269fd50417d42c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6712f07877a8461a0f79bee02a323452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf1673fb35d1174484bad006777fde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1536f9606e829c12833c75706820b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa903fb94d8e7416ee0c42d435f7e6ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a232f64d60487ccfaace92c1622137e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9a9712ed4d8e87a9bc22ea9e1b8eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aca962a607dfc07783dea1e2e611e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b04ee749d0840fad9f3f9cced9e6e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41856c406aedcf45b3ad78b63fd4f1eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa914a18913b24c8b0b5a46bb096c49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccffee41ed62f8f27627cb8709d827e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35bfa6cdb323dce3014d737dfa43e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d647e39465414ea51f7fe8e483e24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db1f9733232c481c28b731f9cf2a59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c1e1152d7c7c93f7847aad426234466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc5e744b5cc69da5f6ba04f14178f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ef0648cf512376a0820aeab47471468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef54c79a2b0c49394c78fc62d24bd9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46a265210c9d453d8620a285e2333d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa371bd5447ced321554b8b40b5c361471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11852341a8c85b35b7806d18154e9390472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560376cfba522739293ee7cd151448f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f65251893c945f88a78d462e2910474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd088fb62e6348fbce33732321d4815475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91fa2c479cbb08d2f4a5d1d88715d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87699bb655f76594e92bf1f19f603499477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b5aa4a007c810b94caf81c043c8a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b200a9877ee0a8e524b5eda99f1a31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76397ec44d348a56d8eae46e311dca75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd293fd2881a3e44b769ecdf49126c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42b3fc1d63f4cfa01cc9e744c1f456482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b48b7a3a2c19e9dbb9af3f52ef66f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20cf38622f4bd3141cd0b1cc941b10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668abe16566dba0a3bc45a5149b03ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20359161a768f0ffddd9c32934b6445e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de911fa6b8dd6662fe508e66498fc375487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d4ba52308b7915a02b89ab5cc092d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55a70da549cd752628770c6b66d794489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d902395512a30b23792220035c6103f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291f14a6361a8cbb4e191d8fe40b35c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf8c17831de2719dcece56bc2ce927492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150848237210d9838f21a4ba673fadd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11f0876b903108f8522c89ce3eba03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974e7703f11da61647cc0bdea43be08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f26104c966f488f0569895ca6dad9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c625311c9eec750383c8448bbe3d85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c911ec4a21c289701958006dee09f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fa5f7ba6557ce6a345c05bdbe62ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763aebe2bd0ec9fc0e7d6f7c91ddf05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc129dc73b4292fccf0367b903ec0d35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66412d34b376b75b8009544fe4f5b05e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543c6eeceae4f409230eb7e3785b16d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ffbbae94c3c523822143c0cc83844504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0f714330754c9da68785f2533678b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ec5cdb143aa537d2f6bba5daf8d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e74094629cabcf5b2a841bedfc9fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273d4ce266f99bb24ae0fc64b186483508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763eba8a718388c9ed32c3296e202b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095d9fba7163abdb55251d24cb9bf97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5396cacd26e2f015a954c6d2424e5f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184b7c920c4e8917b8920fca5db4cb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79bba974caba4f4cb7f4354d7c8ee7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dedd033514f7686548de11d79a9d8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02b50ab0c7e17c4bf45240e849e83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4361260f3aff9983ac4b0a95de151516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4782411efd7c672fcd0abb1172dd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a649a3d07a16077e2cb5a32b0b0816518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6f0023e3bbc7a4293eacda9f39c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facdbd71cecf09ca177b7c582338aab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579a94f3b4fff945ac4e4fd3e69d2ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db75b271bb2dc851f23060aecfc2955522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69b60200c5cd1fe22cc7725e0f8576523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eee75bc52f11bc2b20f1d042f3cf7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e18753ce3b5c219ad011d7e1aa243525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f5889127096796dc6c0845a538a59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8daaf757b33ec6c550d5a4585a8e51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d408d523af16d6c0b29e57dac1e6ae3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db2d7feca28eef550a71a5a328cbf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3166a573bcf468a17a4b36c32e95409530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f54c7ec5821def23892141280bcc2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086b78be95b23e460b610db889f654b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe535524a10067265c8e58b1c85c2d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b3810acb94a56ffc840b0fd2ca4c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0552f2728a8657d42c0b6c35e474324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af754b4b5c59ef7415348dd79bca9156536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b7bea7c217434a632645e9bf0c35b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7226733ca0e0f2d270eef2166a70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bd15d1298b9728b283fc5ce55b912539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d225adb89dbb0c720dceb856cdc9c20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c2297e57c20f9496bcac75ff67684541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd06b1a9844252fcd7f7f80092824542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c0eea8998e8fcba2d5b7eec49146a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b998a19292037594951e4600b608c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27dc3ce9beb1d957c9c2a3676a4b54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c46ff72a84c593bc45499e977a9685546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f440260beb51dbc07eb511ee16d29f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a037db158ac46b01174c3e497f9bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2b0a9ce1e71ff37bfdd2f1cc883f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e31be63fcb2e00e6e9c03e851cea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8fa45753c760a0bbd15671683e601551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27fa32bb805ca0b166d42d11e9deee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c7d9d752e1bef3fa0ad7d070622b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aadb0c3bd492d2034586847e75d48f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381053dbc785ae66a4df08aeb52e73e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a510b68dc070454a975b8a6fa11b721556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27ac26f87bb151f918c8211e88723557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaf522181bdf3805cf64f4a2b9c809558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2894475ade4523521f51d5ce5d7ebc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547406c476764398f47621b231a67e6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d95cbfe273ecd1e6b882db283e91f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd06ceecc55284c9794c3818124e48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ea89ba8cb06db90866f23f4f800e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a1e3b2eef17d8a0112f085831e579564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d31160d28fad768edc2a6bbb597692565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be7a10f3f549973c4d5bc701cd5b47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7008722ec215a31f255bdfc72a28ee7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e9105e5431443f3f0669c9bad946a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8cbd669273eb049fbc9af62815a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feda0b2da7bc728311c08dc1245f7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530ba59a50b0f0ad51efa7f367b098d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5966c2ba723a8636ad657176bb7ba2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6b2e764dd9a70ef833c39b2a1e596573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f90cd5223c4891c46abcfdba0e9d1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125e3c174e856bcbf059356a90d53f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296936aca048aff07e14e17e73ce59c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000123d8c4aa559a274d4d3c822878b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4418f412de421e736f7502bcfc73e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f387458a5c3d600e3da0a231b25cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea896a32701cef093f04d7b1420a743580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a5eaaa128dc10ed02e4dbd90a8c07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c650510459db09798c984dcb3e5f470582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6039e52b6144dd87f07a5787506b47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61aeaf0733a0e52b0da32b70c6aaf1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716561912d781b4edbea4b9e4d044e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352882da49d98b2b443c16e540d8a766586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cf0f6ede787cb6310edd382879c32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d7c5afa1164f8d56618f788690fad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cad7de726d047621728a22a91d7f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac054bf2e0741aea8e7461796ca66e9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad07bc74acf998eeddac490c58fc2fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd09d6fe4b2d33670bb6329394daa7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14bc81d4f09136763d33bd4cdf5eb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b761244ec6b1cc073c0852c19eacf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54530b542b69f64ea3c09d1d4cca91f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc5965d5af1e00c0bee31a5d767e3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d0d765cdd9adbdd6b9c3f294d07e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020c632ac2be6b259160b52ca80d419598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd3b4fd59f781e12801b2e784c7670599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3d1c111186d0e5381fcdc503b3b25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90b1660a206e60b99ad6b2557c41a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7ece3f3d9b0782fb1487ef29c096d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33514b259a93adce7d1ad89da9c2ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a21902452ec7bfeef592012ae80ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9428201cfbaf094dd28b2a8669b4fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6c2e83b8fa699f16faac2c30e6e4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bfecca9801475cb342186e109ee1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909b942378ae670bd32ef998af1b1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd75c1c305fe296be8778a02534df2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2be1c011f47ebcb2df9ad07989b2fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedc8572a547dd749f0685c0d95f065611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b6e1ea7d4b86c58befdcf388ff50d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e0f52cb1a8215c439ca647108ab19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d946ef762390c15cac7da085c46f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d2cfde7c6e98ed0fda980c1914c92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0543b190c344dc4f8ea5da6b00dd982616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36071ed533296d2433087726b428de5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac01f87f094775cb281b5ad01596b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742cb237395d57b97ba934dfb26bc97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a954002527d2aae27b8bfb144610e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcb9346999549fc01ca7261b2ccdab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925a220b4a48f76f5f44c17b278faf1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb522d5574f310b62dd04a7e44a501623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cc45b4beca30501adfc0f8d43f803624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689ece6e3aefdd7885235630b5e3e42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf208b5f89e2af6088b17922be505e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f63e44c35e0bb3ae86e20a4e79c0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d365a9785a493fd2d38ae57086aec65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8a8a8a12a3b4a46e9352c1343e45d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d715d5fa646a2b660ecfb5420661fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bbf5c06a0ab8b8b59dd9c93eb09db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e19579b1b3c30ef5459e8d0b62fd97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09990d915b4765cbfe55bc2ec41a2d29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22816f88559a314d750a36305f13cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d80d6246ecf506043740c5b85a841635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc81ec071d480057135ade7f544688636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5249698f8d3d39a95d18a9bf3ff6c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844cf4d762d47acbd335c22adec4ec1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2017662c9d93cb6a66e13e12e9afe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928856195e9230e8eac66a557934c82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a775636de216c93818217538041f46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641156ad62252ce03be22008fe83814642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaf22809389a64b57b48b7d9fdaf69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fd1091a7476d76bb296f068b1a020644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3361805cdde159b4c2a564b21d959c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8633cf57ba14fcaa54f68226553f67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68bc650ca1cb342a6fdc9ec51dd7f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd1c970653c189db8b2fdc1d58e9c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c544b386772df2a8f2a02bd586838fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f4a793f68f9f31497df43d027c6ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfc79b8b81cdc3d08fcaf2b8438873651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f654f43db40efdda705f8fae64ee12f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03e8ba74f867def7aa53d6afda151653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a4e0116f5e7cca8f2eb167624736d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0836222d8b3396bef1433f8f35063ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f81f550f7d100589fa9e55cfa5833656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c6594ffb3d26abdea2f6215d1a7df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57825d5f30d7d0ea13dc1f1992fe980a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdf59e4495f66abffb14621205e83c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584edf28477a00595540867c6b5b8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ca645d021dcb2253fdce2079495bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae9c516b8542c3a9afb7b8a43f890662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c8a9916131915b5ef62cf8e5c27f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07e2b2e4a22d989f97fa1a12997d6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982b63dbbf52d2f30f966731bea6d62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f925f0f12e91928aa95cdee14f43d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517723b4f52b9d11de5523d09d2fd38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033267842424b3aefe70fbfe6e584436668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41f8417db5a00c21b381b362068921669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc9583b2cd3b169df999173079d6fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdf073c979800f6cc655db35e231aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981f9efbc4b8b79aed9c1adde513776672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350957bdd83f8fdbb6bfec56031d4eb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09576ecf951cf1804aaab87fc0570d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b66eec965980e2edce5b3bc8adf73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477bfc860b61505b7e806fa6e2748b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f5374213933b61ba4736520046d73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02132f5b4035f86da9cf47d231ce8a99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa26706587e2b466c8185e3c88ce9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4cefcd0065bfe8687384389a7f8af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72de4863b4f99b324671e8c689398c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1b678b317694cc717c50f88380baf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07098f56023fe6abc03b9a046163c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b3d5394902d51a429079fa52edf75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4bef5b5b8e4415fa2c5bcec6164b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ce167493de0ea04f4fd801dcc6adf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244ee580c111045a431c0f837a6ae6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bf18c6b0fdda4dcd5132cbc30933a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7ea492e0fdc64313d2177857633b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128cf60148b2dcf11c98c53dde8b7b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a3677d079397b55244de61245a06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b0f2ab06743965ead4f0072945ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ee3f13b2913aa909c1d5d3c048f66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cc2b1d7323b922cdceed9939b9cf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8de42431f31c902f5349735bdb26f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779da360232cc27eacad89341c9bedf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9eb22775b700d74255ed820085c30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcde10a1b814e16e0a76fb188acc9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c80183f95503b46360a1c314ecf0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250261d81f89fe6b7afff340cca8066700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf9e48188ed589b1dd4a8c972fcf18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c194cc376985bee1511ce492ae01e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65efa290b4754a76f7da16f07808c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f76077b64f99036e00ec05b6d58fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fd99f1e9f9db4e4434c4379c8a578705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6da811fe161f01687abb05cdb19e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8896499513984e7f58b1f8ca780e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4226932bc03b21755ac1ba99e5739fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674b4dca5154e4b0b767d8b7523f2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ff1c2ec494fb63b05c1eca9bc6b85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b6473a9e77a494f6b58decde63c1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938d02922c7fc071ed0b21737c3207b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae291a3b24122b4bb86585e1aa1e08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a906cb66e05a75357fad3b5c6935d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e825357bd752735b988cbca6bd029715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec13c08e8db8162aa93f14c243f38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1338bfd921b08dcca050d0e9106023717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b32b52bf44014c29d52a1385efe7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0795e215f2b0969152441b7f4d66b7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71707201635eb21b0c2feb6a99289720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43d2c7de1d10aee5a2dba0935b3d50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52318d91dcf55840fac40db9c7da865722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848a81793dc7466e7f34d3b3dbb8e47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727ca9e8ec4d015dba317db4eb6658724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8178433c9da9175125155da7890f7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda780631f48144713527f5b78ddabab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471d057cd2d1f097cc35d5a87b13765727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b54230cd30d6ce986873c25213c98b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7a6337e8f5ed90fa64c04a3eeb6d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44df8faf2e499adc321a2923bdc4cfd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f19fa6279dea512b101edb8ab5d23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7ba55124d40f25c9ac6c05a4459eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5215af1f2486dfbe2dbc8ab57f8b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972e24af0babe9ea63e8547894a97fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b1f432c0a924d583d0b48e61e162f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd72b261fb133fd6977a6942481224736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c70d04eadde49b7829fdd5d4fc6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798315587f742c29a59bdfe2ba7146b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86bbca8af9dd6ca25e9784adb7986e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8191638d5878c088392d0208e8f9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51535f714169f7f097cdf442f017a327741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50e3964c48febadf429b8e850e8eb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2944acf15746b2bce744b1c1cab40c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9ac6a599d4d8e22ad35c2c63a3037744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e9263569c143f6e17c23c5e02b7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3eb6b45d22f55271f7c4ce3b1c23e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87b459e220892f0191642ad9fd7d63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064aeba054be4823261b22c6837da8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba5e5267961f1aa9eea3fde4ec2fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3a4299b134bf94fdc252b3c891017750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfc9e5adbf49b9ce6dba47b0709f85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67867c48dd14c51cfa0d0c837682d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384aa9525be26baa631d19af0d3dc6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3139fab75f94447669b1a17ae2154754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0777a59ac048a41fe319da63d5c5b36755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aa5a141ac7249fa7371e7dcb114cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33f743827e1787b18529f661c5705b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5616f4f731cf3ea670bacdc7880ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdc57264acb5a66536aa6ca67e0a6a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad43cf9e8ad71232aa442090a9737a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e88d68a7d9dbe1fd6c2c1d78b9d3c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de116071d8dbc32b4314635029ad6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825bcac55ae1f057e916d6f2862906763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e5cf964a6866c6c482945cb6430f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e57a89f251f4201e87827e1141d09765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265413200fc7d4bd2ae062f86d24afbb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4a5758deff0eb5e36801197c6e8e6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2d5c926de0beaabd60af3ed0eca41768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853168648e1f31ce30ae23e4db33383769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49178ba278f9cb51440e366afe0e3eb0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329aec4375c5cb70c9c4d954cf7055771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26c1dd075a4a4078c82bf6ee534252772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a915093cb95bd42e46d694af419086f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3e49c4ffb4dd94b2f9c85b42b5399774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c439a56052520a01815e24cb9f2d78f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbfe21850111cb8a4c19e7654cb265776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2e1c59665d9fcc891fb73fecff5d5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa524dcb93f485a6f265a285faf99778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676208b25760bf8dbd38bcbe1cbdb0d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370313a9ad9ef560a8fc1f100ce4d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610eff8ba9768db849777900b29a3a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cfe901baf92c6267eb83c641d54b1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb654a4aee5e8b0db94c695d2c04d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0f64933116bc7cbe7b5fc1a5179f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e432fbaa6f9e3d35fb8ef81eb89d7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cdf379f6de1cebb4f34c1803b69a1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ce9c4a837737a38c805788141716b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5665d3bc6370727d4f88654581387788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0649f947a46a19544956acc7f01cd5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643abbd7f2d409e676e577714d0298ed790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7ec879d0828fbea15a2884ef978b3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53647b61fc0dcf95693577a90cbb76f6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d2b9f84d2092c0093432387c81ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54a74dc93e6c79ba5a293e4fa865a2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16f5f8fffec5568376e878b1505c5c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a400912b7803896922ba36b60ace81796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf68280e4c5f07999424039fd807a77797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c311a3034da5bb89db0bbcd701a69d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886965f9ca6b90e6c67520d2b0486dfb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951e23ac539f6a485f65eb2ad5545c6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c23461c8e43a1ffcb3f325144bed7d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45854cde34bcde9bf73d03766ddcdbd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e9a280caf6d6bf0af94eb39924de2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7cfe0f9e15cce8a9460cf2e65b168804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691542fbb8badb0c81b7853375bd4345805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a268617dae1ac01f5c2a5a7dea55f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e82484fbe286ade3880e0584008d65807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37adea2a233df519cc6d7978429aa05808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309ca2267973f0968ff3a2db399d2e7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49315be7a8588475e4f10882ab0fba810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57690a3a4b7d8314918fc799b4d1d2d9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c4048e5544edd9a874ea1d0396e88812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda73bebfad83591003bb45d0c87a3ed813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192a6ce74ad9c6f9f01bdfdc45fb4ea814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649014309cdc2edc8c45ea134ca710d4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcc9d54b64aec0b39a8009d0beff4c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74657b91bea2ba11da2fece0303913817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df8a6c8b049c7c828f3529972c65c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801efa2cb40c6b0a77303348701b4460819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da4f44cad12c2edb081a39c568cc45820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a843726b723bbc80a74ac21f983973f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeb3177a6fafe29bf0a6e7a094f8f4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa971277a402cd8217e76976e9b6b740823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96e664592738137e879a8c12d8a528824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4fa9fcfbd4715644ee8cf4ca67959825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046be6b87c6fdd794f245bcf1fb4206d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471a9af853cd919b0fabb23d879cd3f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64813eec8ed3f85ecccaa9f19b09866a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c6bdd3d646195b0f0d1f0fa7ae678829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b4b199906faf94cbaf8771780ead830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e980900b856e1bf38ab42043b105f5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aac3b6c98229f68a26632439846999832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19df9f19b114d2c93714de3cd3c0f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5ae3cb438307d8d6e78c4b55032a9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8ee5385854b4e5b92cadfd3f50cc6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ae7ad75d79dbdb20adae7e7145479836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1af6d924b36ee9d1710c999083f3a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15232d4915cc282f6cbb32a5d7075b96838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac377319978c070655f0a37ed93a23839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5700f849703e60d182018596f3d21d9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e488936f6c447214b2838a1a973e6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f43ad9921013a0054fee2c1e6d4e9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d02a1a7a8278e3629280e3e9e707e8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83c26948887816aa93c6d845a5f30844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85204546af123168e11199c3d0ea074845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c9a2b7c8504e508c9dffc4a8af3ed846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa417f8d1b3405a12933edbe2cc78a3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153e09258b1601b1a1bf8c308b625ec848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad4d49e3fe594c16ad2f3a235c170d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986303e35a9982c6cf60ae4f5a25138850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720a9d90b0a6ad26040674679dacae1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf69b34e1ada2398e79324103107db852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fb79925f5dacf18de43d5e0eca156853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edd82a5d2e29645ee8ad0ecfe0804b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af813ae9f638d54e37bdd283df5b51855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746ee0574dabcaf711094affda26e50856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc089f5f8069435388d1ec093fced951857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed1cb1c4ea13463d059369e1b1196858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3998a9eee4f25e8a3ee141cf1220f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847c95275dec7097a76a4d91facc281860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8c6a5ee98ceec6d16f411e418cdcb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff3c24377a6711c443d45808698f15862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb821484ab0257742aee73dc1c4c5847863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d413f64beccf33249eec655d81af3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab19b2a9dcfbbbb76a518caeeff8ed1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a17950246a191fd53ca1a6ea6cd46b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d13ba847fe4eeff16906858a14ca41867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3d8d98b07618f66c4eea33d9ecfb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86b19e4888dbfe9d1d7446ceec5c73869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8ab382a5d8df8f6f4f416e50450b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ce2b8c6141d73dd50b16aada11d8c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a506b9c19311f345afd7de32538c8c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e93c64e4d20a99ad6996395b620094873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d18a1a46ec2da0d317195a38eb135d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666dafbaad4ee1931fb1673f0741353875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaf0fd5d5c62ff61da63cfc592a3bf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f72eb2ed0bf7b72811c304cd652ef4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f60dc5d92917debce4d07cc18023c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df4801862d2e91611745bb00850410879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dda7ab1a9f6071a86d40af7745b37880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1267d834dc80cea820e24716ac652881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7d3e04690f26ab6d70968a795207882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d25d90b1fb323165e8c816e2c8472883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416ec6ae32096dfb3f23e0e24dfd9a4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d8d346bcf759a02d244cb2a044d78885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066082b4d50d663d9a80d684fae92727886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046699bd60f21bb48cf02fc3048e6451887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc5fbfc25d5fccd2e806bb747ce679888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a102c91f2d2c02097ca8bb9078046f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d09f8a1e965ea28936a6c5eed6c307890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f314aa6c029211d31c5c669cb83a2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc7c0310051caa84adca2d122c96a4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cd0f8e661cadb314ad0da89896998893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02477f40e4bd5f6cf13a35ecd01ac0cd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad5ffd41a163c69098efd5160e2f01895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198509c6653a312633d4012d06e698e9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c12baa3601bac0573e6d335cf7d53d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb7f63e2c4b0536ecc6b31fff5c42898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3ff3cf1669ab4bc3adbcdd0b5668899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ca8f86e88928d120ace05630f0b5a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aa0a9096927d0e8fb23c83886e365901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265d3bfa7dbbfa3cb23d4601f2adfcc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ada54ec1165a26833b3d3d91dbd9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237747592b997b912eb073ed52723c8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2f1bc553552eaa14663b7f91c2085905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b4771cc2a4b6ad4a3b0c3e9977789906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e07ef1ec80f94a9b853905801a517907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fda887a0d7dce2725bfb1c25e03e3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8fd28b07a80c20b4d5c8ae5e31425909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1689d7694c45d86bdaa8809c9fb6c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda630cad19247915165e2be775258b4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2fce846a028fc626e07ab92d7acba912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a7c7bdae1835ba09cf387402005da913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b2313a08e54c1630bd9a89d395f69914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee4ab8a776ef74d25c47ddc27606dd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed01263068e0d46fb7caac8560bbdf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200985f922bd76ba3c2c4a40582207f4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0247f4b158978a6bbe67e4dde92231918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b31d7872389cd348aea275a118fb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ee865765c86bd6e7b05d293e9f48920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d137a56ef4e8e5afa895674e1162773921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7572dc3fffd6fd59d10f79a1fa7e603922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82c848502c7010508ee268f803a27b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40643fb72f08fc9879f0806cec6e0dbf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14dd03f683037f9713f21ea290ac82925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f6ededbf38373500d83761b5c5bac926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e28ea704fcc35b1fe37f810400cc7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b4b97e125cf8d362ff210e42f87f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8470916451ae061916175887cdff516929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533cede35631c2526fdf5259b9ebd49930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0ed132c2c4f4b5581ea7e6541dba7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87e350797e59cd191a064300b5b6a1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe94379bd872ed373a7c403984af764933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c3436a8c75817efd68192b42eae10934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf671c4d9c5a55ff5300afc44072298935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a184785c9c26b50524ba5f44d3b6f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739167671e142c60ac77b1d4f2be0d2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36853c39f56e43c4f064d1b533355ea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a9f8837862e7fd5d2bf0be5a69097939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351b1333fab196e6f51161f1a69215c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4b52b00ea691f1ce9c90eba01a0c0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e546d29b184e3458a2f26a68913592942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baaa52225b73acf0d740365d22a6e6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c3b8f4c19fae9d4f50c3d8035c9f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27d3b9d3e1e93efda79a3bb16c95a8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb9e66880745f0b4c45dbbc12849d8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966a1a1aefb5f6537fe067c48999836947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf80d77ca130822a39c01a0c2cb5bc3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5512982e9756746c520394dadd0add949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80763a527fabdcebc6a92d49677a265950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a0e51f936eb70ef6e0eb61650f5cd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0782890bb6e19a983d0716dfbe0010952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb8dd4d919f3b9e361cb0b63a1762953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7935f4aff88cff0ec58fd8e1d6d347954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d9e4ab155247a377ee456c754ffb6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74188b92d70f5766cf506bfd552cf253956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87ce94ab0a737e6d2dd16b99c91bc8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b806940971a0ffce815ecd6bd3d16d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668ef390bc0e8e2c5a10f6e6fa1268959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e790561af475b5c2f20119ad3275960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d860cb8b6a748cf0edd06e88e721f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d46a9229c2c5020f6aeb492b8248d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e47c95dda36a75b80359af09c6fa5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5c35ab244615b3281c8278c76a035964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb59a5f4e1a98d84424af1542e4d54965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b899d2bd07ad2c7904d4abc64232f0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c340f111fc9488ec7a8cfe0db00357967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe6d296266455b0e3b70d8ef7eeb89968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615bcc01bac949ec5f9f0659d7e8397969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8240077c9c956affbec48d46bf2df970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60307f922088c2d37bd9fa06b5d5747971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246867bb6d2fa50a3e56845f4d51d12972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba80dc3d4ca833af8a88ec52f690f49973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4979c19ea877a26bbf65a9c511f1e78974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93038d4a511a7fd9d128a2d30a89abfa975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908508d4d9d6c837e4c9b48ae4b38e78976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642283b840c7876a553c1966c4fd19b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9237f2d0516d4e7bc9800aceda89e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab8e70d4b4c73bbb98834b666b8970979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f1be4ff7a61e16416cffa6b0f6b18980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e6c22a7a04c7363e9ccca9b2106fd981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be7242c9f18342fa435cc0b10cd31f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d3477b6ab51ffae8af8d60960c3d1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752da83753ebc7187e3562d8afce682984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c16ff8b6b121568e143cdf162fc0c8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bec011ef3884de7110d79c5a99c0ca986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5bc1cfca2e11818bd58424b166fd4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fedc4cafadcc23356a458baac161f7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60679a3d612e21a9c6ef2eb352a884989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975457c7afaedbbcb7e161a45c4b8202990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772552d8ad74f7207f1efa7aba078f1991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc36e6a72e351c3c9e5766460b5ea4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeab50585015e849509ade50d080dd6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901832297652e61208b5191a100fbf6a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489720f4af8660efd4b5bf7140ab4c5a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4e2054e4dc3d52f5c73b314042233996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe56aefdb6eab37d677f25e2859bff997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da256e78664631dec744c88d2dfeb77998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eafec43c9284e750ca08d01434e8841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71deba305bf345c6715504546f4682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b78f441a818470d8f17361c5fc2f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1928289113933dc7e2f4ba0a46449c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d6a50289d41efd32e49f8fa8741095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83894d70fb4198e91b9407870001a2986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a2a68f3336d808f9772ce51114b297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430eb47faefa3ddd145a959da034d088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988235d97f8d2657b0c7181d0f91a9549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d508b9cd1d1d882e5e4aa7cb86057b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf29cdd8bec1aee7dae456901731611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059193249333fc6a08c684ad9cd5605712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61a9cf6864839eea8b89ca560e2d1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4ecd6a2735120bd0729fed1ba197c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d63d05564ec16276ae751854ba0b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f99e63a6cd56ee43f861a6a7ed0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ab1cc3e6e949314cb59054d8991f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a8dc7a6f0a3fa89cea6de55ef0e8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c954b84938a4a51210c46572431d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16ab58c61b7c900238b7957959af0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d13ccff5081ef60b78594af3bd83c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd246ac3ac5578a11a6feeafded75722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b7849f8038e53de4ffb4675af902823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41919f13d0d118b74f13018d7c0416c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12204d879be6a1bc3220ae28907416de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e34402719b8bd4c8ddee3ef4eff5e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc06669e8760801286224d230d2d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6779670366960dab8af9e73d5fac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe07b34ef41da008cc42eae0e2dc4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581312f8068f80c1d14f8652ed15917f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13068c52d672cc7a23bbf7fb11cdd8ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba34808e983ef86f9f99b6c379e62e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438afb2962ffd600048a12ae59e416b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7218de668b76d0dfef62e7f8f0b4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00929c5053a4e1e5388ca18d004b8b2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63758fc6cae1d09fe321fdd4ac98cd8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531ad210253d5deef2f7bdf3819b7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4857863f62d49dfb0a445a66d8c52438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9b7b03b6181e4f4cbd63b745b5a5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8f379d9061726e752920651ef4ef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557ebd5670b32ae75f64166a3357ba341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356579216c16847aee5c545b7eb38e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdfd32cb34593203d7f2d445a5320043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dcc3f4f470e5134faf5eca7b5c13144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becaed51080059a6ae6f9a787365abe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd450d99910ef49fd835ffab841201e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c61a682794e4e5790994fd9349d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38a88538d214882485dc5bd072406048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35648aa5e20a436045d8c10e24448a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bff5c501644ff85cd59e70503aa1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509785dfebba7af26b25b979b4aa86651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf47508c81f3b05b0b1ccd034a4fea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fbdb6929d469b673a197eea9129f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c9d6272a161c194c036f4b62f4aa454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2810b956f074148c3580737bb941555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6325e36dabc2519101ab0dd2a01d08456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24651952d1e6f8b14877f91012e54957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985eddf6482b3ecc69d843c20e8836858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda07ed0160a8536fcfd1c0f9e4cf26559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bb3b25582da421bde543993d9950660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1450426ab75a0a7746375dfff5baa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ace49fa3ebe616c39b46e7773b8b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3146969d25627ae4345b041299fb25b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248debb1f415e1dc4ccee66c01130a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106fffdaa8cff606bf1dfc7cbc17bcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962875adf2411d02743a0c178256999b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7b97723ba711f9357629d3598b8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ba4c698e567ae4b35f8c8fdb2d0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b663fe8eaebe1094dac12b4f44b32269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548094c1c7323cd5bf78f08f0498bcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231208d387cb2c682fcbb435b623e6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c99d1c58065f1ab2f38bb1a42960b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5e073cc4426bedf509037eeea7bba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32726ed69f7db737f36de72158c93c4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f165d3e410c2c5f25f0170ecf6c84775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753771374ec10d651f904b6ce96cda5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180fd66ecd6e62c88a892f5807de24177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41a5aa9fbaa61c1ae51f810e56f1b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a294786ae727b82ab6d63c6ce00b0c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188903371b930bfe87f1d488739307b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a2c7ac15c4b5202a381aebf96a41481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d9eca5b8202e6b9876c900afa50ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ae9ac0d4273f9a4d2ff718208db9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08ec9bd70e24821288a9c7801dc6e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dd8e866d810fcc1445f600decb25385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f28885cb90280b2334d73ed83d19586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6572c458eff1b02f80730d565f3046a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f1394e2440c78470a2cd36c4219088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c0d96c2f0b6cbe10bc3b44bf3794289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dce1aedf28e269602f3e160dd7c42b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52803eec974e7a470280250a7d6dd7c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd39bd7597574a8ee2759a790f449e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8984f5f8c16859a235bb02f2d0e9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa642ab3f846a5bfff51eeb9ba5dc03594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051578aa140c1b6746c3e563545f71095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67ed0e9a729b64394738dddfa08d8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b56b462645253e047dedddf5c43aea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d244ba2b09180c0c7ce56f32827ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1682af4b9008c3316e4410c776517499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc84c7864c26e1832970900aa1de05d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b656a4a89c6e55cab410f53c63c4ab6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd61b5ef926371107b32172555248102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12064e41a419e2efbad8cb3670996615103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c186114ceccdf987c7781e527b659104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049a23f5bcc4e311080b1ed0b5721d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d82b63da2d478ecff2dfdac6c23191106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd4a4010ac68a40c16343aa2222712107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fe3c16d97d78a21ba913435cafd3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf2dc31edfdcbe636c8fdedb45847109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a335ee00768b5722731cc6e0bb8fbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8874c297bfc4fb960b2199bedf9d9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19269f3f6017c2604a11af25ba1acf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dfdc9f8a96b64d2d8c3529447583b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f9534fa9ad29936ea2805db0391f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfe95ce411756739184d9d8469d58c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502ada8dd6b9fe44c22e32fffb4a86a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ffb11c53bbb48dd60a1cf79205ae6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365a667c7c129cc6ac3f74a13f759d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab8278246aabd64f63b83257d7163119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cef82ab8a27e75135d8ab106c93f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd529600271ed1d50368fd169ff65b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535bb8e3628c31a31fc702dbd2c4c4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06029f2583fc0ad97664a7feecfaa54b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a01940a9803f2c2113b6b34fb66b37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81c94895d8bad70fe369bd9396335f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f49d3d581d205254008cac67cac0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfcc31e923e70c392264cb9a44d15e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d53965e149f450430c705b8629c5e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b2b19ab45a5d4ab51ad5cc3d7057e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2476b62c22c8f4cfe0f7b908b513e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c410798f11d52726392b9d343e4d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db0f82b1d5989bc25e9928d98383e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef440cebd872b547c919e5d67090a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55512782c018864ddfe4f912be73ddb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc38479bb7f29dad3115107b050cd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e9722930e527faee1bb665bf09c30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ada03bc12abe95c09a25bea17e4631137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2159a5d19bbc8a4179edde3ff10e073138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc2f93910dbacd0b8b34b83fe97d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d03e67b8866544459b597d063c2a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17eee23b8d8f30b832d5635d18cf12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa49d7acaa1d3e8b018086729cdb95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17407896601ce593d251d5a9b169d6a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a42cd94ae93c660da7e1ed06e8abd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e41113a64562522cff12db4cc5b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d01159065d51c8d7fa4f0077ac39af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66955d02512d24383ba82d4b800240147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95788f5103ad9adca84a3b5e2cc21558148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd942beba84c2731a9d91e53ebe63cfc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930935ca1d73fc64607e2b08d7f6cac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908cd4bbd754df232a4dbfb3d56981e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f64c6a9567461cce891aea7fbfbf2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205f55f7924e31547a0120d8bd94bbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5248e554c3822c6bae1910481daa7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d08392631e9e9a95e6a5cbf5248a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9560a82fc216fe2a34f63bd7f06aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765bd8ee470bc0d9d10b9a3aec2a3a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057950ae34a7a19907e080f5cad1c96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022351488ded63c11213a009e812fe6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115baf4838898052bb31727f999d148f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0585e30d8183887deeddd079cb489a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559b9f5992fa82b9bac0f24d0854dbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f900466b0ca7c80385d8f460d7e10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1944c84bb4a4a5c3d819231bd82da30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c3a6bede1742b2c85ecfd832970fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ebc99e4c180ff0a5e7259d1ceb865166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886ceffd29c19dfbe90a9d09ea0bd50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8784e5436ea3e0fa9a3266dc41a2f94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067dac53b06090f58553230a1899488169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d0ef0a2f6a599b1052a06c6665c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2036c0a8dfea8706945364ddf0d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a756225f0dcb2c125df7214a96a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a245ab9faa1ef51dc51f1dd7b6e1131173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5bc865ae32638c3397477d5ae81c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2c0d4a5b9d96ebc5499fdb4b64f05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d2b6cb7f6c79e2e6db19aaa1372c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a226a1aefe6988ba1eebd38af29126177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006ade3064b9dfa306958d6e195c9ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2183dffb83d4e166d26b3149d3ad70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407b2ac271b71a4b8f98f4ea187dfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebc7473381dc7d915e93e1128a62f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6858c692bc8918189713359737d861182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaecd368cafe8714e60efe83489797183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fc768d555d01d47575a3eaeaaec4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6ad690050f458fbb6360552d3d1f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f767feaab80ffa2f78a0be11c092439186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ccb0b7950d3a0e7ad6912d2f1eb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199679e95d349d05814a2fc35100d29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca668f2fd7b6050ad196375c8f85f86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7abdddf7b6d27da996c7e338e351f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3324c05cbce3bd40963f62c0c086e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f2db15f785c375c429147b46e66fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bd9c04437a1df2f11b380e92c8f71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb5fa6961ddafd8970ef583dc15f21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eaac97140e8f02342932f2412e0f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3b237773a04f5e2465419d86cb78f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fb23d899bf3532377d804d205793f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea628abe0cdff7896c8be1a3e541a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7068f81171898dfa459bcfc212f70f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c7546253cadf937521465d7d20939200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2ec3d15795caa38c38122ec5ea774201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9af3455b79c6a3c7594f856c286ce0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bedff75f31ba400a85f3db6119336203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c461c0e7a1f5eb7c11494eaa7faab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192bbb026c4ca75f392c555fd438161205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bc6f0fde60391f195f79764e0dcfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f25e0fb6acefe0746e2fe5c29ec72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76742bc1827d94f19d5e0d21cd83aa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a35d63dbc39eaa76c5b2e372dd350b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fe3c5d4b9b8881363e803ee834117210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7367c4d75ebc3497d1c0845569055e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c17d810bcf805de650cde2431d626d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed9495878217224f80092aac795521213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d9761374c10c1c2406d9355b780fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a2ffe6bc8ac8c9f54105a43d897b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44357721bf0d4e5ced67151502dd4e5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a7744dd770e4d4bfe11920e3f3c07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a86fb2eaba99ca643d475169c596b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdd5ab611af01defbdbdf5f9a6ab94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c69046878f88654efec0415ec12c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1be503ecea19889cae29ce83c973ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc4ca6f37c0c282376d6e72b36c842222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85b0b727e33df42abb1d8de24c1a8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed1ae909aec89cd2b21303ceae1e0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410d1e185f24e36a4bab9956c65357e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5596fb1c38b54bbf2d60c8330e29518226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d740c7ecf323a21ee207787eb6953227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb6416098bfcd82d038be621b6aad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dab78d2f28e0252dc47686e5847ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3587317bc7b9fde809c57da8586f36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fbe42d398bc283346017b6b2baa16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5484591d3f7d063cfc60ce397f5f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86949efae715cf6f2c431f891456f35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b44663cf352258a836d892f7f3dcfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910c6c8c82693ef72e55630bdf32016235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66cef2b785e1646ac4be1a7822e1f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f65f34f5c28f6b97d5832bf901ac9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1ded3d33a92d306e2b0359a7f961f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079947e8fcaf87aaa2b341d193b64e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164977c2fad9dc8de4450773bdb8cb9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe49c3043de92c257eb9f685b83e6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a768caba2600475db22d8e84cc37be4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85339735b76c5b5a02fc292269d2eb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df41780577eb3029acf203da628461244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52a0a39aa3b6ea0bb77445e1de1ef0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9645f86ca35170a92d980cd082e94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c003178475faab1e3fde6c0c8aa31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856ffb95be445719131e00e90324df3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d060e760ea3b07d8055b04502d9f5ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd891d9b8fec2460ffb751d8ddec1c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde30c3a473291f8c97f896954bc565c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef6a2148953a30eff760eda2df8204252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d2a0d772fc9c1d3d6511d645f4ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71262cdfd0e8185ba8642fb2d94c91d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3290cb2862e85ca0d1a2331a8458911255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4783d51188208978c1ecb83f9a85b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5486a7885698684beba979e0700d16a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd447ef46bd848c90310e2a51b55b15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc54646c539f0eecb12400d64bf69d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be2e5701e1a73cc624132688ad595c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388d3f212df6c0685938ac7a4479888261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e0036d5b91cbce8456fc7dfd16197262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203550ae251bc290b7ebbb958e01bea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df496c174ec25209564e1c19f99665c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f4f36190d4d6037e1e7b2878f0a90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063e32b029defd39d4767969b882a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6362e8fdcf290fc8de62c3c01b8b29a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623333710998abfd2fb26fc2baa3d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d0afe37a8be02284d82190023d1ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32930e20cee2d570b9a6994499f988ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c32d7791df2ba1e88ee1f3eb029a47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e9fee198df4b694b02144452e378272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f8eb8fe3e138d53befe77a7c44b53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466782b04c34b6db200591c321efc2af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df896192bfd297c20cdc5838345e7aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f59b3656c0220cd988509bbb2bb9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620d8d0da9fcbeda39d6c9197499ace277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96394538d93dd842feee21895c8658278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e72fbb3dda9450ba041e2e8a444dae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68633f21ceb4018ec04a62879ea0780280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b478c611961cd7933924335c2a175f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e28a47e33d2f3e945f001125ddb69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e039dac091ad3bad0a8303235a41a70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc0f5e80097d2a1224f72a98f754ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4e7bec9e3daeaa179de2d67f28f23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd16eb699a7a80a1db9ca2b01d8d1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfac4bd1d979bfaa1a5843733cb559d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bcbda11acf157b1c0bbb2536f545c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d2d719fcb50fab9c7d6f81dd658b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeff8222a7c386708f6caab881cfb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb281a4bc3c0ab2c4fdb49ded3dc1108291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea0a20c8e0c4299fe1023643e2a549292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00472e52d548bcb2556c0340001ece64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd726c7c1823343985267a9dd7fe4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23000282bf57bb5683583fea3c9170c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a037d9e50b6c5cd65e5d19609a9acc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b23771e131172caaa17ae83778051297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e7d3bf2cbdae9e005a5698c0c0b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ea362bdea216379cec424e853d078299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb355258a8c0dc9d2274d1dd794b832300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b37c4805a8d114d01c76d549d928d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cab44d8fa84ebe0657842ab720f66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d6791ab2a7fac41cb44379bb2905e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773ebceece7d47eb6013da1ad8cb3b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac50fc6d09ce577643f4073a1725041305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c03ff5c59eeaf6831dd62cb16819e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2ebc5762058d592c05549170c34f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fe2ef6c13462c2d686195dc5c47d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933fc05497dde57ba72f987a1c56bf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4150f71b28d0a2ed486a15f18e27769310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd217c2e423c36928133d6759e7932311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd55d81cf1a205b0dae9ed7d96339e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25bb654e866f8a7c4877278532aca4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1934842c3e007fdf596950dd5eb2ffe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c07237b27315477ac49b5339845e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5793a066510cc1de7e1d5bcbfe2863316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be7e03c665c74b7a3cfe2fdf2bff80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb196339a76813094561c07adafbdd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40e087c16a38038712afd75e552157319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b08d2d80c6db8b988abc1fb36d2d14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f19cfe6e9913e001b807e2f281c56c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3225201bc566624b51f11d36e82d6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb552a3dc4f00d16095efb52ab6cb294323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068e1eac0aa8a5c6ac1db3c5d97ea7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea7be8bcf801f4684ae489686cc093325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565549c5580fafec7a0d04e5b6979b15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9129730babd65e80c5c35d67c097d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ac34f24fe8cf2fdc0a1101e91466b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b73ba01598b483e1feee9c5581aab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ea411de06284e1baa3bcc32b2524a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dd733ed327bce1dccbef66b87f983331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f75e65d2a647f03a471ff98c77399332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239ea0a337b009422e9cd07964832e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736d8d2985372188aa719daa085f764334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d408b29791c2feccb627ad6ac18b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41790684453af16a4889542b79b88d0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bec1288b7f44431888d20d20d652d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414742f46fe8afe987c794d16520e70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d53d07578dd575640994936960de3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d236e9ab7531677a1ecf5f0ddb22974340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef3275e33bf9f7f0499de440ac767341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d13b5547ee5aa7d4f901fcdee0972342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1d3acb682abffb20a7b62e6f67220343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c295af8e9f4b684b08e61a509a4477b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d333a7d6a81e2d5a326dd62039e29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbb710c6d89d5c4fcd0e7dd8ef24a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d057bcfd4575ded5e6eaae513ed6293347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64210539cc62d42039c78ac6e04b5792348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fb0fb0b95993265aebbceeaf0d976349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72701565a3d6427396a7089cbcf65870350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2285c4ae5a87ada602abe15d87749351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60846dbd652317c0e784710d13366a7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c04e15220669d237119913f6b88c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3942c07d7af7bebec7def7f387c21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0144260e5db7ec3ff93b568e1c99a47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74298279234537d7e4a52603e5d8be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713c8f2458578f9fa61932e8c5ea084357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe83b1642effcbb6f0fef249a0b226358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a443881e6bfc5f712b982b8723b535359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7e0a02cea80ad7480e57287672092360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5827d01992d5313bba322b4fb41695f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a31a7f57fef603cb4dca33e2245416362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184fba942e14af7f69fd65fb2a57f69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6f550fce8bb00a97f0bb1d4142a1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc424530b6ef8d4ee31d05dbf9ef9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c907daf0f131bcda78f45dfcc83e20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa3d78c7735e091b5c2120b8c0e74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c65e19fb7f99ecb0fab7a43607d21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cddcd3d75a6a871a3ae3de55e97e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b18ca27225199f7ba38263feb420f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff2bbcf2b17e0b280ce2d9b9b6f639371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e374748cff23cd8ab8de23ac196dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b197edc23e0029c1f67e7bf706c3b03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257110d6e538582b01772f1202886971374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5ca9f77bf2e245b0296e7c701bd89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c552927ac9523ca09d77d6c567843376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0acbf72a5ce4b2622c55d389546d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde05e8c16e3a7a8829d4c8639e40794378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68cc980e2a437b2dc604b69f8a4af3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652154dde8a7df56f034cf1d828dccba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c345b18bdda25a3d17b58fad388a8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d11de9205a2ebefeefb65158ff27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0946f94eb0ae7c2bc8771b4f80a210383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b94a4cb67165dd24f431120207b02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cbd349d650e0b5323cf48a85194a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73335727ad95d293da0e7bedff24bea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e240dc09fbb3c01896451a1980b84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce06d60460c420ea0f3acc13db8505388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4254ad1a05b52ec2ab12f229517f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e412367616f6de8a9d6233b0fb0d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c535c10d575d3afa385d720fd0adbd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229b8b2e24852b6b3a04bac21e7dae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dad6d9b4c6d33d791c5059433d3aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8028f1f0216b202b21746bbe5e4b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e817658b63088d3d622ad6935b2f7a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de8c6270d1c6a72725069b3c4909ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be5dec70b3d0a6c86078aeaf9a2056397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e614a656127d6bf068ef308c16c1b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b787c85f3fe8cbe7ff35442baf2a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569af112f2111806d9245747c65d0a3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e391cc74743a66e72702145c9c3c7c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93b621874d5d158273fedc4d3ddb8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d58543ffa98a62c620e88ffe2ad7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179d7af28bd59f623fe5697b2c4dec0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d999fdcb1d8dc2f5f5f94ce788bc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6e910b336ae2ef7dca5b27b3aad06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388c16d7a7591d7c07584d6b859bed6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93d667436c9f89c1e0807887654ee1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c30382f96c444d46f5d89426291a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92638671c71a440de87b647641ccc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad15a78e7a6f41899a279f837e8bc9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d7790e80fda4fb30e9454c1f706d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd153e315208d536606b30b804125eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d1f34d818e63730a8213d1dbfaf42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c536b813b8239a7bc8036cb4905806415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a423e9b576948a4e1fa8032c7389416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6265895239e5b5238ee395684f8b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12058a13291b0fadd5a08ff3786d22fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7d1d67762843829b90e2ac9646cbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0cf768aeaf611546512f5ff770799420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1659822c91607035ebf528583dbd83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909d9ab87738985408c0b2a0336f240422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd7f23c2908ca2cc68d28afc245791423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff6353f4c2690d20b2bd706fbb61c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7298c36f9b158124385efe005e08a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc428453e5416b07b757a519409d90fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8356af3e79fe3c55055dfdcaacc13e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7436c21ade520d70da6d1756823569428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30845e15eff2cfbc99a9e1ab901afda4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e440b46c0fb6f15251fa8879150561e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe910c2ef3d4bff9eb75c29ea2cdaa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd98c8586a2b0bfbb1225ba7b178b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e44c5ec1a6e04a46e5f48effa8412f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8fbfec3ffe539765a8848871caf62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa3ac14d2730ce39b7a263ca463cf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb87ae79270613fe8923fb00f010c0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349b6d400161033ad4e51e42229cdb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7693086d901d1f29071882977f5d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc475ffa7d4a52e68bde5b833f157fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e201f099786c6aa8948b09298f3bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d444ba331bd1c782993cbd71620ace3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee52c90eaf513d183e06cec26f3a68c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142d2f2f3fb8429de6191a9f92ac956443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04212f64593b99025b539347b99eb507444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0b2f558b17882a27863d47fc621bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14da6f6040f4af731e0a102319e9c41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd650a73bfb0679782abd67b4638a977447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400d98cd455ff82964366faf0e12779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c08c5875a1a5ecb8cccee3e6502a06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336cd7746a343b024e563723581f78c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97688653d655c61cae1eb9869dbba78c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d580ac0c0d4d7d6caa599b2b7e1781b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529971fc176abb2526327ffa304fe201453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bb46a984e25e37ec73a3544612da0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca15a69ef8482a569f7a23239b04d40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addecd8c88d7563e4ff9635cbafc9777456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3873bd7eb215e53c70e564ad835f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbee360db9cab32b2c203ad23e1601458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c084285dc46cca4b28621bb61bbe8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7650a97fa0ee4def27fbfbdcbc5b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa0fb2d17fe24fac82026320f314c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cb37e7ea3e2856e743caf087393c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd2624fa5256b6248103f8d76b03f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524ffba437e6535e425f0f98e7ff049464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3ac177c8fade6708a4907cd846358465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e874b4ddc5536e660d5ac8e2fe9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb24ff7549ffe14cc10f2930c5e2ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d513498a01702abaf67d11282d8838468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488d8961fc99002adeaae9860543275469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2f6a177e921494472e17e31ef01ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20417ff41c5e94872518a19859e6aca6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f09a8405320528cf016684bef6bf1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519720f5ee068931354b355e67a6e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c16942166b1db4f3fd1a227f7eceb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f2c54ce1776468119cad94af83f70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe330893c24422ab348dbe73b72eeb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398cc605f52499f131dfaee2bbfb3ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57251088b44702f56ab4aef5aedb1dcf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002ac340dff7f12271542b32c9e7325479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4213e6980db5a6252e58544a72fb19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b861689fba48900beb818050f397884481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01d5461376ff908735a3afd3a8b503482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e4d5f41c76a8b309f74840996bfdb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1176870a78d76636d9fd33030c9e10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e0f33f2c07fd1cbed84b17eea7bb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f2e611f99345f80ed3a5052d1082c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283660c051106ee4c5ffa190e7a5d464487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312295d4746e2075e7caf66e6bc928e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e1603f37cc0a6a28297473f4bfef7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f83143bfcb1698d922b61f9487951490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345abe2799f70b3aeb2d14df658527bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9410bb24693f6759f477acab38e3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe97152faf5cdc44d75f93548d2e2bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139ed300d986edb57246a4b7bdf124d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464f3ac23f065bda83d0cedfb6a3e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ca0012d12c0116e8413bd97bdefa7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b55eecf71dbb2c790fb2d2d5946813497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d69152e99c5c73f4f4782d40b49e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58009e5ca647985c5959a31ab8b492a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02c18873e3c5715986c78bce87dcfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f57c1586a6406d9830ca1b0e50df9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bdc57a19adae377b8afa4b77c0346502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b02628db62796e992afc7cba5939e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1582c6e74090f1367b9fa1215af9dbc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2f26135e30654def3dcccb418ed30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b37a75fae0696a9651d25ca5348f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29385691062246b8dfdec5da5f0bbe0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4657d86ab0c46c736b9dc251ba72ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869f0af656a912be06b65ba42cdebb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6874a5c7a10ac63c38c9693d4c5f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c72a53bb7f55d51db078325b1244b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf5d26512240e27c1bf7d852665ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d2f8bfc2b33a35e177289c6021ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef170598bd1d902e10fb5a7a1af2be86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244ef44f69ae875303ab2b6dffad545515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e644090f7bb1a52b251fa642d97c1b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049fca893c5d0048a17a27b1ec72650517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a839454e84fe77749f8e041c306e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1ff7ccd244a74b0ac4245df2b864e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb7412c4e0bb96d1e8066421c6c42e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba9fb358e1a1565dea5eae8a642a2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed735e4e762f0f80c980bf3ea132a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2cfab5dcada654de2877449e88a5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f09cbf8b0a4b298f1d7c06bbcbbc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5fd87b05eea2b9b83d1e52466e5b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a591247335e855342186c4033e4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea158b70c61f3c73ad45980476d9f391527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd3381b815b324606a091e1075bd6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab9273e8c20eba9275446220ebf1f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a966bf0a0ab9f4706936e5bf92c29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55481509982b3c5b1f75d01536aed46e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf4e230932ff1613a8e7443396700f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c587459eb3988e9af7d6785edd8bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0106cb236267d8b4f46eec51d1cffe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade3842e129712931e43f8a4018ac1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f612190197f331465d4271d8b5d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088f55f19a92961be7f91e148a66b4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96b36c07e6d5ba24c237b52753a07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409e422d42a29e76d89575af080c5c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b8ade7df68740f92415efe1716a38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b3471c979bdc39bae1dd54a9fe2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9337cf8feadfdaf021cd16cc977e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39e1796666b9f0e44a19657bec5737543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567fbc435111a1312944617521c977f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a993e17cf23668c3ca97c6bd973759545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33eb253235304c9d63188f815ba0cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afcc110c892ebed69b44236c6b6195547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc5e88d6a7ad6c2999a1403b366ff2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1bb8e65f545003fc312b1e52fc6a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74a1034f99ce454155b22678a240ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68cd0a29f6f9851918e161688069f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda41bda528b37aa51305b5ff49782e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf722eb3f2101ebcde3c8ab03cb22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021633505a27563bda768ae898441de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c885f73ea1a8c998bc1d5e8ce5424555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3434d41f8186ae924310132591d182c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76584bbba7718132b948be2539e3fbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40dac4eb1e47a662447c74ff2817cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea421de5c5ff96f916254c73a71a000559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4be85a5456ff85183c3af6d00a08b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff10a10d7da0fd7bcd1fe941b86a62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2963d3bba190f8e76187b58ed31f40b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bcd954692cdae2082c2beb97f2bd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c573bfae03b0b54b095f8903dd8a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3772516d1873bf954151972d7496d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57c0f083ef90dd0a7ce840bad17e4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8320e04454ffba7a1f620a5acc49e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b0000e85503ac40ace17885349913568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa87cd47a10228a78b8129237c994e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174138b4963d646ef23e5108eaa79bc6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124a9ad674817d9ae2e43fd57973018571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ad291c2a33dc94fcebda29fc26fb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9b7ff5c6b97e27fc0cbb24cac62c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46329b353c1a6dc0930b180bcba5a935574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174f55439aa6f022c8ef297e3cfb0dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536321e55c5080c75011f6d885b342c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0681036fee1490d77b9c6a98ae62da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5069abeb08dd8c9c9353db436ab767578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23ff46532c23f7f07e090ec8180607579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636af3c5c8672817afe7c6547c8f10db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e139a9365c7d9b5f3b2ce5f75bd8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd1b79d2e1fbb6e4168886fd3a893582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2989d9b77875ed48e5170d83d7f513583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058af7a04b84dd452d068761849f9ab0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76ae749a61c9ab01c5bf4ca3185c60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c7061c1bb4c13185844ed504b2fde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a1155591d861b06928400bfb99ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3f55139684b7a999649b9a19df113588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd3ee28ee25987db5bedab80547f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cc1cf90f43366a395a89eb3bbea8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18791fce1e8ea0c1ce7282d4e64835f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da74781125b9186d5a0a48abbccb95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eeb2dedf9d6c39af592bc078c830e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ebc4ac040f7496fa9bd49b8156201594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae84296bf755f0c376050d6f62ce80c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36188378531c2bd7440d7b0111706c7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb26bc4782b697190c1cd5268903214597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c592108b23c40a0b1e6177f036f6fe4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fb4665bac5b267dbf7ac0f8b08c51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab826afafcd4b59381a0d04c402c458600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c661905e391a0147ae5d3f604ff05e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d96ab7f190f2be5e75dd1146ff458602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d7d47782e2646367bdfaa2cced808603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0a74115174e404649a428fc5c7c56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d2fcda3fda13002b5b3f5c746725605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ae65946150d5a73ae3edbaecbbd6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19259d1342b36d1b789a4dd7f1428e2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246feae0fb8911caa065c2c8f507ad66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b527623973f7bebcde50a6cf4a8c61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75f819d0a54f1af206fde31a3cc922610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa47e1ad122ec7dc51ca2a1247f648611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac62ab8e43448898631f032018e693612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892ee05dcea53c50558cfd3cfa07af3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcf49d6aab6229b5efb85e7a02e9bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb64ad0dffed9ba5779635ffb731db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8535df5624d5c93d62af42454a06769616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4692f84fd20332e344f270f90b1cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eaeb6cbf632649e7854956912219e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ab99ffe968e145748bca16efcdc84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec864c04198a8894dd4316ea67a5ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3759b534a4f0e966bda464c9cfbb6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d18ef4f10ada018bfc7775ced9a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831fbac18e1fd8f1f1136dad44383e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3171957a9e0e6e50054c557909b72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410538a7c43aefea751cdabef2eea6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606fb115ffd4626a8e00fc5932a9823626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db15fc747fc5570b252efbdcd5d79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c72e5132df420f9b8676bb7f04b70f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df627255d10b7883067af2e6dcc14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e24f02db8c0d338fed5a998ab4cad3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a4bcd2fb994571c555d2fa7d508a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da78294a4939503fc8057ac18d1dcdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf04ba3a5240b7c0dc4b3777c332ff0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c983b3ddd823347e011ef4116f695c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd503471ea2a122eed435be8889dad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9917acfb25eea3f173a31c13548182636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabca41715f7d7e6eb4b9317c2f47be0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd9fed07ba6665954585e7f00c761b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b573c1df2fa5eccfe43f6abd69019639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f1950c8396de123a0204188baba4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d2a7788ca3fd18cacda69394e0ade641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743402fbaa7d84b8b8c1d5fa0747bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e157e109308abd53300a32af91f04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a73aecea1883b01cd6656e7036d2df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2d63d823850a3eac330b52da52c50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3e88fa23926db47c611b2c4456326646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81379fae1fbbf7e569cda76acdd35833647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791e24a0f8b1c734dd9c1129e74b3f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2387210c9f23fad8c47ff61ea0e42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61968c6847d23dd6be5a3ea805be6519650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2635b0624ecfb857aa9fd8f0eb2ebd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbf16fa9ac3fed4217249ec634420e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef39d6fd3df1a105fbec6b40facba68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1580a92bd724182ba37c8bb0a54f566654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a2195eb35fa235162eff35394d205655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6ac90c4fbe19b677c96b0b267768b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a7e188fc323e8c63a522e7893fbcf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1f540ac07746edd2928362fb4cb0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9db03c4148729673ea4c6732a667a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f1e6e0cfe2545381ce83c38e20809660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e711b97c460cf5585f714f8046c14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556c4360b07a63518af1b3bfb051c61662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d5129630f2f8e933537e4bd2a4c0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e1ca10cac57f271abc3d033502771664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baa5c6e0177c5cfee4e21ab251c6d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ac2bac4be7def2a6a5964ff0e77d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaf9fbde389e666e327881dbedb0bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d96cd8267052de0e2fa32c99f288b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e029f67b29d0467cc38688d0c419669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c7759574f2c331af073669e6689cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5d3bf46ee0a34a312edbbf0468010671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9bb9af15d8108b02552d27e3ec09b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6c1d1d6abc7c00eeadcbf185775da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372d4e38c17f8712cc53b67a279f12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92e0a8cdd635ce2e3204e612c79dca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea19928a927cc415db9dfef6cb068c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d8b2d7e4d42975e3500b74a7bd3f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926cb1ce91b04c91112b2eee2688b90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31dd4dc818c49298c9ddeaea876e19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d453e03d4cfb70bb4b73eb1bb5765e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ecd8ef37316b54dbaeafe93de4743681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba35d69f3c69e8f12f16106a9d4dac2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe35a3c23b8fd6f9b12b120c5f28ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3283d9f1ad93dc935d9cbf50fee5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337a4ea33f3e93223957fb299688f59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e902ad08bd2071877b3a4a56a1099686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab627f8a24cc70ed16db068225df952d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0947c9aaf1ecb6bee129fa29ca1b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315eae7159f36b30d1153980e02c520689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7383aa67905f4c2575923d4182a13c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc85911b3837c210277a926170f7ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e94f52cdd57554f7a3e6384875c47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be2c2e7156c7e4398565a6cb091eff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2b273b91871b4292995538b46aa07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54add1d529d0a3d611f0dc84b26ba6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be129e6287fa682f0346505c23e2500696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6268f9587e1072902c218559f4c31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e242737ac3c721e40c65c1d0e017d30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97cabb41462fa5b3b46ce7066cc93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c3206efe6adab654eb641752d9c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11880036c122471d9bf2a1733a39dcfb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5fc9c1b3ec3a6ea7458c46a8d1fb4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d9a0a4a478d8ef084fee5b0c3c947703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5719d1b7070f5eb030b97fa9e9e51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ce8fda2574abf558d8b8f99cc8ad9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef787da187737e66ed752ee732062c34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09242c9c50ef689b29313226cf6dc026707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21957926d983caf5c43444cd150047708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f1db8afc0d467fb9c8b95fd7578e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544164dc33881e183b9b2c8d87b56ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cca29b6e9144b787b04c5e9c144d63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d08239bef3be28ac3feb13d7f0a12f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9e721d8a57cf7f42e664eb23d0cc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4d12e918671a1808c0bb72d604231714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b2c70a84b3a624893e36d7c2b090715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072d93cbe9b447ba55091d49fc4edd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d1a8211a4b33ebe81485e2cc0ef09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3f7eaa4c9c9fc64e7f247909fbbca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae736cbfcb6789da92fd8c00ab1dce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3441cb488c390daac65ff1c44543a64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d748730530eaaa3232c87e55ebe190b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ded2b5502a259ba83715a546c4b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146818c6e0c1b6a1045ea5afd8b297f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd80288bbc1249fae38e8191fd0a3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94216da402c4c7e0abc3e6fed6733b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c838f8c4cf45c6c0138a1baed99fb30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5abea60dbb2e2ebaf21976ff43b59f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449369ae1d55930e55ab998abb56e163728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3dbc7b500989bc54c6713b606dd57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000883c7850bab64d58417a3f48bfc40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40410e85aba3eb097bef9231c9c96a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980916f4bb7002b2bcabff72c7604a0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ed53cc8a6c286f598d3cb71c3ab0e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95414f2b3b98a680923cc6c73900a5f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbe89320626f925fd6f5c41060e20d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51d3235cb3844a9b44da0cc08e8d80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecf672ae4f5a0b0110488a28162b2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88997de43dda128b8a5c48abcdf47bc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6721f22a31030f3f08c3a7fa2544d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d52e799eb4118c5447929322a7026b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ded9a95e57ddb9b3e95a14aff989741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224949e401e31a071458f9217040ebb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca33ba601dbdb6cd62acffcdb165efb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e951c3cb237db75295423889093913744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b347832783d928008d54640e3c1c27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187711210a97a8dc1c00dc03d3e5f434746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615df4223550904fcc8d9ce733f73deb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff6b13aca23ae70cbf1eee1aea115a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5bc6dd54d82f3624fe6d7570d5f89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9178dc070c5ecf61d4f54f5df42005750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b490effac3079ea32760025a85302751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c0c2bbfe39fd139362bc5115b48a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492056633bbed3f89ab1135f42ad81ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8928a7bf88e8d3a5f0fba5a055e9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10149e61075437d4fcb43efe79e486e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b605d5cf6177b0bd594194956c968756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e9d57a179465402e7b2913947294d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bb8ade6032a10fdb3d66c9be5fd9b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458ef640834a4d736e7dbb443a02990759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e70bed012c451a8c2a46b58e78e953760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11c89b575d7b15226bef7db5570c89761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207cafadb22508759f74b51fa39256762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c981434661baef095bbefe65edec3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782593a873860c639e1d3a18718b6619764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4007df8ff0b66123db962b9fd47b332765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d67e55b81d59ad5dfb24e9b4ece56766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f53659ff5fc9595fe95b1aeb2ac71767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc331acaae2128d605194c635a8021768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b1034414607548c0cc7ec4554fe41769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc2332fa53ddde5d035ae8bfefe63770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb990137ebaa85b173dd562459d62f35771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a7dc4fca757dc78898228e9e6c446772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f372f0063eae65ae892654cd333aea1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a91b4c34851d7a08737de63e8829b2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f5bc808040a5c0aacc2864f7d2293775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493470825507f777bb161c292214ba6f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4626d204cdf696559969ae11fe2296777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64718cdb5354a11d9ec487d4c62892778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f39c5ddd9de5b45d5fecf5a77341779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d1e39a307963f8db2a525d61f9b9d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c9fb89d79afeb9b9c64339dc9c0a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e022243e48c65c639441249d46417f0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968a64f563674d478bc0cd7aaa9008783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e84d01f644ac2634d5495e14a3672784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c32060aa41170d983ea18f31dbbe0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1749d93fb33d2807196e56b2dc00b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f78e01b9a20b1f31b38db6dbc5021787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ead8ab2acf67b98932fb0ebb6b4a8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7298ecccaf9b0b53eab4355306223f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0611d11d491289392ea05b69f4d354790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c934bc64dacacfef8afdfc611891d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcaf662cef2d7689980ba9b02469e5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed425654867e7e7bb37d6e6880b50f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563fbe07387b81223add664554d3cf5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf67e538bf249a5c739c3210d977065795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b8025fa35ae54f94a5c39242124db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2818e621141530a44a71b4aa19b502797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04424d57246863d81db07a6acf9ce82c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbac60a1fadc599a2a8d4be13b4bbbf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed236cb0f07772d324e4f7b579a2325800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a7acf9adaac9897cec639f7203c6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9bfc3b7de75df7964ba6e065a8746802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f47943d87b0ec539cca54f835dca6e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b61397a6069a09517aa2c1fbf7afe2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95309d8b4c17c65bcc80dea39ce5af26805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1f2d40726e08a7c12a871fca662af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55991506e631191fa98e73a33e8203c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ccf406ae15f39e47041da34d606a5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166a4e814c945342311227fe3bb25f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652cc1df2c2e4c163c3717b0b7477d3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761965412ac1a872c524b1e0fb99c9a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291613274557c0009cf63f4edbd6cc58812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8cba62342cbdf2b9f51d94148d971813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da88dcab0bfb78181ef3c0898d9ebdf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8c6eeed6e89326e05499ab3a2faba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71732189f9e9f4df73488e2556a0974816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124cf9b85957dc8f6ba5ca7e684971d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f9b1887e1159583ac0fb1cb532a76818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb141566875db776ac3b0892319f311b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0843ab621e17d688562d569c1aa4fa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b2187f4962d5cc311af76a30c6f2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905514f171eb8bd471f5e5ab7677483822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe52eee7c6c5bdc621c18885774c873823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ae76e06262ec1d35cace40934746824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcdd00f836b8a513b7d89c500260a8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be333525d32b8096905c30d234fc0f0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaff311486ff97be0dd2436064aac8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4258bf6d2e8af7e83333c69fb40742828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b41ee4ffa3282b0763419bcdc6e13829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca38f5a4c24ffa9d5de3779c1a4cb3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f12577b661640ce5091a4d24eb336831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20670e28b3d990d35811b390b6ebb8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c8c7ca120b3bd3235387ff902c678833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e261769c38d6d28ff82c5d1959c0a2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d45104c7272672f2fe45f7605e0eb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f12503c752f7d194e55f6708841778836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58b8a0f7007b78818dd13d87c5e8be837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834169bc07eb97df6eaeece4bcd143a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ad9bfa023258b792d509c3cc5c61b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10bda4c7efe3fb10e112d1aeff0b04840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381789c8091a04900b8197fe148f2b3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b27dcf51a5f24f311ac5ae273de51842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa50318d19098b9140f055d8fdd658e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e20a3dabf8f3216ee55173caf502ee844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ebfcc1de5f69f97ef9d9a9ba3a9e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131fd771fce6f4da0db85b2d48e982846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db359f95cbd8da6f3cbae77b9ea1d23a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81672696fafa72528851623ef6896d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aeda83ec9d24bd74a2cc6ce7d941a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27771b0fe3c89fc6529ecded91ba0ee0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada28233398273813497045920f4abf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479e08f72695c6d71f163b0779c1652852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c24885580c8c4d140d20da18aa084853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78d3c423e09753ee365186dc4425ab854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4cf23e5feaef2c15eba7d00daf4a5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fddbfbaebf2141702bb58a68dfdc8e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f234fb450b350f788850659b3f428857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52827c1f16ce76966e5dde0e4e1b3630858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69462e4aa80e5e9d2dbf695708eddb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37761f6a4efa20023ef23f4ade978919860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a791cb7b747d1a237c9aef72920d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35561b2f7bb436d3b3f8d0ae60c3b58862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9762b324be597d7d273a47eb3f453a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91204a6a613fb795454ad2744feb43e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b958db01f352ae955ca69b6ec9fed865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a5a12af9beef91aa04be334ac22b7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f8b794f25af92a6ae1537ddd8caa9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536784dabc8dc640f57318804589fcd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385a256d119f9ec2537b9629d24b492869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6bbad7e24684a563a190d2b0d5eb7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705aa9f4d1eace9c82423ce5d2f303c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe203e43c94f7a8cea4046739a837b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d085a595fb81276536ddf07b8da3d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028f59086dc1f257a0606b27e745454874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48fc7697aab4913135b2301afa8ced875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767345d0e22fb28e3b972b989e5f9d5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaeb07ce386ec797c3e1cb8732a0d4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9330c324bde58ae389abfbbb61527878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1e141322b4b535474f3b659363d8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf4468e955c2c76ecd868ea504e3de880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ace4dafa00853d7ca275ee95df532881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bbb8378edac51081f0c57bd2cbadb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572370333a58b4a09009f791e2e4e0b8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344105b011344a0b50ebf3dcbe0b124884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f01652f561ae723a00860c05e3611b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd6b017fe712cee89508a01be5a227886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098837f484a1bd308f243f64a0aba58887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337bc39104c90017f4cbb3c1c910c86888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0334f2d272de11265527d08720441889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ade5a7ef46ca68e7a19006ca8f17890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7103d592599ad7095529ad550ca17891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee737e1c5851af8c4a43a378d84a9742892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dc684559f03a7f6b735a5734fcf18893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616d44f9601e8bd90f0b10cf83da20b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf28dbbcfa4b8237cb4eb2d1119ada8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc7e555e29612cb9a845d20d9f3b3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a097359a5114ee7599a45f5d3ef344897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d343e1cdf5a3e39f2bd438daf76df898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451bd3f6a3b24c1662b59e543298076899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df87f462c67c6badfa82099c0a219900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27056bc83a1fe6babf75a52b526826b0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0471be53f65ecb1903fa4c18ef9bdd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9bc004219c1da8707a660976bfbcd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900934a84ff899446677ef3653f14f17904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fb8961e7dc3b65e95f6bbb452c509905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda1827e9aaf6f8ab62aa5497a2b0e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45879ad24a820c55f1d723f8807f5e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f11934939253db6ad735b6680b32908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dd4995b3faeee031fed5b762cb40e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1ef592e037ce3a0ad55da541bce71910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d668ae79571acfb08b0b493c773fae911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9b617400f3f0a85d257d312c47f87912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61ed081960a3e81b95bb1fa617d0f8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52990e37c8cd0263d088fa47622038914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35262af64284872b215882b8503a47915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485fcec10efb844db905dd39cffe089916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fd54b04a6ed6d3fe83ad0ca7475b4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10550a0338661000d46b022e49824828918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f0d25ebd8d0ce7b8a929ea5de223919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708254f88b777b4e63244e11fe60158920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263028c7fa345510c8566747f9784a02921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae583773e9d91bce38fd419956744583922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e425802d7540d58ed5fbad68e9cdc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5329df1375797b563083a715f40dae924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c22ce382973328ee6272af894e1c48925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ad3af536a751f4fd9ff68766e2851926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2fd52e6a750770ae7aa0ffddfa1df927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9550d2730f50e65129232a67d71bfd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23525b67a7e77e5f171d83170fd3789f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152669aa17d6847f1248967e66c04ae1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7460c0cb4143c3a1e7823d32f209f2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1944edd1eb81c28f55ac4854cdde6e7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fc116ef0f2ec0a4216c8aa35a8fbf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c50434ea400f38277317af1a35474934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e659db9393757ad09d2d778e3e3c402935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1ec40c14553123fe1ee22d7274447936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac803e9b6cc9763228677e977d7880937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d54181059f7c60f71ad1b56657594938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dc32538f6efa98c41e46eacb69016939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cbed966e5d5e2e96d34bb7d23f7ce940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c140ab2c9af6fdef0857700fc9f11941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcedf72148b1fb4daf4cbf905638ac942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc3caf06204d138bb3654072aa8ff7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d364e8a91af4ef375268770d0cf88a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a434cae9894fff9839e8e83755ad8f5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2694925965df40e7f4dee46aca68861946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075284dea224f8d267f4287feeff8c61947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cf26f8c636fee9231577723effd8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950bca906e11c2d32db81f1883b0ef8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd1955252ff64df4bb2b9ac4eff64950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19078b9ea16812e70688e59804b3cc92951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af845c5ef735cd072a1eb609af179c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d2294e83b2f75a44e4be34dfcb11a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46c72854d3eb70b3224169defd69ed954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c71810750e65d49f31d12cadea88c4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfbeadea842920f049b6f6362d3fea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838d37a09bbdef67229005de51f8947957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568fa1eeb34da502a05a19b048360df958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90d27a54c2d58bed5b53c1497b0b8f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0c53820c299a95329ae371cfb412c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb10bb3c475eb7d813f1bdb622d3053961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee057c9814595359bafa5579a2ae31962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f20226be6d2e3a7d0500c64b9ddbc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7db6104021b872955d1609989258c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67d067acb727a892e66d62c3d081ed965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623776c617f12b6b8eaba33a1b3d1520966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a3e70349233d6e37e6743de22cbea967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674adf49d04173f55963d2e6278707f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5616e2e8ce8ec708af36bd697901daf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de044432420f2c92743db81d82a7ea56970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcf410f74d97c8af659242444dc67c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b9eb733f61f201adc6522ecf5a69972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9090ce42b18c90b5f99088e970c8b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255f2354898ced69b6200f6ebf9472974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48abf09ec89240bd235996ec02a5f14975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969ae9ff5518728c9c658cc09412c3e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527378302abefd9ef633959af152e62e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ea4591dff3c21553ed9127e8d7494978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b7d9bfd8c02f78759451a1c1d4b8d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f4deb5f6a7c8b84d031cc4ec86422980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a568f8c295af6c0ad191faeeb98fbf2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e58eeafb82d809adde9c82134d47a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d4eb24c1d92845751bc6b88bd9d1b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6014af54b2ca3bc5f1822e3d98f73fa984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd126a58dd26b2839164132387445985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ae567cdd66142e3c04e0d1f62b49986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97235d67ae22acd87b960b15cc3a1008987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11fa5ff8de5b61901ce84940c825c4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b853c8753564548c48f86fe22eca8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc4e8b02e849a1ec3f6bc30616c00990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9161c37483a24b5415c9f0353fcabe991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75660367ccc387090c87c632d3fb92992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f49ed6fd2ec422b571f50d202779c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef932f016eb8fb162fd1acbe0d7a2ae5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead462c9851f9acbf13f3ea0ddea1977995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8a2621fbc4f752985f309d7c46903996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab2f16f39291993f6afa957eceb4e0997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>