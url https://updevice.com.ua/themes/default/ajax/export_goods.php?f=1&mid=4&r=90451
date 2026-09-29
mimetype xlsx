--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a46e4397a32007a62bf5e62f73541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a6da9a28d93199d83f79ad48850e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14d621eeb5bf59e846427ce5053a543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee329816c31f955e3499503482615d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51b7ae6923af1a8fb40505d0384f695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4c7d4ab338e325aff8c6e8987a3316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d24ca30afb49329bd8131fc5f69a447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf93bf3de8336a8cf4233ac440da988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd85cb12f26fe9d11be41731f8b415a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf58ecc354ced771350ca9fb4439cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27355f70afea01a9e4a5c981f6184911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce840a13b8ded4c504ee7e2d5c2c2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff2b162c818cf4e13d7c4014f4e32f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde603eda54c7fdec68bdb966d4138b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c21cb752fed4361a50e13a15251e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16a8f8882e682a2137988b600f723616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988bb2ce36af911d85857ffcd65d1b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8759a7c065ee3c3e747cd53d260e7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f5df02190a79d180a835b32c3e84d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a2964731bd45928da51f25d5dd95120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba846d080e86f8ed57f2c2a09d7cc98a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19a5963d4c994aa8e8a99ff179a4c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438931a93401f8231b4f52a80e9254523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560b327b8e24717ef20dd3d35f30be724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b90381b2a92a0717ba5c063306b4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055837bea839ba89d35bcb68221c15926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b559e08e9714c05a453c79ffdb6300f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e06ccdae4fcca8aa7ce6b9af524a8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33559241bfe816a9e7edb08579b637d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583150cd113d02948721fee8cc4d457330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ccbf8dc6f4a47222f97930e7f51d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f69ae112612cf91a847af89adae032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b2f096c295d38f2b0b7edbf58931733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6e7541329635cd3e129a511ef172e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab412ad35f455f1522c29d25086ba70835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539d5dc88a10064e2fad24fe2fe2b8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85c55721601f61019826a5bdb9e9c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394d86af372554f5ce084feee36a3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f474c1048b3eaafed71431df5128d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871902898e6493f91e4b972feec0dc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd1cca4842972130b8758b8989fc9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c2b4ec651566c429b22f01ecc513842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb088c50df93a39392b6905bb36a7e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496cff55dd0404827ec88263736e06c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbe966d0be72d2b0d791e04545bf1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1453bb75799bedbf44a980ced1f1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a471f4bebd16469eea96cef4df790c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1b42158346db00b01dc8ed2cd228248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17683c224d23971b0fca6ebe1479d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1c63b451c29afb906b556730aeba750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb8c8f24b28e13ed5df8ef432e330951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6591efa97cef6cabbd855e8bb046de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0f2d47ffd05775f2bcb5025d90dfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aad3a8dff9eb81999eabeaa31fe62b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276ca60078a85756e12eecc9fb8560755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb041879bffb30661d88e802e3494456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4500d6d40e85c2811b1f0d205c9f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca97bdccedaa3f533618297d8dcc0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb1f26325b38a8de7a8cef25cb7a9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c06d1a91056a67b1fbc95ecc26c7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34984501e2c48a9c65fa8a3e6302b84561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42f8cda5a03c64f28d1e98b1f8138462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6331149cda0f0709edd270e1e7f8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1325f43982ecfd10ebe50e18af1d5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3cf7880aa18bd096c3483f0753ef865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e15500978a44b4abe98f4a62ce884366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90ce08cf2511bf2d5760a9ff304cb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6169a6449eadacc66520f39fa219fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410af78b45dfaf534fdb037838106a7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bce3307ce5eee17478c213675819970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633783f1d79c1d46cc0cc738939a3ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa46a4197fb5374d67636ea7b3ac6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a58a16e14497982d76fac71a6e35473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f898aad374ecbafe69a012b8d664174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04cf28658509381dc55fe4109675df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376cdb8effa53b10a2c633039fb7e0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9e0c48fde2c7a67592197a534b77277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317c1b1868e0312638126e1cbff749778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb9d9753dae48f01d09603b86ed05979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b131910323dde2a56526bbfe0d47280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc98dcff4711096933866c39c355bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b2f63db7d9913081e7037f24879a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9d554e4731f5a379583d2e6f6449a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b59835c5a43a4a768ca86562e5c11584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9fa8cfc431febaf2b4f1b1cfdc2eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c39c1b0af22022fda1ba65aa69cba486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229f9f59a355432e97638d53de2bd9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d94535d7f7ce6c6ba980d671d60288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc6f03e4cfa331d4ed9011b438a52f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254e0a3d9ec4d4ef75508a1c60b883590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17329dada75853a24f96c0b4441ff491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa766f1bfaee834b7e3bcea7362a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c0ec1ab78af39e32846f8e0eef63193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0c167197d1b883096ec2b10602a5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a9afbaf4f8b86a47b4aca124a87295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199463b08aeeba2bc0d21e2a338924ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac6a21933335a3a73311a2c095215197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2483aaee4575da9cb4afd2623526b6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f8952bc2dedfc9e265c4024e202099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0a5972f1ff6045a509964464badbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ab51dd575c2b9e44498ce12fc631f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab0a8da3beee0e9649f268425a191b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34d156171825fbd50bcc3f752ea686103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fda4220406ea40aba09b7cf02cc10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85137bb5fda957f5f726394394683c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2a4c926b6b7d80d479fa42ed8aaf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69468044b08e3caf556bd579c9f712bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d952f24d8532e8ddc590fb7668f6d0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e5b61f9e294272b39aea7ba2d867a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53b472a253c7e2aa0b9d19d21c5e85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88473b5b6e88a0fb937f455cd6e9e12c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e78c1999f0154d4e3d48f11e9338a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d78196980de1d13c761acd8b1b7fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7347c83cb8c2286cc8639497adfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eab2c11124c3eae3aabf228f90a99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10922f84005e17763843d61a5098e6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd34d8477e6103d433d619d4e3f03e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eb37dec81671676d687e7b7cff2f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14814196b17b0dafc36e79fc5a8e9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4ff42900b256e3096732a818282a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057e7f819060a4af551495f5ffaccd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb81061c4939aa9924209681f0462b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa444dbaa6e8191e43b103f231603a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f38f471abb8e3adc322acddb6fb640124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f35a5ee69ab30400b22e612737718125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f192bc70b28c187cf01f611a5187e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346576dbde748aaf6a7059ddd8a6ddf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007dff24bebd52d349cc3ecd9e7629f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e14d95b29aa618f7b92b959c0d14b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a7ae44bafcac77f0f390124145951130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bede9b97b09ccc59987b8bce8ede325131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6236b65f03079592df1befdc64036132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea74c981a7da0b39b737239594b4d56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e2fd3eec2bd4bf4fbd079a0696d9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3195f9d450fc1584c5a23b742d5dff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5316c2d29c029e8f764272ae2513f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fabfc70833cd10a9c8feb3a685342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f1fdfb0ff7ca6095cce35e987e524138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0bfdbe32542cc32f65cfd009cc637139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40062f25a5cb2851ba24790a7e8271140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f412975862a5293c0645378982c64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37898aa312dea81c2eb295a974c8913e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136665efe2649f0b83b9ac7f83d2ac8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a060d0a1338ff245bc9d4b0e1e2d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e069c50727bcd27f9b143b039d19651145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3953b3e880121429325885a3778813146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73bb959bfb446395ad581d012f953147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925821152e8145489d2550e3802771148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd7201fd3e57831de3b0e5ffbbe968149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371549248c3914681820f79b52b4de57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91499f89fecba4fe9dc86747550196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c8260180176eb060fa27898217f5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1387e761dd5819f093c53ceba3d17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551710c0ac4c75d94d46c7360dc2f62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92dd17925d4862a6236dd54a42e842155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92dbe772d1c36d69f35141d02f8910156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929364e13d05af55fb5f87487eddac64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad32a7765488d948b7dde3ab6260be5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa745e15926f798705d8c8ff28e348159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7853ab6ef7162519e8bcdc32333c4ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb6dbbe26ae82808227570b0709700161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc09dbef48a31d044cfef0648e1e5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c591a8c2d0e428a98bbf4ea86cf53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c6c8a960f2a24f48fd48829b8d5f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36176467d50d6f71b0dc77afdd7c3283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553f1f0f048fc1d68aa4951c2a75615166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462368a89122089f92b2bc91bee275ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181be7f821836cc8a536cc3496a43d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd847da9397e1465efe8cff1599401da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db800cca6fc94b77b365d648b75a03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63134c65a9ff812c93a998d065090a32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1604b028c85e51949aeb99ed5869e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d6633d99f31e24a9d66cb6df2eaca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd7b537338e6c3570f4b418527159174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d04741b37ea0bd1ef946da69f5c3e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f29342d91d8a98e0d34b3a148d106c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e8b65b837ce56ee6be225e437c8f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2efa6e0291453fd75e64e420a6abc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d5dda4e03fa8967ff4f31a1f60e58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27899f54009e59e579bd019efa6f3539180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f3ad2f7ed5def7ce71d2920be4fa3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297737e9e7b64de7970d46dc1976ded182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d0fbd31775935a9e34e62166e3cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66431816ab73b5e35474be3f4a8026b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d26792870fde89446a91868defb305185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f1f0cd036b700d7751edb40ac0a9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d22c258b10f183c48c1f9a4c8c9d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56751a384490cf241bc3778582206b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64360f912be007571d7163d6e704778d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3d0271186f96673d98c6c1ad1dfa2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb16dcc34ed650ad42e6ae7fc9c7958191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df0bb67dcfd8bd980d74d297c3b861192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57b9cd2bf7bc617f2302807cd6c19f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56bb414b6e186f57fc42db52025fd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c1e9c6124ba73802972b32116dc20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fdcc070bb25c5b7a3f3e0c6e71b37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e37727e5d2b7064bff7be6410e159197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e24b1ed2b3a545b2a64df38c1cc9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cb212344e6e16f90ab1b8fc121d79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be0e01771e075f2089fd859048c035200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b013dcfb476add26955087f6c6294201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a768c3626927c3c96386a1960120e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089239b682298d94d4723eaf7562d216203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b6345bdac4ce4e483d03a053ade4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d852df7ada496f438efb62ab8bc63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b053bd03e898907e9e559aea1752cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87048b5a135765b096925ecc87fc8047207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e950fe0c96945f2a7e0fc5bb1f9d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6fc84c9d8bed9b0c4bf6f8a94fcac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52803de0c59f2ce11590527b2730b3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0b414e4a33ad38ba6986f842b4e25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27f8f3233e2c6caefc7e6fba6e3d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad34cd15f0098e346155f444ba422fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2febe1e1321b2c4ffc4e819faeeb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de58eb36af33ff6b827d062eff9b83a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d400a5962a3fe042ec21c2f4390ee4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa484a9a6c620ff75cb52991ebdef02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646aee2ddaafff9e0ff8eb58f62bac1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee18903f6328e398b07f57c6554135219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e03e7dd247df285c2d220e2fc7cf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0c5852b30352e857fd9c492cb902e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d9405cdb0da18b5aaacbd4966e6ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66164b1eda128722b101a0f25d12e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e559978d21398e9e8450a3c615348224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b31430995412757e9cd2ff2d9aba7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab21369724ef0df7db5d58b74ace97b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ceec26b1194f3e722721ed47cec4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae592d6a4f96244afb5bf4a3be7f5528228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42167107aa22213327af140fe6d55d32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85212cd7892a063a9e2d423dc4f20a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d878096a345d82e53e9ab81ae0119231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3690b3a1a4bc75f36a3a8454a4266a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12fdf5f8f643118d18d06884898fd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c090773d9861bbf500daef415cadd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d8864a05a4719a97ae8071fa0f093235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d7c8a16837a904789418ce98655f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4530c19843ad2357fa398dc8f1ad7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64486ff45148a5c7b8f7057b3b5c893238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f9f73c013575844dfbb1e1098bc87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606959c80c34089db4cc8750f1f181e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa345ab083578da852161be4c723e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ebf6a6fe9a27a88575bc6556f44c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70557c18882c1e8136bcd70f080e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f989b7688a180c4328a425d32cee45e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27d69a3a2bd55cb6f31f96772e0a67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3289febf7694fc15131d09fdfaa6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2b5ee0f0e310f600ea562e9899649247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd6c9d942e32fb39d619669033ba0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2730b658700170d33e182cb1bccdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242735c3cc77aab81e2683f7adf2ef1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722dda22ba1963e4e52c33809d9f924251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6e149c7b797e82e41e5445c4feb0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e09ca9005b6a1c05468d5a14023fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f04968cd13477ab4644a9c69a54ccb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a0734e96c0584a3f58c39f803a5f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f45a8c01bb6b5118c037be456c1aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67325f5a1134aab2fa68e28dae5309fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2db7c2caf65bfa9f5abcb293bc4a9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d4fd2ba874de4317c14bf9153a050259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e21efd125e971fdc519fbed02d8f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5d5f22aa9df8fc08801f4449a1dab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7c7b2e8de6d007e403a770643c92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29660377ddfb4661a3a81477b45f73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688559f004f48aa4b480cb82a67c07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66467a6a630e8f8d78b6cccb92500265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dba55084028a02cbc5df268dcdba1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77fa2b5b6d918177c01594d3f192d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858c7a930e94de08914c75f09fd8e91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe193729933032de60a1f5c641732a10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5179ad69e249371d1d7a952bb86c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c51181d4cc80ce763102100b040022271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366bede07f02458df2fa0cfed7ee74a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2f5b72f9212023ae60d2ba21565fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcce8a436bc2a5c2042d1e1b6ffb40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b8d245688606361d5fee2fa36e7aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f57d67d5527bd73bdbcecd5b62d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35942d7420f90bc88c5b5d84b5d795277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6c2e1efa549ef4789331daf42070d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883bc3cd5540e1f30518624f54ca1ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad9ac3747a0077b0adbfe653b9c94a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61577e8ae49c01f7252ae543ad44e248281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23621138938dab9a4a96f92c1c5c762e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c44710b2445611158d849c99f3eb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048a6ac39e83163553f42f266af9b01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1b4151c726066d7f7b83cdcfd521285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ba63bd6c0bd7fd052d9ebd02a4c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e0ce2d63fed04153bc9a8029488ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a36f88d0c99a6a91834f3685e2b0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06d9c3a66198551d8f88e247a13d58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28607be792514e71129dc00cdec47b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa0885b339f16b6b3f7883e94495e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f77e61446397acf9be7f853ceeddc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf82c5cbf6c08ba186f2b3c3b0a1dc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be444d9a993b6ef8975c1058ef07e58f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c456a3b29550cca2e6be617d76e4eec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0824aca2b9736754fe849c838c5d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e8d145546b260423c77fa34293f95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a660082b2785430424c7f57e623b95d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe9eaaff171b94f8d99880f271ca18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277e0dc5d2d0b82e154277739cdc725300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a0f0c231b847706034f55df1635ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee94db89a0d468ef8e11220bc4c6ada302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc2bdeb67b76d231c0e3edf044d87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ebd711fc193f4175b7061c91cd805304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e672492018ab8d5260d4943c6edda5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbb23e4995312a4b973f45b3895ba9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3917642c3f1ea45510cb5b0c82a1a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b65bd221b2ad7eb1253e18c9b0a6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4958f14ef9eb6c4aac3b206e180d7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e129b50d8d66bc59a91c614a317a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de226e1a2be3b0928352f4a6c8f3bd9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c27025adab8a06d73e85a3c809c266312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6e604581536c8bd121a0132672da3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62a5047ac199d44088d8a0cfc4f1fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4235f012af1e1ff6d5095031d69201c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9dd54a590396758e9d862095547fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f16b18ceb079415c12f439035b1dc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e909149dd9baa7a53e080d52af238318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae46f866b49f470834b3757660088319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7911832d965e2c7f216af65641017320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eb759b7aa55d0e67f690c7fc6e1d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1bcb647195d9386497337ffb7ab9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2fc20524d0b34c8f96dc54ef0d999323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1850ea6ffa497253be0305cfd4551324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4f3f6d4769c2c2fdddfecb8e1442d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b61fccafba516dc7076626168685f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f74ad3ff0befc52fccacb221e93bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb15c695c786df2b00fbc1678dd228328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b32fbea244f3678eb16e68b43dbae0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5713b3255ece70a62bd5b31e0ad43e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bee726a3860c713d3099e535fe29a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cbaa12aac58acaa916a0749ac6664332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda29961146ee6e260312c9fca6981a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f817b6ffcd5002b4b96915c74e032b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321e55edd2c4a8bfa90ca60f91ac7d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98cb7dbaf442bab15d22860c2d11f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e1946dfae9c4496b440e99aabb86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e9a51cf78ff1788c1f442bd67d3b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f81a3fde6313672f70400bb218c284339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bed76520c564283e99e1839cbb141340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30390acca4812bbbc5efb3ca0a0e026c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebcc617cf5dc96122a4e71197d4638342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de2724930a6f034f789340630b1d29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cde6d6712d58651f0d92e41b3226f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbc3bd68ce993d6ac6384f54e7a42e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff4ae8b66593e2b8f38c7376a6de76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed310d28f0886c732ee02227166fe02b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e1f4f9d27737922dc492133a5e1b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60064d1cefc6433b4358c7400cf5bf00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd24ee54bf6daf12bef5052be2952b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d644c6e6dd7e93adc6fdadfe147fba1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d3b6976c0cda01623e85eb78dab3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ea9f85a508c495a0777214ed64e7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924a537cb1fc05968ea2d5f5d828bf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316d4a3d5d99bdc5082b99974204e34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209ca9dd8df7e4224bcffb43db4d83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824594271b701d707b85ee2a3f061f61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c05b71d764297716ac0c3baffc9780358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53651cca74f8ee0f218f36e96dad8de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339af200ff7e0f4b474107c1ca31138360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68b4877a8dbb976231efa3376b90aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe73456463536e31016bc300fd91be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8d9e7859d809cc699108e23a5e8d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8c59eb109219fc1992860fc76a118364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6e6337be42e9d816897a58f73e03e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c102a8571601fe1003e001250b27224366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa8fe3f570632e20aa64f61f3f2f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa28bee5c442f3614bad8bc8b3d2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8912186b5f16ac00c4655c13af4b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3aa7fb3a67599fad02fce725a5153370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73450756a06346cbe4213d0be9b648cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab93c8bfe9ad348dd0bcdf462ca884e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bd55edc7bd27133b4c303e803dc0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fedf42aecc23e65df4062dbd2630b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887a92f15905d9d6154dd11a62f232f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b85b4c92a81d9900abe6f5cca4b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12bab8c73fc9ed698795b5b773401377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9498a5090b4950a190e059854ce6de7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84931962108eec3379fa023853a1481e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ba8041073c80182f16adff8f84406380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a451c4e9b1d5c245367ade3873f4ae6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41871dbac39d1b41640794d9fb864f97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c107aed941e530283cbca899b785d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff53151db0c26c6ca9e45e47459f71c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a13f4a4af9f82ce5232dec6d320083385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c8d7eda9113ef3653d67b925698d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b2d561514794d89aa8da9152fa58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb999404576e8714fcb7725b2902d4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30447470c57e55aa16116242c8253812389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799f13bf12eb02ebedfa73427387e70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84d7e57ea2388f72a5f6acd334eda7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edafe490d2411f03ba4a7e80d72704392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a988bdfcb09df2e426516c22f1546393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e2a76dd5fdc12b915152990d2c933394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbfd17db2c3e4dda89815a3f4f2633395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0022715cbbda9f3422366e9709af71c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2681b9398e7caab408b448f1c6aa602397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db7f141b170e81d32cb7e383e68ad7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281fb24a3433d1d9297c74211214004399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81cbde1eea386a0cf41aa060a04ba8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9bef739a0ef379c53c19311f392e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07923c826087682055f991e1beb897b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49495f8d45c472d25bb466806afe93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab0851bc26654b115981e217f53c45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df30775318de4c29f877a3be321fa1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a77c07d01701674f2548644dcc4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91565d22639c236d4df8ae05a0d4622407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd34700f7c047e346cb69b71707a04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e03f91b242f35bb347c7fdae79e3c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b29df0370a6ef54c98efcc6c01f7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e5fc547d36f958d9de2efc019c9ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35582920632169a79395f144e59e7aad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ebdb3544bcd83c9b3b05fbd8a307b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cc24a69b4b44509967c22cfccf49c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a43cf87c9607408c763642b31c0ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261eda8fbd0d79c860ac75f90ad1d41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94a7c8b7bd6ad44033aa00ce4bf087417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a0fba1e8e94011e6bef1dc1f9df9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45342934c25e5ec193efb26ea6a9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72c9c96e286edce93a365689ca0435420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9e4389a6e62bca8baafdc4a5f3da6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073965575247f2a65ec3b7a65a63b03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c22011431fefc077f9a492e874327423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6fe32994334c031de3f500afc780a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a9ace10892fa880f8008bab099d9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dddedffc48e014abd0f32caa3762f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d64808aa33ca25e2cb9960ddfa95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370301530cb400d93a0c5211367ad94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42521140e66a54d2e895cc300e377bb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ac6af24426e06ef7c245ffbea8b03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea0be3ca3d6ae04d9af3a0b0397749431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543c7e748b08e79c9d1e00c828fff09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112bcfe9a12f29266c2bee3802929f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db02b43335192ba1cff36c04949c796434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf4888822dae574ab8eb5a6fd21dd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc067f17befe4549c161f0e3ad6af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dd6b3c3c23e0411b084663fa97430437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbd72d36731ac856bb415d0a2add11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b03c0291dcaaf4498b350d890651b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b872d36ab91140b5e8ef8d7583e29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae1e5b44e7f8be33fa7ce7c3cfc85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896cfef6b81cd482e197f35db0eac1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586035dd3650b0536b11e0453d747e16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a425b3ca80db819652c66c981f6fb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d386f29cf8d96d1bcf809367d7fd80e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf7fa07494de83403b86649ca91690446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4d17601d320e3a6bcfbc0c6e7b547447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cbeaf08c7c8d5ef004e47566e3a7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aab6750d2d1228431752df78b4cca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a8486c5fb8e3f8a4f7adbf1d83110450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bd34673f7075d255aa3120fa8d5d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64829c00414a2859594dacf39708b01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3527c8afa80965835ba871d187d2f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d9265a9175eb1f794329d88d9c9ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647e64d602faf5ac223bc839db6c576455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c3e05ba0b1caa43a2c0795209a5e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687e4274e08ec678c36c9702639d51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b428f2585ecb11dfb238f873db52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac2f54150867ee1ef3f6bd24e778c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b26a4322cf150efda3b7cc0871dd84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76916fdbe09e95b3a95518ff59c6cbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce33b5e568212bd0f54ee6f786ca01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29b5018e024ec002b0bb89ff692bed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac05f511fb9b25d0f9086a2b576d14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f6ad15ac98ec5ba80203fbb6dfc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e17fb4afc656a8258796b51f3d0c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab9b114102a2b18561f15b2fa5e11c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817c0736c77df6f63ae133a4ba263c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bce3d7847eacf4be25eff6b598b78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b47b273827f533f4728a54129a01be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8731c22694ee6abcbbf480d6612bd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4763060cf0977a63ecd012d3ae92f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceb9cad03f96f625738d6d683386e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d99769678f90a9f71e44f37d047cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b1bf5cba6272cbc8f5b46333eeec0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae9d5f84b7841eb870fe6e9bc59d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df528e219b6a15eee83cd1731e93b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b831e67da40cf14b8eb6ca8946c07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9d9176709875ef5177bf8e63a845479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0d10a042892bdf2ac865fec228bbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350043af8a596a6a9c4128ec893bb96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50cccb3bb0644a7eca7e12edd4cc79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68897dd0fb3237c3f19bea0ff5eda86a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e008381fece3981a59713c33325f6e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a38d754c42df5b5883946c7cba9545485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e287b8ddf6ed21db4c2f630ed52ff36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2e45794cca80d18b5aa622a26544487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e282abd4694a235c8d516850b2971488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99ebd0f4c3f6de852bc5f6f171a485489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da22076731a4fc29cab8b5227d4852490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c24c6e1b42c12632edfc7ced079be7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d10b0381a1a0d644da85d9ad677e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6517b2ed22b04b187893f0a8283d75c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652188ea8a3e7006b576e462943401f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2238704fa985d09f9c284b18d6c8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6be080e52fc06cb48e5984c722b177496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb3a85c3a7252ac6c2b317a6b5c81c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866a3747d66d8444bdc6d4b91b65a23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a4b8b9faf3223373c05b7f2605bf1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065560c549fd5f18949cc6c6d4a3c8fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd0dc9611b356c3166d545fcccedfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d973d26903d48034adb631a146b5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe1b9cc64079ef49ec8b764802896d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43f4678ae5f4dcdea216311453ec7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8030f34f7bc0b6fbfc93c262bcaba77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb4ea47a344459ae2160a284b609a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5a9c13c9ba8832c90e409eb31ed82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b2bf49cb76acf1fce7d567df3732f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf4760a22731f0b6380ec927ba92a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddda3f30be145fd58e06201f669f4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaceaefd27af6055ef1c61f66ac4471511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42f152859e669e197a5c9bcecc1aaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdfb74a6a843c7b52c9c61576ec3bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c0602d76b3b9ddddf8cfb7879c821514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f7ffb075a69edc903e4c29d04c2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67446a05fd86e4f6b4ac5b1ab2fa3c70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf67d279a5ce72c93354084b18e9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949de4f383e518a646e445e673309d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73694f6b5f580125007044dc5a7bb0f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692354d1c1f1d17b5f2a32143e4ae71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e9097eb59ef0a38106a89f4bff70c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61765927206573aa37ba878b7577921522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c0b6380a0c548b06923e29024a4c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a66ca88d7331a41998f8cf3e5578b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e2ecb375a84ab24958df5fdd364e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca871d1d0d751e9e40eb3ada5a2d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbb4a30f3cdccd27504e1b7c199788527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18fdf2548ed2307c177c587ca6a72d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925e5b47ea2c87600821c07dd874fad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515a934d65cec2617fee6a1c5dff127530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b82a4fbcef80a0e48802333642c49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088247e60a6db3178bfa2a57acbc0a8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a2c2b93cdb69fed30c39cf308f16d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abd30b19934d3787adf8fd49d0b369534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1edf202878faa28c4cede1d6e579b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556bb89ba1a59c7b604cdefd2b43d4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1600b5a09ea5f4a39924ab8cc4023b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6faa007dc476a39400fb90443a984d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be51dae9b86b745a0e7adf71df279f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62acbc4da4b088ff06d2cebe79b1283540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac19057b13c7be99f4287d809e98cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4bc3eee123ff703ce7a83451b4c0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e9c31e08c27d5cb89baf2003e0f06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee98733d18cba6d5d3d52e23d9649544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398f9ab70b0dc726cbf0ac50ebf0018545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109399c4f4347b1cade539118643646546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73bce689fc4f6266956acb97542896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90602954b248ed1e8a1f34c4b073a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad36ffe1b26959bad5aff0e0d01885549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e014617993bc9d3863cf33c23cf09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75b70d1d6115ec8cf27fc3dd5f4afa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9ea70e9f48d5f3b947fb6a3c7a2b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953af0dc80aa9fda1781a57dc6f521c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a74b68c4fcd496a0d4aac7c399bd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865523bc53f359faba75b0929b368a4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46b21555433adcbc2b158e7d9d9809556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17ae64aae6b95e03b8ba2a1acd222b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b43fbefc6bf14f25a12b8da67cf3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff807cfd7daa2019bcb8429aa4c467559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db86c4da3221aa3ebd8547bcfe41373560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3476e2f28bfa0792a8feaa11883bf4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43342e09a59a5c86b7c464fa1eccda39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4941ffb5632a2da37dc42b6050b34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206c2cf77fc378b5d05cf3998604bf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2a7f4e1607b8d0329101182fc4f71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beba7c8c6eedfc9018f4bd05a34422a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8b03467879b8002ea779d13721e1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c60a0e9876ab2fbc9bdc69e7c5cd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8e9b80d53e1416f714c4d60069f4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911b94fa0768c377a30a7ebf7b0ab97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e319e6d2effa408cf01e76fc514f91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ec2a9a31ef8c80b064eb2af82e19b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572603c658c3fb80472e5e2970d63be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac545ba05dc94854d759c727910ce5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e4e0503bf045f3b5afe72d1ddb47f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130edd8510d904f85757d8feb592ee31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c726d16e22fdb7c27616ddb655f98d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d485fa53fce8b92b979325b0dcc1a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f9c7ebce51a1b03c27155ceb98b26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e58435c4e5d935b3bc58e86891af13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae083d2c1faf7e8c1dd578e20684fac2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce5e1ac7a5f314d9bc80524b90c1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bcc41d5d24d2fcf4157db8491ceb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922df52a74041c4cadf2a6a881b03281584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717965cb769707604276afad7287ba7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b535832ad4220da0b7f835af76971d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9bd1bd24f5885ea4499c231b5e50b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd204df08e78b252d3e97e51ca87bd45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb775f9036d5575b49d77d540dcad1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a2ef33a631b074188f229abf4db80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb72e34e05ca5d425a7457987447790591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8b1ded14bf7ccefbbd2da14a455e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31804042dd98f77734bb237d51242fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a583854ea2be6185c4e23b54cb72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4ca21469cb728326b180ea22213c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8262e1e65da25f4fe099baafebacb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a944b63dcf302f42a49dbefeeb23a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fbb9892d77e9ab70d01d6eadf41d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade4a0d2b7fdac1270c2bd8671743dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86f9c521055359736ffbf45fdc150a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21529502f9a48ac2da2dcaa3c79706601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d571458afed490f1de641491362cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0393c8651d8852b6a263b6af2318c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b9f5573a731d1c7eb7dc4bc5e4f89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4909fc80cbf66449bca21948ff99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa67d772f5c0d35ba695ab64ab664b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d73e0e3c0ae121b2f0da921e6558f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38e74b369c97ee3ef00a30a52af8d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a56a9147dc1bc98f3016359b4dc76a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef149e6c1d6d5da9a92ad0dff614d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7969bc0e6cbbd394c00c62ca25a1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c819dd372dc4e7374bb87d407c4c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f932015d71650edcd76350a9fb864d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3cab2c01aa81d269870b8589948df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f267ace2182edf5c75480f702b87972615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c354ef5a95af5f66113d80159b618616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ccde90619a1deb38a726b5780e93e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6604e1525b0833feabea627a76e3b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb38108f5dc37789a20bca2e62c3887619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b4dae9ca89137bda76bb05ffe9791620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69f1f119ab587ae433187127e55fae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a92d57b3b523b918d4c80166f07c09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703127f0eba0482a44a1152ebe13bfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325901f726e0b187e2e8ec36d696c8e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccdd80047a79d5e9d4278289b31e75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d41afcf0e957a49026c5b6ef2f8af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86a606035d700ba68c627a264ef9eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a0c842bb016ac51ffe45405a798cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c72b95fc159c80041f2074f91f53c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fca018c85c2e71f77b26402c2a7c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac4da239aec1059d9821f2b0d34dbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da1c56060b9aa057422c0e9dd1741d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8103b9310df9fc2d339aa9a3f209ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4679939b6d8d491cb0dcefa070320f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb60ef837d1eaff038c574db0eb8cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb7a8e05c27184f204d246d2e1bcf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e215c28220951008c2fc4407d1c2690637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45b66e51899221094e04a4f6de6f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b6c745c9d3b42131c09cd54317f0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45b2208dbf4a15ae7d32e47231c0b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a007e126e44717d106a778655e88bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97130dd9304a853849f2ecf6dd8b1c9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0903fdbab3008417d70793c0cb1319643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b7759b2561d42e08f412ede3557e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9dc26428769597a6faa2dfef342fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3be9d2a7d7fe60b686dd27cce7932646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acf432f5e122c474ec32f81cbe1b2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5de6eefe6bf8ac83ec96ff5140de8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2b61b33859bfc2a6de5e6e2c752aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbc03238817024666c44f14620a309650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd56b95a9d92c3a2cc76c5dd52ec82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8320115c1f12d74a6cdf76d186b7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e837d8962f7ffc47f80a24eaf1cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23be8d120462c43eaa11967e138148654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8171eba57810fc540d33508f140a0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7416edda33d199c7f226a5b969ef3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41428c0a4314bf25c8229c53e852d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25368769847166fe1aab7dde79cc0e55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeeea51ce816fa546d28fae060cc0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d57208fb393d0d112bbbd38baf9dfb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe941d2bce5c52b1c75cec84fb08b6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ee06671c2a132bba95164c46007e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0e5c0a8ac9577269f2b5805f43869663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662bc6e08b69630879e97e37aec6d9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e5a1512d1873c919fcece31b9287d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e87746853ec104789fbefdec5a927666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5bcab439f8c649dabc062b3730dee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692c71bea78787a9509531b3b98c00d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11315e28ea695602f95b4c0033445cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cfa53a897cf828d776b42fdcc9150670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992761ab0ddb5465f2df8384f59a63b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e4a1208abc0ba91f798de6b5234c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151f08c71504eba201e9b84e5c68ca8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7245a26c7b0007db50a415b181dcb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521899aa8b10b992b696bcad5067d16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63a22a63e8296be96bbe2fe27e60d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa7b6da6944dc9ab5dae8876e7fd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64d157547e4c3b8aa14054ec0afad5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406414ce3aff113829023700efeede1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082108e0bd6d1a8e88fe2cd31568967680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b0d0f8849e6fecb7790322612865f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0237ee9f268659ec2148906e315b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bfa56333694cdc80c3936a08d1b4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638058012d61c420f2de40fd3cdde100684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbe64057a37979c392afc0dbc50922685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e38c07564eadc5c12c8a6cc8ed62e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe7228eaaac07f5bf392cbd2579744687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a368823644936ca773edd81faa1699f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f82284d4384dd82160d7578b60f97a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75616930e35dde93264410f95b032f07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba5e2cce35ab9033a43a21f4ac658691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad3791e5baf79057c7c07e494d93f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022f2204c2593038c76c08d7bf6e3d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137066076936acd5c19cf8132e8a097694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231859a60b269c418bcb5f2428febc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2601e0112ce8519854e9246426fcc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37117bd25f99d47f726690c3654ee3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc71036e4d58cf0ce44314af9dfee8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac5cff7c083358707b20d0af4f9910699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96d5f08171a4ab79e661755400439e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd20b40dbf859c9546e9e94f1f3a994701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948e0f5ce04bd91469fc4d66d529439702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeea7980130146aec253f6d62b302e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5fb987588ea33a6a803d21b1ddfc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e08b0018cfb68ff5e66cf6747b852705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269d5d89e8d0700527c9459acdfbbe3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a303b2cf0299e11fca193e179a5fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99678b7223afc6877a40ba35d74e040b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994307a3ac3e324be009765b85764f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df37acebbf7e229d769d5bcc9d4be1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2239f22356eb709970fc0d4c097dc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993f34347ea872a92840fbca2497f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56743d0483bb6fffaf9b8ea116c61ecb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351181abad5674f9aa5649ed1e050a92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a36f00ad283e5a3da318436dae0971715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe76a1e29eb7acb5d468292ff7bf37e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638a7b77a3b8fd6775cda22bff69c37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866ebf7acc0589beeab656b7a415d32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bccaa6db35137eb42392179ef16e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde5c685a18cf5306e07ced2aeeeace720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718b1ccc6f28c55ac7ab9a6cce01c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be218bef37bc1c2ad05b5ad33b9887722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bf34bff8d2fda3ceff8308605e62e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d79afda33d10c27a036a7f9ac9a30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f36441353c6998cb3a9048aab6a127725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc56344d99bb87509ec210eaf116d7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca57a263eb448dc7cf59d8ae48a696727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f560ec04f3da886a3dfc3ae234f135d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473105fe5ba78f156f691413c4c3208729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbbee82ca2d929069cd21741e1548c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3d17d9a29b63a7dac6bc01de878c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcbe84c96b4cf3078ac01c9fc9739d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b9e57d5ed03fa10a5bbfe3773ac01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f599df5e1751bd1c7a7550071c6d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6fde529b0a80a061b7aed848519d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3a01cf03e663f72ae5a6dea821336736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4570006ec81cb84c3709be674d10b43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28394e5b31a6e6d5914c40272d002f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5b4e5df41704a1ab14853848d88b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e425ef950367213daacbedf90b2ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4ba5b9fa5eb067de56dfc820f1d45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511237d7bfa07d5bea55bcf4ae05342742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c53c3638f39a33970d7baaefec2ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915553ebc7960d5cd7898f4f31c3d2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d760dcde3b3baf4bc0baac17d7d4517745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486922a9353005b5fd34a860222392ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df01cf3586a0b7a4dc1b7d5648ad648747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56452656e2c967b69649c928ca27283748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3c5345e59487c69415ec6e8960676749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef0f2264a896f03b6be0fd7fa09471750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7150b737fd1d09b4d919586a4bce99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f38f389e0a4f07051fd221ebb7ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edcf558923675188c84d9357e450ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245824f1be32eac05191e7d493bbf7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6134526271d0f9dd787bbe0a8ed03e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c84c5bd87e0f3c14ea5f29b6cb8e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120263109d89bd6ab50eb8f01dd067bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082642141032c8aad307f4801268f01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9f9da01eb39e4258cbab3b4682a1e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a29294b89d7df8bb9daec6a8b738a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b193a0dc43753997c0221ba4cec0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0abee050d4919298e4c4af5572db7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca434d110583545ac8de267dca48ce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810537c7d5e5ebcfbd970feb7efee7f7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae6e21437e1e01938ac99777a84bc8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028715b90d29f763a2ba44e735a219b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e535c16b295315621d711c7026829a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595369613c03e11711d36a71c0f028b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4f04afa59eb7084ba6fc53d8ea25769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7108dc85cf3118edd9ebdce51ffdf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52f8ca6ed2ff03133d927984c0cc83771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4507a9296212fd84421a5afda6028772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42305f58ef6acbfd7082a4a3bd8939773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12535ec6f8fe9f188f9a5ab38ba0cc8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520de122009bd9a03da76696fa0f3cd7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c777226042573465697a8d8caf096776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e80d025cd2ea553186324536ec03d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea74883c4750eeb9500e4e9a884d06d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa605d7fb15b3ca635da3ffe994abcdf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45917b80cf99f7c4c4f7dec2a662c85c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31200b713afaab3010bde92b51b970e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5a91cda5f9f223df989e7699b237782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84e7b2fb02413bb1525f998dae060e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcc4e2f891f883f07469748a6ef020784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2c69d8f0c4582278e2667eb5eb54d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a50decc47ef234207452c67c6acdf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05194f2f7e45165cb07ae2bab98f292787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea45d08e65c1a593c51a0abdb61e4b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563835f3bbe23bbd3b1e3cb169c576789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a7ed75127f963a19a111bee78ea2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa81d15facfa089a8be3a02a9d8f2cd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaf33fbf6a038016b679de93269694792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14dec792cfa3883a4c99a953bb30c3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11fc12f2186fa2573e56f8ba2ec8d6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d45091b1e453d20384ad8bcab48c0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fdf989fc0dec3f404f453b4cd2f82796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2f763036b5edfb412bb9041e76227797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec66000fdfebe79818a222146894ce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66e4ae576eba2438ccc4924e6b043b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af4d8e9f7ccb5e48a4da580895208800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe9ef349343f8b1ef8e02b2ffc3de0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21828c0daf0d5149330081480560dc45802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deed97afd00a1bb163ef8546d905539803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79544d32cff172746d33c231b08ceb91804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e07fea36b34728b59ad37dd60812805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67ff44f35268aa7a9e8ef2875e0a87806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98719bc7fb8f0d88554d03660e8560807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01fd7b74ca220e5e1f6822f1e85a75808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e0fb5a16357538984fe86ba260976809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a634064e68b70fb327709338a635a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cde6b930b46443ba9bd8b1cfc09a8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b018d37650b1d262168ff24e25012f8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa21c43126fd0dac9792cdf8b5504813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bf04ad00c460bbb9bef210ac156b5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb42bc62eafc9a37fd013e8c1eeafa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e406b830774d253fa3466999bbaf3e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c95a343a0258a4c544ceb5283c7ee817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab5b9571aa8b52ee29f3d32b23d0e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f354c7021088fd8254d050a87fad42819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a5d92382273a942c2270e090c42d5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158df8401782b9483d023ca24713e136821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c06d95b0f110639114f70616028b2e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bda7a85435a5e82647f4e71080009c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7775a1c07978398b5beb08017f1ece824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22767a60558761b800c4ff02bd27c5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee19d8b93d9c5222efd1fb80d1cf5e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530acafcff0a06b739c370b836476fd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f094742e2615f77b2b97b4d26aa5420828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdbb6a01d2deeee679373664debb71829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480cadd29aad851cb274a1a8d53b449830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a069691f6f33ac864b79aba9efd640831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ee3698c625abff30ad0ff6987d483832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a29901956b5dec34f68f5de9ace78833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81cd3eb75bdd7f2c9f536e635fc25834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b2a4b1367a7247255fecd3d4e56bc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d38b5a63e87e32eb8f2e1b8f17a52836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c6066aff155580e0c2f48d22acada837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ea9f8b1f9268532739ea4777de41a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaacd7fb5fc1e389593505547598d48839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f0935f8ae070cfe285202e53c592840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b806e3298e3b0c592d690b7a1e0b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd14ac4fc811bf9edca42d9e5a9b7f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e58927504d690b1ad68581eb4cb6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4df9920e49bc8f4cee42788c0a0d1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9c8fa0cf2595ec23d38c1f81efdc4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33ed3af85a40f38499034141398595846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fcd8bcbb639918cac77e3bb34e3bc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cdff2ee2352e79ad4e8c53c41e78b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1ec9aa7f0993cc0f5abaa5ff61b84849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593dcc4a629e8e46cc0cd96936e6be2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f1cca50e4ac5b3072dd155ba5baaf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fac0d9bb142974e2bbd1555ad4fa99852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69cdd4775c4a220c35075cbfdcce27853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c912f40beb02f835b01d5a1b32129a3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa60ddf2e45e6cde6c4263a204ec4f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff157095f2529567a2296fd7b35aba9a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef4c2ad1525575dd68fd8eb135b0d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c6d810147bbeef57c09b876a45cb6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d7da71f19e6bddad6c99c1de8123859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e476ab551be26bf1d5bd4ac5119e7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f92a537fe507a07c258affe855f2e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0a7286a0c74bfa3322607f9364ce5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e8f8c579ffdd800ab2ab5d7981971863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d2b83717c2076409768e9a50688aa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9001ec5457c1546ff0607a26395d545865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec31ce67101de0fb91a16110d6503866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dbe8c11af5bed9aa19bf7de0fc5da867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054140d70589216e0594a6a6232f7595868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6bbdf06ab2a620c740c24bd8cf2ce869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316aee2643d618942854ea51a0e5323870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f8906f5632649e823eed59e60fbbb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785714e543226aef29cc86dbc044651872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df433b8fb64e06e74d178f0b8355e784873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa7e83c4ad99881621a76696001dbf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95f57e59371e3bca6e3f5f9efd4ff875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aade25ce42b82798d177ecdd779f6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da67be1ad06b9e7994a49ab84850e06877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d45239d789e847c0ad9b46a69768a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ae32cadada5f535a2bf6ca6a29f62879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a92706aa2d4df763c699a0bf5df8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1b7b64cf85f8b6eec94536e294b25881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcf10504562f3feae222c7c60cd7fd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5e625b78f7ba7077ed6b6848780e3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351e9fe9f46c44cf87338c5d11cfc70884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca65180fc740f79df6cbfb15d49548885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beed25a4b9fa8069ab02b5c6a161e7c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253895e431cbdc6bfa47bdca5a60aedb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b7948a6478e5f1a7873680f8d5f4b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8f89057a259c464e9a20b4ed1b40889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020edb4147f18306768fc3aac9bebb52890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c2ce661d56b7364cd173cf3500db891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3cc5e7178dad97ee0b4bb41cfc775892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979f34b571dc733df3a26282b5a6f4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43132dc24520978598d91b520c3b20894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd701f7fb08b1da0a5e6384003ee40895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a44468a5403493644fde93c2fa6fa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1379e5dc931958cf59f9d479ada4d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7893acbf43095b41a922151413d391898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020a89d622463507724733889f3689a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448998a9a328b3eb71f96276cd0b5c0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb3298c2eec1d66b7a7357b95d18d1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293391ea8f82e0bf9c41fc541f27366902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6113933c4db38e491067cb6c5b196c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d21416aea1b06030c98eb2b6b23f3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56dd39b6fade022ba7d193cf69137905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f031bf0fd9d009bc484f5adc725c23906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cb56bdcbb5846fedbf1aa2b840ed1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dde042f4bc3e30263d0601af668756908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b732f9962647025a227ff5dd1cb073909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b953476a0e9804dab3169ef213ca9b5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d61ead02f0188676c4081cd4244c7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49348204ff3e0607853d6b49c8636bb8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee921153cc23cb319381b68e060048f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818c3c4ab605e4b9a0c19c4f259b20e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fde1e90fd37c437a39fb41af709980915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3faa01fb806730ec1aed399dc3a40916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0445a86d380b6292e98bd2b1b03c5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b66dcf8d5e49a42ac5a000fe1330f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16295fc802c5be83b12ae5aada234398919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c96a5399da55469fcff0bf1d6d2f0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1fffaa4ff4c4aecbf928055934c31921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd98301194b2954dc26349b3c362c1e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec57d2d31a06f6964be31ae028fe40d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52199e902d434e77b5d3fb0fcedee7a1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f9a37143f094f3c55616fcf01f30925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051238ef5e116998714488e4d8011ab9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c735049fa88f849b8a409978140a0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30be60e67966ad4c304fdf726fb54d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9f79757dc8b706b82ee1acaee708e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d33c5d97bff4ebe8a13136c0343dab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf9d728ae8a1514d4f763b7fdacd99931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08148505a364d3ab52d33e27879014f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400715947caf3d5bc61beee60877ee3b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7d0c1ce0c4f7253c8e6e8aa59d54934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe09aa1afc95fb9be75d52814fc5d6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44040a6649a499c41fa8208dd4e1c96d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9bad583c644072f8214cc89f68d30937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd8422ec93c376c2c76945add7c25b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122d8ad15bcc50346c49ecbd9ad4cf5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6efcd5e4035d7ea3486b2d089e8d0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a35585efacfbbc16aae2b0503a70941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a216cd225129d4cbb8f4e7ede88955942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dd62ace8625a6137f1e05e95e8af1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0af45b30c1a8dfa67f0e38c6ccb36944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f055957521b1b53851169c0833e0580945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9a440c4a0d7b8f8ee1018bd68350946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e848d095914b90475f7713bc695a4b8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552ed9713d43ecbb301b474295cb21948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0d6049ba0b27c41fcbd19291ff4ee949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34509a3d086e9e45f7572cd9e6f20ee7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c974c02e90336836fb572f6f9e55d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8256e8cfb867a61eaac2142c3c5de952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39347097a2c67666a51ea8fe806e7c70953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf1d2a39cabb395b717a5efdd8e941954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fdc27a45071d25b653ebf9567aa3a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799121b32e4b0bea0b2a0e2c7430bec8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0d5050e587a8b022afe04afbf49e2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6c6bf30ff5c5cab3683c7e869062958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d432f13eedb0ee313b176f931962959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91a2cf04dc7d8ad1f647bd31a688b7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80ae9b604a79c68273a3bd4b46ae0f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f33393ccae9b905016c9be3de6d89d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6b1dec9d3e3ba2a1c180eaf1782fb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5b8162c7b748bd70cb6e63dc900a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10f5b48e4159ee6f9c512d05bf5fd1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1401bde0991bb5cc4b3adb38f3fcee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1c7df160cc69ccd3e3b0d2c8bdc5a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271c22bd9516e2f065194cde61a0f24968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c81afea16648d96c7ace6912d462d8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d458670c6c9d09291ceee238b5a80970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02000d2fa3115c2f7d364f4d74f273971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626618738f178061d73d5dc4252fbb7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded682e63cd6eb2c34dfe52e81c144973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf544c3f0b29cd12d8423b45708451974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710c62547f16650ff647c6617e7ea6f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2041302aa91f713ca525bc5445de0a2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba1de2e93c78e65af5d085dda77ed5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b4b23e82928c7398a9a82cfc590f4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0e9da068fef84085ec80c40f37145979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502d9595e23930699862c65e3f8f27e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47431587e04b60072c7679c2247e2dac981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72629b7e350a9fd21a47794f7bcf06982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3584f5506eea900846979764bb91f8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9502d3b778642883217d654f3840c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68572898cbda79485904b55a8228ee985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c9888daaf38ca3467c2bd8c1fc470986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe416853703c3ba5f140bbfdbcb58e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52d77fd3d76920f56584e4265176f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809376f5c94d20d5a156e7b81943146989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539d128f9014183c92799b83c5e733c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c78290afbf805ef189bc8ba7cb984991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525640d21896ae2150a4cca89d123088992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa618d8565d80420ae961bbd894f532993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1099e35aabbeef1765f6ad3ffafdaa5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af5d61ec3d260eec0336b64241a15b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161998ec4f2d5f1b5b1fb33800c676996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e4170c14ff527ec15b5ee45718b1e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8187c14afe9a8a0de4ff979c6afe991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de776a948ad51c2a2b0b29bda4d6cdbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97a1437f42050efd28138ac15702783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24545db3759fbc43506fd77f870605dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c5b6e04b0d1c777199f60d0ae1fd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3141a2a9123e71fad81c498349cda66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13870e67b25daa34ee0db85f297fe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f19f8e9edb3def54c198b2791bcebc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14a7422ddb0c9f5b04add1b168a399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454e8e22ae5602ea580ff6bc489e74810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5449cc701fb7864caa7e64d188496c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2be29eb8bc7795527aefed835525e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b1337edd134a6e1b1331ffa30b59e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f93d0fe38690454bed68ffd7fb384a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127301df4d78a5ee5eebbaa0bd67c6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63a5a0afce35a43360b9f8d44fb37216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a048ffd7c0501bf9551320aedf4fa0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6cfcd47a6c3db38ef61e38c877e5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb5889be53a1142db0799886ae26ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a192a1903f3f26d614d6daddca04ee320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00009729ab6923d045be39685a7fd71921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f57fd8b16b7034f7dbcbd94a076a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5aece53a4df3db4b6625e0b4512c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbebf79710525f46c4f44637e6896a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e36b5ec76efba621882e8ba438dfe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420085cf5d73a3efe019dfc487327b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc769f6b6f2c24bdb745f7b6965dcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900cf66c8aa2db8479bbd6f1794b5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac13b6c1ae424e2931fa2a6c3d9ad9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451818480bb7bbd7610e1f09ef61e5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb78f66dd4f127815522a4638837931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e217eaf019e44ea434a1a7edaac5db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43c310050b09d976930d47b102ac1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f1af979f6297099970a742778c88d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eceeab6fcc990b687ed10ecee8b7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca47986a1df39a6ca08db56a9e52c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a31c7b3958366b78661522091b92b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545aa232abcb2f6e280965dff03018d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb853e7d50195d1b839392cd077f010739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8296e2782261a4eda19534166b143d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a0097e3536a944866f441c7a624741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9283dd4e6e8588ac002649221647feb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0df16dab90aeec37e629b65694bf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367b04903afedc4cebef2c6dd6f94cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033fb2955d5ec46b8de9ecc996d3ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8d4432daf670cecc9ecf2a6d3fabf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef419d10a11830fda18e744bb34244e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e75603bb63035f466987a9fc58b5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c8945271e00ba7841e39811402b5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135795a302e4bc3df5a31135e393eb8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6301c85729532166b192c735c70115251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc679ecb258ca692c23ad7a5e988852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c812f0aa8ce7bb5118602a137c8bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754e6622d4aad8819a1a28a19189bf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b7732b1fbc9b98be9b3cb4f1f58fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8c47443010ea17c9e90ed3365010356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6edb6d801106b6169c70fbdd238a5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71e19c63e3fb03f0c7ee82a94a85958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee1e41a9f543e6a8fa81ec469e75ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b248e0707600832b84edb72c12495d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b22287b80ea80c96f3c667b4132ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c4aebc7dc92e33340df389d34d85662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f298c8ace260fca2cedafc405904bfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b1c622f421d3149d76a1b8a342d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed980b8b33f9b4b3d4ea95c5e41048f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2af79713be2d97cb93e6be7d5d4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37813e92c4f1a6d40ba7bf0a42d27dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b1120fe94b26b6acc69959b175c3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4737e1ef986eddaf9e85e6f073a4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f17ec83a6e8ac67f5627a1c414d7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b53a329886201c00a42be8f76f404d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f9da78f3099506de40cb20c8b97de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816d636042ee7679a4bf1afb4be12b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c2d4c64e21282effcb5b388d0f97d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f14dfb52781ea575e3e427163884c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fe69afd8bd7b13f272dc8d837071576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4083ef7a014ae3ff1d728cb844f84877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d837c166fb92d8f255066bd0bc53dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab11d181e1af8d9470d791b9828f0ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ac6a5770d7f37c86a1c0e4d29656e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be909747f28a5b09be12ec05a3497dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8d730302da443d27174b1d2cdc1b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81496ce89f9f7b67db19caaba6d55cca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3012163af8ea2fbc285f401ff83f8fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb6ac8d1f9c5aba4c788142bd5c19385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319582aea1dc2a4d93dce085c21bc8b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406d3b2cd1f8d1a85a138094e37e6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aee4985b2a4515e2be96f4e363161a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d31fb9ae38d12e1acab27e950a9a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c913edef7968d3227b9b3d63161c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42e85635900b2665064e9a77d0411291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c318652be2edb9a084407a225b0c18292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72931078852f26fbce844ab31411db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf43c36126d042bfdaa22d55b217f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c5a48e4767a09cc78a518224249a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f91fb44b3507378978f45f7be823896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0c200756e093bd49931da92e75dfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e3283f3c10c5efbecbba21dcecb6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa187250a5e4ce7cd6dfcc6f0aa37199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15d38a4371b9a5ad979744f3a3f40d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e73b68429ba3d9820f593ec1ebc2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a454d576304f7864254c2981fb6789b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1c279e723421a2278001c54454748103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d91fe03d3c1f515ca7530e0656b2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f371dfa6d1d98a2d680a4a277016a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c704a146235805f4cb14f8af16f194106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567d05251c30f85057093b4ae59e76c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf74d0baeccd3411623fdf44727de2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261669a0db265836beff6e0ce8d14e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a64c844804d28ed8d104772c54d44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a009f674691aa5bea194c0fc02e9b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff78aef42d25195a5029eb7a3ada68a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f46e511f9474524deee198584eee7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c95a56ab57b546edbef16dfb4a872114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3f3f39aae5e7e3c21d34438b5b273115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f6ad3e6b62ca05ce25254bcdeefac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c571aa48bd17d404a7d0fc26b6a9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fe2d2a1b16ed58ae4aae73f86ff15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4648e886ddfe2dab5298c64efd98f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172f16d1e20562811ba67f46941e8a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b9603279a7a8324705ff0238c9872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af6516b08c973fff5c29288542c6d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c54e3f6642843d494973320b53918123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b615b184781e7945af70655857c9a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c65df0c2a34795ab137a78f4a1bff1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa123f34231d536ec69388b38816093c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7079b2f3f475bf713304c4615e2264127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bb5dc2616fd1370dc2bfa41a18c5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc62099bb97f663f59544b7e1e1341129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400fa42938908a551c893a7c70d0bf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502c76f34efea7b3f2f4ec0498cd64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495994b56da8522a35d437d922f571a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53320ca98b0ffd8811c4240bd2d5941a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b5fb328d3f462cb577f6193f9cfb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1035dbe145eb99450a875cc66648135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72900ee734872f4d501f1e22bf0d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cf7b832538ae25820e74eb9f2de10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e5c8e9e0344fcd3514cce64c6bc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b6cb96d6f1a2ced1b110a8d55f422139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c835233dd2263be6aaef4b310f77800140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9922452140a81073d35f44487ed055b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ff7a29b0db438ed23d334017e6c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39853b97e675a9fa9ee413ed75d67e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28169cc3aedb9a77cec7abffde81db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccec3a65060eb5fbc367acf0febea9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7d79c500f298306e17b65b8e7924b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235731de5ff998b97d209eb6286fa23e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6065fee13eec9b1c7506736df67f5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcea3308d5577b85b033e491d55b0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6bb83cadaf360db6026fcb2d0d29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155148ea14d28be6283ab69e99cbb4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7e0356225a503ba822df8847a6ae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c37e6539f3f051777c9a9bc8fc679153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c0d78d583e54e3faa740f2faf1f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0a0fa184eb1ee6bcaa25e16d09c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f15dda6d1966982fb0eb5dd5a7bae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e5d0681bb3aee79bb2cf6f1a955fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2502070edb0fc680c67385bbf37da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c922deb899691173c117ed1029d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a89e6cd1ac15e3fdf18c23254b63b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccc1cd9e735e3f2ec8f11a743f4965161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ff0b107ab4eef8eb69e69b03d21bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca0781df437ef98ab61167f954a22c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2aec9663174a13308018977c08268164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b691e52cb208a13ade0a408df2974d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feaea01f02a91695a5fe1e3985715c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e46d57481f608aecf217dae050122167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fa3ebc7b146ee4f5688c007c9fce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c9d139dfe626cadbd7e5f3cd4a08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e0198c9d1dee0977be27d05dd5d54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df12a0e578705c26143dd9bd4f441171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e403322aba6a7d6451c9d54c4140ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c98e945c693eacc8c675657ddc008173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e87c43ef471f0f812b39e35f995206174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa08df313c21234f47d733a11809b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f94968fb994367339badc28f00521e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a61feb2f5e21e840ef8cb452d3338c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd95b6a5aa8a99c4ce23d8245d0d618178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1398043e8fd613441845d7e9acfc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f7f76fcaf1ea1453a0c1eb3f4e07a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bec4865514efee6380af51c37b3a39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4ee9b2f9fd54a612ed7406f30542182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc2cbcc153eeb3153b8b88d430f1cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c5c1b99fbc058cbe1a933fd2ceb6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b4c1ae2507c4e6b670f764a4372d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb08d57542a6c7a379f87f5d30cf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d97049c0a6770ed09d4bea3b5c9ded187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd850c65625c81146ba0877d809ab6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3277d41924e0d848f0459e557f3fac6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405676c2f52f3c36094bd0d699ded354190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284b5915bc65c2de372e40a3316dda3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c99dcca03b833d596d21e3c731145192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b66027c24103b597563c1989c554193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535adb9f29251fd349003b2143a2c11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f39d5c49ee768001e6b737aeb5038195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6b5793ce3a775570f7154cc61993196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146e4f00b2dac9da71f350dc7ddc933197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7a0920966ee3ed467b99086c0f01d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054101e8cda37bfa00aa740b80bc3885199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757104f7bc163aa1640a95699e8d81c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcb2d8fc211c74c8f53a7e6c5268a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25098bc4d922a5467c0fa52769bdd799202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984749ad1dd6864c28ff171c7c298923203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a7b0b20eb18c98883985752c05e67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ccf63a9c8753fa02bc4b5bd42108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85aca788449f9b524ec2266ee540d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7359da72349bcea7cf317f8bb7913207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc34bf31b947ad5e145737d52da541d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba00dbd41d09a515051d6589873abb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774e75afe052e7bdeca8370398d3df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a8232f3dfca28fe96fff9f99ad141211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bf088a374eb9fe848fd9b8e3fd058212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d124d1d8edba52e78057af581837f0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ed2b17f86ba881f415bb6523e31b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2b3b8b036d32d4cf5817bfc4f60d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72885da1fe572bc9a28cf375372d3aa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96cf392ccf31c4ad289abe0cbb5804217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e386287b2c9766e936fdfb70f28e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c80c5c9c0a4572a9e5216c6c9da0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931425cee36c4f273b64607e6212266f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394e770c92a2784ba196a8d3cea07ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a4176f57ea4d6cc8a171d83d4faf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c60745f32197103fb65ee8f4889d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef8fd849540444f88f7c641e0545f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d9592506f53af5f2d4239efdffb59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f759cdf4996bd38e4c0f96eb26174226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bb5851d157f0b61b51ec90b6affbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc8ff8feb874684dfb9e968e177253228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8db97ab682412ce241d99c49b6a4bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb7a3a0333ee5eb8822b2e3c1d0e4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc664e4b8817acfb3a4a333b83082a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390856111f9ab8960287c52290698e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6328c5b2d9c72399a83ea1b1e15dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe657c70251f40f20bb0e7c4370310234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68d6e567be94679a5b25cf7a4f41f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acd0a55c3281ff6c9b0563fb782edd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea84cf6e7ab79b4034b5a23205f839237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e06a4382284eba967dd87d064e52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b65639511565fb29952b2e59f1c3d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97a391ef6d7763b8baadbcb3a15d0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2860c4c2776ef4a28263f5c0cec90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625de69ec063f50d406997a71a8e5e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85a8a46579f92a28106c937809249d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96baeb255caa71d7bf2aa8ca1f04d64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e1686d22bea7e1d91ace6bac9b308245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8478b67fc171143bd5f8af113dac16c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4876dbe8e0c471a418d6ccf72caac2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ecb102a29fa4b373f5c9855432c4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72220133576026bce21fac921c01ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52519dc5d3700dbef02a9cab6daeb757250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b875bb4a5c5bc5afcd776f01db50d79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e17883d8fa3f8c191ce1039bcaaf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e868a93f29fa746c4261e50ee2fdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb2e813bf61ae9ae2fa041fb248921254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c194648ea3bd8a51c5edcf7d04b7faf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f7cb82c287465bbc8de140ce80ef4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe550c128217264150b56f062e3897a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b6c0a1f7b9ff774b422b0504b7d72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d19967386ac25c7c471768ab84e741259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cd989913c1c8c17d7ad97a3143cb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c78cff1bb8fbd4949663381d09f68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e71a4cc7423cc1263035044288dbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ea6dc1c801ed880ee228737ff690263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7bf7aa81d58c4dc16fa786f0bb8aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661428ba1dd173831161a6f4724f856265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2279ca77b890b328e2f4a21e5d9fd46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc7845746faae4dd5ea69438800ee4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890cac8a2277598b30e7fb31d44c7bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb59b2bda5df332ce0f443b745ba578269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082af174e98c48d2c5472a247e136e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b55def724f71022586a3584f7ffe4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199df8e4200b23be6ef973a75e3b65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2696c59b04d096de6cf7b91f5a09525273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40474c42db1f74bf30466e97a18b0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b1c6a4e7dc8e73ed0aeef48fc2037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfa2d771d13eeb7bb9daa3e81d2aa7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df9618c7476b3719524edb0f52ff9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e31ba2e70730dc5cb804ba72ef15c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6f56c33b1c36facb04b29f7b1225f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b1a509b9ff2238a09076084227624280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d737ff4bbfbc5b046b4880cefe4dd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b513cd74ccf98f4ddfb7b7a8f74f8fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf026178e95245ee4815447ff826c38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33340726ddd432d218f12c1b5ed87d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ffc568b7bc58cab484d1062919bba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b747b56595898db9252a1182064cdc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af18743151f2d5b39f8ae110aaf9f23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dd42774fb199cd17a9cebe2909fdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ee7e48e8ab24ce5d9a983ba11ae25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feaabdc2c0709e6cda6c306a10c80d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb36ad9551a7eabd7ebe53d0d28640291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bad78e05b26c394013cf41c70bad9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a23fa5acfbf518cba515b76dc948b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dd87f9d9a882d609e42c5995711d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f660c9345c768ec725217ef40c15085295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13732b16ffdb1fca2ec67636154c5ca1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7a18ae4a81f19c6fb0c478b186c2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d545b513dc935db3713e5d0cf7da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab03f3d7ef1d3af8243035dd10c194299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af14ec5718a05a9ff8861c1276f9a59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35facb3b69ed338517829e3b2468f883301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4f622d8b11dfbb0af7972e37bece1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514deb69e2480e4fa6265ed347b28a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9b773fa08cb72c2368546b92c2b2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1f5f6e20ac0f40e09650e539364db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193ee897530ed9afc956300e7bd2458306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a9b2cb28a6d047e49c37b72cd0fca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f0a0f6b2facd4da7262df5d97e823308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d7735a1182236b281dee85d21defb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff740e73bd60b334af7376116d2bfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1b9c467a9cae5c07c43905f9c3991311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a938a62b49817fbeda0b87922aa5bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d119e28c18ac4d513162b52969b3eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a10fd050f465c87a4fee6df8d7e4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8eb67a44ced974dcbd4c3e853494c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b1977881177d07036aeb8ffaa1c1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092552c5b8a56db262c2362bf85b78f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d389ab3212da5d3a4f374f091c4c7a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529892d992db251825749176c4168f33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80d778fea2ec2edb203b665f653169320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1f064af3879c79e2f0c39578f44a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955840c5c7fcd3ea7b4e036f9b62515a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d02c32c1ff8cc1ca7ffdd470066bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b8197b919b364dd96bee7f4fea9c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee7e61e5a031946d2210ec601b123b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddf74c8b7c1bbdcf0b7378b11c421b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236aa414f20adb62f59b7864b83e3dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531ea1f39a13ca423a058dfa920b42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10a1ff2318af0d52bd359d23b090ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c38540e8d85ca8de612ca33086e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035ae7f173f5eaf898d50334db27895331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e12a2f6abe384df5a385eb417a778d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d078081abaa1d88ba7a946596513d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c1b0af82b5dcfceeb995f6dc1b2c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cadbf88fe83c7c69412094f83f622d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f60ee46e350013e3fdd7bf4c8dd1c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd4670bcffed3559eabcdfe601e296337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2662d7a2dbc58366ed0a2b8fa1f037338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53704542806aca433597391fc67ac856339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cdb1a2c57704c53bc8582735398b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f5a6d32913496408aed4da3ece80f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787af0642a194c2f958148e1b743e1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e78abb709ef7dc19461ab73c1064343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7608bf6af63b74539b6f05113b99cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce05d8c4940dac129a0fd528a00060345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b3a5d028771c2f9cd64d666a224f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840d61442bf74606ff6c935d4f7cf6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd41b694290ea292e3552ca13fefb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b396fcce67e1b115665c3ae00286c1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d12ba9e248f37cdf87392ff4e49d6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c75f46de6e49cc594570023f9fb5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173eb731928f2a2a41e1fe2aa2944d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2256ad12b344a95491144fcdba355353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc93a3140587c83ad74582801b0a2e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffbf172fa7314f69dc7cc49be8f8c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8671dc97c35f1b70a4fe0f319ccd8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35b4389721639af524d9982cf5fe66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da15efb40a6a941b1f63afa8d177f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d8804918e722de7da221f1566880f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078bc43571a200338b137f770fb5a98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403328d511ff44f3b44fcedf027cc1db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d877809fc173b6edad084222d6e28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c090126638c25ccb1b0a7261ce5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38637b952eb1dd5352e1d609467e30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f2638b990a5ed59de0e6760e02db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0699a1af963f26db7ea9cdb2c75b5fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e861cbe981e09c8ba55a21d7ec588367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94423b388017322b42ebe6aad8a70c57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c39ee7cc3e2e21dc3a923e8ce851a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33047941fd50776510aaba065760f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2434fa2df352134df03d50a03756f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0825268f279002cf48a4e6249f9a04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca5daad6badb218c9c71d7d73454b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d4fabee66868afed049888d1afd1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afc8ac1059bdc472b645b0199cc229375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd360f86b6709d175051af76f5ad4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c068f79b0e087341d96c81bc40919377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e32467d77ccd611b34786c4bb1154378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c9e96c312e65e9fe569f5d9cad98f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506d7692e2b0e0e16bb9653ac053e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab3e829c68f3c8071219180b897b61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9deb9e670a14b99a821074606f82f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1dd47546f2c21c19feab966426a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf134f23fffb0ab7ab5fa892193d11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdc21e312656f608cba04b7ec3950a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05e1bb0a28d45cb2a6d37e024e0927386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22208f3259f7dc01bcf63753eee66e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143c7ca5c3587c108fe2fa9cd281ace388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5789904095f660a8ddfeb930081f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf760b52c5c8c716693ec35e7025b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240c9aa961b6904e0f1b1300a2bec8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045cdff3d631008c234405bbcf42170392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d3bd3fbab0d9fb1470b0771d9a09d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c2a34b20534338993772d82dc57cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9d3c8f9c9b7f38f7d8b9bdeb4bc07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59164e14f9d299c070649629554c536b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a49c11f5a3d1a334ef351650401e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17d89d03af814153fc108ce8d5403e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa625890c2657b86c591dadcec6be32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0eb8227ee45259fff729bb3e7736400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2559b22befcc6260bd4cf0d9eee1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc289523ff08c6e59eccdbb6332ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04086134e3aa3702f46f60aca35d92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be840b2fc14701e74a0110a8b0d7da5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e86522a89dd4e40428183388a4f31e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee5ab80b4c5c72776242b5fca8bf7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd737f99fd581ec40f488e1b1c59a4cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7515d9502f081e364c10ffd0f39d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecc88976331cc13ba9248afe798faa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b0cfc1cd31ef4d40b02a622d54213410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8516db6e7a642be744b1c29805a916411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413d11ee3002da982d2d258c603f880412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f2ed62f5828fba0da6d5431c7e034413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688d97b74ad0a198f1b5ce3eb3f195d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53da452a7cf25f6424dc0afd0a2144e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c311a316b88a28c5e4f65b8d3987897416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fb3f0a808d4c0d421024f56ef3a03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593229b084491904d2c526eb99ea33af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4619ee38c981247ac3f0a677b00ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b21b7afb2f29277cd25b30ae8029420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2a59f0303298f41657c172317db05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76c6b3c5df95711c29f6cea8edee5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c414e1ba69e1bee56393eedcc8379b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d1b8e6fa5bc874dacbcf79e71d766424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458065fd98a6b47df855acdbe79be6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1d223bcf4d39e1c9e605323cc0d8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c82aafeac077e965202723d37ee3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4448433d0ef0f3770300bfbbd9f70f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4e173bd7eacda02cd4f001d5b000e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a11a39d1f350e720046acdfd464e8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754879ca35291b3de9894a36da57976431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9a1ebe9d93dad8fd39cf2305e022f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb86066552f9be3459a79d2229440a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dae9653e18d29a6719c29f498d01c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6c617e97cf1f596fd0737f157d44c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64bec97ce36d710230fd91d30a6f2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35d49de516de678e7d2b83fc8f6d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da687395d8a38f5dc8e853be879f3a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01f5255f75f9ed79848257dbe6b193439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1ff9a435bd732d2290b0e9d8ab1f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabcb85dc548fcbb971304aff8bdeb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447daf0b7555a130a327da3b88b3b95a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26917574fd06998602189ef64fd94397443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9cb03e43b4734a082743ea72a5918444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af79404b7772dc16548087c0ee93fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a448e139439957b9e26bdb78c808b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0ea2f571ac129268809f2456b5bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b775760f30396628135839d29977abe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0f1849bd8491610d093ba67c2dd27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf8a0f31e6e4d3d5a0702f0914c5ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c462e85b783a2bac3bd31a6c00f9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608860f28d6a72994b7bf649b683b609452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310a7fc2cc850fa5ff9c6524ed63c60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852cf3c7b4ac7685aceec523da7b620454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e743d9f2cfeb374b0bc9d5758f2e19c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552cd59c360c92baa1f9220f73cb970456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963230b1b6ee67eed46810689b533d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b4ea78d21fbd10faf17449af26ccd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd41bf7daa66fc4542de20f730fbd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d79ae69bea151cd0343edb224eb24c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3c294c8f86f87a92a31667dac3491461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a538fac29ff0269af64713df43b68c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e16fd0e561853adb08e5891d608d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f44a6b0fb3236ce21342e02279949e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195060d969809688122ed54d09461a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979ac1523f25ad3b7a58831cc9a6ce4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5875a7698cdcec1ad9ed2cd303ab57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b98d671b168d0ac3b5615c173ceb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab5e267747600c0dcd328e4dadf0b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ca8ad285852c764b28129b8a127d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7586eb6379df7589b6a0b4cb2a1ae1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302bf69b6394f30171045a7bfe84ce5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fd9cd41067abbfdf42977ec910ab3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7211e2f59a8e393cead650407dbde9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf9062fca1d77334084f0ae9504460475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bc356dd8b82bf850519ff671e0399476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2be7e33abb393ae7f86429dbb4da37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376753c76e75286c7c3226134a611bfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2abec58e3c09ab26dad2fdae12c95b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb77d0f2d03ff7d4fc966b8ef384c23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402133683926599f55ae9214534f2d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92da10b2d8e103465539f0d49c058e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e925b791abde649b97d24e3dae54879483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b2b111693e82a45c53204bccd4e34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09c8a2cb17ba5db026ac58b366a93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2341c0d4426648a596a84f8f6a8ed35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed9b21262e5650324da33ae4e3a6e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740665bfca3731fb9ac06610e4aff71e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbf3ddf8f002257d73c96dee7b4844489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455586e9bab65ddc37624eae488d9ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e0b9d30a414f3b2836b145323970491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117c2b2cb9e82fbf37546cd193ee50d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d80d0ba7fbcf6e8036e25a1ec4971493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6d8ef6a4f0ed17ced318ff0b134ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe59ab7f12da2147431517f3d5d70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea505dc46dedf5d5c43335b08c322c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c7c4f0bcb4e0185b16bca8cae5c7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5e10021f3397f8661b49118a850cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588def54edd85c552c934fe66dd3b7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c0ba3ad2139ca7b8911815320f9a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6dc01afcefcf28d83b3e31e56190e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7209e6b732e8cc9297fb335c7cb4a55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232a304fcc5cd5fe697a380f4dc8668503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4c38b9c901f13ce24ade3890a9a28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10da51c2b009549b55566f86e46590505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeafb65d8000b2500b8087e89338c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cae3241ac91baef08077446cd89433507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68f9cfc7368e925e31db3b3900445b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b790cd8bc3da2ead41b703eb40944e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1101cc0d161e1f6fa113caee3f72cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243aa729a3d0bc8dd4ba9ec70b5f081511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f4c2f703c0283d2d1e32e43655afd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c40e55383bc52827e3d4404b58eae1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a3c41461f423766e4bebc456ce0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cc3f73559f95071184ae8e0b006ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5d12293e69e3311842485bd9429ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6716af6b73cd8bde85b5e240a7e55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5d0e90fbdd4520a45f0ec92aee820518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb98c7393e31793e1e1fed57aba816519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1c1ed673904ed74b8e7220bc326e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5ad59884d21c393fc54e950ea951e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f678046a5164269431c6ee471f5282522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b4290d98634e32ac43fb6df1d5062523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f329c1fb021f1ee7f5eea14345b0695524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2187c071b69ebe91d70742d0131cf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69fcc72fe588523642ff5744b99c5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec765ee2730c58cd709b1d9b634de41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23bafd25e555763448cb9991cf35c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd133c00987f552756af006134518f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84471a3389195d551d3df0bbb822825530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39595b89644889e621259f6d8481e2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce870b3b48c732c33f6e91557b32b7f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d13e71d6a182d8b6c934b8794130b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd5eb0bfb99f3b6f2ff3a21d3c2bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19733507404efb523b220556de840d34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafccb708a4963e7bf44710531ec995e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ae06e678f396c5682d5bb9909c8b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec14216501e3311ec39a7c112c6de4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553db697284ada508970514dd012fd41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d2962b7f3c0936b99d40d337e6497540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc90aebcbbcbf7cf9b91e24c9d20f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9ae40ab11542632396bdf8162ec6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062290d546dfdc398316994ddc29bd7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f218ee4fe8c24ecf1f4b31b958a6e16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa93d10c2799f179053fdae32580899545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586787da64f2d7209c9f49f332a853cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd4761769d26678845a0d785c74ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4144bd41c8ced0f10f47743766357c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aff6800aae4ef56b65b14cf619dc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50984f50c974022d7b3bbcac7cd277d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ffd7b391301c2c079453ded335c6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149c18fdc4920b9f6a28ebc55348403552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e23edce7c77435c4765bdf430f7522553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1a4cdb3240083bd37b2a2ac9b3dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06cef0c75bad33ce8fd06afbee0381555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa34493d93995ca17dd5c871e67342556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a467e3d2697226522c85f32c46cc2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742bcdcc2361517a5b215da685d5a32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b928798c386addbda6f32184ebfb1c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737a63d5fe8e05932afb79d0eb274d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dc9e6a424cd562a681bb93cc46a06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef693e154e91a2f8463a63b9fe1729562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48507e184c2fff9dbc758f0cc995f85a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6d5c5b53a4d525837dc25d54d22b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899ec8bbf9cb8604400fd4c24fd73d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f8ebc81de0b8e445771c68cc22d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb6d0ae6ce0577687d5f2ae03b0da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f785a558932d140376c2064da69ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337aa2168a125cbf733a2f882f5071569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bcc6c0d2e3a66154993e66a6a563b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278263ed509b7c624125df71e63df4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7041aa9cba11a60baa085b0bc4280c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a4358ab9d271d37f9c929782b76e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa77da45a8ae55592c57990c70ed66d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a65051e1aae5235eece1907b3d5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b036153d9bb2bb13f0c4f7aba25cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5c4e46d571898a806dcbb4621152d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c7cfee76543e91bdfbf46fcf832e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089a773f28383a454edf91714c038cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea72d5f14422b363cf28aa3dfcb962580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c142be01a57e15d653a68a2f3f7044581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a12f0075028d5f28ba9fc64d2645f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca66e776fab62e28c0bd625ef48f9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113e1359daf255ce8432aeb7cc3c43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806c80c64df0836994f7e8269bba2f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12fbbe41553c5468b5187cea6ce02a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52912b86a1431290991b763f2a824c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832b61bbcec75f672b9ea18e037da5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7975845d1ff5d204696e3b28f4128b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b607a1263a92f314bd96e4e32fdc8f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b73461da520447f0ece5b7df9cff7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eb187ea428e634ac675b09b86bd30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb1c569708db6ce78fe7d2413cd9e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d722ab30b8170704170fcab31ae93d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81fb85683ad49981a6da297196c3cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca695c80bf57d748b157fe01f1f60211596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2e94726953fc9549a3b7829117700597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75771abe142e84bd7d3feede9ec9d37e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5bb68669c52ce2ac63679dca5b63f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055257be06d807122e99c7a98dc45b2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5236307101ae30db7e621f81280803e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd6fe95e57c50b410fced0d8ac660c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e580e5d9ae237649fccae781ce48e38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621df66a507db58aaba2f6c4b4c3612c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa1b26119e90d5fa26e1c226300c42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d8f45d06fa38d6399d3b665b8e9c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332a5d39c0b407ac2181f70d7cc832d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c8ec2de90c540e79c84e46b2fc913608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885e3d3da09d43bb5e72fd488b1ac4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05c2aa402402f55eaedc0a1dad9b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81336b247566a71f9a5e077be6fb47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67624788b0d27d5fcfcc1598f7bed2ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68debc8f74f3a0e9b17a54ac15b4533613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb155ca859d6971817f93e71c691e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c71e3a300b1c7f9800d3886f98a580615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b2670e8b4ff4522596b51643f513f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577150d44006a36b9b189b339cacc45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf33b92d097334b6788a38d0d311fcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b02ffb1806baf6d3cd7ffa73278257619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26d90ded9a390f420978394ec3840620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e16432100e2ff214d22900fdb5f035621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2fc9132a99e83571792986f2d3f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06727210eef79a474ecbb271a123eb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07202308c0842c281f0e4c978fd0bd4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce973b9033a48317146783b16c4b0a82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68360fd678cc6c595a88a15ff49db34d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86712ce3bf75bc420b170bbd0d4fef3b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e0063e3442c72a5b7bacb033d02b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed4df9c7ce2996ba4cf4b915af5a71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591bf78cad4e18acb5e1a16eb3d602f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda412733bfc8c6727b00a688253de6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1c31c758aa59e449fc1a21a3075a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4704c16671ef0bea4884a6d632f75f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942be9a5aca597c8b1f98d228955653f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66617dccbc0f8c5692df7559e40c6160635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f9e66efb4f430a579ee803cb7a9d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b29830dcd67898eddd1a205b707f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff92a969c1cb148abc05064b72605d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd495f8b73fd2d7639c03342aaf6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abe128c9ab7290b99a708662e7b010640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac26af01a4518c682d5e10f832a35bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc3c5ece2cafb71a2d90ae688762f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccee2251eed1b9e83ed6607d11a5a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87481a0d7ab0353e1adf68b56fa92ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339edf581e483ee110063596cdedbcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad3999d9e3cc454c09e6fe7b3ad6f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fcf05bb49ca06fe477a5bb952c0f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ee59acb5b2c78be80d3a705e71a8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e31a92e964823d692430c9a92c232b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a9f8cd7df4ac92990d96366e54037650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9eac68def328c42fab94c55d0522651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e143cb164fa5210b35129da75fee4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8f643eb0ca0603d1bc1ab03f7b26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cfd55ad32525e9dc164e5965ff561654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf985ada467b5f54eb63f7c7e8bd88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db71d720fc741cdf8c91d0893e14e29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012feaffa87f9d32e977dd451c55dbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1fb94f030ea1a5ba9aeafe6dde153658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2cf852495567b10b15e0d823d717e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8435046ac180dd09d5fb804369bd0c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbadcfbd751ce06960690a2645358a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818899887d2320f060c246b77348920b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d883f41a39e2f4bc7aaaf057274f422663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d470518c37e4204f3cc2ed9924ca9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a4a580cc4e42f9834190a2dfd343665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac81e92fba69317930e496e237d652666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c311ff9d583bec9e5051cc84d24acf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681a74cf2f03d6a0f3b83ddc501da9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0e2e9adeca958e4ab0f865f4dc6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266168170e4648c08f3d5238dd1c91a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc3ed05b9dd5f50d8e99adfc733b59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78cc08bb62de96bee65ea2f1916a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ee6dc31fe073d0e059fe04d897eb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3df9fd5befd1e7b2b629ab08324870674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792ba10b74db91319e262e8dc5a63a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7121cfd39136fe76f2a34f8f8faad7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ba505318ec0dbe068c3bdecb0a5c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b49569f6a0d784433620daf7ab726678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e3a5a299d2a613b56bc89546f9580679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f105b9431e8cc56ec589ca41ce4854c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d19426bb53b35eb0d15702e1254404681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d157d0fa9b5fe17c14464804306ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff77f0a259f43a43bcbaf97d18023f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdd15cdbfc3afec98741f814bae49b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57b15722d4053cafc745c5fb4b0d7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10588a416add4a9a576d2dcab1ecf36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b627fc5f543571b3b14e2f578a102687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc21ecc4899defaa2df625e34b55f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dbede0acc91419d315125187b24ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83a8cecf18717984c49dee54dfe6f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2973d3f11710d68db04ecb2e22e3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba11538743d38000b686ff46656dc1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ba07a6a820b9c3969b308dcc6a3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74284fcbc9245188fde46662bf6f3bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882c7768eab482063a74c6aeb9a9487695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7b6f41458b0c34f85f9ce1810b5b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924504f3a38d63d5b9bcd2997296e30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5a3ece0f2620ca711ac1d4c4b3b92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc834ed3cf526fa23de283b59c7f04d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667622fcf81ceb687bd66a56aed8d0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf815c3bec4f6d4e823148dad65ded701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da514dc26b24078ab72ef924499f70d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24395170b16cadca0cee4dd6a287382f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785259fbdb07de11c4b2fb91ade8388704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebaa858dc9c3b8f557ba7084b46e01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953351633be3e9f2ddb0bbf676b5754706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf826387005d1718fd52f71a5b5a25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719410ef41eb258e57e7649714c4aa8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd180e279fa7de0c113306171137a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322db5b22ca3fc73411e9ac5d38b78b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32160b23c26d8233665629f3bc595821711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30fa75fbf2e87d18b29db9a0994b16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66241d33dbc1e76d10b5a993acefdcf3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b00f9a81557fae55827f0be12af44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc7d8d0ea75e55f620f8de5e475204715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5766dadb5a6dbcaeda2d380240aa805716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2830ae2008f96bb25160a6d78e007fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab863ab1de20f628306727239c0aa7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d709d8b419718e3eba93b49279e66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03832042fac1090e078292b5794c59e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b95f0668337b91d2cebb5ce72ccb6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d21a685abac2df9e37b45f01f6359722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d88b19a94316dda89fde6884b545e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74818df28383c729e25018c2abe8ca0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d270e69ef8b61dc0ad3f16d7869369725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caee7b62a40b50a2fdf576347b8eaf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593155eee2f2c43c8014ad7698715cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e5c908398b9e02e46a54dfb96a0c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2118fe38b11e607af18709497a87ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3b35d65008624fe5aed04d05611c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a47ed646e5705fbf4360057b0a857731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ded1c03a1a62d2b2f95aa53d3bae79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f5481530b3fddf7d7abc62e17d625733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1dff81b78cb3422807d63c71bbfd5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c354c3184ad040eed4e295bcfc593735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae98257de16211245b1346c38116fba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c6fd0c176aac4b7e52f0401936d98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc195dd8d41d96d3e0fe38f77774aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae287ec0c0e9fa5392fd9464580189739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5391acb888a4fc37d9bba382913afe8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d856845b32ebe9715e3e2e0eeaf1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1467d6c18d6c0476a8df8cf74a42187742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fac63f8e1ca3ae02261ba013f0a5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a72716dad2b37cf5614dd03b5930c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3d28ba3e291f02a5fbb1fc2c55c81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0342d087d19c960489abbaf4748156746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6069b6e22b2737e1e44d9b2820f18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d3203b80b26b3f5f580c7790627ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dc728335bd9bbd65430283df50e60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cdd761f61e5d1f23f507febc88e62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15630684ef3063ffde60a4b6b1f11194751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98908c905b77b74da9359a2fa2bb00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b53356740b19173d13ff5d513f1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2521d3ccb9c4578919e3769e9c8a880754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71917401bfcdb771915f725eb499343755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5e6b45b04186656788fd6c769ba18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf49e548a0908338efe60101080a653757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4dd599baad1421c3fe7c83bd429dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf0ba397600ac6eb7335b4979917f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bad234ef9a2e27ec14f2c994adc03760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85809bc34e147c242edd65d6b7f71f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79050ab6f2b1790a61177797e88fe7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816c6a2a40f44dfba653a6418f55a5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d5bf76ddfd1d11adfb163e7d428c5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b2bb5a8b2cb6db1cf832b5b41e49a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410df772c53d78d921b8d829faf80ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d18bd114eee66c647db299ec9405cf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05fc00a3da340f7f83f7f177814a79768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff754afd2f2f5fcf7f6695af4f735390769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab7a9da1a15c1dd7d0a700da1c38a7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e8d7a892b075d12b29c8f57e27bd1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64201ff5e166867a36b4d0e9baf0b46b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8a6decf2d9cd5e372ec5f8a7381b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1334bd18f4a599bc85081765080ed6d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc334b23dc2b1989683a618496745b82775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67442d03a2b4cfa6bf4e57e463e42aab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290719dc9f6032d103c76196a849c90f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfa303e1d99f037fd5b789925b7c49778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8168d4f6eee15f8f1846eb4086b0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16ccbfc9ea392d704fc381cc00cf18780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325b17eaa123c10e1b4519a5ece233c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec0f53160a112731b64fcf14332515782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2881e88cb6159280e798d5fb3322f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36314442f21c7af4e82fceda36e3f952784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc926653fcd624a634356b29a6174c0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651105f3dca5e00b35d1f0405ef841b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d8b4df451e5e76ee990726db40d2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5afa2d5ccd943b714ab3c9e37a764788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8957e0a3f71c2251029bca731fb54e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aab686c382d87ea2ca2a3426b72c1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595863b7435ff41718abe63b04acaaaf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b0d0b6de6e861941d56b43206682792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854470e297f8b900d3c739b5704ff07793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b63bbd2489b7167a7fc28c155636d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a84f9fdf69b4d9bb45bb30e7df6892795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543662f87341903be8e02331f594683796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6c090cbdf2b18c0bd5ea7258051a9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40c075bb20b93accd30379eb2dcf82798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21965aa53e5af9125b5e7223891bbcbd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746d6252f2c81cf9e64298e4db69d38800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d0e00d15a35ca61653e87fbed8de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac48ab162d1d24e5bf1d46a5a569e55802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4d0798e1e9e49d02df0a73ce4e3cb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba540c5896a34a8b7a5096c1627a0a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5b6edef1cf6cb2ff1029c3e253390805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3795cfb101836c1c431ae8ef1e5df4c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a3ac4f332491980512af463672a8d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a35df6b487971db586a87c08fe50808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd921e48f2019f83a5cdc4b5308be6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f525b01154fd069c10ab3c5db1a4da810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70a6677409703d10f4e080f67bd23811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5308098312bcfe800254f9d527505c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af8c44479cad74f0163673f0199fe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166c867c82d435c0bdba7d979247671814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e7c7dfaf1babad10b38572e25c201815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705d8bf5362e13f65bd4ddef677d8da816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238ffb38b4aab31518960912d0a746a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac7ab2ced923367c30df599ff2d365818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752a587e53d1c308b671a7eb3bf0732819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73296ff597788887069ce6efda9a818820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080961463c76c1cdeab9dddbc34df4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8988c1c4fc851bedb648b37341375822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae916790c9975f54bdc059546b3b35823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b146d901a0e7ce78bb3ec64dbabd9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dacbc7e1bd2fac161933ef3694fec825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803583b2fd40e777469adf0002efc284826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883bd3fb65bc1f4c8d5f1960139ba1d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa24db3cb87a48493ab32c6441c99fc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a1d55828d52dae745fdeb0f2aa822829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5a987c68cc770958096cc6cc41514830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e61c5deae41a6c26d11ac5b0757e2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034f2b1c1bc96ba0c19e49f975c564832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fb5a52e089b61eb65c7a38ea0c6f0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264de587531361ff34891686e0c1d45834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05fe8db92afdff5d50751bc457d0b3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb94becd3316839b113faac38a9fa12836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1d3f04ed8e62a9223fb12199c0d82837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456408841202d0f75bd3c7b57f64ce4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bed1b1453077d9c5771e36e1f1ff3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be960cb873e89bc7cbdd52d67e19742840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124f380afd6952b8118b5ba48a348df841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b896ca0e2414c675f8717c76c35f944842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a3556ac48a25fe44ffebabd80549843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a488f6e238fa66c6d44c6d940d9f813844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1b9a406daaacb3f73b9d787bad5ac845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775979d68a52339a1bc68c296249a92846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647d550426f05f8f13f91547cb6635a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae43c3e94f06e2134f3429be054ba4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de3bdc59db43f05298d25fd5190ea7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f5e0bacbff73731c3813183af884f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51a2a847722d5e08b480e2a51f9255851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f39f4ecd91965785f85d30418457852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86848ea22cd1b8d1d1543dfd50e18c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f7ff7e8ff90846bb092437612856a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd44e6bee8a80812c2212b3d5b5d2bf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39dd968c4e91c086cee17ab963d380856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6c12dc97ca1bc6c36f15f100709e6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695eec6ca79d26639080b2c8cdd433d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50348012ed550f93cad5635037f3c4c9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf3f48b86460e5c449440288630c2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc829f112145d8bc77f52cc89f17d9cc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326c282c0971cc4701eaa742382898e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cbfa16f7423a55b62a502f7e6cb73863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f602d7f090eb454f0c49fa40708ed3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717d3d515a2c7d1b8ab332d5c93b51d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa5902bce65db2aeb8325a49e2c46c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e16d0febafeb369bfaf9d88c70e29867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd2ee8cebe444f79643efb4a8e7b69868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b0ea57afc8c8d2e1fa77cd2f2b3e3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e65688c070778d9bed55569c700188870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e0cc5faaf492e07db4c5cb7fb4ca7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d25f27cfc6a239e236e3643f6b584872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179b5b85cc9d9aaf0091bdff36c552a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905668db6dfd283d702405c32f1196df874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc5fd1687b856ecf88d6f3ded1e95875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad06a4ede60099a9bdbbb8c8b60c28876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acb834244c74051a99fb69bad13b57877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99831e44a7b921f2a808de2d781c53878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61e49e2067447b1fbd8929f15f0c85879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2d79da81f60bd875e5bf44b5fca41880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2e08c0b188fd51d1a7600c215273b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd693091e1f8ae8e7aaa71858e40036882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf7616303a1221f6d1fe0edb7f6b58883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812d206a6ca3b0c1d0331a7ea1e7bc8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60bf137f12b48837808601c1d241ca885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2033142d21f0f51557ec4af7a878e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783a8415f37fefbc10e565940f5ef04887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5928efb684f7ec6c977d093e1b9e0c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeeb94c1a3dd1c0c7ad5e2f43629ec889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e451541ee20e55a4da40e7745af40890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e374d434e7c61d5aa8722951f1b5ac891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c313ea8d1a39c8a987ac80b3e8091ec892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f1bbdc937676c9cbe1d2df0188a4d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d5506d739c3eedbd7ff02a70857d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f2b612cb7e51d7c1655a6c819eafc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7688c80fbf26fa8acd01a16092a1f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4247c7635fad7bb858ff6b0173f0434897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c3bfb562283506bcb2be869586dcc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186f959bc562ee4c01f5266a98a7d88899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9601c930c955b5b34bfbd99b19d93900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577cca633c4b57665c205ab725a2e02901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba61f4bfb131dbddbcdb4ea07b4911902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaa203e500d4473ba2ad5fe3fb15f8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1cd7b3e37092fbb4f27b35e3b93aa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5264441696a4f1f4d4b82e631cf7e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e32bc6f415b22c48fd8272a706c46b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3490365308702862b4f03653813f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d837444de862c8b83aa311b240caa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd8de4de7455b482942063dc56b52f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c5ed2293f143418c61f2eee7e59e9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d2319ac890f00570d4ed85b4ed6b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bb6e8f70e1494f671bba2b887e62d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c1655f26afe1b56da3bb5122a6502913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183281c71b198014b8960172918fe210914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219aaf3e0ddafcde19ff882e5aa89ef915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff37387bf4a780c02f4f4a728dfea916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100687e110847822776461eddab5ec0d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcde46aa35eed5a5be15cf736ea5f06918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc8acd136dfecacb4b776cc43efdc1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cb2de00ffaefaf94053ffca2a32ad920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff01e98790c9241e3f75743a4888c4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a9afabbfb774926341fd7a36cd64e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973ef3b530cec8032e0862b17be960923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18facec5c496c2bcae5a5e06b077ac48924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9483c80c96202b72c2c447da4da03e0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f12153d576734bf97bb5e74902c73926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c62baf4cd72faf26640c2dabd5076927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58025e09a195f07118030b574ec41b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40e5b1e2a8e1258140a03498b59e16929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd090812c3169b50ec55a5ff680f90930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672cc49a43f847affdbd0c4b522c15d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735918dc605f1cf91336b84b4a6e915932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a9cc7db02f79792e47b8e0b90342e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e7a09e4d0d2d664fb25547d6f3448934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fcb8146f83943ea4e6cb69dc63e6e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b166327ee3091d65ab84d627099fa9c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716adee991f9fa3d0d388ec8c1e93cf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32812e06288dd0c55fa14d91b48da83938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee188f4d857e93af20b50daf138100939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec12a479bf7be630d92afde706dc0b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520616a0c95f7116b3f172252cc9eb0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b2c2420f1e44a7f415d2fa1b12510942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e377206ec0d29c8908822c1286a26943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6eefb00d67615edf6e2b052d5cab8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b9dc4063b39aa46c5e86bea352ee2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede8698a03768d1e0d5512110ee77e0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54540d753bfb4d622e1969c032a549947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c9f44a75e87ab6cfe981642321ab948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51492575c1d97787af388230c8d314949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd446bb562c3fa66e97f99ba40f983950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccca265648833f5609df21cdb33610a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59f1b4ab6b1bd2d01932fc9161d5bc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a78a10d0b7fe67a1c75683482215d0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb31ecaa6d205eb92c70ea0d1f11c36954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e951aa5cee2f3d08779e2cbaa9bc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e2bb6f6c673ef172deff2c7d6de6c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60c44e67ce5b943828183fb7883acc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e87d719af05e1a9f3e40d20296ee958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc039d02eef878a044f4f6d8edede10959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dbe7a9ac8c1ffb3890475abe664ba960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c57dcfcda41ee48478620a0460bc5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42688cf97fcec300f3d9cc96ae7f21f9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4cc0fa1fecb351dff5e49bdd453c6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f5ebb07efe1793b43118de3ac7d7e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8652ef10d3bda5b441b15e6fae3c17965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb49b74bde266c0a55a511f03f2326966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331b33a778a0e55eb4719f47d775e7c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bf5ea5f0da138a021e7ba48b85615968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c4076eb625f1f0881d232d8985f6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d401f6aa6099df68e0e17eb7c0ec354970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124705372d2e4def9a08daad9ea726f3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594e5df52c6971bf5f89bd3783e042b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6daa460a5f92e6b537cad95c0fa7b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2386bd61d57d998728955b061745a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc755f6f4d20e467673714040cce3b27975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3838bb99d29c5fa44a5fb69298b6bf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1d62debacf84fa9bc966cc3aa1f52977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54adc72dd48492a3a93c4121cf4e8f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea428540d5f5b44b47785186156bf7f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024f26bbae39646d45b4c7a9820a634980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43441b5d9f887032c5fc74921a52433e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d56782f5c648b576e88e8e0a8d9b1c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78355ff973302304b3cdb4aeaf0b2293983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5921c3a5775bc210f71a79bf1977a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b3e70ac7c904a6398db983ec6afe6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d91341fb498e248e0809216b9070a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2fc2e97fd4f6bf2c206a83fced92987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ad6e6894eb3bf7fe7fbd203b8ce8a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e24ee9f7e9ca004968b0661bd5228989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c151233567064cd5f0459a8dfe79faa990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50140db023d04c0dd45328956d69383991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14e237bb8384a39849c45ae5f74e2d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dfa16424242a4d91fd0a78b6bf392993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0f0b6ad22b565a1b35a2efd90df5a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca5325c7a1cd65bff8518f7a53dca6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b71fd89515a21bf6c14e544724522e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d56e38a3f3669278934de04491792997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>