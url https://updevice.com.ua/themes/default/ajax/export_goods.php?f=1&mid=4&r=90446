--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77160917ea0e76cf9820d9b64d09482b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e9b746f2eb93fae01b51a32b1c0562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c03c90ecfdc10b9a3133c255030cd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943836ad41cfc528a793c7bc806a694d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d18501c4f13471b16156de92600855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccfa10acc146e269c7fecb05d2c7936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32473fb8e93237adde187f30c8da627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a6ef40fe0d7536fca471f20a77358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79315a82cf1f2ae3841045cbff41489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b70d377a258c45ec765edb810f7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a9069a4bb6cac41a243603be3b90911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ce80960aca9133fa93035fb166ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693594db8cbc20c60133a61eae49f1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb0de888f6ad5abdad5445eae3228714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ea23248bbcdee8c13580b3925e85715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed1fac5d241e567427f3ee0028717d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fac9cad7e1e548542bbaf7fe8a9d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e12963b9b7340f8513e4e91b3e1b0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff130cbf37c6ab584c2993c8c154c4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76201297605e01b2d95da3bdd0fcbeee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0158c13609594b0385ef7fd36918a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4763983dc5d9b14f5cec576c49a81022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aef36d574555fe6ab4c2037f5601f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227a08513aba264828bc6950dd43b0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4367ac09ba0a3540bbe28e72a8791a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ff16f372477ff1b318ea741f7be4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86672848e25bbac3a1cb6d05e8b61fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2adf1df0e6547e3e7363a26b670b0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7cd8c396773a717981e557e648d8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7cd05be896f64caac389d55d2887630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972219a5aefa20e2430f67851f20157931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e471ada5d5893c701d192da53453832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999def96527919155967741c18bd004333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091633e337b86d890c18a7968fe8bb1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9d597be2d2dd322d9b5700423832e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792336cbe01ea11e0dac95222c04f2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6f82898918a0f715402914bf1f58937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95111ce52eb3ff4ee4598235f997ed4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2728507ae6bc756c0eeae678a6d697739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c6e3d44205056fbc65a84ff55ff0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde85eb36aac9858c5d40869b3b133041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d637a7ef13f185e942f75ba49cf4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c3d50259532a473d1bf575b5018eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425012837ddf2add0ec8edeb4f88cbe544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b92940e140953d3e7d4227adf898a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9103a7097c147343db66561c6db0c9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48e233b5dcbad8ad13a9f58a81e3f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679c9d6cb6f522b391b92752e85cbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016de0b86fcb15bbfffd5cd544fe6cc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6dcd1ae39e677dfc8667e862f0c2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9fbf23b41cecac85081e38f4a6eab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004fe688175611e96e42928829c6ea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8160526ebb6d194e932bc98f433c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ea2c22ffb8c85da5edf2646be9ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50da88ef572b2bae90595b58076de355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef697becfb27dc578969dc288a52d32c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4796d1a9526cb1ef8c314339da331657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb056e5e505b0bb83dba41861b91248e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d75ccb81f95495228330fbfe9f9b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b74bf231bc6e8baa4d9d6a0856ca7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357a0f5bcea64035537ddcb1b63e31961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62ed58e8a8039c01433837a5c6f14162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f87b979d3d6b949959674765b570c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf459b0b96dd6da08c0b95cbf40cda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a062bbf1ddecda5a771dd7228e324a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb311a7f07c1dd19f5cee286f3d142866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a44347509595800089e985d7e42667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab2d3ed4c185a1b02b48d327103b4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea447105c9b5f40d749aaf3157ebbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70483327c83d05cc7d5cc6bbb46587d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d9732a7a55c6ea4a060bcbe7cd8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad47178d86a3fd5006ee577b1ee3db972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be238429564d56c6efc0915271324f7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca73015101b23b312ee4578603ffad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b74f72c5e3c77d40b56dd756eb438b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4ad086dbd29e6f667290336c3c34876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d631768e7868e0657d37ac81b707377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53c86e3ff242510e5c32dd6678361478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551964e1d1aba70c61a4bd7c26f33bac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed795f3d740671173f873eb63db346280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce646085d906f469dfac283530b4908181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f9293448fd6797231fb673aae325082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49200372ea9ff5bd7a676bcee6099cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f001b25e20cc82f59415e899b2e22c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c818ca940df498ccc4e60299cc7e1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69285ad736e1d1a7ac84f7a1f1385386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968fac0bbbb2089e5d0e14148688dc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d0e78bd131b4a9d5634f1632fb40e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924656eabf64a68a0801b0a889f4a4aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e65a6b7161714bca8b50a52bab1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784bf6c6d800b12fcee960c766c1cb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196f1046cc89d955f90f9c5daa4991692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a443704917b4f494dbe1ee9b7e62093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e470617708256bd2187bbd9cd94d5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6066f0eb74a936e7910ef9921a97695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c976f41ee8b4a73b552eb31a5cbf0e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a9e777c874809e22088fee5702e4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615490bd251c3debac71d578829949b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb359c0a09e5e9798b00586d384579da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1f7f7d16d6e6e045424ef6e4d8e90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b00c62b90bef1f643db0df89dc826101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956830c59d2da1ede32cb0d2ce475ddf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ebb6b4ebc4a6d58eaec6fad1d7cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5570879bd4453b9a85d50fa6fddfde9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ae0c90c005dc7fb1a78d672d2bebe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41987cd8e5e1aa092df4be60cd40cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14da89b697a37fa0507db35dad499a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff22b6f97efadd2991b24f3d17e08d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9a58691974dda29f496d6da8edb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ec65e70548234da0ef499f342241f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f9b6bc8de30fd3afd0c5ec4d102b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f8fb85c3097ddaacdac80cda631ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e1ca7a890f45801d452dc27485d14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa33d4380ebd63f169c58219b4cd293114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925757edd3a2601e220feb7d5b5abda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3582afa7a9b45260fbaae75ece51c29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a72b26a7a31fdaceb1b8a27c36fe0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70ba0876edbdf7a2d1fd03b4ff1ace118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744303499d04ca5c20c64b24da9976c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14404abb8d8656454c19c811afcb9d13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78468274983724cb2e7b04dcc3d6d7b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22bfc1bfada537b2d6b56c77d2a354122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b8bbf6c3e27fbe3900b7de397da36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc479bc778f90fb1ae0223776a23ee8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc1fc5b0848b0fc472a400877a584e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d0d4c304a834da3de76e5e38afdd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c8d108086045c09c9071597b2982127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e9b88a7299fc77251205222b9801128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6c22085f74eb93124faec0b841bb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c49d4b4ed13d12921fce96dbb7194d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526e1d067e9bcc8ca7099be74e8a00f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8193e84e50cb9f905538cfc5099bed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c9a11a6f9ad1956d0d253f031377133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cf81b423d9e3c5eb517737cb3d8e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36bddf3dd871ff4be23ec2c267a50a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06140f9ad5866e42b5579868a5f47a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f632b951f7e53703a70d16af30248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d012184a9949817957505ac8eed8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666bbef8d3f51aacd102b9996118ff5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263327e3b3ec3875fb7a7075959fb31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d5c4b9ec62e0b67c5636934a16cd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b70aa29d6d814be9fbdf4fd0852d6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a78d835372f3c6f4565f247bc26b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043185d50489cb1cd8566a45e2bbed0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5d72352b29ff743c201285c7a3816145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263dd5b96d4008afe6d91149991057f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f4556fff85e76a77a0c64c8b5b6f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde25928fb324fc54e80e0b0d887f8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7989006c3c3d066dd11c3f00409a92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36733935b115eea5d83640ee250e41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639099766a87f1fd70ac0f527f5fa04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe6b836b8217dd2d92e12070b1818c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59f45a7bf4f1ca0d24b4e4d34a414e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bb796bde2dacc552a0d7f6588298b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd33ebeac20ec82937d3e74c063080a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e95f11201cd9a1175a65edbb9c401156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6938bf46eeeb968e7d71addcc0467157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edcd34b7318a578dffdfcce8f8d0b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587022ccf63a60e175eed6e9677d718159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83431d152d9cae8351d6a94708fe22dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53388d7cff019e73787f26abdeafeae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22b256375fdb5e2722f947e4115d06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee3c5dbc3c04f6cf74b2dc26a3a50d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39952c2f073793a0d132ead7097d65b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf0a4396cbf33fcba6f8a4c42e928e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017c1b954dcb21b185a19f58ece8932166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2072acd20dc2ad19a9c9820196b1a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c629ab985ff8920c0cb68b402cf2f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a13c2b6e0a917fd7b19f3e03e2fe8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe869934102537893e975929abc119a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc5170472e50ca28f3ee3818744493171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de0b900d21759f477d7614ede226b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e044e554d98c09f54af78bd7ef986ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d54cbc3b56585c9ea9f6a13670865b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc765fc39cfb37a8866c0d5af79cc8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf02c438b6a3546e72b2422aa6389176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af9eb9100a7f92be3ef3e3339b6376177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e8c96ea89952f4e6f5299ed40ab16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62263e7cd4d0b793753b65d65898d9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3568ac471c057e4b826cd74552c83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040bf15f80ef0b0127a2b5445b176b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547830c3254535f474ce561c4f326384182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675836e4db041031c355425ae2bca1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b7791122cd127d8df5dc263594a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52bf7950cc3ae81a72ba4b3cebed07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54b6d7c9d3abdb8ba5b808bebb3e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0114b2d63a272ca12e22610ff9a1662187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc370efcd0ba6990a4f20260845e441188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f195c39fe0b675ac95ab0fe1fb669189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85907f7444d2c5b01c3fbb1034b00e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383589739e7457cf01f97fafc76f97d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19765b7edaed286f7b68d3cc433b906192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3961d0bb34f58b7740cce598f515ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9396b31b4725793cb30e606e0da7d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0204c2a1e73a71c224218c354bbf1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ccda428a125ba5656979b12567f7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7440210fc2b2e6ff7b1043a3dab79e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b849bf7376eec3e57016d315e7b8090198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6f3eb606307330440c1d9de49e663199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869275c1a6e3e2d19c7d7d0eeb12b256200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8a86f51f2339597667e23ecd013c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ae67fbe3fe882331aa6c8a78518d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87a8833ca00ebfd6310a0b5a3c9040203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa385c064d4b2f7bbf5858bde0c27f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e11b854c035f8718e5cb1272cbdb54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49360eb3d5e83b3943497c75922876b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3f161138abf30d05173a03abf902a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b278e926a060ecdc440b8ab412c0fc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a915705da71e8ef84cc2480267687cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fbb744c8f0bf390e1670246d511f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea68f249218b9f2db3a9b814dbea97b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df74b1a9659e65e673f0b95839efabc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa29311a37ec687ee78a21dd1a7fc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538db196ee86bb9e6c4baf6a9b75b4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005748a870b7e6f50e974989d0e1da9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e306f42aa36c5d6244e0b50dc0ab4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9391164df09c6f1313fd898dac45a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1971f982b1b353324b367a940f6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858501f11dbb4e422a37f263d58c7bd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5647ea757b3ada0f5d0c94afbd1fdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1aa123d08e899d84ebb0d1a71db4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197485fc9323dcfb0433152af3f026222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50b623f33620ff130eb48d0a8dd1a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db343e16b663f967432271e744ba84ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211381e79c0d18e595a87eccf95e8281225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9cc83b2fdd5fd46cf8202a941aa5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aa76175d4827a9d921b091cfb686a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b2043400273013e20da68e74e5c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd7889f5ac9adda99050616a4b8f13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560f78b7b7afeec352ad3b532a9aa69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393d10e288656e7ec2a45ad6d883df6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc343d8952a002787855060ca734e8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935c619c8080d2eacf3a15181beb384233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195839bdda9de483c1ed9683d9e949bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f65699c49141da636e80036ee83a2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f91ddba55c27eddda0f6c7d148d460236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc98fd5bab0a29c7e6c77a189b03b18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c782ce18dbb9edcda07a9bc62bc04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49996a1051467069c0c2e10616a17023239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d5e3fc367bd7d0ed9b147e6d36015240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f167d39660e00412c3cf9bfc8590d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651b4427142c55da904c70f32eeaebb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7dde7eed986e4d1e7ce21dfd3a050243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e9cdffc6c0c7ecb3fa623f20ebef8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db241538a089b420e29adb3c72b8d65c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d6573f69db0725e6cc0823052ba7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d191f20ab3e6325b827b411c6f2497f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f03ae5bc9566cc977ce4635620fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b145ba641c02da8581c8fbcd62399f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f6f0d1fae85994af68fff8343a5ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf056e9640efefdb9bae41bc5e3425251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f21aebf8629be0347073f8d7fa21e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c7e0d327c9b8453dc477482cfd48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e1b6b679a22b79522cb2bcaaefb92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01715176d60fe3347f99e7e50e9ac37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab8d13eaed35ae7558bfe74cc0b992256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fd5aadf3ebf89067272d0ef459f90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06289075f8864de4160fcb25918fad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b42f832e602f2b546864cde6a2b0f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c4f333a3dc544b4bc4352d6b0a62d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7322b5b94a8b2f8fbf57aa4785f29f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127387c0d79f8010eea08666fdc0e20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18093f0c72cb85909e948457ca5315a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912ec6a9ce4dee6f73b32ca6436afbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131309fc36380468bf8074bedecb4f69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403044602678ce0d3b93961b758d675266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04791e5d6cbaf9bb373f9a409dde52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a2d12b2ca3e4245dc40746093c6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153ed0d1d6b339001878aecb1bd46b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745438487f3af437cb999a951caefa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee41c16ff8b25ee01ab71f91f65331e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c52da0260f3a3c90696fe3c9d32c38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9350cc40bc38c5d1d0f716221e5cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e987753c16da89e3ad86c8165944d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097c662da2105129a4a784ff8dadaef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109a5b4028ae4c9791250abf21f1b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a3e55692d2e84fc5a9e741748469277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f155a51633ceabbb501dca270d10196278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a359dcce920b958aa55748cc6b82b4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2e85f6ef0ad8e2bb3f5a0fa0a1a77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcec0f15c253a0af9ae60903d20a825281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54c7c78216ce69c7783c3ab631d19d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00076444e66fad096e9d26c6c1ca1d2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288d280d1ae550886c8c02c1bf80bb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c2cd5676bb21846aff275ad6c270e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b5bba256d0bb7f8ec4a6e6e0251c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94d73efd2c1ccad240c529eb50871d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead8b0dd4b1c7d5c6eab0ce4d5cf62b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d478fe762aa76512030af4c84d6a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1144e3c7422a00e7c7e9f4d0ed6ca95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cf0d1ea43aef8685f239f93799b1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e903573119ce1e90b7eda2c7b1f461292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b11852b59c49223108063f0c371ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763ba424bf1519b748998d9d4b36e25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f94209be2160c7347a479a766484d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304952b86f19ff0b7399da24d78dea92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cff347c9a3757496a0e6e34e0391d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d54b5da686ca1cf4bd07a88329e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed61e17cf8e3d90338fd09de1cb1f53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ae1757ae4423ef6e3b696d9fc2367300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f64150924e8bdeb58c97a6c273a637301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b691e064be8d5f22ace934273f3b85f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c1b3e3048d2948e3d4b473dd1809303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee21273b71418685d8e331798e94e9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f29e5eddaa1da0992373fda5b71130305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf96a1bc4e0dafed41528d7f2734db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49121a7219deafbbb2badc649673fee3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1446fd03cf442d886b94994bf398f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f540e230d7248523bbb59b9d71556309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd018357d75f79cdeddb16bca73155bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697bd67e36c6f65f5f341c94f7b2de6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00d4cf35e27b902d51d39fd8e8954b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3004ab7fa10bf4f6e44e0e6f06924313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56865e5b7ad5a72f860c86a05d35304314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59082e44e5919f6d194d47c619bc1c4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ba8250e9f7d8c04dfc8e03f29700e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d3649338ca5eb43354b3dd9b7677317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca745b46b2fbd045e89fdd1f99327e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de4ffe1225f3c68a8f3592819a0c13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718c4b245c97b6221860a6fc9f89460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4216ae1eb0e7a4b135dc613d6bb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de222f7d6f34fac4f90c7045e54ec5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8dc3cbb2cc4876c2dbac5b64ce984323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff915bbb27896c05bff2b501dbbf5af9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677e2b059cf2d8de95f776468af183a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde9b79657903eca809a044814c1425326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fe8ed1b389abf621d0e887bb37263327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4de031cc52d7b855e0d23115683104328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433b3540e4821f813f38ccd6010dbe5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d030c3ab8b6848fad77270cb4691f8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977ff5d05e8fb14cc92ccacb1ef3f2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1acb78f4d5de26a83685e9014ba0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8168b9b3ce1e6632cbbfe74db3855333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf5a4ce6fa33524523272ad3412e26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8cde8cd6d455f86a1904ea82d8b94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4effdc274cd755e3b5198b6071030336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897ce8ab63cce7682fef22b895fc44a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206b36feef8139b439936889b170871338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087f77beb5eee78cd5032fce38b628c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336af476143f851c627eb6da3ad25b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0191c28f35faccde4c1136f71835a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3138668f406bdb88e6b3bc0b022e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f3f111d5eb117e83688fad21a242d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91289c3f48b812850228b22e1bb9f69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577a3b5dc448fb19a66b477bda8017f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d04d6a0b33e2eaa37b186ba5a312cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec96180fddb08d534f6a8273aabd17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ecbf525fea3b67095a6cbb2c6bf2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a018eee04d4c54ad97355ecba9e9f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097d2313575f55c4058887ff255625350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce031ed47810342a820e2d99dc30d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db39858c7ea2348a626e9a2ccd35392352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f46a98b828e24c430861e2cf27a77e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b4cb31dd5722fbbe34bbbbc3f1dbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4e3c3fb92d9ab61b9bb5dc6cf99d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde65120b288efad1ed9081a384a62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2390a032f79cba34dea103f768611357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee31bba25f4133470ba49d6762a76b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b648e858abd90a18b0136a08dadcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b8ae5b55cbe33bf2b966a0c5e62a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625fc66eceb36445ef60a4cec086cc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2240519fb15e08abd4d119605894d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820fe08679ff857411f2f42265dfb7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c81dd582b83bc30a9617622241328364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd1703964c7ffee2123653118afd4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce488262fa6176a0f100e86b8c3a66b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd28bcb3a08702fd3117249829e56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da132132750ffd98b3bb1c8556c36894368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232026307390e72e7c7b6dc549d30c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5287cea4dc009ba3beee8520ea00e17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88a5caf93e986a7717dc68c28e6b1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe991a410f92aedb85dd6078016c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea081c355abb2a5fac76113be4a567373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9beaa7f23756273313d57549013a89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78edb161920e7257c6c8bf610ed6667375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85112ad17309d5f556597c718c1154376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983db848b45926aeedcc1ffae89f7e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd70047e27e2efdb58ba28d9fdf63c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babbb23860c4b5939a9670454681624379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19fcf6c0263352ddae14988c373d14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e3c9f6fd23a239ed2884e437a5d5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49441ad3148c57ee9b258ca2a11888f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852ae6d4b40abc7c9775fa61d8fc694383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e4657aca6590de6efa25cbe4e62d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9820e78b67a31565bd4f336e9affc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a3c72f47881674234a405ebd4d50f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c56fa29bdf1568ef27ae699b937e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae39af7a1d16a2eae11c76a4a523415388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cb8c03bf9a418d567f09ee40434f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8388a51260c10fcb7562dc00d922a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e2863723f587283153b22a5e021d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f313173d182cf87c7c1b1ab0d5b3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc0929e2e2493d62d7eafa80ed70d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1320af67ae8be4cf249a58ee4283394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecae45d097c060b0ff277a9bd1c34e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54802e2ce9c0a79935d35c9472b2d45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4cbc381e0b2c496fb9580cf76e42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f020968fdf4ffff9916a078174d61f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0fd20897e35bd0e852b797fe6cd0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd01b5cab2923b7a27e0133b626309400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636af0c34b4964a4d0156dbc7670390401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37bf554d08f5f871d52e5bf80cf6da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627462e3187407ccb9b88fdbb0a073a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f01ecb62e78871b2c029f3fdf6f26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e35a38adc02617d92a4de585218b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edc5f97a61fdbe678c96a22a6e24a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa3ab0810f3da907d7dc3bfa99ed0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6da511a22a3e93a578b892b7bb27c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4be22a73e6f8987f648ac5d5c8a34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2a3fba2fe96e803f151837a9426ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3525e022d849a32073cd6cd7aeb7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790a1fa5989ad18fb04465291d833ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65441729f49f1040e976cc6afeb75666413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d17e3793a78f918ed0831dcda343a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883145f1f29bb34c79d92181a0ae8ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0de135463083adb82388f3d840d87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57c89438a566c7ede05230fc9ef97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75e0167ddc18620057f91c6a76f333418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be571207edb1b6ed786075fd0f67a86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ec89697f1cc14732473ec8a5c91af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e75ec8f59d2d8aa31f63fb993759cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ba2bec0617c3967ae4d74247e314422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087cf1a7f09e54305a0ce926526a48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5fd59b70502954356ca89e0d48090424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564423fc73350d0f0e172bfc546a51f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392c69163137ca5b5f587bd6493233c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123adf3718846aaa0b8ef664f04e1c8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c307c2fd43a4909e98799ffcccf3de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15c28a03bf04af348fdb4946161ff4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a680bb3e02ca7ed7d020fdd510eb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfe54210e61050bb750388933286c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081192e0dbcc75e6590d4b1fef80472432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61b32ed2a657e7983e41c179f425d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d12f1a4c0d0063643ca753e18ab75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9056f9018cace0c73f1f6bad234c9ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16047736ded5dc8bd4a30eb33c280b6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e5a366b2175777de60a98bce854e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dffe060c0c02b1cced299171b3485438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39301772acf3232926a8acc4b08a820439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5a2b7cc18d029f37f8aae7e08e9b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e911e11b4e343dabee41cfcd526a70f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c62a2fa47bab0973b7d2863b75bb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4794746a1d108e4c7911f2d0d09b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6d8617dba61ce1f71905fa54c502d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b95cd88feee0dbadb12bc2fc828e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c7bad5f6368b8430b968ddf161980446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab938ab2304f54b4b3a45d9d5aa9df97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be70e5bd9b24daad932d8c567409b2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e2678287030f1e83e629468de780c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9c77093972b1d7bbdc04cedd4514a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850089cd13d67d910b0f07d92507020f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cefff6a2b3946ea807787f3eee405452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4065e74d08448787a77171b18ec03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c4b772aeb8c401e1de58bd01f819c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f67d3a28d88a8160c23cf88a98f6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349306a2480111a42327231d0c5e62b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59969e1eec72c0602984455564158f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7f9419a54fd902292bae354ae1e6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428babc947f6d993c3952ad06683d9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9283d73e5f316207d5fdaa6582f191460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d184fa5343e13f7238bef6135713461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904f85e6637ec1b4c7e9dcb2c69a0ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab18b6eb90d57961d329d98c7c8ae2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7b61bed527b9255eb379782e4af07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9a9315dcb933fa7637a0764b800ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3775b3df166256b4eccc6e9a96e21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562690bb0dd5b66b50c199ba13b6a694467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d697522035c4b59d2a4bf18b407623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d1c96f787f8241de5169559806ad4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d1d7727583023b181cf78d7138804470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88252c43967b9c2fc3f2e4e175c928471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da0f6b26fc25edc2c6b48c3dd0c3cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d05bd577c8c00d35a74119f9c9e9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84572988aefcfd91d2c37617b02e5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8579a3e6ad90bef8484331d9491408c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64306cc48f2f3b892fe8a015622bd5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d0eb56f63f14cc8c88ded35b8b0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e5b0acf92ccc23ab028aec071a50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460b038c86c53f8a61901b1a9397c9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071b2003e7f0682aca912a4c894ceb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc93f5adb74f20f2b3a17245babfa11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db61a310a4ecc7984e3c698b42a931482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b1bd2caca4fb606673b1be509af21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813e1ae170b8a868e4c0acdba116b28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6823327e3cd6179eae5aacb13a6da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1a5a8859f03bcc345713ad2b6bc59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf307d6f6b7f852337e58d90853b7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6a8caf906c5cf1fbd76ef7188eb6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2291066ece257c705c2e391a2c74e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cef16b9afffec0a4b3a6b17bc2ecfd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2e5c44293197403370719b64c6881491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b30f1090772532dc22c5545f8bb33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0160912df1aea553c0a9690f3684e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b472e627f859b5915949ef6e374af2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247be1cb16a01c343f7cebe97036acd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b86d9aac69287a188d26f60fb217e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127517bcf3b512ec10b16b6196c3d9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69f6aaef457f1d99f9878cf01ee828498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f74a4b5ad0a03e4cde85fe3fb0e89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639c3c5fb1cd1f9360d426fb1efecd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28095e05ffb370d8a1b2f9a8a6bea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8212daae07e2cd0120d2b397e75303502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2be7a16dfabc180dc5b280e43eeb86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86f5c6a2918705bdd2034c3278a5fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fecbb97d9795c096c0479508effb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017d8115796a6aad634b9fc21a97566506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3feb00473286149bc649e791cc53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bb51dc7e114fd64d3f15ba146f7d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b90bc6dd7ae772fe4615dc1ab70075509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cd0f1be6599b2dab326b8e431a871510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c577f5cd70298a35e35dccd5c755511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e715841054ef978e67697bcbf70f4fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e0ad8986a1b754f5f364ff9f70172513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20396b70f6a041c1a7d54120deaeb6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fd3db932bec640a2a39e56efa9a2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108c57bd3260c37055222eaca228d3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32b1bfda628ffa90bc15a9f0d1c074517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa72fd4b43766eecabe5504cefb8bd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dfbaf5faca7fc6d0bce2fa785e7ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c56d0c4cf2eba1efa9b745d63293520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf81ab64dc380817532acb76443b935521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a561fdf645484beedd66e3840c0c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df545cc49b2178d345c38339b2058e39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b4ed831c561d4d0a2d416b1150bed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc9257db4a6572a797b608925afe04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc864e324635b892943165bba06d1e5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e733d39d57d0fef4de375bd6847d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09323fb222bf54be6bf6f9ba2e9ffc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae6d0bd8c7ab670bf4307136773ddb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228da5137324f96de3fed8d3496a939530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce89a2691dc2d8bcc66390397691e92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59c8c191aeea5719df1c203c4bc43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f8fd1ba0d9af748e8c65875b5933533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060d4c53e66afc63cd554c61f96aa9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd5b1b1a99273aaebc907809e4713535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c666a9f4f627c0f087307b8a1d338536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa40e5151f4b1c0dd8e34286c8961f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898354f59b2bde75a4100e2f4d1afb99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daa341d4a14a05a71a4b567e24f9f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ec80dc7b43eb8044bc597b18a05e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc963951a6f165d891442df3f96db0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01343188e4200ee9529f45b4bdf57448542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94acf29892e32fff3a1625ad40c440543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b4bac4b78b1fba2d3177cddf1ec01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd74a4a35267fcf7d59b02625ec403545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eb8fb49dce861a6070c09f3b3c51e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62c0af2386bd368823f955aca77acc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4f71e24432fe45f46514a11a831a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aa6b217d78a84ae64ad9af67087e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7d056eb82a48fecf782ca860bc36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21881484c4358a3b8bf9aa73d9f739551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe9bbae44f643842771cd7a6cb4bb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fcae3381d85edfd5c00802f7a91da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc33be251ae329cfbb88f0cb5803458554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3624b2196de050127667c7683bb1de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe85b8121b09134db4a37081b79651e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23951b75bdb617f5c24ecf4d65de28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6984086fa197718731a586e8ed6869c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08741110bf69ac2bc2c9fd97bd327559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05859d41a96db9b7d236d7b085e197d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654b297e0fd1f4366271d787ca4c0ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54736d53c64eac484354fd979471b1f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e3c029296a1fd275e227af8b53510563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5576068ab87bc5411def033a802adb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca598caa3c1aa0857db7148193ccb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809fc864f9d491e5f302048f55f0bfc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6f72676d4c216122ef581f328d7b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35572784111cfe83136f5005822e44fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c010d9b5543ebd9d79c31af23fc4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adc34575fe7471e9790bb1846e44e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc00efe832133b74aaef771a1d17501571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb4d3a57037bd6d905b7782ed407ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ffa9920ebdc1e982f0277f02432c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cd9583cefed8a8a2ffcd6ede64e62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c48956f12e246eaf74846d367ef2ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc28e17e519f0bdab7f75d752f8b0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793bdd8c41b673bd93a720df474fe7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd43af0295c56a38b90092439c1ac9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d9b910c90ee25084b354df581a94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bce6f2f0919fc600025f6925450741580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07bd5bf79d2a4379e67f17c8ca560b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d91abe22227c2262a72090cb7e99d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d5aaf3ed4f8b3ea9506fd9a75f563583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5852c3d342924f33c190fa11d01e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1bda488366da9e94a32285ed1e6f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebc39821a6b72476489953d189b05d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c01fa4e3bff252401ee1ad960a972a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83afff9e97a187af09c2d38aeb002588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884921ad91817cb9f86b0dbff546cee0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29785a0d3dc83adbec8402062ea76d7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7a930d31b3f2374fb6059c837bf0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6e4be19ef82597ef45797dc2bb4b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec053df9751d3507559c21f770218d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf0bcbb85ae3a509b25daff4401061594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a9e803bf388019f4f18b62595e0f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45552fc39c35ccb7fc5448e757c48154596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528917ba4d142cb1cc4aa5ee753a7b03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b448e33a62984e1f2923c8428edf080598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcffddfe697aa91cd34eb25139d52f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2222b36875312de8f19fcb974801e44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba6757955404819cb70ca0b0f8fdad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996777e4b470d28fc46a3f675720b91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48310c3b3cf8146ed5b4f601e5f1795c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272090dc5af1a96ad6f0c8c798f2e0e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2686ffbca6b7ed96f0a0173f4dbd87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b5ac14ebb4cbf296f007823f77600606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e756a69cdc9e689b837a2df9fbb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69991411e81a70536cee06515274a8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2e7adc2c0fc5b24456caa9540733609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95868e685371b4edc7b58945c53cc65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd809e52a2a0f69ba55f2ac2d7cfb4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaf122c5d5ae350c158c754a4eb6bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8657aa9e7d736bf55ee5f1d642feb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f69b99d612ded7c686d96a8e6df4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b489095988447439ff1fee58853ecd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a03a3c3ac9fff6671aa7931890abc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90939d53ebb361992c1662bf03f480617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bcbdfaf4ce29b0616fd904311001f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0b294214d5b959c10bd8b5ddceab6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269f18545edb9e55bcc6e9adb11b3bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1312e24e3630ac52077ced8621e9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf22f360e3c45e825d981867458a90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c4ddc872598877493a7c852092cbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda2ad2bb169439091231e53ccd5c58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b906dbb48f43b48cd76c38fdb69e02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c96fba8c5f7dddf5e2f728d46e0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a2d2c7a0f328eb583955bd79b02f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1ff9583e140e4e83c7dfb899c7620628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8530131006745458ff39e0dc15626629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e8b3b1a6e89d2a5b12dc446e9781f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701964b324bafdf1ff03a058fa401b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba00d4a079ac3806021e7f0991f179b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904db8961095a2cebd7784ed7b14e16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c44cee6bde4e066151846acefc055634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c983c74eb3beced2a25c0a465c32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4f345185cd618d535a0356c54c94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc85094f1b655f80ac04cb03a6cb5f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04464b2b447183d70c13155e2ee98585638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b85a2474ee574b7a17a4b1fb65b47c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a9cb4bf6e3203b0179dd0ae02fe9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac1e78e49eb96794e7277eab685dbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee14cd3956b84416b96d0e8d44105b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573444406c4068e0d60b0028c91d44d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09a9c887629271ce6c5790fc36e757644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635a37c506ea7c230abb19c629fedb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97805b40b7e4fc79386eb4f9fe25ac8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb218ad9a6f7edb11e580706616e7399647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab46697dcb99b3d9bbb5cd0d8b8692648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dada8d0192f1ef7ad190d2d08c12e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad49fd41a613441be661f30277d0f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84616f916db8c21dbc0f9d483b8b4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe12b46cc351e2f279fe83d392cad98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674816e34306ed82e4251a80d73dee2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82328164797e59ca5853fedc7249f49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3ffc8766d5a213791a01df68d266655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7bc7bdd73a16623396a8a281a48c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e51f738d07878bfd878bf2eaca0f8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed5a41ea72ec4458230969f5f1a45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee01d6a815de1eed2ee48690449e7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ce6ffb7badb5937ea7e397530834660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51873fde80dc254e6fbf0ed0d291a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd9ff9295e0f97968ad00423f6bbf7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e218f7a824e350be9349bfc220ad0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d904048ef58c14a5ee8fd8dcfb6386664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26765b46ce508d6931e8a9b6318049665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0133cf380b58d836c2888454c1a6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6201f10be09134ebcca848483aca7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5382e37158699c4455bb921a25bcd98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a57170431c8e4183b51ac6e9574de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3f782504c4ccd131f1708b0123855670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90f8d39fe15462de9b901a0a2f3f96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ab995bcffdad59a721b8a5617546b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79c8b589cee6f61fd3d9fbd25fcbd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087910399d23460f187d8ec5f812758d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded8e16223a0a08f3ea11c64eda2981675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e083b54feb8ea72578e98b2dc422841676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665d01bbf27b11f4ea6a3deb27ee7eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d909083f9a85152e99092802ee762fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6ffd68e676e4b7543c81eb72fa93b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883691f9c73f06278ddc9abf73d5fb4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee325ddba57b2ec016e6ca439a1aff63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c4271b84bca0d074ff6e166a5bf89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f331cef9376c9827ff46664eeb64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043cb7cabc697cef6eef470af7bdad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47717f959493947f9e8244e4fa3c00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7540e57874c7772c0bfe54e3b9344f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ede6cdc9dc730975bdce9541011f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998830143933882689d1a539d6744b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd19577e68f658527577e6993270309689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603defd9ef3252cda4942f324dc24b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97c110197b4b802912401dc40da086691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60f18b0ca67c7e0e9b42034ff7439b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aea5572136f92afffd3b39a26b83a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc9b920ccc9c320fa42887c87a6190694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df454d71f239e07e29ce510e0ddcfe4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f562b431f2dd6efe591da9883f18b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f6410cafec5b0d4a30e0474365216697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ba7ee5b52e08b484acaf916b63ceb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae7ed5cd34a7560e32f50ad26d4355699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5d64cf58199209d9b48b76617a005700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093274b97a097074dc0f7d30bb867962701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a3eb493349a05cbcfad11a718e1cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7143bc7e8866baac9db1854bc86747703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9aeac01fd76ce1b12ad8e5da09387704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bb783ae2cdfa58f7da5fbb4b863a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f510d42cc22fa147fe54305a6852f58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8005b420ae53930d56cca10cc12dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf40cefa001ea5cb085935efad094cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce799dda816d8caef62e6f4afee827709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436a9673f3560028175a73516c73f66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3734928af580cdbdeec50cde976e897711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae959d9ad2e87708a81063c5c46553712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000aa95617788858ddcb12e010286b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8083d1a6f262428f0cd31ca18e82494714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994b001927de3739a693468bea3cfc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32481bb374467d40601c35e56ecedee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd6a6f29c865163510bd4a4c9fe533717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e33f819757df0b7dbcb60daaad97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d0fbbff175e0f74a9ef8faf6b359d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08093b1f84b61a23368c92bf885bad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b7f053798d9adafb439d81899f998721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d6c2071026b08b43f1bfa59b8f6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ebf27f04e3eb49e383e14b16bab2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b468b0339bfb0c4155085948923f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0833ee19c0caa76d8aa2a96611faf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316127f39f91e8be0ff23d6b07f6793c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac729f00bc98610715c2dcb0faa1878727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a70734bf5ca36d61ec478f4375ccd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89c7fa0a59b1f6000514e8b5fb71c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d8028f9c94bdc4f03edc81a5da50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205075c961e229433c3058f0b5e0383d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6162648648969b981c4dfe4d7357e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de653e111b19b46374658350c8b6eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4949682cb14fc82c6f5f3e38b3aaad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92c899d6f3ff808df309d630047ab7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c7e74d857a007e50ff4fec71b5f1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e65ce285010653392f4a2346acf1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bdb08e8c6fdfbd437954137333cca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9de9f604bddbba9cdeedbdd402615739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356362fde5d029540fc9acbadd592124740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a9c1ce55e58ee45c8e1617957d82a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fd27bcb00af71260dc957707cede6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91883d485f8d0df1bb2028a25dae46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998824ff3c77fc4964345c67f25ddbc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24379ec94e640dc51fb87bd0492f97e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1205c14698cb0b08d0fdbe0a815a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a727fadc73ab2a61a42de1d41b3c9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475861027f700a74adb2ccff4e00cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2caf1641542079655aaf7246fb5754749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bf05faff80f61d21be7c912acd362750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad4fcbf8c02502b7c94aa66a166942751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c07ec0e487becc0ba093066208dc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a13a5ad9ba38bf44e89559befac46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16eda481a0a5bd3225dd045f9a615e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c43bbf112c64ca86dec91bfe0a4d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f61fa71fd3f5709aff77622e668a06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cca099952737c6fcf1f904a587556757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e725b8c67e2dc5ebebf8a3cb5fe394758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efdc040ef40e93bdf7a916c9149603759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69018dfcb77cf2938ad5e69036f52668760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0bff15e61a5873d0f83af44473537761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751eea0550fcb0d7f285ad5c27ecce8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cdfe04c2f80b1024c929c40a18747763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546f25427380eb65a3770a95772002a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf18aee43ee794d1785cee733e8402765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113f4afb06ce1e46ce5b744dbd60beb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b276b51989fc2a95363106d960b1d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edd0b3448aa3f74acdfaf4747b290e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40057d6746ce55cc250a93ae6678c67b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762dbb4797fc38cda3f99626ca76f3c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20a995bb49b7580ab921a8982cd660771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83c3446d61ade04a7d11c504754c8c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f2f1dffe4b966aa51d0f24b939b54773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b3181d104f33184120e804d52cee0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd101a70debbc7505faaf990d14cc8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617ceb0b805ad609f72dbc3f74a5bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced268b5b95b237705e2e156f762bae777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce581865011736ce7be8be30da3598778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa323d9edf2d467123756958f2c82779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a5c617a3e7e0a83e849ed931bc7fb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1c492bc2a5fce9171de72786efe6b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c9dcce4c83b30fd1d3ca56e7a071e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64678e1a87d01d02d294d697735ef7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a587bfd0ce15357bf1c087c428394784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb30b3fc6c0b9e4249c7f410ddd5d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a261b9a4aab41dd79db56ad016decd3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00482c5148cb7ef3620af9e20f599c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be268ae3d6fdce79ead25b2e18a2b8c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc3832c99c424096adf6c47cd6a99789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3fcf5b8892490b87c7808f9bed7b1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1202582865cfbe5f8a5cdd13b4a34791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba35bbcafe94da4b1e9c3b907866fb4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbea524afe8b8d4aecc9655d0b38b89793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec60b4bd7d130944e9d5907c1ede460794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548cdb3209ceff7b9dccc2d830eab3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c2d0b74f1420e049c40aa324215dc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9331eba018e1041700631a289d10ba1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734d32a0fa6d52990e7f33c695cae91798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996071a9bdf5203e9bd0474a1961a15799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e377abc678ed36abeb1a7177b7e58800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e3af46c0d4f463990281545f528f4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140c05941a985dfad6d856c70a4561d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db02eb07766d2d0aaf8b0c8e2438b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b299acb742c6852899e59a6b74a3de804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929f5ee60266760acfb5048888cfcc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832ac42bb82c83c2b2eef419ad93150806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfa68f884ff5dc18e50480a061305e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f1f15ffdb9a39a52a93a0d965c257808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081e95e77bc4960ab5b411aa9aed903809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99422e869998a4bed2a60183084ba88810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732d9e228f3683b1929ede4695e0307811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae078e6d087890f90a1040539852a6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9312c12ecaa0aa05354e98f6a24ff8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b8b9b84b658cd816a68dd9c929ea814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615445743da93a7bfc9ba3e653d172e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aa8b71aa958f4f5ad158c237e7bf3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b1ec8adac14f5cacccc4fd16402ea817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2498747e963470b919922e950839818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5456f5ae8066a00beaf93830face8e6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bfc119bedab0adeb35ecf85fd99b2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94983e0dced8d699442db9ddeb448821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe59b24534dfad1dfe67a34972a14a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7345f4e36f5e2299b5ea81e1a96dc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62bbfbcf1d939fe04b69765e8eaecc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489986b5cda243784c7572cecf87211825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18eca2215b93093348949a73b47ce0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dfbd224e39331cb0f9b6b6f49bbd3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ba482a8becb6f9d515f376fd7fff828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b68c5980e16b10cf40240fe3c2634829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70c4b3a8654ab83096d3229fd41a71830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b942cac2a4ce03bb0f5ca0efca9f4b4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486646336fd4cb7900093bede190f3ba832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd92aecd808fb3270fd6af437b523833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321fabf8d23537f440771bc1dac9e58834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838da49ed68a70bf40e248e7200b544835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accee35c1a697db0ec3cc0c6d389e07836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae1255129b48dfa22aeff2d3d21e9b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522dbba24c418dff2116c235bd55c75838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f0ab576df161bef817a2ed2806ce4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5716c29639a4467ce0ed0f322625f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916e9ae7aeac6d653bc4e5294599e5b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90525edb79e135fe96a70e3fba23be7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a935bcbdefcf6819d67bcf719dd807843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2b727555e65c728aea3634b313068844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097bae9f8d40a9df462745ffaa33159845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46290119bf258b0f764e20fff8f9834f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92495fc5322bc9e6fcaacb7dbab5dc3b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e67d6b4fc5fc6b24d63b3503a16477848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344533c6b7c9652068c346166b5973849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f96870c17e6c000a4ad6d86e8ae0da850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1a4286ed6862e905b6e809c5a7c23851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6a2b8080f83b535a9b0fadf39135f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786cd1fd2af918ea498dbb7cb6a6dc9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866ae08871a7b34dcfdb84cebf9df22854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2db3e2e44b238ea7491c9cc16a735855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d401d1faabc01a4254fd0b1ef2319b6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b1b7e692495e9188ae507bd4b4972857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e33c4f7b1939124079e13b40e7cea6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c84121cb49e484ab61481369c8b3eb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c198bd153ca6456aa75e65517bc79f6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdc76bdd26b60e5132b25649bfe439861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0db51f0e3d04bc5c930d9b6e25e0ec862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccbd1fcb2881f9b104bb18e47cb6b1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7d2d050306b6936e51386d1e141e3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c23d4b41505d165381e6ce146c43865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb006bef4da5d13546874747468a7b3e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60e0585959fb844b980692b22f5d7f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3758c7cceb6e6116bbddec532c500868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7794420b48b19ffed90a7b7b77f788869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e59e51c0b5006a3af33b225c9733870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772f29bda7c6f056828fce178b19033871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72e3dfaa4b050de5b329782c813504872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4e7b462435ff34caaf778e78b338b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac909fb3590ca53088e123b021c4fa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e60a077346ebc87f737cb98ccec1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511a94c892bf45b22b154db4b8cc0cc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f968870b89ee589fa0325091b2660f7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d1da8793a87be6889750345b4635878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927458f14225c9b3913f9d7c05493432879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41c11d70d89cc1fab595f761f5cfda880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8a3ca0629b930d200b20365e54c39881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f77a82bc60ab43869831ffd79df15882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30b144b057dfb6f06c238b5a2a31c8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bb84cfb70213f852a66be23b83ffd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3772236ab19f1381ccea47fbb7ef323885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee95f4734279d5ef32932b92269a05e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a6e18abf5f6e137f9ca83ee73ac3c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa0b90f20cd859fd4798e0ffecfdc3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e5cb8b8cd1d3f2242d11358a1c726889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67f7918fd6223d4aaea817739f268e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fa504bb0fb84b7eb1a91ea499c6e9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbbf961c45a9e7d0a6cf48d5acb55a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026ebbcd709d76a8af585e568c7be3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cf158462dbd16bfd4290c7a4480c5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48748bf138c2469215cffdae2b3adbb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30763495359615b7de76d8f05fc879896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a06e5ab7a7fd1d362b76576a5e1f1b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163eb3ee577bc4629e3ecdf3bc959eb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a28a978ebe2ed42391faf5b93436899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd555f57b20f5ad9a1b3011792670f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf08d2360701375ea6ca2ef1e82866901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa379f01705d8765748823e4ad510d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f2e989eb5c23d1a950412a139fa6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458cba73109523a9fba1c8c4e75709f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb76f6e7812a9a0688cc7fa1cdb87c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1615260af732bce86c234f5f4be05906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d913d6fec3e70247649bcac713575907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1f08caa5448eb9c68fc78ca8a3dc6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08023b34b310823341927e17c72402a3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c684cb7ea5102d340c9a0f284beb47910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4195ba65425f31b0756d443227799911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880d4173c141fadc396ec98384ae91a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4cfd434f85714557e469ad4d6014e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758391a700e9bdbba8e44fbc8ddae245914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04853a158002e7ce4946b078e5c303915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c20ecc7ce2f16780a18723b267190916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7408334d8ec79f23a0a7e718f51af917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf3fc55652a61f0eefa35abbc16c7f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdc408fe9d3c7c20c07786e0f1e741919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422516747ffc03e01fa93cfbea0e4a4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a58fb34dc6a3e44b7dafd15fc8c86921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dde893f7179b573b0ea2f38e08929922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d299fdf29a1b57d9e14c23d3c37f1c3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb501ee483a76f0fe378dcf94a0721a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6eec34a818f6ac5b27f5883d24a90925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1b3bce5e42f606e9d339fe45f1cb0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d633968b80ab8b1db55eac8e41b6f08927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060d5c051dcb342f83115cdf6737eb7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b6a6febd45f76103b91c281cbf0f4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59687508a575e8a9236df65cb726adde930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ba07c1031a2daca1c35f11a4f7236931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4575fe4079b89e86fa9ea3becff55932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2c5611306fe986e0cd89637e815f3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b6f6ce737ccacee7a1aa368287105934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d74c037d037f9b23a800c235ce7864935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d7721ba3f7859f4869cf49ac9b5c2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc7f9a31156841f7708f51ee896fb7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348d4b4e2ec573806adffa79f940e37938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631b1cc0e25a402dab1e0a9b2b250a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2cfb628fc82502e7bf1d752f143b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4221a096200b8cded5ca30103d1e21941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78501dd33a94f64da82f362b636124942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ec13043eb69183df2ba6a893e4f55943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436b4b50f00b0f228eb5b3253e34852944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c78e14334dce78db87071298c024d3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ddfe6a30075eaf5b523ca2e15e54a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7078bd732e90822ac47e58b25e57bc4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fddc245cb89ae72fede50910652f9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e31965a272cc55dc2e8501f5fffc2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83918a24eca860804c973023265b3a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3616ee81561f047ce79baf7404af8b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235330212982db90470d06dc7f00b922952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a4bcc549b1bcd6a0744a0dc701a3b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff18043997f867fdc4343123cc620a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed36a4318bdcce3953c944147b1bb9a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d72c103a5b9582af6ff5dd2800a8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e133fba3b7d23a67c793535afc233957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c985a54b11368f29c8ccd9d097551958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea56dc9a1788276428f3c23acb7be0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e324d2fe1879c684f58bdc9c949dd7d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ad5b8c3d0c4260f4535776fb10061961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7292e139b9b8e086828095ebfbf7874962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6eba142e8559de6c64e32384ce423963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d789434c85f6caafe74284d48f20e9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5dce0b89d1245ac376f856a31dac8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb6e2b13f8c03b03572dc4e857bf6d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f505ef7128e818694010d819a9de38b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac3daf61b0f02e7813459f35b4dd4b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d6d9d871b34e516692132a11d206f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d1a5dc133d634e30830684e51d7b2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabf965e0498645a4ede62d130e9a8b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa332e4ab95d3f0ee3ddc0c171a518972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22f6ee2c2ef3179520ec7a8d83d843973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ef665ee66fd1608355de3ea3254ea974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421e40bbc64aac89b14f48ad1597ade975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb05a79bc4d4f516c04a2769e6fe4f6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b9d40327642a6f52a9696c5bd387977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8cb3366640ea8fdac4ff86abd3d9f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073fadf9f4064b2c7e236b36c82ad6d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b617be6acc94caf10f4d684bb7f3831980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1cfb5797585ac914e78922b01e63f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11128d305e564140aa50333b4868b10982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda95412a81752f86a9b62bc09d5ba983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9b5489ff53f37c923992f41e615fb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b275c9761b84eccae40843124cc913e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7ec7fbfbdc39e3ad27817f0cfb1bb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eba2a79a28870ce261687631dba0ce987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0b3570d07252c880346ddbba1a09f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f321bbe6fd367fe34df8bc61c31ca6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf2d116daf727f9f32cfe47f320f25990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b1235117eda3e9ab30c614a16a1af991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4647384145ff147bf9badf18a40c1f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec21a7c6c08de2312faa741e2488b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a7b328556842c9fb2010d75c662a2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15477b0591e8a167e65d33d644ffe995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7e297f8496722571238f3105a2db2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424be7fb1b0e44e643887c42838fb606997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf3aa7299484f183d2f83135a24c6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184b6abe1e5f8553df1c2e262bcc5772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdcd960254024917b4afffdaa78b293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a29dfdd54573ca97efe077edc71fdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3fd470aa74fdd4b89d2f055b6856d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39803dcde7763202f19aa37d5325a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de76b4b8bfa4abff9efad7c997260197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df061fea036ad5e63325d6e66b752f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d626c9ac894ffcb37131af4af533fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d34c0e2ec7bf39ce077e6d99c6258610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15d36ed78776add47b83082f93f5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aafd1db165d1f8559ad2af9bb91d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e0e032f845719342f33a3d581313613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754802db7133171be56ed8299274fd7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94393b4e0765b4b0754689f426c8a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed1c064548016bc78eb09bba0b105b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9494e580d373f5cbbd0b70e13471217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8622f18ec0d2532a1603e7e4f16370618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34125bde3a60ddbc2c4d1a2896e0c7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbd4c43a3ec91691cf25ee69182aa420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17a3a0fd79f23efc68692b631a229821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959bdbd0c522b7c1220c4f28b12e96f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1ee0ddfcb9d8c0605db8222bbe1ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0b6e2a07ca36da96fe2270c89cdfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed17f8c7af29b7b5a0491b59a384ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90896fc932053c40b8bafdf3834236bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f68a00eca54853139bd67712285427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855baf4f983930053b31f179a1c3eb7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d02552f6da8aefa79eb018849af8fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ab6f054be6129ea69809cd9bc6a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbbf6999bd47e58974d3ce41d0074031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa2190bc5e9eba86993773ca5b4eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c8bd5c3bf0f5403de54c709e1177133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd54de06e5478822eca1b27e03d30c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24579db628360509ca04525154299935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc266620dbb0b493ab03b61b51c1c96936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dfb425c3ece973fb5004f3636c4b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f501c55a98c86af7750eccca2f626738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3acb97fd9ceb3e74b567c15a93085d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf47dfed8b38a8102352cf340c18e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ff3b37530adc783e6c544b80550dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308950e87cc4e25c4098c5e2c4203df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72167cdbe5207536bd3d9218cc94877043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728b740bd65f2ea613bd0d725fd8fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a292021e30ff0604f98e250d21208945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e535d47c3755aa59e946edfce2610746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3295494114e28eb0ab941c36be5ad4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e88867aeea0ab586f759c05ccf9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c60dde60d9c862d8779891e4265e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef93c712678279c7a34b0037fc310050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06966c6a475a499429b615186371b39f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cf344bc899e8ff3a2868b8b89a55152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6d35d4e5676fa348edc5af01f0ae753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5802a4a94a9b1abbe297b165e2b1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37794eeb822a57439bb82c4d68917755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4e3a343325a22e753329750b3069c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee021bebcd5d841acd318a3339ef7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882687c087e68d8bc8aac48cd5b472058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace9c0f5d71158bc80d02abeb6587a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880362af629ac62a29d68658aebfb6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181caf64ab5826405202b0c6016ec0bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309812447ba5f0c1e97ad545738064262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90a53ffdc44df65ed6015d20e0ef8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d404b0875fabfd06a5050a1c8783f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a31656bd48133c169d0e5a28caff365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff583afef374bc96da18f7ea06654a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd8f4ba768928c37adebdd923ce7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2986d4fe147abbfff3f0e68b42951fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e7821cfe1e90a02bb24b66c1459d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8cb8c45fefb4e404c0ffa6f2ded9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d159b3820a4ea9310c5ac027cd1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b705ab486b8cc994c52bbd2aafa4fb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5faa03944f3bf5734f97e48076d1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444deca9ef9d296b1ffc0b382e51f0e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf0f3f0839e971c63fdfb92281d03075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa833d97cb5ed1f4c35f9b956c56576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e626cfc1798b0b6b55e13a743823b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d2d30711378db7ff758a58eb16db278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0ae52e9e0464299994f1d5b1150e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ace9a16b6912ad5f1ab650780a1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bf9c3d98b58cff71398345d3b00ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937ea9de656d593c4b0530bc4f3d3f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9db440bc1df0b21db4e430b364b0ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0033bbf556e8403d4fcd6508d24e20f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9d1f71ea0df317dfe29d0a5425a4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277abad2dcfda74406191f7a932d5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dd7dab3e857d71c49456839a8c3cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a1925751b9bb860d75822b90544a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f43ca20fb8e0d8d63f25659268b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f489f5fabf446b5142e34a702d3cda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096697566b97566129564e42d2cca1c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33cf7cfb6b7e4b2d5d68bcac90afa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4be38ee1b42b38b9b560eef50111093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780466f61c0b51b3dcc5d79226e1d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb503954e59c25dbe91be54d5d40de495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12a6d3aeff180156b876fbedda6f4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022952dfd9ba389f982aab8c48c3b8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2409561518b57fc95c1a615f26ee698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913cc99a15ef4d71d6d0a28fdf4b7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30f64898e7c8286ff0ddae6d0533b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4469846a7fce01cd448a4e82944b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad25e6db5574e9ff357bcbad813ad5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93ccda8d3c6eec7479f2d6b681a450103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22cc07718eb7450fe3ddc5d84d36d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a1ab30a314e2e23984a5a67392a8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f192b6e7097db1a94cc8b076cab0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63080ece7b7a54c0317b410497eb2527107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007f3021cdb6d9f366e3652f43612d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339f40e7605d94fa91aebb3c6e444a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213643b177d90f541a1f74aaa71b6027110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681c47338a13cddff918b8249627ca2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1f3e29f42db4b16486cf5a5e46fb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72521f784109db67028f00d3e40b548113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08e1a62f229447b77dcbd6a9057e6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafa3cb8c13519ce836f3f126e3f2c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1f090162fa1aaec8e9d2ede2982a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76320b4ad8147b43ea2b8cf9d683258117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3844cee6cf21e9e8f93502c89b513a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e59140eb1331bbd4f24182d7455cfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669ca9bb5c7f48d27cae4f64ba01db5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff93e9c5959d0eb44615531f2c2e94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574bd4b20efd64a16d30c4c35ce94c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341e4020676e0e30a02346f0f33e17c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9f4dbbb45c9a9c1dbea289e0ec3fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4fdc6b552b13c03279033a7761bb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778930dc6d9a26da8cab60860bb4c2e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f21bb9ffc79d5cb0715893815a6fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3741621237129c610e649b8e91a68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc73be5a1ce617b75c3aaa2067c5923129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee440d12b17f4d0f7ca8599fbb5e0fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e274b3fce474723c3c17123055ede2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1594303c55bdc0eb414884f08259f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca34d681ded72ef4f9c3774d8012032133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7701922e9e32989a07d1fa12e8db618134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad9c4d4025ee1148656268138f66ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a7193e9a552b2e3dae63646b8c989136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836fced67351f41611d2252543cd613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fb403fa4ac9d73b233d012829f4b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc3d757730a10a15083cc714bb3725139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91516fe00ec0f8709ee2dfac3a1e94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0add0a759aeb46feea28324b4bb88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98fcf889957c0cb55f2358a04bec03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d214b342f6b53914237095cfd74e75b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bd02d0f69f8eb15ad5795c7a608ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bbf04fb7925e7ae36b3e76c4fc81f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee3f06a6aa35512f3627f5a938d563146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06ac32c72e09441e0de0e4188333aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddc9297143f2d643691aeeb3c07851148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c401007a8d86ecfec90039f87dce9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0334d7cbaf9c9c955755d8d30d2cf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c7bad0c59d690b683efd579b7a04b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3d29acbfc90287369448953b37001152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44652219b2661638f273aa1fb61edff2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f92ae365a052bd86f4168e623498a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599825c3574578c5817b9d0d8762549d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ebc2ace3511341b7851436c8b0ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f1afddf410e73186eda90ab4e289157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c72d84e67fdf20a7a9ea5b5ecbb727158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0df2d34ebb8c56e1f75b68975c3476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfff49264f998800fc2c16854c393c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe231866a5ef350126e4ad9a459718161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f96f79fdbab0666abd0bd2f72418e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f60167cd0973f2863ee9955ab4b9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a89832f75272d59c22d303e6ff2f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e00a24af73f233a70f641017033c3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946032aef8d9d9d6be16e1820bd106166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adf956dec2f3858f29d3568f570467167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8609b8522d911091d9e04ea44c072168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab373bb4527ead46acaee60555e9a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d62300bc4788802a7634d80478642a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9bd8ebbf55e1517cd50877988df67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a140d251c352855dbb63fe80eec6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d1fdc8b6ce65fb332b61089c50f19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17491d3f46ca8b847510f5d5556db6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d8be36f53a71a6953b909a56902d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69511ec9d3e5abe21ec030bbe1d14a11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4cbd19d4011757601b2495494f50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa3308958dbc26ea8ae81ed69ff2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7492bf3284d26af141d40e2a95e4139179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acec83717c9f855f9464be8fc8807a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92e7c201a183f6d0a4caf4d7099230181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a0833ac415b2cddd4977f66535691182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c119cb41b72663167df506ed7a32276183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8c8df215fced75b67203ca2221371184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9c795dfce303eedfd18e160591dc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b291c4eae7527b44f00b0b7e6f76b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f722c761c6aad29ac6f88f08c58aed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1546184312f4abae888c656dde63d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87334d038b6db3f23ed6cf47f9a8704189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112abc2a8ed82051b88f23ba570f25c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1712890755bf3e01299209724191a38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4d501975a653c6274eb9add624587192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cadc83d58371dfa6c3fbe8ca37432a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a633e539be920847a398a63a9260e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399063a00c48dea754e1e55307bea76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1296f11e7a1ed9be00f7d7f8ad285f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8bc5aa08ca4f8abbd5fca571b7cb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d5e6755d7ff814c0eaaf9de960b4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac41cd7387d0bb898864d92bf0c05dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a09b347de32f05e04fbf6e9fa09ee8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd047562a0bbe255432b23605fd53c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4ead421b0ec53d91d3ade403e930a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3aaa0e6d176d24bd73316c45ce09e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcea34d28b0ebf1684f8a54ffcd641204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc123492a5eb2233407989c8b0b0c67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1e709e71fb09cac01bdf9250174a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6466a6aecec5207faa3ccb315cfde8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e374aac557bbb2bf3c3861ef7e80e3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7065c100e771a77f97b29c16cc7daec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40062acf69effeefae4b32a41e28e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baeab76f6a6303371a261ce0a67f1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc992adea0cc66f177644d22c75423a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a24b664dc7cb5e16988d75c4c72bc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c4cb08a354d95ac8d280f321a3da9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e4c7c1411243c6179b3a593bbce02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f8fdc593e76885c69512ba512def216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad1471b853eaf5f930f498ec9ed1b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593ecd4d6ed41ab538a014d861c9f34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979cce8a767f0b10bcf35a4bffab105219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596b6c143b8a3eb65652e54a486cc86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bed098b7ee553b790cd422e0834001221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119c7da01cd55c5dc6ff1a4b784296222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485adc8436bdace20a4943f450756ae5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38241013e6f24e3cc9a453eabd872daa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d924017c83b0642204cb27789b4749225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2546a8e10f8f3ad8860bc133306e0b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0265e1e000e08f4b8e8cdcd9e105e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ebc05b923e9f542af0c28326291b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d62db66a4413291b91488b5a3d2751229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5cb212b4be45ffee09eb3c900fc9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d58421c61ca39bdbaf847f6aabd40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731362a66bdfe5ea73a1756a86e0a4fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b07787d5031d846b460278ebe094d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b81f2bc521a729c6414f5baeb5a379234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b62a58883e79d3b1d11eaf4acaf68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4399a817691ba35398fca2075cbdd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cf0cfb15b75ec1ed65903d0299e01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073f477f2edc4eb39408b6af0677962238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928905e0232cc692c66b96738dfc7002239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be03fdb7758a39cfa31d93e68fd2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb01e8b3687b205eab4cc58dd19ac7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df44ba3ecc1bf0df5b98db99c8bbc60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f71c1ed75059af5c53d303c98664cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956be6dea231722f42e114953114a053244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d525a85a745795bbcaf31052f876c70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cef11f1b2b38ff89dc8fb9ceff9edf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27195912fd5252b9e048c87f1d67d2be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808d342e51e3fa3e9bed1fa0df127a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f99041ad8e4be467e04ae25fcdcfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8edf73c15e6a6e8611d77f913ed03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d23f3be71fc1630100acc9650135251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8f2c57cbdec82edbd1ca2e555ad1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971eb69f09032582c021ababa5cbbde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89929283f8372ad033cc66b1672d4dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d26512be9a81ec42a5dd9e97131d59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47555f90fb1bd8c9a6d55d3197d0c7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd5edb674b9f40de66ab46f2388eef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b34d8a9bc674b2f23383da71ff635258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312e27da44b3c70a0dca3661591fdd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f64225e0490b4f70e63e44adc1f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6d750e0b69c308fe1fab67a3f012c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b11a98b3cae476b7abeb3a9e5cb2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56e714a4a999bb5294252464fd6845263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae4bcc317a9f592dee7b7af6eef64d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eac6d9f9cb6b1574fd748e7304f72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73102298d60711f64edfc110bf8fb992266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b043f8d144dd7ae00205290b801b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c68634eb33f1fba86ae4c4c2dc3653268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19722ca589421ce95ccf093b6e2574da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d66788823c9b9638fe523c19c1ae4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66caaa45546ba979c6c75115b381e91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eb75a67113e7a1fc4e6d0ab49c1c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a50d583172347f8565d7e5e5e24404273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506e7cbae9dbcaf33f23e989897c70b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855aaca181b31ff88ccb7421e407314275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934c3457ac6418b71557cbc1cedfede276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5c28b9da65690a2aa594e8459eb53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0b42aebeb3b5d0098ab5b0af2fa40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387638e3ae2fd365ee248e91cb606bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817623ee9d364b9dabd2cd79f42a688280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a8274a96dd89e6882a3bb6a09011b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e4eef74ee12182e287aa2e725b24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0b3f678f8ce3be892033f83a0e1f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce04c3452cdf57f97cebb584a1ea4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e63063758d6a6e010747193635e77f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f8fb0dc8126967d2bbf4907a5322c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959030c3981a4f74dda2fa58fa69e5fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f50bf5552306211e4d223bcbc65c1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402474cd1f5e70a240787192089e8d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeafae50fce232016c71ab2812b2e0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35bd3301c563461575d971568ca3fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f82e4088261226bea1f67841fbf8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc9de4cfe8e0a2d6a36c4e76fbad1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6318d84ec82c9d9482108ffe9fd15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077d14847c6e41462d8fcac813139bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae4375bda7693913cffb99d4b43d46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872968fd8cce13c586806cdf04ee6d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b37b1ad0040a583a237236309e9a00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b2f194c3a74f184b8238c4a146cdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe20030f9764971aa3f9008baa89a3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e767eb3d4e0dea4958a8554db33cf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d11c44306893e41c27daa758f1a814302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b58265c42f60dafdae2c4778b6a5a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c11119ac53dca9321e395eca98a07a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37263c412dbbefbe8be565ab485d4c24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ac41eb17a03e3f205ebaf6954985d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8bc45c2bf1b8051e71bf68112ef0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414ad479f93b2e075cad5ab9b3576c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11952bf48c6267def527a2c6543059309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f7f3bdee4fae79c53e3b6ba77b8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c630dc1abc6a7ae936c70d64e2129e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a094261df4bb4f09357d9f90b2b51ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba0d4f6ca71cbe8a262bbf155544c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d46efd622e0d79d9d9607138462ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25a413cf64f0efc33bc6aa78183ea7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7709ff05986c0151d2eef05d7a5d3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278c91547b3a8f6ad14cf6bcf519b0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1cbc0e0884502287fa12b83479665318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95ea0705dca222846fd1153c9c757d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818665dd62126abd28d74a1a9b04d520320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfad3ffd16b6a09caab3b0177643c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91869d94c80c8bf1d2bc4fdbe4bc78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b64450fc44671dab87565899ebd5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d34e9c33dc54b054fcd8936b0ae243324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b6d7dedd10eeb2cc7b97086e98205325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb41a701a6abc4c1055951354224a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba2017643040fcd4b12c3a5c2ee923327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ff72aa1cd23a3fb80eb0a06699e39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b485258f1190a25a64227eb0b0d68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195bae9a8ce1b8b1bb05bcadc70b9b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b62216c60e5567360f2c6a52bdc976331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4ed6ca2a5b194d4dd43077d205c05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4c2903330662b4d2749bb97defffd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd211167976ac28336d75954a92ed72f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf43c7e701b23ae43d24d07ab81dde335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf66b1bb9535f48fc027d5596d6d510336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31699a8a3b365f1612c3a01a6b5c8125337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83af0f93f08a3c02a6806b6cb6dd618338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab01e656126354741e4b2c3c3ecba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d771964b0c1f2833547a75d25675ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe78f18f6012348b1fe1739f3c03eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3c0b24750402d5a26fd246412ece7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2e32eea23fd2f0663e12c9b1c110a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b267bee8038aa81bb48cc75e7301fa0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ee7aa75e3743f16023018856e001d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9646c67cd751a8a06a04d953dd4764e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ba195e4be9d8aac30bf3fdb0a735f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5a9ce17834e62c7e748320fd37fc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f607e0d00c22a200b67fbafd16f8854349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def7c96c5442b0dd9f2c61a2c55641350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a519a1b5006d002a8966f3708fa300f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c4ee0e786b1cb55d97ca5f2245b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c519eef4038240c1a881d23eefa25c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3ac0f0ceaa86810cd1af98cb69a09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e5f8650ea903408a7ca490645d63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5955475f14a99d652b02608ca82213e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250202e6d63426e8a492134b2c81a56d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24bfb21911b9c580af3281a5835a99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae27e5eabaff2719bd4659fc2862e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8ead5cd0fbc7418670344fd72a3f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca6e9e985076ae01f28ddacd60c4e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d334d1b22fc4090f0611a2d47a4ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9eef076524785b86a4f358cd1fa07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624de91da33fe8f2a9f3cdf0ca6bb59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e327728f14450daf072242f59dfc8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a3fab0fd400d814fc9ae4f6785837366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646796400da8461d5b6bffe711194d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd5d80b541c4f0c2ee72b3128d761368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662639efa1e5acafe3db93955f2cca9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0241fc785214cc6bf6e5ebedc7a5e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756e94fcdbb87c014b10ce093eb1091371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab042d51619b8cb5e36b1901286f79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6e272e94d176557adc71cbb3beca0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0281fb88fae3dfc2101e8f666353c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4711def14bab5ff33ee05ffcd779d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9cfa0e1e1911ecc0326a9874af2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b1b0ad43a3e89055f682e937a54f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac47a8e6d0ef80406d9553189cec1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58447d410eef14b4599957a0ce958379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3f3eea685ac498a08fdfb3b2521d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e0e29987b7b9452ca49012669e1bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128446ab3e2cb8139c050225af93626382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844777a77186c9a7ded9a26f278fd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5514503c5d552a33a485704b458a09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb551fe48c501f3ba87ebb2ee8c04f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d9c22e9f769e1336475cd94d7b113386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c2572ff9cb58c415cd53df2d15c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d12403f5d6e57a93307b7f5a4dd127388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baf298e853ae2063c9b160cd98c754389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4affa5836e4f63202e945918b7dfcc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41662dbc732fa6c876500e52692d9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b51032f3bb462e7556abb3b893a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63cd480f2963c833c234543ec43d7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec44694d1c0949031fdb6e72934796394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dc1f35a2674d142d3a0f67e6b138e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c7150bf9418e769e37b7b897079b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095da51b27e6e8037a9e37a225d3707397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639401b10bd06caca5a31b6c37aaf334398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0f1be549f13ceafd3c3c076b57970399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ff9b6519b73b9b7b47b1ec3e1d71c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34240f02161f020c0ff5b92e2b1a402a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a24a10b2ad523b30709da76b510e6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eac364805971f97fecb04f4f2366d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92a83f66e6ef4cf2c7fb78e4b24fc1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b738a7703a78c0d8d0aaead54590283405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed861d1c30b11b1b463bb3474bbfcde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9fc97ce02f7c549a7c1587444f451407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab5d3efc5b2789b3194265cf26a759408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b80dfbec7b51815e0fbdd25f971919409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406efbd9ec851fa932b80216eb18137b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e6336c0bfdc7d59bc1cef9f864f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f2169655cf7f1ca22f6310b2a882412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b463ca85a093bdc99845d3fc81ff0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd84c87c1e7551fe31e9750fa9c0a55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4f156316abe73d46c4b0ea4164403415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ead94c3c61c81f9132a8ddef0ded46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b586b937e03f21800dcc123794c902417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327a7f988ae13d68d500f33678801fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448865a40145c35c9a33287fb51738e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d0e88943ba95016daa54da83c8e44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0cb5a3071e5d050475e2c17f4f77f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d37eb8ad38d4d50602ca18ff32802422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f867988f2e6495a24098738c06080423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640bb3e98a777901d49a414df2e4826424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244755128b24210151c97d7ccc611f98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2524ffc7add6af71dd3280f7dd2626426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b21310d89ec6357ef77d9539e3f6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1d56cf017b0ea769e583522ae86a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b78b33ec2c2e77be6bd0ad2947bc63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4ace1e9c437d8984bb5bfe73cbfdb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe94997a8c3d1883b9313e4a27e3e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82326a99337f6485c48822000e9538ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163eee5cba75f5dfa805607818e40e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24129972eec1d865bb5cbc379b34cfb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f280b9fbd8e5a5628e21ee4326ce763435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a650bbcdd68c97b5e87157eb0eacfa8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1838e7be26921817e8c93a256d6ae39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a600d26db0348b5b27d82774704654438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641e7a156f249e0722c87e816cb7bed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cb91a300a0aa0146b4959ba0a59e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e49659ea61799f789caa76ffadbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8065d1bc1a8183f5624b0c7ead7b98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a3e920a70ac26080d6f5b83dcd859443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ec1521a469e74565c8cf67a33aaf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359d31f6a17e7df36dd3a397e2a4522445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe2150cc1c228ef0628d9c296925d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e61ba21186e419ec2c1df872556c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc7cdd59ee212689eba9ac3dd84b9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff3fe6cf3312e0287e50e648e8eac4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48805235491aae6a9a69d4fa293bdc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8e0632ea95b005e6de018d3eb8a01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cda4462754e4bff442c8cd6492215452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc6f9324f44789d6fb0293e44b30d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696400d83ae72e9cb318adbe555fbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf42c69c81ca109f4b56d52a52ad92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cee2da463d4942ad1f053d7a34dc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d6761ec162c20d36417b8f5ad8f37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83265f6ff7e9cf1d7d7cb264c2a59700458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf71c5eeabc18985821769451329b1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ea5f668fc22f137a5be5b5928fd1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e440b1bc1b35e5a45bdb9229f9a02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2c4a2ba83c453c98411ced400bce0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecf911efbca195b3540836637626b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3bee36819a35bd54792b37d58e29f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab6b5edcf12c77b6cc6a46c991581465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68319b85d401635b8410dd4de48f342466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e9ea0c768ef00f509a68a48d7e242467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c5fdcaf5762fb412cd97ef528e265468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715eae0591eec409dbfeddbff5e54e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4028d0ddf80afd4a4608e82255ca5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239f22bd1b70688769eccd8a5fc8d2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e4edbd7418779637ef1ba8fcf89ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff251ee768a308fd9521ade7b25a40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d037e50a2e9bad89fbe70f6f45474474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdad6476a115414bca1812b98b27ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649eb82b4991d7e2ac147eefc56485c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afbc02b3149de48782a02a38f29cb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e78dc05ab4eb7d5fa6a998d8dd44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca598d38a6ab5a4645677489ee8cb308479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b964ccd3592f7de1ed454480da268480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0321286d02003b9a0b546f622e0eb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaad84ab8c79c30dd48f1a6b2d1bdfa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075164b9352f6c0da07a4f305be6ecf2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5141d8a2636be3353fa7cdf1070def484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfcc1564da40f50218e8409e3910d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b134eb91fa5b77d6cc2ce6106307e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1d53244dd328c86d85bc7df636cdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9114e7ca938592249b4f2bdc3e6fa64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1245838c51575a293abc3563e948c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4ec39b687707483297a661e227ab4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519310886d9b48bdbc5ae9a5d58a260491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f00977ff6347e1d625c890c83078b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c7ba37b2e94d6594cba29f9c9b2dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496075d80dc38324aa36cb60fd33dc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b039cf60c8441b1b5b3bae0983688495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c12c7700c94b0ca4f466d054d5f21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4295f59ed299d803081aa80cdb797497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ac4fe4cd6440bb81e944bb7a9a0aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c88b35cb998d13a774c2d2134c4e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00114215869b619f9365e3820c7814a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2524c3df90ffcaaa9f7ce5f3ed0ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882ffd500baa5e5470ec49ace77cbde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62bf601500230f9a884ba1e0871c0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b65807e01a2c13e1a7e816e2c3626504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cc08572f547091ef3845eea3ac04b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fe8d80657f06031c759bb683562e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8a235e6524ddfa89ac4505435614e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034088c90492fdd99264ed56d8406b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b797c712c94288cfe3c2cd9fc5026509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633a31d8cf7b69b9bfa654d22d5baba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170308f6d0b90b79c1d935a3215173f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a59d7c4778dfadb1dc22a269f7c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6239e00c318c8a6b18b04976352e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9c984a85343e7164682088a62dc5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65325d46235248e7c9d5a74dfd59d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94206642f924ce31fce5af5930599f3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a83b9e8f1fa5721cd5bb122c7f3e66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950668f08e40314d94d3534ae6771a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc359cedbf8b20b3dfbd70dbd252bdc6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e61b3d76a2c164f83e4d270135f3d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b46c64ec9ffd1cb9d2024b25f66561521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c747bfc65b337326cebd8bf58b89ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3471aa7d58cb25dde51c1fb3909b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10635bce8306769f8e25eca9ca068eab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98fce471c76e936befc0bb94263e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4d843f6951a0b53ca363445c1c01b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819230d5128390639ef674abd9b647e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183c6d9fb2d1dcbc158a778343cee28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316edcc808eab8d8065e230c58a5ce4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f78aa6daf8763ddf12e8794eb2eff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65890d8e646f10a69125fd6f098dc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe97c837a795c48771497fed35912532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692da02ba3b61683ba535371b92cbda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a96ce37f36dfbfbc7a29e3135b33d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4e46b08599986a3440734eef8398535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0f5d7189e899c406382a31297c889536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc4e375e931d58a5cbaec2866e3d5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4c6a2eb5231d3b4b2faa3fd236dc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5ce10b6bd7383064dc5117522fc37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bba60feccf403e9709223bae72dc10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf955cee7540679987d72d8cb8318541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece4a53255c7018da2fc54647b94774542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca410d701ec0c6db3456c5849b5d19d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f4128359c829c3eb292c3889fa75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a944fe876a37fc6022c10bb47a70f80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb9c4c4db570c8d5bd35d90a9c991546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731cafdd596b429af276ef3e46c21d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd99276dc6b4e99b34780bfc9da28c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b2f543688bb3a3feb7cc6666707b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145d0f02566b205c6e832d1bad9b409550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699fa351648f0847b52bb1983a68074551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fc60933fc8fceadf0b89593bcfb16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf59f08a7b0b97dd158bb8e37f7aa1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7b7ee1759459d8671c7f2526c811554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5906eba40d934e85b427d6951a27b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156808db0f658cc39848339d486b8ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402158ca5889234895d2b7aecd7c3f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cd1da06840588c35dca421694c9b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac679fe934f40ccdb3bec824c7226f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45020d41d0378165d28dc27adddc10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069848ca00f65954fb16351a37565d74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945201c211bbd7914b6682320432b30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded1a4c6313f910a3e1a3036eb97bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22493e507b3f7b0c271ca9e1076a669564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d8080925ae2490d0d462d87dc1e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253a03c3d26222484955a5b72dcf611566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1733aab17bc9ce4b90e46ffb407cb21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daae7bc86335354d89dc20e582214b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e853735499934d715369136c1808002569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72a074fc7e98bd48e389a3e51edf5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba76c2f57e10cb7c3d38f587e4b82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551260a17d2535667fa05145f1d6b038572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5792426467cf83271209530be5f26ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833015185884abeb5d34292aac32845574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad629a6483336c876f60484df8d53a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f754aadc2c6c589279cfb6f32a503576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeddd0d20b88ff6078f3621243f5a9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8050be078477b0063736089b38c59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12f538de5dbfeecca6ce644c89977b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcdca84c819771daed9de38cd07923580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541fc87d41fd20441dc50e8358a99ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea6050feb0f9169054dff4ec7ad0a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687f30bd01fbd28127da4533482c7d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c308b9df9af073671e6fa5eee7809584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f97c3c358ed7370ade5a4775b839d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cda428086eeefa4ef1028e328ec70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad34a02c2b61919ac6f1a30a1cf03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb28cac12c806ef14ad66c4a5c153588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ed2e0401118c9ad62fb84eb0cd7e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4727877cdd122eb3f7312300d693590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b780c914d3188ff86b24d8f29d299591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7639940331ecf108552a0d56b727152592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7de00a2660a254118cefe153359cd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcdf5d1d86408c31fa07535b4beaf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25a40594f7c2f91729b01af837e8ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c811e2c45f65949faf8b2f137c768596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3c9f60a98b757355510c65cb805d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81ebf47e3a79e7f6e51e9e94abaaa0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c60fbd33a75ccc94037dd4a217eb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991f427f6867b4285bafddec424f441600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5b352b2c7374294926b75e7c26fba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402215ba7c1c1f462c80b34b5eeaf58d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e91b00fb2b1d968cfe5d0ce3032fb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77aebde6d5667864e8312167b75902604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac172d1c295167d49fb5fa6c3cea776605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a2c2969b9d3f6d987e3b27a49e4b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca795423fe9833bbfc4ce5eb836a5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f394eaf52c973a03c05eedcb225a0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f71f5a80d415b53b2b22bc013777609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b21b9838474f8bdc6ddde7eb15447610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cbabcbc175fa343fa6e6c9a237ec2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3dbc7baf35d5e3286c5dda0dfdc34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90134dfd515c4fdd859f4242c11dd349613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5245739d8bc164e96baad127054b603614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a52c4d71f7de21724a87770e66a3d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81c505c166f533b2d4b96bd937e2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4f08a409e2776c3bd01abb9a42d27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f83a203dea74372918b3ea2213b4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070189b54d80395c5bd6e85a856312f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59728086f2da74d313213ec7552b170620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155fda08ca38116506c7c82732d724d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b57a613e220875d0b8f0dedd0dcc37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa3c027768c0b4baa3b4fd7d126ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1c0cc6aff4a1558a2abf17e1fe543624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98d8db18ec0ebf181499638c6b111e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d71888f5a5ee714f9fdd5c3400ed1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1189b19cfc2642bbd59f434fc5beedd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b6fe5cdf8dcb66a9b379c3f25d594628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daeb65ee2e94a801b1b15bf91a2c99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d1d551c846d8cccfa4ce858f2458630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db61b52f8c9f02f47fbe114ab3d6a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a55ab2cde7d3a3b713d89f2eb4e86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534c3934b8f37c5d4b354414df2ec53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3d0a619da4697103720291df41d22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3c0188f2510144dc503b96daea278635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac1f08c964281a32cd9b956bab9e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5dbbbff65b53eb589ebd0e9518af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53da3ee6cea6b0aac75119f011e8860638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7521f999ae936887cdc49817573c31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5dc6dd4ce290190258dcbfdb18ece640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a9bf57a74bf604c11659da9dd1dc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83777e7206824f9c3e1c37c39ea283642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97049ea9f01bec6de46811a75ddf6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b1bba621593fef3d3055d713b2f99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c44bb4f0299674e7329d0ec066137645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d951537d72e6378799e2113cfd24dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa20f6353687b5f533b1ce7f8742752647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29781c3318103108b6d7ab3a503b6ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f16ed523de6190def8092124a5c80f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d609542c2ec9ed30befb3b836023c4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6153006e79a91a8437ccf4b4d426d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c9da6d97a2e51d07180e695b4fd6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c7bbed1e3ba1a8bd1b37aae68871f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515761188afab5feb297ae5b5637d77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c774fec361fe047d6da277ee09ae915655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13dded25597cd14e8d69e6132ca6ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e755a83c6419cc0f42ecd85fc3cc11b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d79eb5489de4f83b0d91e055bfa56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eaed3709f529ee255ec6ae4812e4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570af580ea5bd2c1c39921db2342449660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce896d37874163d638b01be6b209f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ae22fb6d7c5c302bbca4da13e2f88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be40443c5f554f8e7338a02d4561a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d7f36e76f0fcd158d06bbb2d4abf6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459aa1538968554c36515c1fd0ac6b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdf02f4f76cb0996e202a9e9b8e6ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125629cbe1f28513284a87a09571e26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7277120aa6ca18779a55665da2b16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea9c23d764049edbe8961cfed2f271669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04350b0370a804f777fae131f6b5e5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4aaf6d3a23abea86ba513663721a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e86d487ec0030dce9d05ace8b3792b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440db9dfb2c6062307c939f0ec8e42e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f75b5a66254de5290ad5cbea08559c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195298cefb22702ab6d1766682afa9cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9deadfc5fbefd59ae49c109d64e26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8547a8015d6d087bccf76cf507cdb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b203b18a7e6ef02103a28d4b19a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef1f300efef915611e6092a042320679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab9454eb22f81fa9ce635f16bcd828680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac302bfd6068ce8e2fc5b13ef6d92dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e5278cdb3674ee3580173c79f8c74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287db45fa2293c04863e98e41c155f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c65d0b8b0a700c62bb9dd4e74859c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352223f3446a0088f5d0cf080350e0bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6160255c856faf82a9552b079f99a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a505e8d0440bb1720ed63f6966f78a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa0d45ffbf7f973baa9083e2e43758688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d34060fc3335524ffbf8227e12fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b66ff72d6f4dddf5c3802f73e25bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d22ebe4129f6aba549b7962b5c4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961637aa07f46f229e0d566afc142f95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505f7464975a8fcd135e1f89107d373693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597cdb423120b1226c8157187d4952c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a066409facf9bc43a1bd51a91a30df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168a214c898a14b79c781c8d3e7058696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48ca3644dd61743a8201076bd94996697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04213616e43bb6c9155226aab0cac2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8c25dba8ceba58999ee9bb24e261f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e374269c2e3dca0783e33757e315893700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2576be92ab5bc12c8c9536e2281cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb9bc72a340f2aad4511d4e6aba496702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c6c94c1d6fea9e24142f2ccbf34a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a6256d24442972de63cc124856831704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb5f9c2ea0aa202ca6b1275816ae9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1a0d9ea9ccc843041127360c97c6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d9f0ad8abeaf75ca9d20b1861ab22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68245bde5c153892ec523809b45a6e40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8d1a62b16d064e090868c02be829b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb81d418666ba51a06deb84d72ca9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7cfb18c234e880ea49e1829e8553711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f942cacde29e0a28abd085d21034bf7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32d868b16ba7493cdd6eacdadd136e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ad022ed3813920746cc1a9c16c044714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0973ec421c4214bc870f5ff8ef7861715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0a2bfc054cc55c9371d6f5dde163a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc700205eac2cfb0071f1fb93eaa646b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b128d1c0b46d3b0065b0598db17c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2627341a2bf76bcfb7b4b08484e1f08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e509a8b5afeaed605622ac961b9a971720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe42c1a77ad5a017b711c13a9795f6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8c68b46f99962ebb47a224a59e687722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546d6e03458566953384289c5f14a00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8160cf337405736eac2f432ddb636a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e47a4af8c694df329bbb709fadd51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd9eecf0b26a8412aa95c4e26b35b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8736c17dcb59d4f62593485cc2b64c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba81127427b485072a02e2551cddba9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafc901bc57aef699f3a6cb02593f4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9795455ee77c73db971a17a2b968814730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e81859549f7b56799c5fdcf314d710731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890eed0076d9f324725c8d85ade517732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b8740b7feb2bb0af40ad7977b83b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006a03e869f98e2e318116e6e2422e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a070c523369300b212df6b2f171547735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cb52945ab512eef17a1a962c8c048736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e800a9add290f796a58e97cb02ad60d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14bc4ccafb2c74629bee3506b581c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd7a05fd58ae7fbf28ef7eabfaae68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52724daa66fcb9f3cfdf6f516d155815740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b294bf774bfd4cbfd19c73caed0a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e05ec515eb6b093ffcda5a4904e9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da87151e4519e437dd605ea735980c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5476dd65da5339aa48f65c4aba96042744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909b1548d5d3e90bd005f7c210e5a0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bab9882d6ad334b440b7c1e2fc7497746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b338f12c19928c75ea957a366b602747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95af956e8026beb67db8eca2e77a6dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e710d6da06fa3c0efd56c54f3067be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda2c6c94bf2e2e92f85a63dfab8445750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653ae28898ff1dd52bbe31e9431fd3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f94779129cef6240dee742f186e2cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd66c71fdd828a06dd9fc349fab92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94106c2b215452a02f113a2766ed7e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142e0c62293e6520b8d794cdae7018c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb79a2a3b3f402a5ffca6b569db8cae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f202badcad97565a8cd1f77a92f985757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ae27b65306d934846375e0fb914b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4135458a52dad6599821ea5e780ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0228aae6f0c9e3c160e74c722c02039760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d246bfe89ed2c8fcf1e952831861b98761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6091c39680f132d5afc9535d2b0244762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58561278623d898c6edde70d440ebaac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df292aca9c875458226db5b5a9e5f9d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d21cfc37b3de29d5a2aa014451e40765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ea3c747fd794c55d0a6a875829fe3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276521eb24e350ac0cd09a9f00b5073f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf417fff8b7b47db94395aacbb5fc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b98654cbc78c0c8313344738f0e85769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07010cc7001f34f39983f0c2e659e107770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450c4ebff98ba1607c226cb547e2c1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9907dc407d8de543aaaff6f214e824772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688c0a4411bf7356218f39d2c2061ce773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149ea2811e56e9e76e3a17c6340fd0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782564d0adf0bc7c72e93c0ce74f9d4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693e81696017cbb3a921a112e76776a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b381250b933bd13db2418f0edaf80777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222f37f09be44fb128aa83570a5bc58778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f17e73309e06c4df74a1273057b0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a355a8d013525c9ecd8c1700355e1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fceddfad08bf7761696e83052bd5d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0238a5fbc3c87f4eb225258ccd532f3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac4dc5c533a21144802030da962814783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1961a064cd93fe8a61d256ed4b0de9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706e86ad2cf142bbcdb6bc11f132ef6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96a5fdca244a627a7f29450d3f156a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9a8308f5ced4c64f0a87bbf452f0a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2d669b75c361b01d37772ccdb3c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e422710a589290164c9242e0a37ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a687a782ce7fd430c8c2e205ed14790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cc2fd5b93d47f3c4d82f668f47377791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ed8fe8e9ec7016de767dcee7ee137792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b36f9656230628ac97ba773d214122793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eb71fb1f394982c8259ca32473f41794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856923c8238df17f61818f73f19137a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb63baf8b730163e990ed00d1192cc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775385cdbde6ac1822d363ffe0693f6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffac4c7f76d6ac329e33b9e3a03dd7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb074db61a8ff5e3bb4e27352ad6ca5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2cccf682edd4d8848ceec24ea7d34800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627ca43b181b920ece882f32600ea11801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf200ea5afb17c8178904c5deca8b6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9ce72f8852b5f6adc521b1cbbd60803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505bccfddcc5c7de926e1755512c44c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4f46526fe9981ba4b005d9ccd2ff0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14448718807457184807a33e990aeb75806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc5ceeca2cfa8cc11540a4f002f1ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9c0bbc2f4a97254e30edae8414b5a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dbb763117f29934dafb91daaa3a55809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5287aeb3daa44b8a6f40ebacc9f3a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d8e4afa2cd96d89a837f2405cfb6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff53aa08ab6aefd88160478391d0181812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece24d697aa8af8ddd69f0e6c85a54f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482538d02811358ac53bab9ba425a0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c42c4e5f339561967e60510ab7db8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5e7a79b14c2ef300aaca6fcf0ed0c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac8bb3daa968eba598f1741de2bfe1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35911bda72d07fe04023ed799da7e36d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7bb7aa065f7a763ff6b6d113e455819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf82e2087640e550416d21a2d714e6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f2c6fec4ce88f22618a9e3fd3bf40821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8efd9cb507b03e7676cd5e5209e85a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49722ae468568f7636049a0ab2372fe5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9290693a386d91cac238357736e1c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e4e8510f860923c82cc88c4879d19825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b4aa7238ac8fdc6986c33b30c0bfb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f98959ecec9bc2a8939639abb586e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696c709a749be3ee744203208b13844828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435115b6ab0445349cf2cde1cca8e1a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ed8a7f5ef57895f10519e3209161e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee180f8744b0f274ecde8038be8211e6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972b73d46eee3ac4b5925a402141770832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4bfdeb82ec4d9ea7d959f57839e7f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bad5f5ea114287082c1aa45c13c1c4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06959bf18e3c80a0afaeef87685b9e98835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9da8ae92c2417c4ec38b74e15aebba836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d7ef83beeb5c557fa73793a32bc4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4f772fa843736ed4b086e8c000def838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25242a09916d1eb7a1162151efed7552839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a59f3591ec17db5adfd279a5aa6aa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fce90d79e0abb9e9191ebbea188331841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681f30c75324fcaf66e22056523edb7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f439adeb11b54d889dd72b955ff76f2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f059c51538c301d1731e13e176f85844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1406f4c676fe9c4603199a45d86326845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6b16beb7b36005a666e8db4f48950846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b68cfb951fdd4c73c50f573811b28847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db000167eefe8215631c794bf5b42634848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6676e03fdbcb88509643631d0c6c4b6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39216d5f7913c78f6e6b1635ff708d32850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3581ad034c5fbfd5a6db0fc5bf6141851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af34aab4cb56cf18f30de867d1f342852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec485c8f6d8d7096099e265fcbcb0bb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4767ff82f2c63f1ff63c1baf7ddd3e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e82bb4b70a42409e75a8b5cd2d6ab855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728d9cf95b40b953dd9f3a51a91fc7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc238ffa50a83a7f246e600f8c26c02857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b90453a168728b434c5ec4927f9d51858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb937cf84a9515ba4154010c36238821859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3294366941afaea84367e533c32d9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db01cc0c22ce55489171d7c79188ae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b042c1601e1307afdd90a09e336c04862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca47c1a71b86e7e8ecc61790d2775ea863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad74a920a0228654d900499817d917864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc909b851e3402ad8712540fc69b89e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff1afe2eaf944fc7b7e0785a9eccd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb68b5d19361dd6cd409c30977494c4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a6ea51d61b6673c9fb573a032c448868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165e99f6c0cbf4c0ff1a0fcd659aa29869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29acb363b4838a57b375981a6a12b5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a2afaa860be2d1049bd4e6fa9a37c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553562ac009763f58ebeb4dc7cc021e5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487f4684910b7caa0065436dd4858d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c2568d4ef93c68276d84638f53546874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c40ca9868c942ee7868e618540063d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604106dd636af9959f5d23d8177b5ec0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f679cdca9bf3fa2cf9154cba0c2d283877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18de9162e680c6216b04efd8bf496fc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c5e6cfd59580f6eb2793bdafe9a1f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfd4d6f2e6744b7dbeb1b6af6b8ff9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6a30e62166226333ecc4ee2ee4ada881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28269c293d2548efa327b42d41bfec9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254526b6f052a16278718481cf380e89883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2837f2213b6f555195ce30987aa41884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420ccb747918b2d90117531c923be5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b68027785ccf3a15756059d947c0f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6a23ff9eec073d715d7a5c5c1d9db887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df03444350dec6eb84f53f18bcf2c9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774a34a5affb8cc640b4bfc9e5c6e5a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548b3aa8ee9fe783de5adaf31f246f9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d88c27039c826dbd16892d264f2ae5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dde0c1dffb3d75c8267a2b3c48796892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33ef34d154530a75b1b605c18494f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48846c74a682b4c6fd69340b2bacb203894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b58177a5c15f396c5916dc66156f0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49f40809cfedde675ab6d74c755deb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ebee90026a6e298329dfd44bce616897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7136715488606057c4672425309bd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8dd140e5cffb65a725764224ff6b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ed4e3367507a1e541fab330a7d9bc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b5c4c0ad6666418effc899d5b6992901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa44e0da5d45114b5799a9d1ab6057902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cc44a9eb4eff59ace89fcd1a49f30903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e7a4dcd651b333765fcfdd439cd5a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a4922d2dce092ae834f70e39de833905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092441aec0d5b482218fa0e8c93cde89906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070048e705731920fdaa09e8e2c067e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c51c692cd45f0079f58cba0f337e23908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a652f28c4c38541730b7d7a3dcdaca909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4cd6378e18d988d428c0435802528910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d273cf002da849c11f826741d553b5f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34535d92647434a35cd467cee7e8aa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c23bf36f935a5e15f9470aa115a1e5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e2645ca86ecca630f956935a81488914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b18206cecc5b397a39347e1cda63915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9dfc7d0ac9f14e71523da1bc7fee4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf3aa219c2e5d2539f49b0fcdcf911917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98997aa255118797e879834389856f6d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d66c530efca5758f135d46091ace9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55a38e45d76cb9eb546caecf9b6942920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6e1b538a60c4e778f52d305744196921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3cd9f2861b8ff4efaba9852d8a811922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b4de2817a6d35263d51342ece4b7e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdd674899c7d692e55bf4d7d09373b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0b103810bd28b417e11250e646d97925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd5a27ea618c29fe1659fc3d59465e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35744fac32826231a8890714392d02a2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbf6938419ab94a86077e47aee0ef4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fe9323fd8af8f20502f8ba43dfc92929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cececa990ad190bd900f970986f865d2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701d87b28d22a6782087c0f372ed395931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348c069e118876248cabf473e45e18d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c16f9dbe2ee5b9bcf998a1bd214516933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f14bc9693189331d81d81f9456d24d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a391536a1c798645a9ee7663e0dd243935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d243bec9fb1d118f11066b540d39cd5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e2732afc362ef015a201aaad39ebe937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9bc5c6f63482e87e702b848e5800b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae799be51d050b57e74448809ae172939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5048e10c5bd4ad4e246291d4ce3029f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d31441884170debde397db26f1cbe941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977b98d9822f2e235bc2eca8788cd92942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a369ce39eeb13de2e23fe12831401943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efd7fffdf3bebccf0b596b9ccb3ed4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2448ea60f358d97e7aff48cf3dd7036945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaaa0d8990afc55a636b697d8aeba2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a61d6f2d88bb971cc7cd34a675d9f5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3d99aa0208e9fb7cc5fb132af643c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b9721b87de4454491a326bebdfe80949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b8842b2901c58e871ad5b18f9426950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b930cebdaa26346c5c0357eaf4359951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34cef630cf5ee76c8876f97cf2e784952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb47ea21cc2f26dc0fd757270aa996a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8d4b38936e86b5036b8b8939d647d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa7cefb95356e542ad52130a2b4393955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e024a87e2d8f6724deb2407bc57f0b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e85820a4e03dd0665626a29e42ea65957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b9cb11d7e077c65586b4da29a036958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54206c000b0d95d975de62f76e24759959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb6335bb43b318ca744821c8a7cb25960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c0ee5da140d8eea8cb0f0a801d194961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649d51af990456de9489e5842922556962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad758cf6977745118b2bb359590fd15963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839d3766402da2af5cb432c5c71217964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d471717243bcc4a17ed7e48553b34a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab2cbec1e55c97e730a363afc78cf0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccfeec9862ccb6f18e8b15b70512ba967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe08973cb5a506373bb4a69c8f1812968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf596a19aca6deed16246508bd3d7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f175ac686d7ba53f44be4991df73f55970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2aa50e6dc6fe31c120ccff19d6721971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8722ce2113a262efd27a3b0e3bc74ba972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a2c9ee63da3787bfe56af654f7513973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6db83cd9f575b854e3c55179d1d99974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fc3c8ca0df08ec2a8a3fac02fdf24975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04628bb5629a6c6cf10f4aed71ae145976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ab24703302827eb61f534699f049d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b12f6c04e8a0e067272914eb0c97978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9466ff2e2529fde1cce4b1f9321e56979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0205a39b9b4a3f471720f373150e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804acb5cff1844febfa90bafe56c53d0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396af20f62ed6cb8d0746e18fb43d65982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705be65d222d8fc80b21e5417e5af86983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034340b420fc485817c1d41d023149d7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13dde65b1790ee89043dc63207c1c5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70d347a84c64add25f05119450e44f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dade2980196418fa6b79da22387c9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90709536f0232236fff6ce960009a7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb163fc42128e0473ac4b448d276622989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695c0a147c2f47a989ff8dcf360d782990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd04ffde647a16238c5ac8b7bbb30991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd03b7f23cc4dc2a06c518658ddafa992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0cf60d1fc3cb69b68c5223682e4c0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae7cbb41c8e0dbe9cc2ab317bff3fa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc209495f975c31591a95ea4a7a871995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b07431b4fea4c0495e65efabdafc2b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab3b97bda3fea2f2222137da4a77e0997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>