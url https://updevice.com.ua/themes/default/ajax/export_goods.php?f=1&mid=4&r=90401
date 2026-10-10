--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1b018a1f9c0c346ad9e418e0a64231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe345e5019da792be060c1494ecab92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7634b90e49c7f692e6a6dc18a51703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c286a4f0c10bf8241884aa0f9958c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0be7277bc2303a31887ffe88a6ee75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c2d1cc587a0d8d6e745f6ad4f1826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0baea264f91d60285b0ea97d7c0957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438a8cf06582a7a9693db8b30cb86e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf494a09ef1c14fd47d41668a096519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814da78f537fa160492cb0d5b5e97d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8ee355321639f173cbb14fe05505d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d0c9b9ff9cd2cf4dfff94b996b19812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d26bf4a969c5e06a729a71577909b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796cdd6435861d448179dd5a5ed25f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8229f6ec18aaa9cabd302eb8689ffe315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1f4d5269fe8d5576cf9595703931016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87325af2b79b360a9cead9870b4454fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ff2c2315fcc276c992079adb762818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497507c99f0db8152f3d0e43f3b8cf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593405507a7e85f366a097ddabed37820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de59ceca796e667170bb118449fe4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd48ea9861790aa8513a523a158d66522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0128c09f53fcb13b11adb353e5a0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c29fde6760af604e198f811992be8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dc29420bfca41051ebb3b68adef8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0170a0fa14586aea83c8410c0ec84a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f01eb1608b3938ad138e8fd54cffc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be6bc3555df33b670f2dc7a33a77128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da135bf2e4400c3632b307e6a297a6fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70847c9a4cf2b06c39e8dbff37d3634930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd95965dbb17c10d71b435c3d1d2f9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e3df2cec0778551324ebcb0783f5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce15c60b394b5ede577c63958ad6c7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ed1dc5eb0c2e9f6c2c333a636652d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3cf5930ec49ddf36ff82cd2e55b4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b70d115b2eba01ff749116f29453ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991ce3b6c1befef1d6d66b22eebe50637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f5f9c7a8146cba20e4b7dd611677938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270aa4fbfaf8128fa42624ee4eaf9ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e641b1204876fd1c1175a209c4d51e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ca072400d405b9a41dc5b447a13741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcf25bfa3ad21e1da66c00bbd1947542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7508ea78db5c1594ceaa0a00a01f1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13989ed81b6e8fb53d504053d5e6b9f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50bcdd623cf1770fca9b3ec41a9dc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de413e8b2078d632d0f00957417358a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f57d5b9a4d0d9eafa846b87cf3432547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629869b0246e31d07c75d408ef257a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb3b899e2f5fa914717a6adf402df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d779a95905c004f80b53e705c91d38950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaffd262632e50b9000fe87410584451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ff857784e268bf3ae8a8e5456f97d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea01aaf98d584e17dc5093a2f8bc42653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0008a2722cac99fea0fbc797a0be354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982b78dc69a4a1d722dc8f5893aa0e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95978b0713e87e31399ca4de65859f4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9142f4518e33e254513d652917303557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264a3e56b434cb6904b31529780a79058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cec28ca4d03f079bf5f3028147acb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a84af53af193e774c4e3fda2f8c48160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb305d0bba655b84d9678fd9213cbe461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafb3c38ac84aa79094e627addf50db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65f17134a29c9d0125c568cb46305d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a54bf74033c9cd91cb57f2abf91aa264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9987ee1050eaf4feba1d8b5be3166b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d2688a7b46d260e6b6f51f0fe1be866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421ba7885d3c4592a5dffa90228fea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb58d25f3e421407da8eacb9940079468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356c32d1892639881c23d1f7f9ad0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07538c09bd8cadd32df5da32bf88355770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9d8d82eeb31ccb509b8ce9fc1d89f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd53e560d020b7699d279382809521272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d41c09ec373d6913792d2a65c9c72673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b78a1f37781abe35af76fbc96665774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b0f34cbc66b87070c438c24364da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609b3184c7e98e90dcd3342fce9c57376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080040ab2723d856cd30ebd40dde24777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b533dca09e5ecf56549ff8ef1c8580278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c7673f7af3e712c9866214506d85079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a89dc832198c3f0c9dba613a945c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb7a43a8397ae3639ff4c6bd34c68081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d797a907ebb8ee013f35a3c02a8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e69ad5ae2ce74f90aafeeccc4107783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4ed3e24bdef77da3a47d471f7edba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab61412e9fb328b2c21a8ef1fe5d2e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf6903734326d632a1236e5ae000b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081327faeba389adae3188f9dc8314d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207687d9ed41291789b9803d8c0589c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763769763cc97f0c0dd1d0f5252cd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9f27bcee0fd202bb4296a3fad9dcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320d25ff4cf73034b1e64624b711d1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239c901d0c05133c33db73d4cdb13692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c9789e7530d85a5bbd7fde33a440a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc75f2af7f330452d4cf3ce262d3de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6cc5a981c943ceb3a3ab0b6cdac1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96831d69fb2e3af540c45e9845af964796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35724cb99ceddb8d6c3639b6381bf9a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a40ecd7487633743027ff379316698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21c0b617a9e9e584ddbb7398d80acb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120d3ac17e61b0a40945754dc4eccc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635eb761df4347ba4d7b3111eceade0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855141302ac66b8450783a10a150f1c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2195207c8e6f798346cbdd02ad24460103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8d2db604ddc9108712684d52460a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31148c51423e47e4671085388414eaba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf08896f9130e915b0936a762db3984106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851a2dd56983ee641e31270578d10e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69591482798de174faefe137d2fc385108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce8651281f50c00a5b4c3a9403a66e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd95a965fadd11ec3110d3488f394c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bddec301ce5cc86f51e3b68260ad4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f43d3a80ec5616ab9ba5ef1e4c203112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898dfd0200c2e1feb341837aad1d2ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238fe68cbaa299d6cdab0d4b3993496114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d724e1327ff79eafe188f06781535115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838955f05dd7855a0b97d4fd5e2d4c2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31ae0e4427f0ad01bbcc5d2c507da1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d7882b73bd9575f8e009b565c6e91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad44ed7b6dccc8bedc3fc93243e472119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e5f1af288dc73c6d351c894bc947120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51852698ed5d3a1126c3943aac16e82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014e21a8c5d141d6250b75eb8f43b76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8f390834dab58f11beb4fe5c14800123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f120a97c4804cff629b8d9a5fccc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fe96b8d7a617e79f500fc35b1f0e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a0b457e3dc27b049b3f11a04f581126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55b78e96865f4612c3629a1405ed1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865fb86d57f5264dd2ad680ef521e09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9d504a997e71511947b3bc656bc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fcf88828640e8825072f5c34c4cab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9ff9172cd83280ef9c0b1b1cf309131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17458654c82dcaa725dd4e913108819132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecbd362f976718e7af7b301452106e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c123d02c25748d23a89c1925e17a90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1da751d1e6e6534a2476b07972f873135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2db335d070123247e76ef5df1efa77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37f464d5d86479a17d9ee65c7b292e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83741aa60d80693a3a559fa476a228138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8a70c7b9a72958e6b976397eb909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e760c8b9d38a2b2f42a45d7701d14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beda9bc4a38ab4551f489634c03515e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287260a979546c8608dac62fc8b0afca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28a628cb1a571bd5aa3d66266067f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec221e9c29567af210fd82d47616be01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e6a06ff81d22efa66a08aa3a7b588145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2123512eb736133c9c3951b83de9df1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b57af9bc87ace4958bb9dccede7f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c16f77b782d787461e402b964bb8aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f4f3bd9fa5e810c167b6e5f0f2aa4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e181d6b5fafadcb3427131b197462150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c8eaf155ab6303547d92f93abd861151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6553b6e1c7f43a7d0bc1379e0272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508d20a019629b93e688a0b57a64ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16dceb5f2a3249b6709d772a05af5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb2c70491cb6e5c25e7212c64d9d27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7be01564bcb39eabc90fa50081a35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a23119638a02426945ff5b58282f7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45543d9be11ac95e8394e7c9112dde158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536654b11f085af3e16e181ce32c08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732c0f153d7654d8cf2b90ad004fa5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b53c825f04b54a35535fbcbaa6da2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd98390f482571e5f31b2951f891a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5a3c53a451a88c4ebc370dd96b46a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e203b2fd8ddccfe44b5148120b69a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a4914797a498827b8b311766b4b8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7513aa55e170a808ba5a7008aa0bfe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f769c98b15353faf7c7793cee4f6c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a7682ca7c091d505fd6e1b63dda55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800446fe1b38fbf916d5f30d3b4357a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39f5f679a43c78c9a747cad9d2f26a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98059741c9729566802ea0a96f83a907171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7054969925c474ceb71fe1dce58b48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80373e090a05eed79b0f63ad65a41683173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9b4709dc00429548f719cbaa32122174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03010266bc19c600b6a2ef80ee29536175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d660824639a91408811b89fcf934c4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056556cb285929d6148cba5067890cc4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c40bc1ca5dc310064fafdb9285d74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6196fb2cc3379f5053240988a28a2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b3f261a5b49a98709c19bf425e7a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53360e5fbfef892ce20b7d853f5386ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251226f84566866a6a475d607ff3fde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12eefa3f46fbb4cea1d215d0193d30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5566d3b93a1262180b25afa34b144a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90ca8880a2b005e1ec79db90c7e543185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb283fd98a481286776b9bf899bd16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77ac5c566274e813a3fb95bee6b51b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc327658a0e586d10621bb34c0d19e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ccbcfac6995afe1196bfd140d2212189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9128fb1df4cbf5143f31e5d451014e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228a2f101f21ec266c1ace23e83e9f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faad22e37eb1202a2f7e7cd283de04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e0e1dd3f1e5286b474d0a299491b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac218d8a7261f09ae29ca7195a09339194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e655c1db1644e9bc4c730999904f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2334584ffd77e46c974ca5050258203196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c99fbd79146a923c69b89a0d32d2c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33b8e867e1d233e0bfe73ce46ff9eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7635c197bd01f2a6ec2469ea8713bbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f680a3f8267e8c5e59a7e05191381ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812f91e4745c66165cdfa2a6d378c76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d734bc9b939667a5b2934c257205c7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1844c4384173c490f109684ddfb1a87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86abdf472c139ba9fa7214d4c6bfb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c78f488eaf6b46717be56e814a4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bcf55e5835637b01848752a555aa9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc502bb541df63652d32db62ee09e88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660c5e8c02269f768d707982eb27ab7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2215750848664b4cecd08512ee37b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1395c36ef5a5738e8e61c859277a50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dccb4a22e596dc4889aa968eb7b62c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec989bb3e5dbfc1ec6445904008c9bca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b267852a0fba83f33ada7862f7e9ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba1949cc97f9289f89359e74bf6d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a246fdf69d703981b1e70f18e6d66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ef83c55ca0fa10501b368172d2ab4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd4deb14250413539aadde481b0604217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfc7f4ab70df357b295895170100d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5012ec8329e1ceed212c888e414c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13085cc7933a466e43c812b5590b92b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0f3d592bc28c6f25eb96cf1b067d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536746fc142bfaef3f2ac6158270112222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef501ec8b99479e7bd0df1ae43d9f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea25e0d203c7de080ce62efc7955eea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5d974cd26648d217b46d3ff26b01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ff42a286457c1d5d3ef70ddb06995226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b516bc020143ea56fc8d35cf8e4c76c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aae37a7cd1f1d7aa757fb714c127c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125a6fd0ee86f5b4dbd2dccbb0a6328229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9f1626cf518bcfaad141f699e9ef2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d14ab23cf5713f8b56780b58c537d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4c1287f1e1575cb0ed53d37c1ef28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231491d353af3809a80d2cda7de8ae5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b11c3508f6f5238f2260bab766715234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1216737bdb7aab67a1584c6f2cc4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f317c85063fb5edf0bfdc4356eaf2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdef0ee7a26aa9faa0f48ad60ea034237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da7971c5ef1ec4ea4165364150079b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604344f4206002c199ea2c1fa2e69e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d3ea445320903ced73c268f9576de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26563d14817f0825daf631e41d55e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc783123525b59b0725284d84b98752242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb61f9fbf9aea16a289b354cb62f85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419da4b6a695010afc096e26024c313244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7648258446aa6f6770a1eb633f3bbbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ceed6b1c1bcb2233df85e4161ed4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a5b97af95a0dfcc2c12da4d29c78f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef405119db4a46cc50e531d1735bae3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b725ea881eb80e89da36cf308685685249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d054493c867e1ae4bcd097f2637e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b777a157bd2b5dc1c7f251821dec8dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccca4e989f105f8d92170bbe48d5108252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957039a34554ecf5c861b4e37008ed38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187337c08e3d340af22042b08fe0288a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8e8f606b3b6f8e7d89e8018105172255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a7b632d6bb78f7eed9fd69fec57cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3db9fc93bb74e3f24b29f0b2d080d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caf6e908843fa0144de20195bfeed4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab3c32cf935b24a3d745e447c24c74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388f195dad7ed3c6f3a523bb6107b2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de73453e4b72b06ea65972d663b9ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c7bf97f1f2dccba38dad4a3d0210262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55486c0e412b83867d084deac717163e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f854f60707e459b8bc85152c7e3d71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806051b951390eb721a9995123be59cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8899edfb5f102e25b5af0f42c7bdb25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300010108faf0c7d6e3c3d35a245202b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1386dca0ae1f2b0a2880bf15343f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d5ac83bcf2d43f1abf63d4d46312269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef921e276ddc3cd1210616c4b37508270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2fafd334b8fec755b426f56575ceb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e66eb962d1c91da4f48d39e6210398272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ecbea4be1f75e556ba3c661ab6684273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a4a3e93e41cada2f0bdd6b84a57c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f257f2a5963a7384c2b530d1c874f34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af884c56294032211858ca416b4fc7c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5f322be9952fc94c459d9c9a3f094277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f37b254b2895df940f1179ef1acad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdade7b60cadb3848c3f92ff78c4e07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56aa47963bdfa2cbc9ec810b2f170f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c066669694305c99ec12029203e3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7486349b0c05176d89a21aa6f59bbc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b43702ef7f9272f0910c57d8275a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08206ee25661bcb331f50397074de6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa778f833acc2f8c8e089e016b79759f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ff9f77428e3ad9ced6028970654b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1812827afcc3f330d1a85440e67325e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d5237978a0f2c6c5bd2847066c461288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703beacca3136ad65b3aafbe4ae5aca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ea6c0f806c1fe4563655ea22e1975290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4daea18b4471232cbdaefe6174efef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd33cb2399fddcc7070e8235f0a81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6a4903b9c897c0ba53c6093f502fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d482313eeb0b0d539e619e63f0792c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ed2ed6c28eb2e3b44b34d015ccb9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89891c65fb9de5d8d68df1aa72399c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691575dd204b80e6690a721c5a6a4d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d765a2253a5973295a2307751f1b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9280a8aef1fe9b2aa1c7a8802a7f94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa709474e62b5a7ea991ff0de5473234300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87bcfcea3e89d764749ec04264d15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a770dab712d43f3f933ceb8783572c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bf26d64f4d18bc9fe961ebf9afd68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cbc8454e22ac80016f93e08a3bc08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea0b0ebe690e1e4e286435aa75c2ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea0ec904d788715300d1e477cc6e9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fae0601b8b7e5876635c412d49d4c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97889b0bbeec439c396e3998ef8f6a90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db04707cda4a5359270f0fa69b390309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb713e414b20f26b827c0ffb62b2e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff57f02947d0d01841c28c4761e11b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b62be33da9395441d2dee69de9471312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea8c7c4a953dd429fff8789ae6ae9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21fb15575594cd7da11642c8281190314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ee9aa15d98141e305366ac90ebfeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9183db49c500fbddd8eeb706b64e76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53437872b16e40be6c378007d1a2b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f42dbfd3ac1574c7282e9a72f405ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61fd5af65b15dac4507511f480571b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63b965746d9cd3897d33b90284319f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a827372d9c61a33e767b3fb2ae6693321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758f1f5906450e691545583f7f38e8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445774b6cec696add78a7e4b032747c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1960ffa734ea8df74cc68ba01a5bf1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc00b036602cd6a1426efac42ec122325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230d1868155dd2fe51f615f12aa811c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378409fbc8224a1b587e89cb9655a4eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67f3ca665bff3bc4b80194b191a50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157be0c4c21791486d2abfca303237329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec08bba709f9ac886e141e7bf80966330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da4d566116949efc27702a3911246d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee61b5846d5764b9b7104618ad59ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206210a773826c40ff84bebd4890e9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0489619992982bcd0717c76f2f37b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b322400cffdc92e53e5db4218dbb9e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899394a9406b42a396f0b99ec3bde0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d50c5b0a8c92e18ac23989dafba27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383c53db19d236d4835b1ff578f223c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f766b4bc895a2819b4fdae298d4cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbabf31226bf149f0064b5d036ef0e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629694db786ce58b8221e7fe3ce4c872341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d881ef6a239858d34847ceda10a1258342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991137482170577cf68081769b7e7e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d1dbd24135513e17b7a38ae06d2e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c9b0db681366a63de173cdccd3605345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2658b05125d3f800318f19b4e0448346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07ed296d602edf06fd9beac5490073347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39a0e85d50ca34bf70b40ef89a9fd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d733545bf22068bedcc965b1ea0ca97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499135094357bc326f4b97847613564350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642cc034d5ca8fe6b5435feff742103351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1b9430aaaa09530521f368b0be716352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833127dd832d18a8ba1db2b510b0a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726a5db87e2e0536ccf92bb6e6bda00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61e9fb19820bb2c69361c66c9e153e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade6d61d8fbe7f280a9b38832ab856356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55cafe80d080cb26317d708af9a54f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515e70763a87447bcdf8b9b42517c6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fea331bacbb4d284c2b9b26ee39b70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9538dc7e802221450587f9a1064ab9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437bd25ddc6e34534ccb22eb312d21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8a5911c188946f916534a0b56d258362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408a73b5e316e52a06ed9a311ef9aee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561642d7318171f1939ac673adc5c794364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6905f63a3fbfb3e11ca2f6382d397365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd915f019e36003e984a5da31f7adcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd2532d5350194673660fdeb557c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308267f7b52e3fe4be007c55fe4b7470368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672cf75bcadda300c049af7230f53ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d93150d79263eaaee2a84a750473370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139617397ff3b8b8a3c7bcf171c7257a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0a6a77e68fb75346a6e4f3ca8aa58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7d0f9c0f7abaac1434fa5a6e3a19c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ca730f6dda2f476773aac8850e33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981da4588931941935a6dab60a979b33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a68631baa733c42e9adfd5d63aad3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e6fbdab57125f667225540255c043377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b8041686d6d60fefd7b1049ab04f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff536df7911ef9ceb6e468eb9f4405379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822dd17148dca3c721bbd67e6a63bff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b9db168c29162c39bd66c38d0f5a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fb896ee046cad98c3c5d7d591e924382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030a21aa931e0cd9fa897925c4d7073383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc059cf0e1b2e193251a0795092dbd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1ab46baeceea28a23c5f84782bfac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f05e50de03394ee4da4cf34677cafd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dac348b0834461c86b6c2ed8aa73f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030d3c4090450ba151c4e3fd52b91c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ea8fbc650c8489869763439e4024d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65235386d77edd0be70e0c35c592b21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cf1f3552af11f53c7fa391b89c098391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba45f46d714676d99c9f590aa44fb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e46a3842d73be2aeb30d78704bad5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4860559cc9236d90e9fc12aa953d92a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdcea70c461b5ccb3e17a724f4cd83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42fa10c0107906e26ee10a08b3eada396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbc6c78036c861096ca2b867e431fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0ef5b120126f9072e4fd8cc946f44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccdc80833f3f7c1ed226317263ba98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a80a2a023e7fbb4f9d5235787d4039400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865aaff591fe1c58106397eeccc5065401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cdc0ee384e6581e0c5ad32fb274c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4eddaa191bc922d1676157b780c32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75be88c50db4497ae75554c514ad3ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5460283dad2417d3d52731d912e23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589247b4d8b2ae308b6b4cca977e5a0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea62ad2447298162c26a8a5d7999d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8378179a64b535cdd3ca683625ab52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391e08c56edef1c82de0acad8883c6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b0240ce387a966b14c1d15bb9b6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a35581f05ee00081e6b9311d1120a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a971aa4f36784a090c90980442fd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034725910fd3d13eddba66d7e730115413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb7f8831614d6f09ebd078355b8b33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f43c994557ea9256241511f146eccb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab32ee379a387ecf3b3e96b897f602416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5597b2df809f41ed9f79acacf3853417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de9d0f85784bdc64893b1738f34da7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddf9d6b7c6686ead0d52ec03a53f42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78ab0c5ff7af8e95043e6a77756872420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f084390e37a7b04e6fafe14d49ce8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6f9657f87b088e0f6c40b8d9e5733422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ab2f69e7cb13bdabad3a0fedea418423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa094a274f9a9bae35f8034cbc78ae6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1482c274825b9e04d4ac3fefbac64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4d27e9b732ed0df4dd344e68ce855426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8498d6e2e7282c477497d8ecd5701427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f0577ca90db11a6b09432a13f2e71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba64db8e1a33350edd3478054caa57c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91b745a7cb7c577859054437586cac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e0d954ad16a21a65122977d723176431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642602b20a928e11c99e22c8b7eee78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c522e01af7559e8f53a30ec9e8b00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533950c65bac62bb763ea5659808a358434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde240ffdbdb1616715f5e3d7c7b2fb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d48f1ae22cee453caf90465d1d1131436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03755510a66af37b688a9f20c963e737437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3286fbdf44ef212c7ede5e4dac8c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948041d6bd636be5be1dab3f89bd6628439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29f4aac0f660127c56d4f837584704440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc91ba3ae577cf79b209b3dfb851b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10e2d6c8e546863c48fdba6f587011442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a81de83816f8f70769be839b071dfd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6ea187957f2c87a9367b2ff7e7b57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d1a77202ba12bec918819a67681fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dc0ca34a553a775e287b657f682b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c979bc7fd2bd003b73a6ac395a11cc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56629b847b89720889933c255133aa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51457b9dbb620ae7618a4c6b7fa57e33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba039173a521c112f4e730dda58d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c12083dd761731ff0456180c30654d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1685699753e5e3f284675f87d466d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c907cbf11610cd97ec06929dc0541453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b6e1a81888980e3966791a6fd61f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981003e6a7887b9a9daffd00c4093e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d689cd0a8e4d3d6df178411779152456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e5f93a14d2b48a7a4df9b079718ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031f6dc4ade9ef005d6b41962f3e85b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d2dbc536dd2bf9ad3dc5e5d8364d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aadc75217b1e544dcf22bc9247ef7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6cd3857128db8df97a2af89d28c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73246588241fc146429fd1001ca7e634462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b6a437b08d0b5e8a0d57d3b36e8db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90da088c76e461bc0994bb7ac243f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e54804099bb110fd2893917df3d2eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebefc607d37ed747faeadec573483de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69f22e83d02248be9fe20acc73fc0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b86ceb7efb02f1e2e3d900b9cc44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e774db279a648509c73b6fb9a79a589469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014cac1c35a515374920b746cb117de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcc48b486638aa63a2c30a776471f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa82b1ec261dad812c367793651b4c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8fdaa50ca70ebbd1a4ba8431887ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c50ccd89948f43840124dc089b42c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34efd38dd5619e6c495c3ea41d8a821475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f883a7cd139c221d5f067926d356e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b73a398b63480592123fe7cd43a9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceca699dd79459f3adc0daabc488d52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c684f9916b473dfbc4803813abc97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8777cef73e7d5247c8e2b444d1eb34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eb824b79e84002646794efd1845cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f7b93e80f90854f93e6f599a6455482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40cc9ec0df8ccfc6bdc265a2992ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011fbb4b79fb58c8c526b703a6bb935484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47369bd039421b0080b540e728eafc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287e72613032b0a46d1972071bdc055486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896392f3e219ecfd7284c4aad67fcc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc721979ffe884abec953e6a061e60d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae9e04e9b7d0acb952bb49597abb1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e24bcc1a5cbf0351f1bb68a543d13a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8008bd11a85d2f5c42b5361fc931a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd757c50f0566f43d7df22847655988492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52140fcb11de96516e219612dfd6c491493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bddf8a5f29526ac35a36fe61230a6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68279f089435b8503e0f24c801dc63b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88912c2bbf3d6f96f3f01fa21209c66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a862f812557bbf5011a88e0fe8e99f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a4f30cd9714a0dfb3317048806222498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fb4e71e424a597472872a716709bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92618004b7ebcf546a87db70b2e14de9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250544628ab4070ca23059dd489bbe7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26d759158e170b3335d9bf2b6f71c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7bee2563651c4bc381cc7cbadd1f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59748a080539977abab8b3b3dd6d942504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252213bbb7380279bad6063d980db0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e6c5b0be8ed24ad992a0cb3e71e19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4fcb40f8a859cd4a3ef1815f76506507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d9e8aeb44f91162af03d85b42cccd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437c822b9fa9560c7fb1fe1f2eb6d96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8835518bc780b70bb364ac334e5bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b92f31c41a24c3c742ba2d9e08a2d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555732cb45380f302a4f19123b13b134512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac57baf969c3d06ad257e2fa0453f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53183464407292211922ab6882d5e5f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc18998419876c56e9952a676727062515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e044b7e1bc0b38740518129b662425516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb84b95284c465bf54e9743049cd584517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eef969f598d0f1cae8c491039790f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952795152a56fe8f7cbaa22b8e741724519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776deeaaf7f969866b298b807e99aa95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f781ea52b59992123bd4445bec1559521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef632a6081861c61097f4a62f17a57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd6e9ebdbc2b684f3a7d8f32678e77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d6e6d612eac821356defdfd76a9e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251120df72ab563bf03b54da0b07344525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a207514cc248fba5514e74fe582604526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb12ad8e3777ce730337103f2489d86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e0033ac603c39d89207c9a9fb94d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177336c24c69b67254a88a207942a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476d34a03d96825ce289a30ff6acc26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c0e020b047c956ac025ba23a77a83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6d9d26bfdc8059ff56c29f42496ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfefd7f0ac99de5edda97b22216c88a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d845eb5104a486bd471013877f6f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac654dcc714808ead7be0301287c0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5d8ce12c67003e04cf15dbfe5a8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bec4ff4a06ff56db7cca26b3b32644537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2148d6352b7ec52de75645ab87214c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451813f5d8dc6c3de299f2de26df93a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eadea8b78df3e8c81b7a762302215540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bc845c8164e7c9e97caf2f3f9d688541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f14e945ed97e2b407d19cdaad8872a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2139f18d91dec5304ac66cb001d6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c338ec1a5f72c985aed7392991091544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087cdd74df13fa00e2bb9f0678900b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ccf84d7d2f8dfd056b26c092a85b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465402a038fa579bf3f906fe443178b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1300f3000c5812216a0d9719f53e28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a154d3be2fdb54120af5943b86ac449549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36415be0d2ed5fcc096b7bbc3fef62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12205b656ee1a2c6ed8c72d97ad68d98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fee5aac1a80d470c952983a9ba373552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cad70d59283833e57332fc3697a92b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dad92fe848e8751f90922d72dc0870554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55d7616c3ba72310b66e15b5a5eb9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab135675c18541bbafd5f5719772387556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0d7c36d0f93f09458bb92c971a094557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0374d8795eb2084feb024075f274f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536111887a19267fecf66fda0287c66c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd9a5eea552b6e229384944aa01efd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a685dbc7c264fee738b770a6572247561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd03b9fcf35dc7a2907e0c122376be0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c8d769071fd1500dca783b39d3918563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88494abf5670cd3021d483135c7b11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dde0f8e2e04b384730bd1371368c8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e795b83439c601e9a70eed5d1dfd0fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1baa4ae0fae505421f0394dd06f84e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb7804099561b47db71027e143e05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3faafc4b497b3404f72b57171c4e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138120e98775acf7446d62d8a85a694b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260b7db990ae0cc40bfb06c279746e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fb6602aed8b3c590850acf848e8be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbae5fb9fcdd1f40a508b8e8227cf70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a737420748e5a33126984b83dd8fd62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eca68c66d036c89ca50cefe55e15c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964a160ce9d380f72b0fe9885bccd26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f20078e525f7c136ee38b81dd17c06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5b4a43051efa2dd57d66cec3cc8be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919d1ff8cb3db265e6cfa60e83eb2be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a48c2aa7f24698b69946f4f3ef922d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734f220be3b465c8157c3eb32a9caa6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a677fb5fc6b5e3f8d4b7d9164cee58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c407cc1979e0d394896176e427ff2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0a16740434732e266cf586b103704584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6864a3db0b89d28a73804faa1e07c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7228a45fae678323ca4879c1a28068586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd0deda5ad8cd50d0bd213ce241733587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a5266986fd4019ac40eef80853b78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a700b3b1100e085e0cd5ca4f885da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c8260cdf8fa92aa3415f6670a10db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da096ad39352c1db0e5b8456eb083591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b26cb08983d8e63a0ee3690bc5c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632f4d276327e0eb2cfd1b8263ed7b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cada6461d0004d1f0387443fb15ab1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c1b0d8934155c21c8d5abe4c4223e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad11c7c1bf809ece9aba92d3dabd92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c1109fe50e7cfdc5d43d7340165f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4d2dc705c5640edba666c5fa640fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253c30ddf4819ec2afa1c972b4887fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb052627f347356e444547b2ae1f6393600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf00f1a89c93790dac2e2627d598d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c2db7ce5d5b4cb7dba3f96b79e7c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001d6567340b129353de3e58a980cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6ad9532830999d3b9cdbebcaa3b92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb113b20d325ea400e6d3099690a1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45d073edda87c044ffb4d301f87928606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fce1b906fff4a9da7ebe883e2bcff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854a113d8c9afc50afc34719b056265608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de1beb83daab7035d4885c9c32570609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad26074039819db22babb0a2a46fde4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca113a4c1793330cfaa9aac49b1398611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4744b5d5eaa531f0b81129ebe9d3e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55218c9444a74c3a3033d4e558f7c0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacb384301bb191062fc1b74f2c48b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33bdab80a257a4386b5260ac71366d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039068f1cbc5e866329961a24217b53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feeab7eb182751cf32817b70e5bc68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffeb47faa45212707b66eaec3d6542618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656bfee267a21ff2f33c6b50ceebe43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cc93082968a4b5dc1e462dc824981620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58572dcd5fe586ebdbe8ae6d6a393cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6261b3e096493345d9653a003b3003622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d7ea6103b612eb33753d7b9448eb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422a1cef83eabda4b4d88056b14b474624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455917957b4f27a0effe8a9c54d9fd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46ee4edaaa7b9c4742b442a5dd034626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48fe2dacdaa24fbac12ab6400f846f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792666e7ca249949c1542218db2bd38c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353e31217652fc19fed877e17b5d93a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e57aebe92314ba1d7b0dce0fbafc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03060ee2981f3bc7cc69c461723d1fe1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db7a740e5b10b9099eac21ee16ca72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e425ad06d9106e2c2a1eff3cc0a63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade3487bfc6ea8b1c5d7baa897624a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25819ee52ca1edbf3ad261e107c1882635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045626c8b15353a6ce09e2c369407c83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a594924bf3cd6e422af930d1121a90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49531b58f3d2a5c34b617fec862807d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626d97921b88a024f30604e9f99995e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756466ef3c50bfc894df3f052f535d23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b386601c96a43fe870ea5144ad0e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd3795f7df399c49e74b7f29a3570c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a409d752c1fd442b7666cf15111f23f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500b7742dff766210eacda18c8cf78a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edb6e0f3bf200fa9a92d19ac7665df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa6b536897515a718cfa5404005429646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a65e8baf19d3615619515e1d23ca33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973abdf48c6a670a3ead145fc2d39b89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd58781dd409c3d3323a934087b3a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1a1df6daedb648da179f7b65e316650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef5b922149cb47ba7b3858a8b1bdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fa19aa3bba669a51e5fb56bebcd0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547de8ac96f2d08e15564ef29404d50b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce982f30b2fb634850f77739c7eabc00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b334777be64b94d133fd06029ee6c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b370c75b7bc07e33aeeb78c23dbef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb6b2f417ad56812089768db170dd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a7713d86d219b36806d181299d91c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c444077d0980b73db352e3258d75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef2df414ef7accc73ff2868965bab6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c726c849a8896a608c1e74a984c4412661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7465b7ba111eb3b20c39638feca9e34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2438536c9eabff6eef81034508084663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2ecbbb0877c9fe4fac6069993130664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61e4244acf9f61969a0019ae8c263d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cb985c4d3b8edc10218e19ea80a4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614591d63441397f64a3dd68a26a8e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8054115b7c578b0ae0f610516a23d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eebce2106f67b96ba6c0fa4a0e502669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1ae954dc7de93c89505e99e0758da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca07812d9a96b208bc4946fa4f7a4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d06cbf196200f0f963545edf7cbbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d85160376e35e66a98f953b0377e83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621b94a49b033003f1b17df94845e2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abaf7a0fdc9960f386f10892345d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835d885863f81ab744951827834b1bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c314e7fc50e4daf6c26bcfcbc44996b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aa67565a803d77ebaa796ed3e7190678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4bf9ce11a6c3e0f199f3ba3d7a68d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3300ad86ce5897ad8e40d7313aaaae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7655268e0ee46f2da09751f0d75132681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdd085f6023380c64c8c47ecb3aad2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fbd7c5002a4dc5f3ea5d02e092797683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c5082cd8194346c07e434f1eaf1d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4350dbef3d1d083bfd8fe3651ef7a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de969c05949d0c5a1800b017513a66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531773ea3d2c566f394ac6c2a0e2a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffb13a682deeb328969108c942ee0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e096ff8edffe3b61a9e214e32fdeec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff10632e9db3a66c80d542a958e782690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a420b2b8f4d27a199fb611247bb3faa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bfcf25218dcf8b3c7f64d4cc8db9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91de2e194098a7fa46b0bc0f15b303693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ca90bdb3fe19bb8b3464fbff9f3dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17965a33519d2bd287866f862350135695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b11149ce55e795535563c991b7fae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38978cb4861e7472b642039c377a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a1d765914c3a1137aa26e46dcc388698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d778848cdbbbbc7e56370df0315e7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55b21c8ba6c4bc41491ca3146c6cb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e00849b2a086783df0666554b70a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107f6d6291240f18ca4f8eee8898d6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667885b9f1ac4d200f59b7d809009f5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08bb9b64d054c581d26bd490679c55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cfb8d67866688389c9ed9e2f7a55e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f84bae8049671aa7a604c1d37365706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17069b63087fcffcbf527866a2372129707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dcc90de8df7cba4b111e9c41af20d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de4fdbfbc31d0e2a1cabffca28e43b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c363ac9b77880ac8aad7e1a1f097a97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837c7f41a32440c5bc2cda44fe81bc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c52959debe3fcef8da554c29df6a4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa871dc307d687e7f02bc1ee0f4f16b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693bb806f6faa96a7a60603c9dc685a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82506a1fa3dbcfb6168e7f2c27278e5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21662458a061592d223bd39b4405f13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19ba0e7cb5ab2ce2ae6c86de6d45ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad2fc914607d7e60d7246e66b07524718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aabc99e0a9efb14307377361b9c35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ac8ff371564936da29deefb691cb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27655052c3f77d0d3190659d84d87ca3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cdc4778bea9fbc152e7760137737d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543afdd92aad9e6f46cb70754481fa92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c544d510890655ab4ca7b5872f658d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01cfc31d29425578050d20447085e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb2515ec9f7967cf051500bba970bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bacf8b8b2c32ca04db6295ef98c29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92368e69df08583dc65343a2a3b0851d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f66592b5dd0e296bc10dc03baf6914729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946cd5fef6204beb44b9d20f3a08eb2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b27e7809fb97ea241e257e99b5f7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d726b5709aebab9625a9184e6450ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b93d4809793f3fcfc0f61507d6670733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cb76915255fa4b83cd3f345d74ee3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b8c72ad2aa29225f5818477c3afa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aea13430656a268165240bb7905c9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478273f117f75921ebbfdd694a0c380737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc8b161ad08e84d137fc8b799cbc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf8df9593df24ca22c67d334fc2523739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc06e94fa0e1a2e3496916211fb9bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64173c501e77ee26f5813851eb8dd34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629da6bd79f112fea98432830f434195742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd879fd028b3a6bee1e9ba76dd8ceeac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a25acfc5944eacc0018b01e9ce5efa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9feed652fa60d97865a0bf48a81921745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc7b0e06bebea600f1af17b0d42850746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23569f73cc1333edd958f2a44710be5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b6147df3483762fe25b8cc73bbc8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ff24f6db762b63171b4d42e066b63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddede1cf99d87ec8c39a82174e9d6c7c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e09226ae159e951851f485a53ab18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97e6af06e42396485d7ea45fbfb06752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9901ad768d9442bd517bc1e5c05d799753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fddf0dd82a8fe84f8c5b5e22d78a2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d5ad290fb529987cf7098b317b262755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6cdf8c94b199b87579f1b3d2fbc74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1147615224398c9528b089a7b7ee12e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7f4be4b4f726904333a60967bcd1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec4895dda00c84bed9a8ed8826caf1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92993757df6862197f33438bdbc89af4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd4701b6b67b83685f90d89f51541f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f47ea6e73e85cf608e99866629936762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8cc9535d21fff33e7592d6440d1a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d37138f7f8695e3ee767f5b504426764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8362e5e3c4cc7b820b5da5d8733ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0529a104613c4e087c20e35257067766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930e6e963caca47ad2777cff978de37767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b542cd2d0847e5b4f09f40de87f13c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc785c060f509e72a99085066086a27769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02645917bd2f1f5f2bbffde3ba3296c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5938be915c87c750ef7ab6020c723771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4b03a955590bccf873663f54071bb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6f1b288ce7b59ec5c894c0b85c0ad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857407371fcff05412030c9e4415bbee774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534039432083d0149a4286d915500077775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a596e4af49e08e4cdcad37beeb5ad776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1131da301acc6925efc022d044be82777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee360767c4890d5ae0312cdb680b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9148d5704ea45b4ccbdd2bca62d1f35779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3ac813412260b187000aad0853cc0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e72d26ca0fb81fb7e4f2b74b138f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe033023dc7cd052a042edaab6ac6bdd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebaa1fecede5217bef1b7f9562e0ad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1c7ee2712767fd584e0fe94042818784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75853b2d9da8e8490a75a653f9974e4c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0527b21ddcc99cab0c8e3421d94dcc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a57a883a3deb16960acbfde9f81e9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6a1c9ad33463ab7f6a6cf23fa0388788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207fe01f078f20444f5d88f01553ac1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3ab3298c88edb2a4a758b06a38d20790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce9407e2662163a35314960dc83d44791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa3ea28c679daf48d9b21d91b1e351792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999171ed2f7628d4ddae1b44eb3e174f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0721e012f0778c3fd2699d275ca906794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dc61e91dcd53fd621e6461f0c0c03795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6925bebd8ee92345805ae7b637acc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe54e953c374f17ac84c7208c13ee797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c66005d4a4a9f818d2daa36e1349d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c976d7c88f4b63b568564bf4f98af799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54898dad9ac2c2a9b8cafd3b87b26071800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef31bfc9c9153aef6138ebf5628550801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945a0a540c54e1babd3ec62f634638d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364e0ea8fa9ba59a1d6b88196402710803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaad316e2850fd37de48e20e4eb3ae8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22e58d2581e8174a2b25cbf5228328805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef55cf491c6cc46212523951680e26806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391306d3e20c4a777f7960b7e386b1db807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbb5a5b7b4d68e0c17015c1e48679f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317e3275cc70439490e01fcd81c7a1c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13027e26dd90ba489c0611eb0c5a9d15810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18fbf0c5f42338e501a3dc848dbce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b2163995658ac1b2f59d132c92ce5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418053f1b012de4da44c2c9cc0df4eef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48691a0da10809cf179689a56eef1d1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37761d0722d04db6d966cfc0cf5801b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4b00c5a5c3b4da8050dd413ce3daf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b59752f605959b7cba651db63bf1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306182adc1b5e12addaf2823ae5ad1d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bd171df191bd53976a3df3afd7418819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f41d7675b170107099634fb810314820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912df5b510ab6375a327f525cf01cc5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9358ebd2005516b370c635f92ef5b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151223978decbb89e22afe0b68e5d330823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d0805f47156599fb4305c4f8f0b6c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557773644ee9975994097dfa81c7ca24825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811e413e66a8d9416a431413463e3f4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84ea3912160d36b49ad9e9debb093e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2026718e8f1d5da900cc571df4a7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5684394d0b6b9c42a8641b72b4e8a1c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bcdb0cbb60d63f1139f982522b8b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d27937741eb928d73961e7594549bc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ce3e562d7684eb9295f5bd9fc97e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f40b851651574c291c6b305bc666833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e7ed12d8ffa4599691adbd49129ee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb08ab98743816ddd31044a97f8abb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85c57e3b43d23e9e6978b12cf72ae836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72ad9f9b912a19bfe3ef31e1279dd6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eace2ed1ef12da5b35ff617058fac4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e077305deddddafcdc578774ee6744839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5c032d45b05ac248e33a987742d61840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eaf53aeff45be5ccb922c45be62bd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da78c6f45e14fe55b30933579d3c1b0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3cc6e90082668d33b896452d430b2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bd849a520665fa1b45e78a74a1d3c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b33decc0b745f95eb1a254d1dc84845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fdf2345ae910554e4b3dbb164ba6f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed43149d751a8ba440254fc4d43aaa3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be945cba10249989dc143a47e476c55c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468ee17082fc5204a2b560ab14d8a34849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17363cbccbb6e3d9cdced3e3c2362629850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793335dc1232afd6693a5dff4db18f8e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc576ababd802859bf3b3d09d0578852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785662dedcce9f48c5dd01f55d948b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d0aa946552e411d9a63c23f14f404854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76a2bda17ca1dd12526ce3d939be09855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41386ed1b4918364e145b5f12364f0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d38f54721ea98d1a4557a85e370272857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e069ff56618cb363844174f9192d9f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aec7756b16ca19a73b1b1b2344d2a8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b92a7175689ffbdb5250c5dcc421860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7251a70cc61dc94d697292536a041f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75113f9b26cd050a643ef85b31e38e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff7b561166e9b2abbf8b310522a93e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaeff91722bead7f82ea01a1f1bcea864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1369eb0365267c200d6fdd5b089a0a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29121db87826bf40ad9c692540687201866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d32e14e20d5d900cc582b84714348d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157241a813348fc063e12913eea6e6a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d55607fdccc99c62d8b442268b086869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d317fbd15daca18d43273d8fbb462870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51e101d4ff2919385641584758c312871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f49acefce7d8a3587747debdf16f3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd9aef1503977cc90a4f8cc6b83707873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44312a50ecb94db33dd5ddd9fca2ab4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7df35662b547b8c1ab147f151b180c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d25dde788c748deebe794600fd26b5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b6207cc15d6536858486c7c51b59877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e20a00c64ae9e19f9c079150d4e207878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649da6e10856d5618b13389d9ba49ca8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2930181a9c1bcbdea5f6692cdaaf0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1983397169dea4e853d71daa3992a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800a5174f6a99764053c972a5a954c8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dbf1e6a2243cc233c14d970f4d428883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99f862c0eb9e20ce4268b8e4864534884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3843aa95dfcfdb13d5035a3333335885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0085f0d5941dc395fabf493223a426886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a595bfd5c754984e7a81b6d61a951887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7f2fb28443073e6094e14d7b4dba5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20188e0e4dbffec75daf8ab2cc375ea4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754c3d283b84d19c03c772d39a3a01b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda9ba4e4476dce2a2d7b6df99febea891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e7d72cbb9ea3956573ef87780460892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ffc848ef7bb52fe7b9cc3d2d54e38893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab00600d9346ff2abf855f83579a563894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbd7c76884f469705ebd620caaa57c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95bdbb7b9a148fa485ec8dfb6544a2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b96f1140d45dff3deda8891ac6e65897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a596405e92fe2926a30dfdd7f82758898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749f4940195549d94ee3bfb51a7e1a9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9298a515d4763dad1e0da2abfd86f0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6d26b48df8ed066c27f4dce63d34a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210b0f0907f829a24cfa649949a7656902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4ef861304ead12fa6d20e07c98650903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c252f84778afeed07b458a2f25b62d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff1e88a7be2bb3e83cd123078e4925905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2c16b843be42fbc28fe573b03dc93906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233ecd533fc1685d12001c70e2ebdf4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43806e7cc370faafe31ba08d6ff21888908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f0e62f334dc4d493ba5a82dd6e29909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833fb2a63138fc6fd8515df80feac36910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aac90a2d4600ab27d5b5de7f7df61911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910e93d36d8c89dc0e48a9d4f070ccf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc47c7cf5240b5c5961b47214bff61d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48632a510ba8a4155e466a21e77400914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fceccd0f219b31ca483eb4106a479915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a67a14f66a0a80595a0e36afea42b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c191a13edbe82294f867be622aed5a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396e034ce6b851fce895e1721885b6f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711260fc6156d28ddf2e3255560e24c5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e127a46b185c96e4bd151f88b800a47920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59942e4b480b3afd79fe4ff20f4c38921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c474bb9f527f7e9125e488a543ea36922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e74f53fe857cda4e2dffd15e299b3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d96e3ce46fbfcd6dcd634729ce2ea8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1c424d18dce6a1f7e863a28e78aca925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d9de85fb81aeda82e1a05a11b1990926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b3b507740d64a86e762aba5705df1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa636e86ca03074f97a0f0eb1b785f6a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc52f526a717e734562afdad3a8633929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969ac3c41568840ef308cb6c240daee930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b3346ad93927016032d47e38ff064931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3841991547947f6f64e9f0fa352202932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb577a65e76f3948283d0fc3fabbac933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8153e9f91c81a338364be922cf06cb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506080652bb8338f810472b49a6d889d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074df13a309a7a8bee49540d0e553aa936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60559bf83bad80959fbee62e8c0ae96937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17fbca45bcce8e752de6d35761fd29938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0149642b406ce238c2aec8e74bfd9e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118961c1eac0eb81b9ea5c6d5703335940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0639368e403741a74dafc6fbaa29941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f390fbac9be7ad1e4a8bb0daf10731942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9106e9d4ea8137a21ff16818ad4940943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda249d22b328c8aec7de46aab4ed87a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9df5f215833482ed7bb5b2959e6dd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc1b01d0802aecb594fb8391140160946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa74f77adaf7b40c59eaf6ec4a7133947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcc329895dd85026c3a24e2a426682948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865707689a0b9930b43b381bd2e1466949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79edea3f3f0e47ec53fa6994a4e5a34950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c680e8f16d7c890101a5ac8237c3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c50ca83abef37cd185e1f41b0bdec5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2468553e31a12415c3f248cff1b9ce3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe85468507cf636cc4524ed4d49f8e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde16c561b44cdef96e0011b0a71009955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044e140d70a2a6d8c6daa9e5869191956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04be86fad5a15b93e3bbfa808f80f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebc2e9b18589153723e373540c7a72958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f911d544c18b081e642d0bd56e7e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8124ce4dd20e2e07ff227a4a9cf765a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98c360aa97b3c1f26ad61d3cc75e34961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcebd606d1a777d3d06380df953440962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501e7fd6d1bd0b2552cd7d52a5f4c16963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69d301f61b73b2fb588702aee1857a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b841ac8c59c5b571ce3b5e47a1d8e2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911a1293348f27fc509bedf29a4940f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3251cb8c14e11b2d850973f2245c6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5fa529c50fe2cf634f6c6127cf20d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c28da9cdefe51f1114a5276a523e4b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e0628161a93996042e9562597ba85970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c850289d660d18de2653e31ace5675971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae6f2d987beed27ab7b2abcb27ccb0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff8442de017861f4e7fc8131d7d80c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147859bb8e065eddc6353007ff41131974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbdd548f53a2ba2079d4cf82659c5b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b23b8ab947c1bcee5918a1667895c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f3cf5cb30b1c626a19f2cf7de269f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce74370ca5bbf2965723441d6f3c28978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa2bf0404dbeb3311283bff7e02d9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a532a4ea306fc01c76e4438c6a9850f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f059aa31500b149ced240e24112a07f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110ec1a942af566207ac8e90b7f3b1d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c5f4397573658fdf38e044d4bb22a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f090053577bc5a73c87fef29bd888984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da3166222529ff6fdff2796005e40d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def47a98b167ada373f1de67a18cc88986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f04cd21300e9ed60230032454851b9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a217674bddccdf9e139063552de14988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70528eb78e154ccee3fd3e7663d46638989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4badd7d9a84003c54f20d3615f7df990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911af5599fb47fa7ef8a2d473105192991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d43e3e0f51261cebedc53dd08b4c94992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded76ebc161b241df2dfa73f0452806993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456c7ec123b50f4b3fdc07153c20d4b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30018660934fb918582e579dc5caafd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fac4592061d1cfd9a66df9b38a943996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43caf00f51469154d2981068cd5bdf7997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f8914e786d339587aa222f3db7ca6998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a004140885fbc1319edac340d22b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d408452853b7f1a49f487724d998fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1417b5deb1687901ad9de0e027287443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9f0b863689c74c0a1678e02f33adc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5ba7f517b23f09731d44a95dae2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c0b38e5e79df9cd17778b9d516dc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109635d6e7c75e41e9aaf373570392a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f34e91a5b82efb0e547e4308a3829a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac92b486d12b4aeb0b23784395812819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95731db45062c62eb3ca482ca010ac7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8ce6ce8e2322d2d9eac9d739be1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c20e8c3eb97cd224834fdca6fe8ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918df769e0074884b236d1fe9e2755713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63679fbbe0ba6f936c4c62c773c60a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aca43885ee299fd47eaa0420d089e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb91033be3b90d0f018d4daa168b9ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc65d9a06b8392a1018e2b583861b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0be3880531d2952c9ce5165e1a92e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a102c4e280040f4be0dbfdf262afb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2a32354d09969ce903801843a5ea220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd23dc12d22046bd030a30882876fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df78ed27ad64aa94591189a8fb05ea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d6105fc83505250646d0685c591b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d71a4c94ab87f44acf85f83ad620a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45c48e006e408934d51ff6356a1c7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a0e4c5cc8ed1349efad93883cc48b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27726d098d02b455a21a6b1f1e1f4e8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943df0783c48cd8524f57d087361b5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282a7dc2e511d0dc4e2790a1148ae9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab62f032dd222c6cb38eb19cae8a4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c572e7405a5177b1af7aeafa88ef7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b003b27c9e19f3113eab3eeb8c27b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a300615fa68281e707552901ee14433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451bc3b8c862f5777f82fb548fd448634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab91dddc94ef9721ea742c489e8183535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b5a16906422252972d4e2ae4b0fca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98de5f4bcb8ed2efc83022f9dd20f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a854530cae6acc04e5c4d8bb14b2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6119279b52d4ffe6df1f3d8ace026139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87c46f65500aa17f63f63daf32f66f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2886629eee930c827cdefcb5784a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3e09522c85ebf42d3ebbd3a77f39942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33dc5271d7daf72e9601f3e71907d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429215c4702d659f788c41bb9c143f6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6bd410cb3969efc5e9e0cc479157a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdd9aa20831cf10a0a28711836f6d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8980a5fd8462a48b36112ab610aff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4075fecc4dbf351eb04f419effe3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255da4213a46d6fed802859b62f9b20a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d6af42fa3df32e6196bfdeac244350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454352c11f190bf0b6bbabc4c8b8958951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46084ad1357d2c7e6cf841fe1839f5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35e552efb85cdb517821cb514fd96653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c853a8cad14475b4f5aa68e048d6dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07092dcf38fe7770bd227262da647dac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc41d10e41f810fcef4571c03d5ed0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd095f495bbc50cd1ade120aaf2559257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30517cf82493cb99d025108439dbc5c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cf5d39ceee0fc37f54af42eab1f8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaed8866132782137869bc130a525660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b5dcd98d92dbc5686ff429bd73fa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd27d7865c459d78097c69d38ad78d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c74ed68f7617265b1c18141e3d803363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23db957df85fed528ea14fd34f9d7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c817e6f2488e1ec641539abf32bf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f1e524a44c9ddeb747202e396a32566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84184537ccf48b693e6f8a7afc9c7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb383d54f9f7cc8a0c2f3e565d77056968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a67c600173fc626db30c896f4cd6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ec6982bd1a7800009669191ca9abb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836501d24e04ec7e6eda6843d4ecd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352bb7e0f8b9ffa25ad0e6266bd3dd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c15736b35c9dd9380cd87c20fffdc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00776d33a68acb3cefa28c6ea15269574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f660d428fbd3e626bc63d37b0a8769875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf159028af99001ae7f14ac694a2ddbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d683e47eb5d4736f2cce430384f96da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a091846c1eb577b917005eeb69afd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a939eaa76bd2d8ee989f2427edc3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0d064c6117f26a57dcdf09ae93e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5604d530d523a111218198e6294443181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876224be7a320fd8fa5db23b14863fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32cd2d7a9e981ccdf6b1a32a7e9b5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3d42c306d8ee24f391299c9ccf34b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56679f5a04c08a004a1c27a2f65feaeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcd6f67d87ebfdb5c5e786ace0625d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220587988d073c070ba247677988d7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d233e620b108ae5807ed30aeba116688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef190a9b59bc27f7371f5475e8f5cfac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3837b0757b17b206f764bae80fd8d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c51af0b5771ca1b875f0e7cc2f9d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb49095d0f6e40e506cdfdc9da1403792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3961793d57c94b89227edd1b01eb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca1b2a8bbfa538f68d5c2fd056648294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfd9093096f9cb88df69f5e6dd1f8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8915c3a90ed1beb1bef33e08a3f912296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b6d9f1eefaa35e022aaa2043110197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb8904829a255967086d1a0a179a6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f94c912b91758d55701a4dca3113cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a1a129ff12dffab3a7c54b1dd9fe0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee596521207a15809da22838903df4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b350512bfdfb507f2a13b6e9b70a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f3b90081ee1f3c05d6c6907c595c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a2904acf9a1f4239ef42fc4581896104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c442d4b220393d59ff2277915f081105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ad1786f065420b39b0cc297842258106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979a1334585553a478714496935d08c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6653288397b95a2bd94fd4e4434f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c63b6852142118048b69e856bac17d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca499e9aa97d479b17d8c5fc39ede6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5048ee95d8c80c84bd035c60ff16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e6290a25a34878cd6280a9859eb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d6f764adf4441982fc3157a59d0ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0956fbe8f0100b2557a498bdcb1d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf756a763a2d3d52a29273ad63c2a66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5a54dd45bf80a21654f0287913798116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2e28b283dc264c2abd8f73f8ddcbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c68a6f68ba130f4b9d9dce2d743f7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab62792a037d2c9c7ce4aa1bd09c6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060d1cdda4d8d285521516edff36cac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c01b37ed8df1f49582d1daf96b31b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be18c17057c03526abc67c27d8d719122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47bd8fda5c1ed6cb6880499f1c06d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade1d12b397c9f391c7e455e6fa801124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95e75d8ec2a2dc0031fa5dd2f9390b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ce50c70b3c3e7e276c3a18a2a3a35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f72edef11b87db47b32ddb1e63bd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d52af3f8de85adb3d3eb6532d3440128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53d252cb51fbbf7d5e9ec3b7b02c1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9925f99296e892658df1bc1b242e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf6abc4f9a3d007e3b853d1c29be7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be443d40a64661c9a90608c1c051d8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a36955f23262817caf1b24549d188133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae1d7df49941b816bc5726e836a511134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e854e2a4c40b41e1d132669aa0493c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d1d80763652795e6095a69738f84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b561f5b1da67d452855da87ac561c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfafe52079ce32c007e7c564232508c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef211a8f68289354cda8615f7b94150c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568af5fee2f4068c4faea949df698483140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62216afbb8da542794620411fad95229141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760842333d84b1c4cf56a73450709ed2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca7ddaf51f00e51a7122e90e05fbee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b26bf4bf71734f32f9df2d2e78702144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c33e86a651a6747648353b9016d00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90ec5c9450775138fffac650eb699a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6bc419b7eeff5aa3eb67d665bafc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e05f1851df68091827a91e7da500148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788028f239cf1f8440503c42e5fd32eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28160ce86f73f7cccaefa93bb44c4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efcc99875efaba18a152079c6dc65c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134df3b0fec02e1feab0994bba2f4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c97dcaca20ae9d508ee18f33c5af65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d2dbb62d0d57e8620998b14523c57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9c8a9f0edda4e56e1937f21032402155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe49ffc1cc3221d825608e79be62a28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8958ad0467351d5483e40ceab9770bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1516108ab753e959c2bda05730aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057ded41af15097ec4b7eeceedfd9b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112953dda70b3dad12441ae8fe515daf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e04cce6d5813dbc31d8e3dafa1d6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330cf096c1c2a890ecdfe0c3ba08119162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12faa255ad3fdbd81816ad93fce4fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802962d36b5766a4fc46796981b2a3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d112c7b9ac166dcfae3322b0aa0776a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e8763a708745636e96b1530126108166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0afe5dda9b68d29697079d829677167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6fbfa725ab9aec211560a827f8d0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c823de5507a318c2dd11723cdbfc094169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e3428f47535f5bdb78ed2a36bcfd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeaf8139f2dc76eed6cc8c9adf1020171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d455e86cb19d5569cb4a8bd70fb87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f7f06b1610ff3f1096486729b5d40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c27988fe9cb64c4718d20ed836bd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf422c2762c87c1cdfce92b7d89d47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863618f34b4d69cb970524c34d0b43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd8c128af14594800f031ce70a706177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208404345c3165bd3f8d3522cb32799178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4d0213313eae2d6560961ed28e96c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eee8827b51dc7639229a5a1ab7209180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31835975d33134e19e9169a23080cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada86a3ba7a4fcec3d819b3acc5cfa22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379288f86154df5ec407cb745d7ee6d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf168c366aed383484f1fd8dd2aa30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b73a14534b61fb8286acbf445339a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd855d9d12bacd115d217e19fe099b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cb6b7dc0b4aba816a93eb9bdcbd61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cb09779b04afa7e5669d250d96311188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632bdcf619fb0a7dddb73d62966211189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5b20d75847ed43d929915e023b914190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb999277cf76bc4491bb94390841d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f96c684f43640d61939711fec4183192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9d1322344dd9442679f5166bfe708193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883380f5f4e036c1b1746cec01ef3f6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc9f270ff77fa2a0f56b19df39b34c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5240b1d3f91dd34e67383eb4e26f0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c36870d7f03d16e1b67d0c252e6a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a126165b099ab2680ddb00fd025e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d085122ceca2a89c13a19f5bd8ff00c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34870cdb1f7d9902f39faf56f4d661d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11706e83e78f3c421ae4757121073a68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05aaf3833e8586327c998a4f542377202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3ed4479288219c96144e2097a45fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b43696f0d127ff35f153e44fd417e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc37c3f98642747a56a26d9e416c8dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbde76725f8c6c3387b237f34bfcd18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09facecf6bdec018cf23acd1afb94bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca8763f5d053f2a456b87901696271208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bfda985724aa2045386239759606f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f9ddd08e77d78267517a9a3709d2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8ec94da0ed26b1e1e722de77a0fca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71641f268978d01c708680f928a2ac1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da228508e7adef753379afa12fdc2dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a965dc070025ca090c1af424fc1d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b13f179b345d856f257d9e032ce05d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fbb13812a8da7289b19ba9a78b003216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9ee0b250742a4cca4b8337de079d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661835dbcbc0bdf8f98049bf90005438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ff6a446d9d8f5420031c5c406c7f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed01cb870ea5ba50f89e68a1efa3e34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e43a3dbd9e71c068382e2e3217567b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e761ebe55efb743543189b02a9da3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65f9a69293a210031954e5e70745b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f288813060987cbb9373e0c6d5d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdeaeb2abb4f27ddd53d4f78e17a9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5a101ec0360f7a1c94c372062d109226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e8d0d497f798b7bf99846fd9cef65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954af76e3751abbcc14d0ae0fd1762a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac64efa2bf52fc34f51de81b2edfd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d939b0cb94ef5e1c4f748d542eeada230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513e3ccc9d71cd1953b7e4b7f6412bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9824a836bb3df42d8913a11593028a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472de6fc1a1247efb0e4482e61ab23bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e9097aed6c36afc2e771534375198234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeaab06a29b8e5e10e62191bf4ce92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baab22320f60906373ffd594e2be2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7d9f4182f1bb77633ce4b61d93c57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9e054c26f4e9c0abba9ca24c350c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38331b2cb0993794b154d3f675b602f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b1f1327f83a914daa9fcc6a172d28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ce37bcb2e0e671f182c807324943a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3a3052fe33d0e4edd3b66fb7b5348242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183662ef6d5e6f6e70fffdf593584ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ae9b19dc407cb2240f7e4bf8b88db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817c2c740e4e0b5804f889faf03f256245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a615a77f2b27732c454642eea3f48e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63439c56d59132f3ec91a2ba72f57e16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892534bafcabd1ddc747a3b99174bc64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758291dea1ea7eda60ec6956ecc73dee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cee38b0d40bdef3c7bfd6b89d2c29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6204ab15f3a09cb20a9df25a029ca53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b284ee16678d03b3d8a8629c5761252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b27f028f3719f9a6cc70cc8e87df81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b55e0d891e38440e4906492478aa3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5034fe087db18f3a7efc6b2b08287d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353df7180618ce43baed7ac339cb140b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33386ba145280d6b704c4b7d0038c448257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b5560a8786e9ee28614b1d7276aec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dd00252356220ee92dbffdce183e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e198e650d68c218b0bec7922a3ecb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b95431c8c838c6cd4b7d3cbf5d29df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee16d2ef1232a0f311c369c55955ce7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b750392f28cd448f7b89d8099a8c356263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5715f0fa3b2c9d4c5dd09c98f251879264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cefd5c89451925fe90861991bb0702265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62d2d5c4ec6a8863e9f484893fc31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d17c0482d79a300f5f4632d51675d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b1bd25d8966f07633d4a879273425268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39d0c7721a84803326b35f016cc93a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816345fc8bd652ac8b07b51498ee783b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cd73a1b43d99e80330f2a0916cf47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06322eecde10de0710c5f198de3c138b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b4e93c5499a173e68e90b7e0dcbc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c420ba3ea1cd0a54a8c5b308b892274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d12d4219ced9b648c2d5cb89a62c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018d68dcc090a2f168586c068135554276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5523138e0f0cfb9b6f170dcee4e6a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6cae4442c241cc56a875537f2e96e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3329f8bea6d1b129296cf6afc697b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569001f685db598b02e0fd75ccdb7a70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b96f86541ef3bcf0230cb8a6c38de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172113f13caa93a8fa23749a655ae185282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9139d2c69d84ba409176bccdfa37b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec5b716443309c517a8bce5d7d58c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47015038c2b63a1556a89b3753f425285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9c8dd22532867b7ff0df9553fcd47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16963b5a2dbd83a3c7929d5e7441490e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc484e6bed3a3c320cf2a124ec5c2af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37646e11b7c4ff4b94ed6cac1d7729289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14b6de5bb3c0e907ef186063e3053d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe72c746f7f5dc1afb46b07d789b3d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3389e72096ca302c49d35ed60a4c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a7fa97e16d9a1f00af4afba2a3ce3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018ab2d4c42978bc500889414439f41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf0543af9271eb857a37095c1388a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16253e81f57253359589668a6dfa1fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c60e144529ef066b58e528341b77b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6e85339153afe01fe613b63ae2d0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec65e9a0833f36bf974752f1dd320e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ae8c93bb6feef29e28367916c7cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f385be9afef0a016bda8ec6fecf5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4eb42d26d414d2b4d763a2246323302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f2dfa478c71e2066064ceebc60c5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810457e6b3fe28f6ac2d2ff68ae079f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7842b11fdb321e90e00d3c9be850ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f88cff43b91fbef7bc862f858d7a0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52195b61eb4f5d896fa86bbd46eb1ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca896b92fb9a5e4c864811c9586776fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4f50ea790b78409a66bd6472763a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f99bc7c36e5033aaf7976b5590f10f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18f099ddbb22dad277b6c78ad0114b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd8164c2951ea437ceeec16d651e19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177847c94b86de161a2eba609952abc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c28915d6fb87f6b9286f4cc377631314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e3d390f17ceaeb37becb2176ac348315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba106c14eddefb2c60f6eeeeddd98331316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd63c05629bd9c48a45d2bba9e8c26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85211fc9570e8b3870a806862467de45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f456e2ec0795f61ae38421edb0643b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd38aa44565e2ecff616d80eede03f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6543fd551ba0a2bf88bcd9029f3036321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c581a7eddeebe1a041885b9d4ceb663322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fea458be6e6e1c1ba706241b00fccf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e4f69f6656667972e2c40fd6aeadf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e218aa4d60eeaf646084bdc453966325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3e547205fab5be23fd74f7a1dc553326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8800e8160b9bb3372134f5d69dd2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff1d46fd8da2556a0ca02cc7031ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbede3f5889f40d11e0e6643b9549a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d033c5595eae0889e23d4ebf8c521c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39999887f33dba8cdbfb33e6f270f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5b2e7d4c3c62ab2a9a204f8b3b55d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65853052db214ebbf0006ef50da1d524333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a109666253be8edafbd0766218d7d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21974be09ebce995aceff6086a2f878335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82353766e23a0c59edc9fefe98fa38f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be062dc50181d611767f3eec6c9657337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b03af44f436e67feb00bed5f85da7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7da651da6c2cc96b27ca6fb02ad81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cc5de8ff1059671ff42cfacf63185340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a46ade21aced7ed8e44bc0d9ae67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ba2505ff64327640eb216f61e8f61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b6682a398259957d3454543f21d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a583ded364a7259402ddfc3b12f517344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df14a1c4785f4dedebc039312c83ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6a7899377bc8f1f2a377509dc4ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb996b249d49f848be1f7e86f47071b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c4f082e0d576f3773d9b3a3974b2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f0879fe3e386122c6751d1cfebd8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b9a46fe8ee8ca7fc2d80eaabb8bc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b6122823b708f0fce89d93f78203351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9085897de814d97e834226b066a2f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987c2a152690a3d293b544da1c6463353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df5d6602c2612a7c39298d2de94504354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2641323dd01221d999d676b1ceacff5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eb093642dd1bfce6944bd09b44ed7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53086a82b2a87f39a961c643b8ff445357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986cb575f0024e78643a0dc6593dd17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921f55c8f77caa22566b2efcb824125359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298f22e60a5bb50ccd4bf88eb517960360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe51be4a5614b2ac236a1e5c0bd9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11e521979e1037cdc9acb0bc9cb60f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7da60e95f3f0a935b9f3fca084614363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a4cd7381fe1c411d0c22bf256298a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d09fa0c01f5b5054087874d366f6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad4184202f1a2e202d5b868475702d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df30b2fb3792adc75e6b99cfb8623c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f891f43d981049e1c6b55cac00056a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d035ee1b606d3b9bdf4ead4eb6902369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205485b59926df29297f2c0976606501370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f12636fdb6e20ebed0326c4f5a10f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee290296e55d37000856262ba3d8a2b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc2bd8362b99b64f0fe66be56a97d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927ef47ffeb4b3d275cd1baa65863a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485e84ab324294a4bbba05f6a25d6c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005a23e5cc04a356898c859a1c751ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d0d649b08de363a6a74fc9c93072377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d626b3ef01ee6396e253c1a28eecf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b26f7576ebfd0b0ccc295cf6b2b9bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c0b07a61b6e112a86d617acf08261380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52595a5956fce8f74124bf235ecfa123381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6079a3e8a9fb240da5719496f7882ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74360df0047c3124c4869174c89dfe8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7500ca5eca16ad95e99671d538136d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e519235b0a725b2d60d201a05a175385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfedb84a9be4e7be6799490aefc515386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf3d4054d5e999601598aac18fabf0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82566c297c84fbcd14cf5bc5d2e8ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745d3b378171711b7d9b721b792e044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45ef384cebd8b271818965877e85b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b074d47e344728013221a504dc93b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bec259b054e6b9e0e75afda944f4fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3573f2ebc1d23bf63b062edfc70c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae77220a1ea35d239a26cf6ba3e6a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f708b17ae5c9e89635595fc8e9c6a4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af49ebf54462bd2afdbf24e43d0130396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d812abe5282e3fbb955513150765ade397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2ee3c5accd09483bdd7214ed483c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf28b4c4547ee3041cb218f96ac78e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea865edccc120efb6ebc18fb2589d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffb6f7899fbb9d3378547e7babd43f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d5de00747396d96bc0e43d07bfce8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed4ac8b7d15217272200a335a05a43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0e8deb2b1785bdee691909487857e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96446145d08bf6276f3297a9eae1499405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebe743424c0423bbc2bec41bb2a450406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3953d0583b6a78ab4b72a83ed453c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29c859ba9b2ac7845b9f21d88dd6cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a131fe3d02b7c6990cafa27e0352e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df86e2600065c7283922a128843502410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66203ca64be7e11ef6ab5dff807b6a57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd95021ad4c6502266ba9fd65c85b27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b0810310d1d14158beebad1a98391413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eeb44854e80312d8039c1c8241007414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6f3572563296624dafdb36f16367415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ba4019b0d8cc685ba79698d349a40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610d5a96c9337b82736d06913ffff53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed0a3893f4861c871f75d49ed3880418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92068c7bbe85ae67692f8ebba9d8a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1355531510e745dfde9f1071ccf7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123964d2862458a9ab6da74bd666509f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee27f5d6833d30e2eb940d35da1ecb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192204285499598242c4f9749cbcbc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ec04fa8ecb4c66d6216b3dd568a32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249e1b7b5cf0daa4983632ad342f115425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a277b3394b9b8d9ec4d1130a070a6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdd0887844aed354091b25ff3e666c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b2f940bbb45496a5a8024af310a05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71080f9648761463c44008dfdda0e8cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6317068ca86c708af68394371106430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a370a856b9403ac50d2ece4650e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05c0f0f3f5f246e62be6e1a8371af6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7aff5cc24daf07838099327d9b582433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09f9ea9c1b7a882582775aea97958b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709775d1b40e3e231df848d2537ba15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f3b67f0b6f0cd93d62cfd9dd4cb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd28b2d671c46321b8efff57cf672e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92cd04e4699379e1052d2aa28caf44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bfcd01358fb4f7fd2358883e843f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc34dbe674c13d43ea0b1a984033bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b468342a95b3d0f70d1cd9ec4ed15c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c00ce6c72975feecc3a72e03574a6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46e9b5833e8194b0491c3c378c86f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c244bc2bbc44dba6c84c92d1688ad8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c5741e042b80215d17034fe7e1dc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a49749007f48c02be575d42598ea5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2b7969448de367a0bc7e17463f8e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e4c139ee414edc0efa8d5d7bc6164448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb0f4d53de7480fa5038036e398bee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dce5a905efa94848a1fae0bc22c2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e875b4ae79df960f76aa1c4247eb60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1833fcbb26b430e6d286c883e9d30bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06d76613ba78f7e45dfbb33979a6e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86c644ad8f8c73cf5f7c41caf486ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742484d9085964c55c579e5ae72f116d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f232d6edcd13caf9c0831de6e71a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048d0cc7af97e77f37e3c6432d49a32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd1541f868bc1889607717c69584e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eeb9c1357a38e56eb3b76e78400b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2df0ea7d59f5a31d4b1c8b6559c4fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059ac14231acafa1ccd0d4046919a6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e83186116a99405d64255a9d9d126d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dbd7edb237ef6f910bc201aae975a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf52660127b92fc682b09b3dbcdcc40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fc8d96d88ae7eba4eccc8b2d0a705465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5ebddfc4139240e2991451eb950a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cd45128327c07f11b30117aa906bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cefe94e34b6b2810c38a8afcad53ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d192195815f5401b73fdea100b3d47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e84ff138f23d6c70cf1517a71e762470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f662781513892001dd360e59ec7ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2480a6d45816d735d541be9ceb23a87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428530a04b9058d525b756b9fd6afb91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338571de531846ffb1fbc1c4f430b4e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb96da6a4291df132a3c04e9c27e25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba098ff57c4fec83d18bea50973e28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db4cdd249c025c0a75929129f32eb8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1115ad49f2bf9a03131cf0673ebd5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3306f14d7e299637e95597b93e4339479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa5a1223e32f10dda1931fb9ffdc04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f6d09d283f627124c073db0138d15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936f34225ca2f65f0ae4e7a326bdac5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0f0dd71b648fc5554a3bc0a944aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ff72dfae463faf2585bfb3ec75799484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faca1b0f2079de55a9ca09f194f7b3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a86655b90d8befebff27c6ba66f42b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03045c6716a86d0a7af90c25faea4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede0b90240d13ba34455dc4b42fb6c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de447008acc4e3f0f1f5f837ec2c67f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f999d1acd87e9f0869e290b1847c8fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c13d07d509a5c20382b252c2a72de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6f2309c4e8bfd99f1ad5c60ee49ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7538cd91cffc35a8572c194fb2652493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d4da2b2bfa75d3bf3a1e3b9acad46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef0d136ef643844cd21f3f2028ea6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb655baa2d012df261232e2f1c2d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330dc0030ff7cf7b0bead48aa4f8601497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1aac7424139eb5e3dc3216663bff4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1842513c4bbeba913cae0158e86f5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f83b899a0630e12fdf515486589a63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80cd7e724b1e70a6106e4f634914f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42702c1248c8ee10b3835816fef84290502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b03a19152bf6ef044979a90c211d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b395bbeeaa624acdecee36b59e15a8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53687e3f14851e726e9719d311f84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd661b9cf46413bd63640f00d1939b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcdfeea631441131dc0406ce2ea576507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8617ba62e8e7ba376af17bcd3feeff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b9e6a25df2ba4e706a04f4a56d7df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754928faa91288abcc320edd334b4e05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861e2c90e63eab61877b2087a376eb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068240c60fa660e1e2de55530d8f45e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9126237c35d82843493f9b44af2caf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1627f5e5f1b5abe4e7985272569e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b801bd8acfdef3cf9f2c8aca169e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582ec9290405d56d3795ee9f162e8c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99dc82fbf02d8ded547d893e0c4bbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424406ce025fc7669228618c1c24103a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a611d1aa125f0e4b22446673ac7d38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba479afdffb47c1701f1defa044a90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ef45f8119e5d2d161057c6aaa5e5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d0c21c5948dab66c2e0e47c629b37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04139c7272e278f891a0c003b10a23b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a17ce22b73732e610374ac98324ecd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb003524d61c38d7c4663fae17e45e41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a4e6eb9611b66e7539e66e974447a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf1409a1147c96be66901720ec9da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2a8572b1142b69d0b3d981e562340528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c69d5d5c2a03691346d4db840172a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8a8ebe180ef8b35619baa81c13e76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31679ec347ee9a5b64d42e2e0ca4417531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e82c8d29a1c634be053103e94b79a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336551ac137542d61607902c7ef24bd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f10166ce52ed829f021bca283a26e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ccf7e99487f43524095580e6bd13e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a5082bf7a11c181c27e37e1532d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989162b02213f1344fe7613291a55e80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424cb2833af93e126897f5b5253d5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b186b8aec4bb77bffa65d645c1a12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9690392e1d54bf184c5439e68120b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7d118099e82446e60a83cd0c57062541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288743ce7dd76f3474b7c271c590cd7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd8183e690b39af1e83e83964f6809543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb9673e662ef1d8d80732b4cff3a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e186013f4b8a7c7ab41ea3c34cb65a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcac1f229989db204b1835bfec9cd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d883936e5a39324f06769cd9bf65b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0623d6a4c8069f33fec03a501b9fe31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c07ca0f8fdfb3e98e7785cd8cc67da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d3440997ca9fe8562a60ddb9db3fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a5acfbf57d182d3cfcf6969b24034551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74607758dd8e2ba69f0c8186b3b06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b59b9fe518cbdf4afb5b6f1fa83afc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaa7fc6c4e53a997cf342bcbd6c60e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f1fa989797247ce8632521aa990e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0fbaa1951f2f06fbde4e17706820f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035a1309dac3a2c42773142478f5d05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a3e4676c2391b87b4197b5950cef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abbca0d50f87d24ec7dcba9ccc4629559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba572885eeb13b0ca505225472155c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf68cb44bbbdf7d36ef161d5317113561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a70491beb35163c8121a2ee7919b60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3d43c98dc1435a449c3feb85a6032563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7465970fa5582b4cf76863b0ad32ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411294eaffb93f2a0d10f8b55c656bb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c06488de919b6d169faba8857091f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15e299c907ba441c9c1089f994811567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dd9a986e6264feb08fe52c63c6a5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8db78be0bea276eb830ffa72830ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8580f4ab99eace41bb8b1ade5799570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ba10b49ed1c798cc3863185afd36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcca78120495b811b19cea5ed4261f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b327d9a69b9b659f7de4d9c4b9f69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a0f99dff9f874220b40448849da0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b7b8bf73f1cf53196441ded6fd816575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09767c9cec75b7716871be2641e9d2b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a93847a23d43720bd2d26020117cd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa3a2f30587e6dc6fc55b70bbaaa9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff411408643c10e3300efad74916a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e3bd05e50933ec71c169e8b1d6947580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45ccaa1fbb830a5962a14dab973040581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da542b2ef5eaabe556175df4b83b80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b434ccca93ecea2a8792fc922d12021583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75767955a3e4dbae6a5827c8dd4ea1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bc82dd9128fdcb8a76843b834af0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2039b05deb3353c4717cb8432ffac5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46d37f4f6209f26a9367c589429589587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d88b5edc79d919bc7e88cfd3b9c09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc424b0ed3145d24fe71f9f7fc65f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45980603dec69b3f326339d5476f6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc42efee2bc0b07d580fc220b395e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686941c7ffe82d84169cb298125caf32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e231894a147dedbfb43d81bb7519d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de8fba082917b98bd07f87822fea96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749a3892a830b9d63798f3a8b190bc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929cec512d1402e06fb75d83d86910596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff552857de07d2062d84596c2c31965597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58152b05f363969ef0bd0ff87c16010598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f6054417560791a0a0f7f707aea56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aa21aab318a518f31956ef64a0c34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53eec9ea96958579eb4c5901909eb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9aa745219d82b0bf0ce8866e63f42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0b17b40fce044c837e4936abfc98f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da718e9a1e3395644448f98d01f10315604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d806855627938eee5842368968e1e0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0534d442baa7fd81a541f515a4640606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076b270ddbd6df53d26db0a2440a490607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d9d9e3f1e33ea10e38455879b5e43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd28fa05f52040fefa3a058974e628f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85576b42a82ea32faeae22f38e4f8a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b0a0b3bcdd5a6b5223040b549d71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c51ef287049908b6fc79280ecbd3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b041a5ad3c954fe14f1701bbca744a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f375b4f82a5d77ae2beac10c46bf1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2b83333fc3b8673ebcc1c18584420615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e0e2b22d3c70ecaee124bc014e9fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca4e4428372fa35bc375ec9a9a4fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945ba9c34a69239ec8be5b949a0524a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc86348c84d5ccf93b416e4734a187619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c8345d40a00cc34ea0bc7f13d2292620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d753719598f8274472eec8db82a2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a0047cc27f0746a4021020137a4e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a2061637a0b543ac4860319bca6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e982fe23700ede45df0fdd07246c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e57e9301405e8822f662c807fc19a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a9447748b789588637efac8646571626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc95197ec89bbf838c4e274deab20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf91b47b20b6c20f20abc4b98eb86a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9c73fb4c0f42a8670149e6e6ea4b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f33b588a965e91f3ca604d7cd4a5f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f97af6d023a6bce60fce14217852631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe30ae6fe16f8b3699b159cfbb17b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e0b349f3929e9f0503bb4c04682fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d262b32586de2d838da1dda6a8c048634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c78cbe5ef080b3dfdc2c3328e31d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3203bfe4c109cb6bdb5b39b19798636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6d074ecca5e96f4de6c22189dab64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd871f8141bdd0701770fd8c11c81d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90ff00479029325c65df5870bcc89f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bba4213851ec5ee23edfdc1f34007640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925fc761c0820fad13577f0b1bacf0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0e079ef84cfe7d37e0dff78722495642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6dd71ae215ec853db1c495968209a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a156a79f69758fe24ddf2f2a34e8d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119c98a82e7b2dd0c02d8847766cf07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84716e9a363cd757a53718fa2a3f0372646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af185cb101ccd004819427ee62ce911647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c8ad546a3822ce20de9f64e166333648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b073f4971d5b4ce5bc15541bc956de5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cce7e7ae30c615e988a6f6569f41d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42681594ee83b77737ead3fb66798933651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5d42ce586e6b3a3536982f06c479652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d2d05c289b7878343b6935edfdd38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e8b0682c068b4a9235b33bd298dca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbaa1d90c5b49b29e0a56a9d9f55e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bbbe36cec2aa165adacc4983bb61e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0d12e7652afc58d4dbbc29c4106aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b67005a0becce744a4956b36b9850c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9da0b1457eb37f497c966143465d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cb2ceba04408b9d68718ff229ea21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2450ad68051d651ac391285ad0019bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d28559487ce477a58920e24b36a07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edf3e6f987d658ea5111d8a6a2e521663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04202213f43019b3da492fbf88363664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f66b6a2a54bb77cab2f817e434734b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa27b06243ba9e216986dbdfd5a499666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7603c161d349de14d6927d96502e791667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736ee74a96bb92689b72e2dd3e05efc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74e43e872893755068fbc8f0eaa9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d492d5d987534c389002798da3bedf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad1362a3f058a5d817fdfd7c4c42d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa1fc71da91b6a7bcf2f0b80117836672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d06eb85e6069acc0d4634daf27dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba23567bef8da6c06d1b5b195922bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1509da71a5a72a2edbe54c383f36b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229c8fdf95e255ab54776ed97a95f2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7189edb475046b1d06e497c9d8848bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3ffddb811e5a0128d06a560b616f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4abb16b468abf0a48808323cfec9b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af81d868151b0ac49c76ac4c61364e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee031d35a63c602ff79cd0f12965d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57a31f6862f26db50ffe036d4135a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c911efdc8dc5ddfc5192081c0daf12a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3d347ea0a186938f17852e79b7be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1bbcf53f183951a8bf7fd947e29b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b0f6890e166107bcd5c25d0876676686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82edb4b295baa692f11acdac0135c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3fa8536f8b890f650a2cf9cb8d600688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f563eb2f350021226c6b7d02356e4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581f058627607e4f36a0badb76b9117690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd033ae4cd69c0cc51730540f645f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0411bb623624dc217747055852a719692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57887c9096baaf136aaba8fd0c24fb62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677d44f5f9b46a59383603ff32a8754694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68657718d5b6f0ef4f9b2c5a63de5f25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d604f2d507548d6616ad3e7542bc5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e59aaa55e5c4d2195e1c341df2c128697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e914e501f46c5ace9f55e81ffb9b6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f882d1712c4dd20938b23a28b1702699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788205e03a7aa586c9f7e8430fe911cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64ffdee707f2a8cedbdab6c96bdff8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4ff9ef20363bf6139bd1b7e02a3af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578f6f8d88b6f8afc5488ea71432dd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c322062596e3dad8c42f8fa2bebd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29017094cc89a09ee0cfc30eda9272c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf251e1c1dafaf3d30d7e632e89a52b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8fd4c37438ca8c3d43ec5b1516a1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42196a454908eebaf72c2c9042a89b07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665058c0c52ece03d88f26e6493529f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0622f21318cc5891a9338e3b44e17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82aca518a9384a7e1160f6c68fc5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118802f1224984c5526803df96678722712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210a9361d90ff3eead8ea94db04c991713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00a5eb2a7601fd3591d8920577e371714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2c631b5e4d74a20a2f9d3a9eb132c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b14edf2afaa2a22e1fdf83686ad114716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5892317e9ae0f70b7a760650a3b0947717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b5f954978be5141c13b0fdea74aac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d46f11d14c8b6e797197fd912d3b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b90aeb1ce2365e8ec6aaf3fa3ebdea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884a6ea524d521c50d0c1b59e76316d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b5940e3f7689b72a5b589f18fff59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3c9215d5e3be61a9fb6720bfd1b7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de24a613b1553da3d40ec549e763da4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03abb436d11b640dfe67087ac7b9cd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1930cb030f5ef60e3ede70a0255f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff8f1b739507474b746c3d9a80fb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de9e34ed7fdb888282dfddaacb3f32728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f336c4207c9fe6a19a015df037a8fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c26635911c7815e9579dc50c4dd1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52fab61af213dc217a79a2cd513a6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c7a43bfb7d37026b53dcf768b3952732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e00edf1cbd1bb3fb47bddcffac101733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d80288863a656b40817dc41b2d1c47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cdbb886e3534263a4f9136749af0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c00b46d49d509c923ec4c7051e7f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5053c4a757542ff50fe6de8aeca82a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97138ccf5916638622be2cd75f8ef556738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b091b2a5a208fd6e91e6475ceb3c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecde946f7f942cff496c903e696970e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1103a8be9ed480d830eb1b7b0a204741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719bc88a88cb6b05b37595886702583742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b142d0f6dc5686f4e348aa84401023743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e62266b0bc1b6eb67292bc00a7881c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888ea70e985ac6926cc267d4d3f32e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8bd419b9b185b34c037f1156f4e94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab963c9168f207ca7e8ae3f2b54c20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181cf0b7609a5022396873d3acb83a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e60554805d597d44830f7b19e8497749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31925b222d43a3254df0524538857e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f6756c873fd92f2668df903f361c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4ba59f8c70e587900548a7aab31bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7e6134db5466e89bc4b3fba7071f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963840cc639ce549718a41caa69a0bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c86f5b575ead062df1c967e655c18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a5a408feb79807f2fee0e7eb9353756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c30eda20991e6e1981a306da1a37f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f36a92563b8dbe31aeda0ed33612c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae714fa76d799b4f2ad74b9d194a25759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b862ff2644f9ed169cd1201cb4a84b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f759863efec4e8adcab2e24b517d4a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760f4097334de885899b4add1ce6962762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3bd857fb19f769e4f67d7fd6b31d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7c43607daed3d2a95737d30b7b9fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09de6a3913160b572b45bba8a512b2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a1ede8e6fcd72cae7cf28f4f1b2ec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c1add21b8066e395bec7f25c1c3d1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79dd39b397ac48eac13948699de3c2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565ab68ea7a142a85a29e530a9e48ce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2cba44a0fcaa62d960c29e750c382770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3a678b28a32e9e4f6172d0b84bd9b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc96a4a73684baeb56a7c6a14839fa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d642ca99fa9c2249b2216ce86b2869773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66159d6e833948311f777fa7459df366774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ba80935d886319f99f3661d5b9bcf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfec69904fc18d027ff181d1cf9db3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701abab3f554d34f296431b3bebf5677777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795899e56a99d22ba998f22deed2227778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f530611030c6413615b54c1aa812e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703a37d7947fc19157aa6bd4b0a8e6d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13540050169b0e2e3a50e43589a3023781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb16a85ea45824c2fae313a3a203133782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb960f1e9dead6266218db0c02ca36783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded53a65dbeeb5fb7c80517d4da06f25784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed96ea4c0f0389e07a2b1b6a3a76fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72db50075d52ebbbc1fcb1d126953d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c672f74a791ba7472e8fca02e7e04c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91526414b74ff386727485e4776fd7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abe187f9077a980bd3e1887177047f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cfb1e50ee6549e26af07c992956eb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210defc6c6ee8ea4717f67e1cc75d95f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302632409ff121a147e1770fa69fba3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d928510de8ef4be2ba60d9d9d0db87b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a157e99f4e045c9da34d3b0863f68d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0ac947f720180d0365a9f43e54849795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bb40bcfa0efdfded734949160a59b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effedde088c4996be266b6398f627a06797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feddacf2bd43dcbacd47a962b92c158798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf71479debdee9ba24b04af7b85a83f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e75be90d8ebcc917e973463e710099800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990e542b0c0a2e5882c1a1c1c16f32c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6136418819e9912ec6def8b794f9d8b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40766b5d34abcf62cdde4102d7c5c74803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0d2e31388e7efb700209dbf940e7c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca864c34bcc4b50b5176a2801ca7555805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c35e87eb1b336ed11c3658273c0d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e64ce2a0b6b89590ee5b3a1d4db02807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90485890c726633c01ac764573979c0f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ff1e8d1ea8a1531289d543495362c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d28e89543db24a45e83593ff3af1a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd42516c9c8d10623cc3a5eb5b11da811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce725306147ff9460fa768a0b08c8b3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87756d371365d9e5ed57587e047f7fec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4b50d09fddbed938abe85c82f4eaa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd62de798b7aade0e3dd0edfc22414815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9233ef968662611eaff22270369e82a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db29e87b5a1bc45282bd0819d6ef44817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28144f92aa830b0379e12d1d2e6cbd6b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe026258f8d9f842d5e04025d8d55e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c6cc07fbd15283303db3bb666b126820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f9b24b646afe0e8e86c85641d0be8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee47abb6f55a3b43d436b2921ec00f6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9062eda24626f4c0b010826ef333c9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53977fd73eacb80b756a62febe3be47824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f8cf86f114228290d417766dd3127825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03447933151760b7e53ddb14ff641c6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692048e6b53135bb0f450d50427ac220827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcc88e183810cb82ffeb8653ed8e22828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3f45da579386e33fc4231da407e1f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0235e951c379955d36046f393051c5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd9b24c95241be8dfe9a2a0ad25b8d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea68c998b781140ffeca18f649f541d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff8c623cb67e959df7b07a6124d0cb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e08f8941d8f3e315bca564b3f47ad834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac086a7c03fd52667f36f70ff1de965835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11a081aad2dd7f67b70086f44fa60a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3418cc3adcfc300b6adb9e0ecdb0f1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764d371e7d2bc3e6cf4a8f5d1d44c5a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52e055c8261de3bd88407bae71dd20839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03353a72e9c3434509e70c03b74d333f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938562c41c30e8cadf861ca677756264841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ec610d96591c81bad6cda3317f01842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756581ec6863c865dd8bc491c968f93843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95092a4abb6ee2125ede98488e21c120844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc905dc9e1023b76c7ee60f8f448fc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757ce8d5dde66929f76ed92e3bb6c06846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998163fcfb7c9031461310ca3b42856847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076052e3b378af3eb7ca355cac1b8e8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d070d3dece588047b3997e26e79ae849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbc915e73a7b821278328ca7181408850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5163d001d460e10dc60502b962e3c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43d4bbb1f34e87c38c2bf08050660a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d443c6bfca6faa2ea3d94f630e17c2a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cce2625e93eafc22f45326d3a9e52854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e874ac4e6bfbb175bf7856519ebae855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99abb8a50a7972664c3dd4ccdc6929e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe708a17204d7625a5ce37bdc77efee857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c6a0eea0102dbc805c7bfdc83d6f0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0347e332683de096b48d390f86eadb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f48be3b4a93b7ef7c367d58d7b3528860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bcee852a9098cf2647fa2c9e6b95b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f665f607422b98f7fa85c2047ce1f0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e21fccec5f74eeb9f391f5c7b06342863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da641bad929c122a77a234af969a99a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbe430babd177ebe6ad030b3f5227c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab45a40b23c05aa9c7794cf56b8ffc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b993f70e26ff62be1db43f1ef3337867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228e211b214990f5455ca1cd00ea502868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6336cdbd04aec0d51bb556cb17915e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccd7d0ffad44e3858c9d251c4b3de5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bcb07b3921b211d8009c45c87b761871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eadc6028e2ce690a52660bbf6076f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414f5fbfb566bfab36c347191a812bc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccd6abd0d571e974e87ffb50edd695874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f04220ab4fccf03d6b10828620a611875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f64f7f28a2e18709f2c5fc0bd90fc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e13709043736e5e41d3d0a3b88d083877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa1b8a4c2792153a3b6188aacb52aa878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05add3720b68bcf3740125380d0e0ff8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f253444dfcc4b4878f4253a6b681213880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbca3e046b205b25e5974ed6771a3f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf511f7df60215488dd8565a9be2077e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb67ecf011468189ed6f98b2886fe1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f594dfdf1f736449571c74a1d3657ab884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127d0babb1aa275d60ac98a650004f9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd99796316d2046efb55534d00d11c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12767601298a7d394fb102c82fb4bcb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a39a870bd20c5fc17680cfc86af7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca893e0608a80bce50c36dca11d741889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1622dff5dd9edc7b74880052cb269890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3d78f73c1a541a2c29088cc13dd63891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8fe9d18551586c0139859df0b3fbc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6fc2e7c05de35c4c27b9333df5a25893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5361fdb09484e9ca73461b6d5546c5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11d61e8ea28e4f2247b79c5d8c78c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afd5f1683d518c425c6ac6a41342b6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d7a5bce2f0da3c24044dedf8d05c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de6183a9e46ba4f27f75f2c8e492c8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1130497716bc09dde806f6ddf4528899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e751f6255bad571801f9c0dd650ccf7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2623bd9d0d2a8dd1d28f2c80e464ac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4aeda0ffbbf3c809870922f29b358902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671a6ae0e82667a477b9d25c6609963903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942e8466dfcd1a29f57b95e30756036904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d735fe6ef7ec1b764954cb687f35dc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08e2524372ef68c4257aae77fb202a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de4461bd8417c546325ea21607f533907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5093a7f4c024f8ffebdbbe3db2c828908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b2a0cf7265fe9e73a020046cccc26909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea5fe2d2fb31f069714daca878c184910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beaaa9b40bbd182d7973e9765c0f50911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f87591e973f15458d8f87eefccb64912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2d91c696705405e0d6ca6502ed47b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35302e999115efa19244eeacc66d80a9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81516a68a0edd0814787ffb315420c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cfc4533202a94d7234d3e4a0ba783916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d7a8ee321d2a72e145b52f85d287f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6acd0a39372260f8b52f3e7e4308918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4b3608e33151270439d7bbeeed4fb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59223a7408cef0935111ccadbf849523920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80524a1cdf517e48b1a2a5e902495e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1541bba749fcd5d0b75c09a894846d3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7b4177e5962299477191dc791c5bc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62033aeab8308b679d129976ae724d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f8ecd8579349f6ce5288b23066b4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088443e14dd8668508ffc6e0a6ed5e04926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f31914042faa891f42f3e8401bad63927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac64a7d3b8c1c4c1a23d10f239798928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906520ad514321440f0cfd5f57d44ee929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5db2b34af1086cf8d153efaaac63e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc7aa37f05f1886915fede9b550db931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95a56939d9b9d90b870a2be67b859c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122d34cd05254556e2a3dfdd90513b5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666477e7c2cf2214579b1508231a891934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bdc1e47fcff86a40f9e86ba560f07935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebe50ad323bc3681d944d952817607936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf33a873cbcdc33f8286deeb23fa871937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb792c2d89b4ee04998a28cd0bd24a68938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c190fabf6078dbc4f979d75eeb53d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db876c8aa7e579e60425a2973f7a5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a0394ea16c26b8eb65acd8362333941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73437642f7099ae8eebfdaabcff7682a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876011db1303161d6f1480574996690943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae2ae4ad93e5d5e1a30451398dd7f4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa69708b785010cfb4f2b13bdcf267945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634fb010f9f478f17456b43548bd5db946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce60ee46f8ea8907d0d2ef981bca51947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dcdf35db0bee6a33415c46a64d163948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c621e12e018ae03ca85d05fd674c9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacef50517efc4fa232d5356f02664c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f411af1e8b9e3ed6e7e09d31af79e14951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376c89e22bb2b1f5134bde67e20a8d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a64df225bd5849ca2b19085c90d0f5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bea1c6cb0582c67ef5c0f294512df954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92c091222b2e4c24dcf09f1ec644b1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9538e99166f83b0dc94adb9be440725956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2929ebc5da602ee9e7657088087c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42541b7d4a75d5b88984c5409e6641958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bec06bfe638c1b977f52bae734e7e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538f8a816b74680b11d76e28280197d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b7d736cf7707109702c32f772c887961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a14da09ee79ab333cd72d020922c31962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36914afffdcb9da6e8273187cf702429963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3287eca0f4efd56ef6d76e5bbf72cd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a26cea001118121a835952ff356c3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7d3eaa2deeaf63c93ec8c6fa1d28f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fc48861dcfb94e68df8be0b327d90967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309817ecbf7ba2478a4dec20bcb7fb0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb63b359e4bc1081156841acd226004969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1ca8a93174668aefcef1d3e3bc27970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75359c80a4c9b65c311683b6964248a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697e60f20a4e0e4d545547b3e17ab5e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783ecc8e6ac26ed001d36e99294c3b8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1069953e73a0ff3cc928d737a92df0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239af9bd0e331aa3c84430ece5ff8a58975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b034730b171f0636f2ea74b764ef0f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3aa1f0f2660b05f010579ca4198ad977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e1f9cd57c476a0bebc37b76d20ce6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bba912b107cdb56611d51077818a9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc18b6dd698fcc852f5a0fba3a6e5e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eed801f93ec25a68ab9d4737b47c3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66c0e830128c47291d0cd2f890ccaa982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b6b4857f8f89d449c0b78351dc879983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc717a7eee8cdd70cf49c9510661649984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628781757b1364a115db3306a01a215b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b1a0d8f8384a42b925711cfcdaca1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a31e6223a4a4fdfd800d172edfa0a9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5385c32b51e12239d7b985b6162ceb988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd57c2e18cf5c67baeb5e9a4d958a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97871272f9e16e2ba9d41e5fe7276f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25515a7dcd5d41df6d7bac21123b6878991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615ff80a6b51f3412867cf897ed79df992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb5ba2aac5a7383d019323030242f6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af716ba76aef531b9b977314f309a6e5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e29261ee6126b36123e45c2c366a1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7cd7655d53df6eb782f25ae30dc3e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144e517063d766e95c3ccca536968da997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>