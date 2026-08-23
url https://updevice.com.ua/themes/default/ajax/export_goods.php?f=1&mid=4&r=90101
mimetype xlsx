--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c46fb0396de9d23dee3ed89b98301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032a8c20dcb95ee532716b10660fde32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2afb43dff7ff9e06a42c804bcf8103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade99464d5c788887d0aae8caf16034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7024f3e06f75f6141cfc552c6f57da75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cd90ae829c3fe46ce368a38fb18e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23aea18684b5d32a322f02ec01d6f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec782467a443b1269d1fb6a09ac8ced28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4f361f17b09f6df379c456183fcac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14166f18d2a44e5ba6b962244d9d3fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5701dd15663e34fcc9a69d651f0aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f671764ac705a2220449aec4ad22e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cae11342616cd064daaefdba3e4b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba09265aa0a283cd03a163e1d46359f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9bcf2a7be6695589a63183e50b6f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186afd7d20bd9bd37606c8dd6be9a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ad85f65e5e983b02e6fc4ab176e5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4530c1f0fa509931f17f531ef0886718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34298338e6210c6d046295a5022bcfe619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6083fc5240901d53f3dc4d7fe4743e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc80adb8b8540a9e065fc7032856fc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ed3c11d4f469b29f9f62475092a5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15badad933f6b8b39bace904de0db9b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e515563f2f3441590c64c8cbc6f837b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2bfa38258f81dc93d57e12e3535a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f404907e4536e78cc8908e746d151ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e7f5c51fdabada84e0830c8e9b97f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9661ce273eaf721f6b7ad9ccc95b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd5be9d1f37a2ce2fd57850cc355329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efee749b73b0f9c3835ddfab0c4de130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6e1c861ada828a51fca5b18f0fcd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65622a7365a845a15567a3e88baf255332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8938ad121c5a9eba11ecc1fb40b6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146689ca30bae5f52238389025a258c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb253626314a193248e223a425f02535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad5af6cc2607f77fea3912281f86eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca5b756086aa17d7186bc57384267b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3b1dc345aafa379d4e5bfe22f4bee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f0096595286a662b60d22c30bebb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca01575889b7be0c02cd826af83ed0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a16ed1aa1b21580e9aea112fea841341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a131265b39ee4971d2919e36623fb9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820da127d193a77495f6e717cb497b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55932a4ecb595aef76d1b47667a31fe344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8f6fabe2af6d0852cce992076f47c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a849cd68c42bb066b3438e74b2fe046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72581e26c5b25c828a16ac10c695947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d292e2d820d1558db680eb10ce883d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154745a636c2b136b285fc721c1abd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcaa2c9aad5ee3cc8cb79be244cac350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b47ae4992306eca608c0f3d206131251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d82cd432291f185889faf12efa290652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5d4fda6527c4e6d9bdf3adc4b370a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ffe9d8232cd586c6c6fb2a161481a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4ea0f2a7e17f663c25fe0a3c6042855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bd6400dd0ef78944ba07472ffd05356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb27b345faf26969ddd2dfa569446e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eaeeb0c03640cbe1fb45c977f820d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb5f51d47cc210bbcb86155dc6e6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e6577e59710b00ba951d6ced418f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29cae2c3a59c01d5f31c09f5cc4b8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fca5725f7eae7a8290f4409c93bc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39501855f648ea95f3cd7200188b2da463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac43cc3dd455cc0ae62ea19f0aafaa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38532d6c18eb2c74fe5782a0f682c5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea9966d38e445251a210d7a18cc82566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0e1e7be4620012c2521cc7946afe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc616e88f7cf08a86ac694fbd9cfaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0c0b270c7e535abd65f824a03cf7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85616be081464757ef22207d978cea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a340e3e546db35c01b040f6ff16c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e7fb2059b42172be15548c12953f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ed66adf87a32b73d9efb6d0be1e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b6ac4ac35928ce7df9da5e7dd0b1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e06193d3f27f33a697ba95a89e9beb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47ca4682733a0a6e025da005324f7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3d069d5fc3af3bef07a515df8fb4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216102ea13cd2bd2bb15c9c9a7ba630078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a4aa916e04317068be6e4a6ae7f3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4724b56efc5874b25316a91ad870c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586542b3b158a6fcaf353d544165c7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bd2f9683a71b890d1d01a0ba757e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1db8c70df96a3c1c06f34d4eea64b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8be0effeea12f51855a877e0253a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fad9233e6838f13d9e5fafbb9de60385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c375c704988d11666b28ee5c777f96d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b97b15d0f22ac8ab083e543717d75187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e096a6b318a87518f961a9952bb688088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915b369e5a607389f35ecd7dda34e7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224cc4bde82ad6a01e70a6810ba76e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a401adbd0cc41c9966f49308ac5edd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632ff715a9c80ac8b514de2676628b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb68340e4ee9eca40bc9a435a349ab093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bbcbfd3e2ec52b061e6cc666bc28594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24e27d2e041bc5b8fa9baf03f203bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6cbf578bcbfb5bb777b5bb18f5c8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63461ab720516a7c12b8bde558cd3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86fb59a2efb21026da8418e52a971598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792114e1ac485b5ab375c3a7aee7ffac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3adf60cf0439f18e8d2f2f010f63e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca22b6fdd98cff076b18dd91f253d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4287187dc22cf45f5e12700667975d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dca3dc446d8bb7aa7be2654660b6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096cc7f07c31c1bdd125df36c1e6dcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3387c9f5900c23ae02dadbe3f2000105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616510164760f1969829912830a69cb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2694c50c059acda9adcfb5273e5da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaea1ecafeb9432df27d504c583f8e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304956c340ca84ddda4197e4a8ed9bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d232d4a5cf36d31c8426031d50fd30e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947aebe0d82adc020e33d33200c8c23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5125f269c33c395521a89a6ffd41f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f815603a2fa79a27fb30787fc4231113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d270c6d9c69189ec19850685dade8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb94c2a4c7a3150ad07944bc8f2ccb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e594d081e81a09fac8e5df360b6622116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38edc8c97654e131842229668cd4f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8d39705394f2c61e84362a36c5517118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1202244d88650c5360be11fb553d6b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c410b3068e9915927bb1c7516e05e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372fd9368d7662c155dcb3ad25368f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b5fb5a4bcca78cd2375aecae35c9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244db6aebaa580d4f87cd11c547e52ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce094a3c5ec500b32202ededd01218124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804178853db2a4685598f559f6848fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6c49d9651fff90f004a42719e833b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab30a823aed21d96050de52ca90dc5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13d5f15a7e1858eeeb517b96b4ff0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c4d47e95e658f404e9c8024e21186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9ffceca574bbb6a35606839c0beb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1184b7e2e4fdadf82726123892d3770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbc35cb34f3b25fe1370210cd7ec1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b683737d6fa19b83f010365f44aad9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446d1207e25bfe69b51599314785e6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd780a3401b3d866671934fc7391ac3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bc2f68c7a673eac0fe5c6eaebd25e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198dc2a7530f0097685b18096c06f00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e106d6fcab508dfa19c678d12afc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daaa4504f903ed0c0aae95db0cad65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61203b325945f45ecee6a3e00cc049d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1a17df268ee808e5ee75fb75a1df2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b755c52d1df201108fac39f7a428659142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82263b95141ef835a44725b9898a4463143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6180ad25e6d9ac97439b1627a5a83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b770b98859a7dcbd0aa91e4a175c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23904852b85a9cf759aa6e9047f42e62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6fbb78081c7797594b56fce4c77e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a15f7d8d0879a240fac0261472976148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f21d4a3a34e3a277437098786a5b19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff5163c99e04627175f6457a4cafb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730f9121e7506b787a32e7df5fb7513151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75be75534d74bf3ac6e854bd2ca4d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26bc428ce94fb4eefcc0bcf9a3039a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e61983d8f364ca5768c29cbd0983a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15243063c3fedb46271cae005fdb280155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68e0f842b7b959e140b550c0289a52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c0f72ea160285003768820931b721157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b70f95ea7c7c2f017b2970dae32e7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260605afaf5f23c689f00cd0bf6f6388159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f187fa1d7c46a85ce8c00dafc23b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ff1a9cba0d90584e6bc61e1b8e599161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e717ff400d2315e02dcf2b5e6dc1cd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b5c7de66c0f59ea5a992e72df9660163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f76ff93e0196ed69809ce300f6c04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d9b304dd795e6cd2ff4439f717b25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba24608e09a657231315f81399e3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767123fbcc3e0fca3abfdc6178f50db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d05cce84e8ed6c5c27d89894818d58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbb536167e0858afc28022db97f04c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e046bbd257550fc6eb5987ba1f1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1bf442ab1bce8568db2bfd1e3fee7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ef7defe6ce831d0bff13c7e4e56d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef2883a2235d1938cf30ecfcacc20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345208a10cebde485fdb51c85563e2eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a0bb0d3070e057cee618bcba42056175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9ca30e07fe3a76270c0102818e2f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd674546931524c98ace34f1c560d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ddc2661a85825f8f45d211930d1de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0f230707b9baaca937f527562242179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183843723d40f68fbbd70d856c30898180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d6bcbc03bec8d83148eb5d65eb433181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473c5316d7e437237b307406195afeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4829ca0a2587d0e4380a19b2c11afdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa014897c915ee77c83dc9fba1f78edf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1060c02eac392e41d8f2b243f3a8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad50d2be1f080421d912bba2c5b9a8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445c5563850869e13bed62868ab9264187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4096d42ae714b4f4ba86a1e14f9de3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd33b5b5682e26f2a3121bcb5b539189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada478f6a8be34516df4086e5b261a23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b19e8cf7dce276abf72cf4654af8ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb75fcf3ea058e2e7b3ec5a0095c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa439ec703a1896f02b303f1e17e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fba604557601bed4586a249db68ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4f7e5e384f68e0818d1a64a085d6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7040ddb69d631d606a116472d2f93b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f5b776fd3c30219f83efdf09208cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a196c68e84cc7b2840c5baf334eec1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538310c75a73bc0e698a4a641c6da45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6cc00e4735c5ed6b722885dc3e5d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5319a5fc56ae8f512833c91bda08235201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ad236a240f5b6b50f6c34973ecfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b6b8b9ae40d298c6cd56b2d146afa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b90f42bfece68fa7e6f97452a71aca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d007f78710befd234b5b2392473c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3108832396b6e8b03bfaf09152599206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6611ea45b8c97a05fb9d9ce6bfea9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7970dfb17044637c35d52a77e9a3ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4e54facd644918c6d82ce7f796f27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c68d0e6605e00dc938498acb8a1da9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9e4ad65962be8f6bc7fc00e40f42d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f334ea99b8f7c87886da3ab61d17b59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7110400a2f3e8a95c1b2ffc5aef553213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388c959f61bd54f4c5f0148fe34283c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82468d3e7b295308d7546fcac42ab73e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e72dbd887c432c1349a1843c0b1c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbfb390017707df85063280c7cbdcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ea117bb00f6ded228cf75fb5bd88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168d971979a85280720f0d246254414219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec5766f46c34e390635af957d700d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88050f60d0ba67aacd979a8c7161bd87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500052a67ebc3af3f9c6bef7de46755b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a4f76dbbd93cad469960a10fe510d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772241180454efc49b008c686d47a1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18919e5344f9d033c2c162b3be1a6db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd14f84e88056a355522ba3b0c2b61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f461a18440fff42f7474bfd3955f8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee0ac77a5da9f09dbb92a2024ad9ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ecdd1caa1d887de3011bfd9389610229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ceee00f92aee6de2e18f96896bbbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d3025b90bdebdf77db8aef4bd694d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6135d47d4da02b4f2c704e637f706f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995757ab925530ede458fdeb532c0da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea955438188ceece5c9d52e55304d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e42a54d9ecc41918790bca9276c6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f7ad893c4b915352abaeedfa9180236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d7ee90d56290e0257479735246996237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39601747983b8f72bc084b0c07968cb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059eed112f4937cfe4a7926f2a32994239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4eea5893cdda5f2092a1223e87bc72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00093f482c654adadc9640bd23692afd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14422e1692f57dd8914b772ab5b9479c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3d15ddd8c3e1f2214fb0f4ab1dbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b817ec77fab2fd86494a7f37b35f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a9a8bf0ffc36d7894d1a79279048c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040180d582501fd165cd059bef0fe3c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f89eccd505fb8c4c984ecf3500230247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029d43f64fa6af2352b789938d644a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b9da814696f7851f028db7ece9f55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccb8cc9e6bbb8ff0c3f3b79d4e90bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafa2ee6d080e2b0ab3656f2d100f1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf89536f0bc4b4e6251d6ced120c85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98386599669f08bae7e77077684c945253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0e0d289607eaa7d008518de45734d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922a1e1b91bd08d2119c7ef38b67aed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf0f61f9cf626900387723508a35a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31b129d7c722a8b263d7ced89978b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03c22896b74050894508391be5168a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382922f9105794ed166575f6c5e0d762259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af32c734375b32e25ce1bc6c28fbf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d368fce90d642f73972b55295b0319261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c04cc23f9ab53336b2a5e7c0b05e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7ff5a0592c98c7a422f901fb1935e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1262cfcf042feb4e8a7335361356f4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d068799139f1c2e5b8db65052407f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b417665eca3302c1e5d8c661ddd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bbf4d24c99294f9993e74c44a7728267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fae5ff0ba52df28dc2d2095df381e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be143b417f077536d8143d7fc4b2565b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae0c5d2d6c5b64f0157ef94a1348a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd06f079c8ef31a989ad23f0c565a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba12b218d4d60c30c882aa140c0f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508f840bbd8b087905cf0fe0c25c21d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2adfe52324682d019732e895f0525c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b593f6e2a426684a7d55f0aa0023275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ea63b213ec5e23c6e903cf722577276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d620c2fbd9f311cfa38d655ded20da4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986be1eafb7909eeabfad009d58d2fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc14a61fb677cc48eb980eb559422bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321ecafef8262f7d664e3e6d036247280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37190510316063e9958404bd426184281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddf713499c291aef6145ebc6e8798a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd1acc685221e770c2718e8c6bc77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95d0d8efa331b713e7cc467afc014e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeaf76f5e064a2e60c58f2f8a73ed6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463173057bec1ed0ffd37d01dd2a3e83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d249185e53e1894e484343a6ffb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5756358cb8f9d59e3a6d7cdb438da6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf04a1c335edfaaf44fe5ae1411ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86311f19e60e9309fd49a963c1d282290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c8c595069498f6ba21a46e3424d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415496d98859c5f042320f6381848271292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e34137b7984c18cb7336b8afaf1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619338e4e82a0d88a6acf2d50f2c6b2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2b4118c37bb05bf9f5f7730468d57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191eff06b6719fc8edc3ad97916c87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf99683f3cf1d90a3f47e5de8873c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091c512396887ab61e56f8920c22fe8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aff3cce1c3d891f4ea28b6345d8ad4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362955b1895002ebae73f81627ac142300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d0b43cea9fe5fb36c6787ab8615d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9d13bfb00545fe1cac689a53ede78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c43d9c6d5fc034d3a06e9b00d19ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65daa4ef9631b9629d9ac8a18c2fe3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2d3f38a1067cfd831b0ffcbf2ca80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c304c2d067a062d7798427ea492e1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e20153a64898d359877460014e264307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a88786ee86864f895758f55a3b64c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285366a07eaed20ea38bcfa4cbb72236309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5f42db6d60aed1661f118519c6ffc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d44be8016de3e8a6abbf9d565f776311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42428e352b4627660c4135d89bccd56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518c653271327018821d1338a588b71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92956747b9e5efd1e1ded7260f979a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d21dee7d934e7bbe6b69e3ab9a3d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e322cf390548026e7f3fb93a33680316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf96abb4e83e90c1d3ef34b96234f3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254429ad761fb74341129b50d4d776be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457789c0bb4537f5c5dbd388748b751319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f630f01f5c2c32b6a257f489e15e04a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc01e9627778db79b64800886acc8ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482283d8a4d389d6fd1ac00a3d594ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0c9532c3eec9b9c841d627348efda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2595bf73f81d29a8b69b01f6cd3a49b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671de168c8e85001ec292016ffa64ae4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342016d3e2bcac92e1bd190b7b2c4cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c7f9c29dca5be71aa650e94bf5337327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d626e7b130fbc896388aaeef18847a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841b800c7181fdde638accc6db50da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada973a1d628a95502aaac8ba9fb622330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4dd81dd3d18b2e047567cfb9d4844331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463ea887945a849d64771e928f6470a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7307ae5eed31b18da9933788a174e72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e7734c7a5f5481f36f256a2001c0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e51f979b87c896ee48d4561474cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49945415ce00de1ad4015297cd5d28e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac0bca836f44ef16f6487ad76a144c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4e298fb1fe0c59d418aa0b149b32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeca2a80c2029dffb63a5a0f75c54d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e74491b368ffa9d87594bc9c5057d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76e1a1481d33d6508b793d4d1651e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd9e2a173966ff770655952959012b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396216d5108f0251de1bc5b680dadd9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee2704e4b2e53c23fe2b3699d04e8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa7d609253a16d03547982de71211d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a265599497ceb697ffdfa1f71411c49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77803e5b938daf9faf7fcb9376bc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbf27bf46f172ec36a4888ca46eb32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c5711beeb89503d1fd11d8cbba20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434722f48225531d00e906582026d1a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d21bf6bfbf21e2e64a1607612bed86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eefe28ee1b64830535f6e1a13a1f26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cb2305ea6085d50c23179ebb01dba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e420baebec166c87c5c7d1f79ab2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36785ca2fdcf9f4c66716f0a537ffd17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495fa570804e507a79af616191c8221356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beefe063dcf7a6acf42594ef19bd39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e810e724ad443ff7937c19c647752358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c741ee26778d0b218537cdea358ee5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b9704091a1daaf1033373330940dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad10ad599674351b97ff2921bc0cef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb028b912d73b38c9a375ee61b61c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491ba2e3702d8d85ac91a954d8bbdb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bef85d873d2859e99eccb8d33157e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef54d2a03f3114da96738d5b1e35f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9d844c336375a5e8b5d7d0808388e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463e67a903412a80d4883ed5b40bbca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ab3c9a230c6b214efa725b72dea8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97556887b515134c98da4495d5ab0140369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f620f06c5b5478340545f959063e750370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e6c20cd79727c15a1585ad448bdf2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c3e4a1359ea06cba98d02a116bdec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012cebad427650d86d6a3392bdca07b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ccfdfc5ed0c055aaf81ab164b9a16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a1dc4b2b5a409a4b4dfea2a3a51d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c0cec88b24b903f526546f26225ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e16625122bc85fe51ca98218f4eaec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935531042a90c230497a45f8391b950a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98bd6ece1551cb5be4107ac188f31f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a81cb125c6dab9462550fe240645f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48f874065ac117ace1db706d47eb6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190351e3003500d0fe9077097c7aaf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dae62d11d9559ad03abffb955dd904383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f09317efd878eca60da7d050149037384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d90abdd927e21760968c0e7e69e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c583e41015980d1b7a3db0ab3efe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772774c0f3b91e7c9a84ce08852103387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fee83576b8679817f93e0498ea983388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ebfeb2d13f195325ad756915d314389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59cfa024b07f6988335d5c1231b2ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1824ee6ac9b2843a95ec6ea80ca8c34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056f0180e37c2059b5aed5d90c9e1ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c93f43dd84bb1d869280967c07370393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3cc05336c7bb95771574885967796394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626a4a1ae0dfb6b9f01740b90b33a08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e85ab36032d1e6088dcdb0eb15128396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c45ac78c282b1366c6b6ee23047dc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18958800d77b597174414eb842de6891398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06619c4b34906ecb4f6ac6575124e3b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aeb83d1de1f0583fff853d460fa94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8600e2ee164b47c52e98b36b3045f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbddbb5466ccbe95b12402e2e80ec23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0060ccc4a39bf26654c0bdce74844403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca09a396e402fbd91045484e15faa4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40f26db0ccb2eb7d622b81a582503c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731d93720cd2b8f850897dd773135fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59132ed19d886e63db4dc74d8f5290407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5f949793afc84f417a6c7dd5773c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e55ef6b07808911687b632ba543a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9135feeaafce54377283332f0e7fc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56a8262845881c95b9f77e923ac409411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c5dd2e5bc649b5ed27c878604729412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297a3b40e72807931fe13208d7469fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb94262ecb824a862d235871a84ad7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563b33e8e32734ce9a879a981679702415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d310e3af9c3e7aee0236299376ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88651ec16f2059f2891b947803fb6d96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d997b26d5d1110a84b999d11ee85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b973416fc29dc3db1394f6ac28308419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318d74ebfdefa5b64a1c5fcf6c996ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58363603248835786fc1ec1c4cf493421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294217773cf51af92db471660f02e2a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fff7b32d8c6075cff8364e755f5f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d3a9b70a998c18b5b0e9434fe897c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f774e4330d9aaabc74a95d7ceeb714425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd442664d2264e1388539abce00492426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa4bab5c4b7d7e615ee38683dee798427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aaa2e179773461358d1eaa2e005bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7a7307c54df16c63e36b89763ad1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc631397e4afdf2e667651af75fc028430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f112e7a11222984e2cff2d5d176c8ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caab7a72b0d83f2fd5ef2c004a3204b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb25d3355f7858e66caef0f79da4d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1389042249c5f664096f2212327a00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74ec493d42e8d354f786f2c712f1be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c5cb6abfb1bf51ffcdff267d3388d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5177f567e54c0c6425aa5bc3dc0e10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a704665b30aafc5752f9469e7f2cb65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f993b3f6c709ae7a799e23d6e75d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60f8908723f0996adbc1565fdfb216440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a51c5454064d5eb27718d470bb21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e86d0f1040402fefe459296e3bcd86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb520be002c49885e283ec2823c662443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ef47e267676afa283a20e46540709444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0eaa229d6c1a234172133c0ea207a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f76ab91b1e9a6f0e3a6ca9f1dea893446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b292f7bf49f6716cb4c3e5e451e28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dabd6673cd50c438719e29a0d9e8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf0bff50051104848c9ce97cfdd01e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15759d0b580b824d57e9b9ea7a825c32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b8c2e62949c5460d160969368c231451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09b2e14a79f71e94665fb3ddb98140452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce372a1e087ec19f8917387c9bccc07d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bda719a502132c3ee9732ce28f761454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293cbd24ac09855afdc48591a5a8f1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f549c3d8fb1f6f6cb80383b8431de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ace17a7eb51a12e6e5389e4656483d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a08036705240c049b5d4ff414f8eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe49d8dad5f50b33f74ecf4e634526459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0ba92d9a0febe581bab6cdc7cbfef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7e1fdee05bb9c9aa0d1ecff003ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a48bf390e6c0e23cce595f2df6836462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dac0a93788150bdc7874acffb556d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f8f5a0c80ee19b0753810d8a8b423464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b481e934d9c5abcbefda89736bb55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb2df3c088ab6840b966b140a999ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47476d43da58cbb27bb82dfa0749c1f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b0b506c5315946e3d8cd0a8f4547c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b07ed68037dcb103e2b8a5bd0dc6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86ac8dfb9470b16c484daa531cf490470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11a11a9cb168ae91c3572722d2d986471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32049c6b75e28b5d2b1d363b474365a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae00b4c7731b1d87f093f530472fc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf500ad0491b45f03993e065bb8f80e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5f19a551431761a327b9a1be2b25b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c27f0f5779ab3bfcfc2f6b283f268476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0298e81032c814cf50ed81990a71c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7550d992de12b547368d76dbac03a6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c33f1bc335d176177e00cb2e8c791479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6bc69529ba70bfb002d85c6f677d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55913a019a3991dfcbcaf411a0f7aa03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e513281c9464b95080d45646f913992482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a51e7fcf2b48c90b36dc815062029483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eebb8a57ccb9703ea8910f018fad3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a3ed50bf025ec42f6555f02410826485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ee2d97f0c4549a20238292267da8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd13bb7f68ac573450663254dbe84a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8f20ecd6a2b70f869a4e21589b491488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addc7047b7ea67d1a0d1922d9830174489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa54a45d80199604c7d6a24b6def75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8542a8484b2aa49e97f415d2c332e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bedfc7f399a21ac14e9c784536f7d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e6e5b70bc0e17ecd2cc5a4ffb764493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9d793058ce0737244c621025313b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2c372ac9c9c38cd0b3322e73ae1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeb70920a4f3f5c8833fd7a1366502496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898799e114d39a3c27cccdc85013662c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaecff42843309cb9f8ae9e9f4c071498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df258e92d783682c25d7b3b1408ff7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79538a3a9f09a2126046fb1f954eccae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ea8bf0621aba0e526c1d6c94a38c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5ab0e73567ecb4015b0d297e02b1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68598d56c1477e9f4f288cf3562d50c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b56dd83aafca5764f3a166382841c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30d81f681fcbf06ada65394e90f13c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368633ec1ae6bc41b8531ae1a1ebb062506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50610cb5b84a8d592e04a926781787f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ffcb3f90c6736be17cdc01127e6c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f81264c8260df15e779d65dc108999509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8cc991f08d0e9a3ba1bc01a986147510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b777822dc587da54634aaeb1f59cc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5119a99779d8b8baba8881b935e669512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edf66099ae3e52316ddb3deb39234b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90736f3504271c161688a4ea7eb45c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8619f68acc20b17d3fe5bef376672515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4a2f0f5a6ceb5f156302ae683d133516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f910d1f43a828bb8b880ff86f433eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bfa5beeae46f49ca05ab0f2472cd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8f9658591766ea8f564e590e55a6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93bc6d63d1649036b3419bf8c932ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40835fb2a8b218d883073cb9e1ab453521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8cbd6260367a327940d16c775654d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41ef61cb8e03845d602f8a68c83dfc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f05c4db7f7b62d2fcead7807da1328524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17388613fab9d6e49533716fe7b098ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4da4b95ef0ca8fce04b30375b8944526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79407a4827116b272ddbabcfa7777bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e77a46f6e1312ac4e0d29edfbf65d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a95f1bbde22d29448062e03cc702a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743189f660d6466b7e9ddf71e70be53f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ca87d2a897dfa397a1de7fa1b49a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00591c244635f69b7490a22b2f359e9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f63234ac4d35775b15a61e66dca381533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864194180e3caff4279e2334d1c2759534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ed7c4c646f0ad2ec87e56d3c444d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41cc2310e546bbed1be5e29cb2544a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d023b5eefc0382f027564572f4c2f5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde3392e93202ced7182c9ab5cc62c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4433f030ad91eb81c11769e02ca842539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725620c0c0494b2277faf7ba0c29f44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54429ac43de89715e718b4e415b165fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae2914c14253a2b288ffcb762508ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aeafe6643d09590f0b92299beb38c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021137e2a12cc278d05df35b8e4d8f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeb03cc4c85e9b7bef983c06c769fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8d13d0a695917da47a81103ee1e76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d195a8da53e48b1841b56b9fcfe7d7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e5386d4266c1101a3fc22d615c51d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b2fb3ed40f053579d3a77618718e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3896d36f6f341074195fd12d6188f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4d5443168502530e0c650f8d218d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff99da6ec7d5c26948c139be1631ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ff69685d34fa2eee152e0be037d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072329364b6465ec60b1b68cd6458fe4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d76b2a4359141855066316f7104d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c5a43100965fd111c54cb64ee2f3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea67dbb51cd22bef110305db4a1bac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff4a370ec80ecb96b0c79b54b1e1ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7bd3f0a96bf0cc6abd69572a87fb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc22e595086eb9d2c7b418fc477a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b28d5aad316c9560cfd1d1045892a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85f440a4e36f087249166e611877b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdd5a36d42050f3edc8cf4505fc15b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44066ba48e0b03773596dc9cd3cd47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f98cacc4a98573c50d22f1eeb0c2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137c15941413509052297149c828978566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581301ced28e17caf791fcba6ba531c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a2e71d58edb71d6b74fa2dae2e056568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ec25708f602742a63f719660f50fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1acde822d812fc4497c20de16a61ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42219695670334033b068c59ba92721b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43fae6ed6bea48a50a7fc26d1495cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98aec2d96fd157eb9e4b72a0db4eea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524143c0734ff631c171b004f89ece2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2083e93c01f9cfd2c6ecd077660fec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70bc10d47f2228179100d911408904576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03500068f14cac9914da0fab6d6fa2ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d26f0ac9b639817dafa49715a293ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a020347e1696eff6d1a1d2a0eefb6d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e557c6039f4adef17d983ce07ae3714580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab8cfba8d1dc8cb693f493b8fde71b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315655d526fd05f2d0669023f657854582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e5aeba68d6b263f08cb0dd4f8f6fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91124e888ef2e3ad9888d9b97dab7d03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d84a53db126250591dcdf5c7962f5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42993b9876ee050eaa2fe10d650dce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd8e00221fdd75b022e558498c26ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed2b303be6462ca64c79f3b5385391588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cf3b515613a79a5bf36ee2f24c99a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6060df16e95bcbe913bb22690c0f14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d873598706ea6f08e9af8a7d7a7cdc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c9c549aae0cc314c5d06fea474dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef928b7af1619a7af971d5a72dfc13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f249c74337ced2bc8c4f0cec342fa72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5cd0e995b57807ba475b4a686f533595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f7735546ab643ce5d64f03b05806a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33be5f32e3cd8e20529e816e603ca7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df327e74ad0b515f0b8c3890986aaa33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcdc336e2a4c1e48d656a707225055599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fb331abc1b62c7a58fa5ed7feb1f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba2e6a1d4390de03ead68688027a35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905a37e5821191032f25fe64d9822ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787705e22014dc91b551ce428d583e9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd69ab18298cd39833720e71ef359e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dce182333d4216821251b71694a6db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73be96fbe9a590d4c1fdb8a13902da9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe2ada2b86c57e774998df24915959607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f3e58bae5c1708e1a9eeb120b484608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b37dc4f7b75b24629dea73b8e7ea36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad37bea15ea9c223f1d7b1c58b9f3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3c5da53bc676695486821bc04fef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95c756098645e7eb3e91937c836e10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aea453ab6822a42edc4beef288312613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53106c0850b1b696d1fbb1669d9c30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76006e0ae04d3ff84eb374dc509099f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728727a559083bd281faed358e072f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a84c6aef7029b40efc5a76911e412f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbae8165a4dbe76ade49df2c3897410618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b408ed6b8f3bc1239728c950bde06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e33a476815dbf961a91501d7ff39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa466df9e6284269849dade858bc40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c428c153b5f4b019065f77ca56187622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39dee66a83057a3ce9133f329c2567623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00668caa6460dd2d8be8988e9c58f9ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462189061b43eef069092cbd4927f758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb7f7f4c8992c50b0271cb0c7d2fac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b026e1cee4e798d89c7b4b22a4c670627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf550944e4364b9ecd53df0588a9734628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15374087f46f1b0a931cdd291a42259f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c930d586484582758e7866e1fcb67ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7b304473b6d0d929b659c89d185d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783539ac33a5c7a102336e9aa153d079632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e8fd09ea6a104c0b4dae911823d45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b90b6afb66d86316a7f594e11e87e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca917272e3c51dcc3665255501c8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adadb702cd244e403d70f56d6424f47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9433c524eaf0b397eb9530f33b274637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62f09db12f2d63c89d91caed67847d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20635ac56e85d1291ca46ec1ffc4ccf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924a47f14f3384e590cd840025a0e9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1133472823c3977f74594239f0cc77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d01446fed8d97e7ecb33959d24b1e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c592498152dcaa00f4b69820f202305643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff132ebff0dd058db370c979b17a8edb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0a4f6c454ad7d00900b4b326a994d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4711baa2677e4511c922ea530e29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf74f0f8def8797303918f380ded2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f9ff83c8b6ce7413423cb68895fc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76322e9d6a74e6e1da7ccb8e7f92da2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50773ea9c99614bd3fe936b02a8aedca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c142283296c654d05c84c61887e3e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c9d0e751587bc5cfe0e1e7c0131b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3c51ff4704f08b45acc2f662a13f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f6b0c06b6463ddb9f15dc5210529f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945906a8de033ed3d007f5d4306fb466655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dcc21c567c268281b81f63e52c023656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b86f0861df06ea4d5f2893854bfc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c5e9b8e68fa6c74d6b46aabdfa7be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71504e39bdbe9968c0e4f562e4ead508659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418595be52dbaf38e069026a308bea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f72effe0170ec9553ee3b033aac1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c657efc7de5f3f7c2207153992c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76e2b31382d7300a92fbdf5cdecf01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14b5ac3179b90fbbae6ea507a57d6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4756bde3cfb11fe52929deb7a0556c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6bca2c9cafb47b77b9b10d7a0c264666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24d84f41c0fa5715823fae25a94e41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd75f3a9942ec8b96c17fd7f59fced668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e06ca4bda356548b068af739c40db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba6d1a00ddb2e97bb53121a4fe29df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1df46aa66791f0294d5b914660fa72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7e74ba22f542e7cfa07804e230fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a7798286bc0074cc42145e0e95c2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9f23eb75ccc297a28a1e630b2d9b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebe415107ec48353cce89acb222e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd6205f8d2de44637fb55d0c4361d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51eabe3adb1e1d80c0f9f1b6208c87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3590c3f358eac4e3ab724d58e1b9a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9e973c8d805c5878b13b00840ca68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5edfe88487241e73e052daaff81439680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cd97ae9373225a121324f52f488d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57a11cba0a198787a0780aca3b2392682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb952641e8d775b3fccfeaca8ab38f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c2f95fe18ad646e6cc411c1dc9fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595ccfa95291cea0deedfb661ea2019685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4873c605baf66f8d0a1fbf8b975f2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a951b46f071261d19708aa36ce08c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7070ac5aa2a9d482f99274cd4d4da9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541f543b4ec1e257885b1e2e6460b3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e8f2b1d67df05ddaf5c3f6ddbbe1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bac188e278722aeb19f5d21ab02ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d55b2483883856e31360a7559ecc9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e7087cd2ad11fba9b155340152cfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac24a46190893e94e1ae81616a09ebf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5794c84d557328d3792ec08fd4b837695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d66234d98edc70cba583908fdeb208696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c50f5dc91571edf0851e0327bb933697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd644612f868e2298198a134d28d5fc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd20355ffd9d8b07e190adc31263180699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d20a6e8caf8ed0c30452459ddf5b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac876505a4a23a77ee8a192546ae399701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947df9ce7c5f38624416f74ad489c41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad0d2c5eeafd297f8e63c223d43e98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18cc1bbeecb2e260b85e87d3e8df54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d8db85d3c521bd275c59382f33b4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2becc1e949133a4434deb59f87fec60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a1e2a09316fb3b914b4f2a5bea76f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d910d89250ad707fe8c82c0346d06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2226ff16611efca610108bc342c1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b75fe327081a154eeed6e26bdb45e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b7ef5cb97b29ac3e39a154fb1cca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307047e4150ffae0c7d9a4a95ff6432712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a89b9a6f2c3f7ea1f73e42787c7b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89750b1373012702719efd60d2aaac7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137805eb089766c86e23d81a2584e6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc75981150a256dac9e0f6f1c10d23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7f1397a69733b6e53dd3ef3726f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273ad99cbabf051572900acfdfac3c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511cbe2975a4620bbb42b444c9230e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f249fd4fcfa6360c3515c6754a417b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9910329ee55a497fa02454234280bc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863b6a12767dd4e105302e2ca505ae0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c27e2d91e4fe6ae5e8901744c9fccb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a02f9754266fdc1988dd15ea4d6f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6492fa57e765deb9500a567f9be9e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaacdb7e3d97e3da6c07afe68a78f7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55928dd3d6d68530318b45147bb876a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8fb0c0c1460019fa46359eeffc046728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287be87bb92cbdd09cf12f3b2ef9eefb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31094e2df7f95064132ed5c71293ce49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977417c43124a8785f45d654bf02a9ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57995931de2d29bbb23721d9fe1b2b13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fb966f75b2993769a584bcaf8055a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d5185c0379235244031acfa0986f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262c87559a90c36c8a6609a3eb2e5de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0411f3bd3206f1f5e7b9388493f1c17736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9845bcb1c1c567b670ddd06e1c192b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce1baa2569498d1c78e45aedf9793738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45048d6406135e95d1ea7d703fec71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f85ff09c688b3926ffa75b2e305858740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc034132c01f2f28e827aeb94d2f4d0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63192ca2447781e841bd62c523613742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147afb0f21c240055a788ff7d22dcf5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1c7c441c92552903c661dff52adca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac7c8e3c6cae9deb4c820c1d861482745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801b18a45b6b9ec722386377ec807e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e17e567baaac71457fcb67f9fd29df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd831ad020b415550df167b8473617748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08eaa7f390891c1b3e07379ac36c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46ebb141af93cee5d6ea05cd19b1d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2571a32ed715de36517ad81e21aedd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e4e2770f1b3e3c3c7467f245ea171752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c080020198ed51bd588675a14b04f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d98a2d7ca78765d3f1f0c564893cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed94a4c8f7604e8904f1a920101a07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d21df57c1842d04a620c6130aded756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b8a40432bcee92adc9f96641601a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27c558ce1383253f4d8446beef8a1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e08c8c2180a86c559153bc7da7134759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddad8b9d495c7048b30a74ead1fda3a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb01a9c0565d96ff98efb8bb78da8b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3abfc1b4d6ddecac2da02b3192f07762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be7a35baeb15607bea246052933dfc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcc42a051d61fbdce3bb0be8ab6768764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90889b8324cf324621671edc7de582765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367b2f458fdd418b7a773375a483bdf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c52384ee9c163fe8e827d2c3a5a2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be2b53ff2c7a17912184896f6aea83768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9817340aa2d96d27686e1f7c0ea6c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c870ef6fff63dc59acf5b7e64be726770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8fc3288aba9fea750f5552b73c105771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c323fe396fb7f8eb7c1c973559110772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c985cb68b646d779a1081fcdeb526773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae69e3eda21f78878250b5db99f1a28774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96840a265c47dce0e1633d2548d05bf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d200d18213819da7e40c19d678563776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6a480e140b0b8af2fd0e250da387777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb5fbbb4420120d34074ee11772dea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60639c978fa537e884da546e8012fc14779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3451ec25983067d9858feadf33884a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66320e0d8abcf5a392288f6fff8fd9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2f68a49ad74cc4e6ec36229a0beb4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85685f3c13a5ffe36dbbed31e8ca08783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557b26568d566a435b21e04419082f9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ae775467f0e7d1b823fbc5effa014785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daeed633bf03eb485a56b389b941ff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d367e1743e60efe5e7f170a282cd0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fbf463bde02707cd114b1aac5724b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89177bd57a42f6ddfa6f6d1d514fdc87789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53033945bce13010592d89cd1edf45790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615808ebc9ff551bca73a914883db128791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bf4b0e1aa69db662aadbafc5f7761792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e540d35b3f30eb809e06f46d8126d6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404636092482cc69a727d88f01c79e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2eab047ec700aa471404b7a17a4e4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e8cd1ae0161044b98f38a5724baba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded273f79df1a2319af05ad2c48d4fbe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87906374f9c8dbf91ab6e6ec459bd7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf223b5f30c5a70602fd44305ce8aea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993d46f09faca6741aefac867c6784f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4c97becf12c9133de9e682ca12da2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcec26747c466a308245e0a0f80c2b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effc6ce86c7c25a01e2682dbecea4e0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d18983fd40118f7cc2f2522f9e5e3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ac61caa9e9b0bd5091365d6f22c8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68400cd13ac2f8d5e0012142905675c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3c46de888e90b89f2a72845defc04807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf8db7cf74629c16dbbf418e25a0ee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc93f88804cbaf6f8cb2bbd16eb93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d461eb8c64febe477076f61a30761810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed766305e2bddc0bc8aec60da7f28ea811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcb5f2c2d9d736e23ee3db593d1eff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96987db1fe8f2935ab94248e5a7dbd74813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c51a15ed647d1617faa31bcbfe6b7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90801f5724c8de0460ef21983dfa196815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0f48e11c34f0339551252fb71f03f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee8b7220d4780dbd4458bde9bf15c4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c554a63d40f5ac6d936a74d24dd5c41818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aee3b91e6a90e08b94cad747109d0d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea6357de089fb464907315ecaf8d6c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb827703490e31f3681156bbc30d5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e565d2ed4fdd904bb13987461f66c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b593b237cf0e0fda807865f3b6fd8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4f9dad3530c7e39f5287a20c7356a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e57158238c3822ee934ecc48e4843825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987a4910a686eab16cb053f34adfb85826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08cb83b57a0491b5103ba8bcd9c6f1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b9666b75940bfb1d4e48a9e9f6565828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ed56f5f7f306b8555536b0708f2fe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715228f4a881f269150abbb2c96b3c42830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffee5afdb9d9a1d31bbee17764c934831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc58d44ef2f882c1bff070b4d4c2ae832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29522e5b32c96a6cfdb5cc0603319559833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b36a0a6466221cfd351ab3c85100c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43431b4aff656231911489759411c23f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f46dff4a2676028d7cf5e268e2e4c6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6a69cb73c13c7464e815b5c350b86837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8064fe5ccbb8c618b453a24dfac1f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec6d50bf323ea15383b7c84e831cb1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02719ddf40f97692eecf49977f818062840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49adae56b5d12365cdb54266aee485841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07285519eb449b7f29ef9dc6c9033773842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99ee93c42bbfd2ff8f4d274d3b8119843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37191b3b6e8b238407be28d3430f4c18844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7f46ff88830aaac15d2209859b400845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f9e5049ee73176a861078b388e9af846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fe7e3164483b7fe35f1ecd5ad0942847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a0bc8956cd19de213a6c090ad7e8e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab91c848cc27d7187a28a46dc4e079b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f38b7f2c0ed1a4de18f41563066a2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2731156370bb7cbf7e682e7b8c1e87851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc92286262a838b542b3607b05af042852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a69cc4d970b0fd0bd1ea98d287759853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36741a685c73c095dc009f620fc06fd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5494d3c73110190012e51f15844a8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aee4d5008a941ddab4c01d10256c67856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaef11c720a9648e982ed3c64379a2d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e561c58a15014203e8d0f8b41dcdf1a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a766661f4cc2232abdd7a0c70726859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fdb729f8b6289a711dc9d17dc1888860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bbd911fe2b63818de4abe64806061861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ff5ab9aec58be593d9d4de96e79be862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bb6d2ed094c241586e88a58fed329863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829704513e5842e7acac8a7b9d4874e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45445eb86cc9876ebe1d1f70a517b74865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375595894531a91878d42ed8e0dd687866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0f85581bc7bb227427abe975d38f3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbc2accaac9b003c87aedcf63cce4d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0ec8f9aaf7e0815f77a7b0f1353df869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fabfd49880fc68703298f7f7d255d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283aece55cc4cfa1d8fcf2716fc0dfe871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dda33cd0b7f7796c8669e3531a3a33872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b456d44c22c34b15e1c86e52e1c80873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38386f37fe8d5df9107f253d95ec03c0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4853dc558edfb217aa1951a2f9922a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f826e88ea90c23d38464182b78e343876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ac4de2ca65fc0dc4a062ff7b6aa9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09acfc134beded6f8d3a15fd7d6e4a6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05824f8ee8af7f779b8dce77eaafcb7b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698ca4cd9464eefbf3394aa0b6e4444880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a40d297be24590d99c74d3e02c23a8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d0457b262c792e9ac225609154888882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f98fb8cbefef8f57d32ec366b2287883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783571a35770625b6d802298ed79c27884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead1ac98b9c879465cafe5efce64a2b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61692b3b2ff42b1caff08d7059deb3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af589b983b8f83d0da884aeb54a03097887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a2383d8e9272c3bc1e00a074035b5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0312ed1a022a91a11fbcc2de8a5afcf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605ba46daaa48d3eff7b2d0f7ecc0e7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484ffb1229ba3112325d93e09531cfb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f406bf23611524b110b2f8ac10581d2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218767a41695cee5d6966ce60460bae6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4bdf4125a1af7d67f6ef81acfdd3d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025de703e92212fa8f15a2ef94756f4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05f6b0e44c6829f63b152867e5fc74896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f56e29fa4c09aab67e88e01143a20e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf334292432b67f629652a8b75a98c4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc2871af159880f9c349cc79452974899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50b5805512343c893951a555aea7de900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d152df663b06896c91b5f5b073d39901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7476911d5221d1d2092244ec467f6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac2bbe3c1a929ce82e88f65f5a06a1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f47cba470cd32cebad069daef23b21904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e0d7771f0c0a1f4db02071ecc501e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a7b5d6d5a8d511aa0b2856c24900906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bc00b5849de85a274e69f612d77f6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493191a8322259239ed29923bcc8f9a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61e7e990e42479f4d7cbef414b700909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83481f023ae4a30d78b158c5cfb7a66a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bee6322feb5ff0a9240aa786b0fb8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70bca7cd34f59da4bc424c52711c51912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638abab85626483a7bf70f83c95f0ce913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2333dbfcf45a171061fe302a26cf68914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41b689cdde4b6a5e71af1344d52eb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127752a4d39e06c1096b8176c2dcd1cb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee1f6576f6db9e3309a9228976eeb0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcd7caf80df295284883850e3cd754918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96204ae46a89efe0259e3ea4dbbec7f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f889ef8e3a06673f8c2e4d1499c486e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941c3a001d87c7ebbd75da510004099921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce158801902abce8b9bf545a8c18433922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d20678439c8fa81718779901421a38923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad1ec0ab1582e9197a3cbf4ff94fe8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b92ceda31a30dfb2fb3a92268a028925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72e8ba93b756de6b0c36f8cb092915926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012fc6aaa7de614a134479aed003d63927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c5c235251eadbaf180d051bb7bea6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3075e80c374ea03abe9f233569e259929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbca353ed983596fa6cf32c01e9888930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5706d1299192bd630c5f7d5591cca931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0185be195cd5068d635f8208c779a32932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e75e44f776ec84db63b18c5a924eb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4a020c9987d6e1def50a04387fed8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a125ef66118ca439bc2e9068f07660935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21517453da89b1389ab0b8933657d6f9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d047ce8ab9cf0e28e3d82e013fe8a6d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaac2860df79f5492fbac9fefcd4ddc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cdfeb3b7bb1159239408b81b8f1fb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051556febd8830d7f4f1aa04f729164940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d5872fa73500161514ffadfb35de2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce184708ead9f24c3a454efced143718942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e05be2bc16c3812f143e83886aae943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0a6b1ee0e9a47abf10c4cec4337a6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ece1026496bd6037c43206e5f1572945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1f35be35d1863a8003694859b59a3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db9fd6ba0d0113a0522e77cfd778bd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48adb83aae7dada4d97181e19db8533948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5621e786a4201dddac8cb2a5814625949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33e10bbf6bb13556679d4b6f98b967950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30a9ff907c58b2142b479278a647f9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2795ff9002db91e6dec8754f6c279952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcfc8c600655d6c1b417006c994af1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e6e91ca89da8dc7e94062742039d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a951160cce802f566e63828de27828955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248633b87fa5c9bcaa18e27f1411436c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9223ca64ece75e58ec2056ebbceea957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10be844a27cceddc1aa3914febf3ec958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6837e0f4537cc717171b7d76627ea1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a8d9ccd4f1ba73dcb6d42f72af257960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b29aa9be861b647d57e68089fb47a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c1ae86f0fa682a13077ebcafc223962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31f2fbfd0f95ce4a3c1b28db22c0a1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd597c01fa8cfa128848145934f077964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537de340562c24ca1d70e22e6daedbf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860bb42396014d3675f5f6777ab56fa966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059981c1a667f2160a1c3ae927dd5ab0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0edd9daefb60084ae101d7841ac5ca968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc04bcdc50ae5466cae036d21dcea969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f0ddf7a4b010d6e76d54d13fb083b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebfd28772eadcbabe079e659ff1843971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90c2ac533b414f9e28be07341a1244972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368596ebcec4e5222fca4fa6313690c9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48b2df6f7ab4cb9ec14355bcb8f1d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c3299d1cca7c37b1ac04c773ed55975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942055c4ff69acb04a3cef9f165b199976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e9cf62934c6e5c7aa2e727db9edfa977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef82fb0cb7a89d14376962e7770223d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656fe3617275d33ba3dfa55bdae690979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fd008304d5d9a2d77debefcc1e95a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67530dc4f874dc99ad2584902dc0c3dc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3e642ff50111dd67f70ab272a12c8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e11926d5069ae67dfe042b6d2e0c64983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06086561b8a1142a611b2e982c267984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baba037238266ca22127e59dbd393e5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e85e7915e1ae2b990b14a2031beb06986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccfc62395b744e926da97db8ee59a4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affc7b4070a14a344f3ffb605bc62e5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f4f3102110b0fc6dfecb4c585e1f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6e0f4e150c99700416d2b76e7f904990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31349b6cc7b19512c5141a33d042fb16991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e85a5ae3b9311b2fef903a45d0d9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994ce36e4bcfba70f1fc3b130fab3b4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcc6b7500b76414fb280282c721e77994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac65ee3d2d21958b2efa263c6e7ee7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae659c0705a206121ea234340d6a56996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead1d2c4da191eb129ce07e710bad1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb73e502ed215d780ee213937775d998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e679c4f90b46eb7fee7359dd06a0e021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a86b8f6fe3982bb626fd2c4a06ff282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c79019ca4c8290a85310bf89053cb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c63ff910f73350b1f4fe360cb76874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2901c602d951757fb6e7ad42f591265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b792578523db57012e444b3840026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a87ffde4cc738cf818f619ff216ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530704889ca5c8b2feb637a376dddf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04206c965c3c562b2a8a0f7babea329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddae66f7782598ca47633e1246776e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0fc4e75041cff3cf61f5d62029b8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22f2e47d12edba9de6edd5aeb7d7f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad1f3a41afb2cfaa3db2af41d7716513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c313cd50a3d79db11345d213a600714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8d4df57ab58cf82050a83bf49a5eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26802c31dc5776c74845746c673f7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b19aeec76983f37f972c3e4a9661c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711c6a066f54c25b1f55581726984fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a9369e08eb457275eb4cf9c66c2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc646fb01da34ddbab6bd89a2ac8f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41b8cb28259c995c0ceadddb7df29721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8cb4fcbdffb8bf3e2ce4a7a552a6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c325ad131c6ec972d7729c922aee923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf05eaaabc09e710e54340573b2182b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee3b8993f02f5244e5869a3ee9e30025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f244a096ef61ef0493a583a299418c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99430f5a28a58c7b2cb53ee6e3d4e97927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6735ec959bf4df63a5150e0f6defaca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9ba5bc7ea11bff5c4954ca7ec04e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af1adf3b5ed1854080019697e69ae530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef55e537792429dfd1e9b164a2917831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d930cd7ca9bf5dd0aaf24e0ea16effe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f8fc3b91b983ba7db7e130f8762ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014344445a5463cc1d1b136267ea98d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c3edcae4ce3b2a9608d4c67f0d6d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d704d26446fe09c41881fb688164b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74fccf1423cacc528f5b6be2108ab637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60badb8e030749bd2de35c476e0cea538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7465636416842f39f608bb4a4b9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c7965b5b99b75ea153f1d6ed2d2e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd6d3fa7135c901c5133feeda3bee441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f0a91f5075855f6e0edc7b600fc5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa86cb6dab3292fdda10aefef180a4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd9b66c9492c842875b14a36e8771144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa503a0572007d750a47e22eb0adf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee137877294ef64b9171e7c41349a1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9ecf8d3e4cbad6744b38c70cb3b7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51124320d17952ed8bb5bca6bff3f37148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2834a68d6272f5d745f19465a5beecc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bc567c74c22ffad0277e77ec5b57150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a28c76e4980065dac77b9c264617951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb4a710bdb641e83b977629c51db852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40772115a7d3c6156cb1e270a16b10153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cef946b62221a444aa07c98b09be054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60303ef71b97e1f2327e112cc9a151455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e89a4da6916f31d9088cdd89a1a6ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac331f5bd5405b716aed1cc101db6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d104fdb907e76278624f6ff63ad312858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63941d0de782998ce20660a8587251d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c53f5a9513bf2e68e9bfad29eb5a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b71285f70c263ea66a966ac6ec5d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a00afbfdbf75b3128e62312f51734162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6fea8015424e3cd631851f34ec0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8b315b1d09d49bee990b609a40a1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60be746b50aaef369db441770b570f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269524e7226af5ad5206743783060e0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c833856f08250933c1cb2ef3c9205a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd642fe952cf8202a97c76f7602e5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd6f5d5279fc942f63517b6e72950c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cc8a97cf689b31c35d1d58125a64d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c4f328b90c6a6595fb38097f1854071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aefde8044ebc3da06c907149b972d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7a3e26b77cd4c5f27078a54e5f1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3a00b6835401cba86287626f16b3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae6e04dd83e2464bd86ab2682707175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d011b5e90e39b6299cac6c79d14ad176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b102d4d8d0af7764b96040cc119977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66d1d3792ba8cc9870f6870347fca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c32f8b4fa52cfe3cbe0be991ed181c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc8955388b3ae7979e49a4c313982080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af135afb6ef4ef84c6a2e2c174ada0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79a240e283a764cf6e2c68de52e06182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afb792db8a006386e4b1ead9ca6ad283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefc7a78d1070528d32b26dd1fc740784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c8f81a7c5b9023c00f41712b44b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af87f623c46221cedd585d37742eabe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a728f98be121524d9d15f466b78a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a52c4a322eda1c0375cb349a25da6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce5cef211c65f70585be354d51b7f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08deabf88a6da024f90429923cc43890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc4b885bfb58e21cf099474b798eb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2325a4da1dfd0c0550515fb5ed22592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ae99cc06bd65e4ae83e3fb3d866193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b9a571784010c2026e5ed518e55c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfa2d0d68a6f91f14fa8f0bd9298aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194244e3c33dc05660b515652d98f02396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2321a9d2cb3f39f0b6ac1c9a2f77e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32545655b3c331f008bf4f27ff6c54e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e0ea04e9b3b392144da058296d8b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52fc93d16d43c6a2368befc611f707100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff934ebda1831637681d848dd3cf4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce5870cbdd0b6899cb530b8a465efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d500585cc3f1efa599d119d727b7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda06d450e7de4ad9a7190ea9b81819104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a59671258eeb1428f7a3e98df14394105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a20c630c241b47f4c44097c1b7871106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d390c5ff81e05cc9aa12ae32a5e454107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8994b0f1d4848ca0e76193b6350a15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a21e566002862401992047f4dfa7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146009f1985cf510d14c3cda08afab1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112be6de1607ad80de70a97659b4824111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6aa8c9c90c9ba7eaabfbaf6d2ec96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789411c631d24ed15920a4e2bec580c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4422ce76b650a3d43c2014d3f4b81a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec05dc75f3cf36b9536e62ac395df4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767adcb148ba6bafd9bb6163f926b41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c88c17c8940ad0df8fa260cd86ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc7c99c0ec70d36169827ef0e0f8dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fdef06e4e862941d4cf2d09bc1a09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3c67f5c3420108f3f3dd8e87cd22b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda8d2423b9b87047285db55e7cc93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5249c51a4cb698ac3408c2f62a261b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef5206c72ec0fe1b5a9362318a421c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bdd2e118b2e439f1240863472632b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcf17d3e9aec5d64d9c3bef41221c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938ae51ab3bb1987e29df84a8d6d28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d5812146287345dd4e179dfa6c9a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5054ae2e9ac1e20630198fa51f48237128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9801d572eb6e08fa272926853d29a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a370df301476302c97a07784a46a37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251abcf20d847f322da0e51231ae158131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be17af2e55b32f739cf22772161d6c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4be351ed0e194cc93d035d326f9d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d8340e5da13bd97899fb69ff40c8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9bc5b16c86d7ce2d7f52587b444e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0f715f471a9d4ec9bdffd0e7d8445136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac07c7c039218bd6132c59ae2a642fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835243594a743b954221c8930865c0bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da9269111bb82cb09a927d4f54be33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5379dc1c6d2b200f2bf24e42fda010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf7bb329b7ac3fefef22cc3702ab9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e900e4c7ab1a050e0d6992e11bc8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20b28d44ba03459ecf13af9c2011bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b116fb78a559a44f00020f497d797c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ceb46a6d48bc26bfdc5576b4a1112145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8fe0d2aa81911b8c853f5e55bf2cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce023f4508e590d6129ce2fdc68800147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb16fc20bca4bdf7af3005d01a10d09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea45a7c0541ee4455fc69f15fd84e69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9bdcf84008a8d50d434e8ba8fb5c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4068103932c45c2151782c8c3ebcb3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b8358f2a304c9ab6258e9f422c1b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cad2ba093dd05817e807ff87732ecf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4448a732145bb379fa12a660521ca5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb3ef254886e33abe77373f0950abd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2e8f5956dae2e606f843bd604c575156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea7850b595c2831a34621798c8b20f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34471368dffe13c7930ef2cae8608f54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa22e50000c38eac2e5cc7dc4287c7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079886eb0b07620f27376b17ea918ae2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406ac342e5117d1285a926754820e99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb206898d6cdc355f314f19cb54caf72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c595067c1faec35867186be61bed505163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69bc2920e4566bb20adf60c7582ae8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edea50ee4d463e70c81ee8e16652198165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf143257d548335ae0f487524726bf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a767fd6ef83b259311756da19d711167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46758b8dfe973cfa3a3b18d91b5578e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a12ed6ac3b8f43fe6760923384939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddee4a068d1ad58b3da251e96d5649170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594e8dab7f8a1a2a5c2895c24e146b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc1e6b2194d2ff2efa2c02895ef44e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbdb69c5fb278daa7623f5e95d2122173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcdcf93a2ebd1936fe9212714d8b86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6c356e17b6bbda73df7a55a751578175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01352e0b6bc396ddce8e9164173e91a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7384a0d05bab81523e83f26108a966177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f863a1d9f4359f31cc4605bb430667178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8536392e230e0758a0d943fafd76b3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf631df82935a43ad9bbe4a8439df77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc42f4dca7a4942a06ad8b041c192c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d45bec079ff30a583914838afa2295182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f6d0cffca7cf60a967ac11a2172e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb30e6e10b24d7d068f66b532ebf8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4861605b74a649c0b131a46390cd70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad87d74f61b2aa9450a650d73820c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61664c05abc355ec4d3c61634b62f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0cfcec5824df90c87657ffe3902f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ba024faaf39412a078edb7aea7a41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d7ed436427f5178d37848923bfb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3be53670a075ab30b05860c867783d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaf93f33a3d1db062e269fa6f59052192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0a97c92ccf190ed45978c89364028193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689458d63daa42a6c7138c94007f60a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfefe43bc7071e65df2c87f05d959c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ad35b478038bb6032c74cc7bfdeb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feb1353b84a28e3d3019e7fcd97f97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff05e32a5fe5bd27f9545c717cf564198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3faa705de0daa2a6231969b3a8de1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35c374d59c43a90563da742ef67394200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21656dbdc88c71db4390b0feeab2ecb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4acdeabe5bca5028faa5aa4a41371b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6c19ab8a6a32d3a0da7dff444154c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdba77a8fe84edcf10ef0e767e12ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57deaec8bfcf5fadf25296c16b1723205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c670fd2c87c73acd5f38d3dd0daaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fbc85e473c19bdc40fe6e618d9528207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f340dd96024bc11ebfdfe0408b903cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a944dd6ec972e449d2598912beed2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e37f3c6913c42c4c70ffab10157ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61b97e77f17ded81d133ffa04891d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649143964e5c5c66592d6f541fac627212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6141a4b89e5d11ed6f8a7977557879b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb11a560a6f4f96cdf51b24155982ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf8a22f02e0deb2dc54f75b9470e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2633296fda9c9823b3222ef5e57f2ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1927fdfdd3164275d0c8d2c9a7afe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64d03fac8df7b7164a35c34885c178218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c8326619d643fe285df7035bb0bd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bb9bfd8972c9926f4642c9d92be2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184206442ebdb21aa3aeeb0ea1a24984221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c5c2b2de39cdd7aa44d083fd09292222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c700ab16f5992747165041ba8cdf39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29bf1175b97f904d251a7223d43830224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822951cb651c2c84b3ae5e3be9f894225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb039366d1203e4c272fd2f49bb6f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59a084cb8a12c7c04d6f9da7493da3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa628a64a94522e9a671e5437f699b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a52488d088839602df7aa4bcbf2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1679f214c0a5cc0b3ff8c1cbefbae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d5263501413a2fd51f1a81fca8c22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740e2c9ff163d7f67ef33e6aa19b207232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885fa31243f9518b5727effe5e6bbef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708120f5f1a25d62080701b29feaf9c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023416db114721fca8f6052a4022f7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c588cb036565b4ea43614e01efe76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94559b2ba1940c024888b45b7f92fa97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973708e5e47421f4abe262c042d035f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977791c58880b0e286886ab10e162a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03c55303b00452fd68635656d395ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e04cd21bdfdd6bb1478a991b8145d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431494a41d0435daacbabfc20681aa2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60af2fd24eea57668e93b564e8ca18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc355a554dc8403f31585952b78db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a118893eac8ca8f59f0a728a93702245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d59b5bc83ade1abf54e2c324caea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851cae5cd481f9d45011501b9f2a46b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc7c0346b879bb97dd4dc1f31fa20c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c7beacfc9a62b106748a83c03fa6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72056aef3833520ea70398cfe041b7de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62939e4a93ea4b0cac8de23b7e6697c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9689012c70c41c1f17b889a66808a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a3d009fdd6c88e303d282665c62aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c4576e08e7de7431456f1cc79a2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a041fe8afd99b3ef5b688833e49acb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ac0ee855a2d848e90b1c03bfe542b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e17c084379444ee6d32ef8ef24974257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdeee6cd55fb45cf1e089c64cff44a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae690e59397bb5396833921ea0216a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda4b3bb3f468f764b634ed1556c26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df2a2081b70d0b8974e2fa935bb5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5d42796d117c7b7f637b126a3540262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ff59dc769bc316aaabda78af42022263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d956f010e06bac1cd40f89588d3f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36f7309578b3fe66a00df3321e78b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905f341ec59ec919e73fb9d18eedcfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc097186df8fdfa3a3176f72b46239d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa018121d76010617b3069448673481268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f59ad7074eeb248fcf52e4d5bd37d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dacb23ae91ee89898ccc59c020e08c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74976ebf4dc6e03d3fac5b077ec3cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff937649b7706c1b0e459c7d81154272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901c6284560f62b954db9fad5cbcea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fc46e6a48f69aae5d64384518371b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3a1cf9eaada8de9182d0ce145204f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d28f5cd5a7609ce602be5e8bed7f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642fb1b6b51272220ef0d338569678277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e67309cd53a23522f0c012069db545278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e688791bafd3575ed8d9ae32c3f238b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81ae451b7aa40ecf6c6ea6a2d571c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cbf5669d4385b02d97c5ec27824f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498809e9d450b2a7d39412ea12a9a798282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc460cf24d82b60e3f288ccda94879f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94222bc3cbe62305dcec4669d93a7f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41165d1066babcfa1ef14b859ab8794285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ce49eef18351222e2c625ce541e5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e514612c12e53dfebe202b2387be2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803dbacd65d336d09255a4750dedae7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98dd9055432f0f9b640bde6dcea67c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cee4f89697d6146cc1f445096e16b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4024da25230cc030d13a12e1e3f5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55395f29074372d1b79131e5744693b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fb3326e9324ce227f4961d311f277293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6816a2a79ea4f82d141ed3c5738bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971b9c7846f10e6d19f763ab16d010295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5ff9d9c156d1b49a4f314ce89a800296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9991837cf7e647176d02c9199f51526297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093e0a821cc0249573c92cc2b6bce17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ed0033b4e625ba649dabd2dc0bff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539512bb6b14c9beeb7ac5303ef9b649300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a984e3cf7f19fde7e1c7a21cbc2637301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac584cda2020da3d13e696006528d28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5540c0f817867d91e0d2773906f14a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513dcdd18c9c5e6ff8f5e0797d0fc22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129e9ac698cfdd0d2c51967a59872e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004caa2a88999276f8d1f2b11c28841306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfaaae3677616a41b73c47695bdab0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a600c3e575db4f2d464220ced96a3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16476fcb0866e088346cf13d1fe652f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aae46e865f5c4a9364fc28eb179a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ed7d329501a467cb2110c52535e7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc933433dfbb8c3c0e2af593213b4fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6625da1cc63cd09579142b7f9d2472313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09e77387c3cc21cf936227aa127154314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5c6b43c5bf25414ac834c8f4d49d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4fee44dc425423f60a480afb5d37c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daeae94fbaa556c3a16c40c7446a55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87019e2eaa00f81f968cefce4f084dae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1ce8e7eed491fd75eec8fa865510c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aed4244d7d17fd6c3c4f790cb0824320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411dbb34803c7ab2c6aaa4fdff5a5b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8ec9bec2e1e4088921b2781d5fa61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055c81ecd170fca748944ba0015baa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6639c59f279a5e19dea87d4ed2e59d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fe612824ffc39a8263695c7fd9828325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab89431be88736d32a7da1fa7c80441326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546f46b28d656bd4be7fdf192609ca0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec98342f46556d516dc9f486eb3d0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd690ba9fa5990d75a0f82269d15094329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d077d84d30edc20cd305c5af71398d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5425b810d5ce3e8d66bb53e361abccb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43657af4df723e3447de095f54b8ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1a87a7978774d663de467bfbe61bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81ae0cc78e9bc9aa2fff2166873866334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c05c72d5de6cdcb66e632ff7047d1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96888e3a899527b4873bf22e3785966f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bf7ebe61a8f23f13fe725e2cc46af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cf52ba5a3335ac8ae831f5dba3ae9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd8fce52922fbff6ed4503431b45ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00af4349ccb3a5c095c3fabc9ad686340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d0c9ba7650ba196e1005d02f3fa7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa0dfcbf0b7c2a2aecddbb35b48a60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221bd79409273eb2751711492eda2c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4ab71bf22dc6cb150d9ce3f2dfc0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70331ae73e6fed96a8cd8719f9e68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690c5dfaafbb5ff4a0b0911a48a6465346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a942d402883155b9cbfd767f08cc68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5afb379dec339d1ab065ac0279811e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece5df80c0705b38c20dada21793d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46fc32faadebcb15fd8b5f0bd3e1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b87366a45b72a15fa2288247f1695c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89601769879784d91750f441cac3f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbacb459598d81d754d8785289e7c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ca00bc9e105f8a0e8688af5812ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92ecc0b90961e085b2f07501bfae7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892de1fecee8b2e66d5d3e3010a1c2a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279d168d4826439745afd3514ec924b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b9d0aa9e1abd2abc343fceb9285a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b3a695a5b7eef5022da1785218ba4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3209994566a5edddd1fd1847b96415360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0dc5c6b5bcfd9c9d3efaf2737f723361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8b359c6f94cec5ef64918905b0da6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f3dac8980a898e6820b968d114d87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231a47464be62e4e5f344a7fb5dc54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b322b4abc8f9c78ee905e3f55587bfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c2dd350e4f1cfad11e5c8db053577366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a494e7cb06da060731f2bc909d1f23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff489ce9784e10f62f766732385a63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec1390e74f3319d7596cfa9abf089e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cc8395f72be07d5046d3f7df50d39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15a8cab471bb31c2b5f5819c7d62b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af4d1128f17765287f3157ad70fbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47771464ac43cf8c670c4c613f05e9fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841600876a7b2b528088e094260aa2a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b1e912d237cd4123c28ddd04f14d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744135fdbb1b338fb118be278a64e815376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ebee50a78e55c9139773ed6b8854377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024987c26b6f716157f3c1218bef084378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eaaf5dde7ef5e04cef5c1eeabd97f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560578b931d64ca74fb2ad63d98428f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e08f76ec95a7dbc7287bc10e99022381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ac085eaa7c791d0263835b58388b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d2eebf50ae19085f637a297a5d631383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0dc8acf9a04ab1a3afe56dce9d71f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0cbbe60f2d78ff351d2f22d3f3681385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89338b6afd304722e085b62426b7599386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b413cdd1b23ed95d7462e71284bd20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1a6fac8ab856a9d0ba8bbdefdd0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20771de0e5805311e1b302e720942bd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15c7faf90d3135560df3b55efdc88f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb704b9d8fdb81cad70a959f811489eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670116610d06973e05f1ff373fc247b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c931a1d892948436be9c63d6921028393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed86ca35f1c64a28a1c3426f2c1fcd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8631319a3aae680100d1236a2adeb54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a9ea5a461fe6732e88733b926c9f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d366dd46c5f2c3a586a5d063be3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfd5221e94f70519357c2e015ccf60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513821256407389b0bbb952003800316399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d92470675e0c786a67389373cabde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d3d3ae386c8e4a17b58e44e482997401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d50523935aaf57766b4135fc059af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2adc11af037c56c886b1fca481a4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4642a6d559b4f0954b477982fb8e42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b784d3e44faf6a46c476f5b2321fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061168cad7a0692461ba3925d50ba99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8bd961f0dbc4ae4289c367c013d0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742f94545db1fdc9c17b0d80bf55710408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe6506afd7dcc8b4374ca5308d63a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a94fe2289e54dee4119e31d52e6ddf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeabfb7108bebc775093c99c830ba8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39f2f72655eacbdc53831cf621d33c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea620b10a51e3068d5ea3d119b86149413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0daac6d7b4e6e1b0413577ce5cdf92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29957c0aef653aff138b05a8f407899b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38777cdca12ac29f3472b865d68bab5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4b97bde58d48687cf49646af8e0ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524a857dd5a81a1ec421d9514d81a07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00af48b2861b1a039e02719d1aabf9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b48975b421d52ea5ba7641330a6b65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6b13c6154dbb88555e9970f87d5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611f75d69b8a404da23bf6be19f0f04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2540bf8a2242fcc98e5bee65b4139423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed225abccd5498bb28c6a2e3746be1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eb2242da8479bbbba033e502e796a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35895c9fe8bc35c1fc6b87ee4ca52f58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c7e280652e56ea5932c1c8b04ecca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044cc970ae699843e26ce2380533954428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be1962f2ea0a1aa8591bfc1f908d93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb34e4d56803a67c5b375d64ec2b9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1983c7c2a538efec11c7fdbd6be86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c408925fb8b89e8614e17dcc0675c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a407561dc3e74128e48cc1329376b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6bbe5be08cd0b25ca375d1940bdf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c17df18be3236300eabfd096ca55fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4eec717827c39a1d7ff63ef954d4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a1aaa3cbafdf9393170b651586a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571478def2424b7d82db1463980038438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7dc025f53daa87a71daa0980a9966439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33065652ac092af3b2ab610a2230f9e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def56801593d96cd3963b01e3841900441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac24ee65e434e257acba9e9ddfd4f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e72f4d462f213891f187589608f32d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c81881d140c3eb5d7f327a7cf753444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cf1056e942a2abb9ad22db7f84a72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b0454c8d48a2a1c28edd1885007d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f1d3edde7720732a7a0d83cfa0ab6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8312a9ae2d276fb56ff0395b4f0f07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f4a6152db74804ab9e89c61ad3e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a1cc8a65a44a9731373ab51a9083c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e784a7c57e6544915e45eaed754811451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e2bcd9639c0cc20f782227204687a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591e9cca150621f06ca05f20665155453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbdcaf1149443a16be3941cc91228c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab3ba0bb85624fe8d745018a4a53de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e5167d61adccc0d600d0805951c82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c1e69f43cc0f6d95f7bb1b8ba5f8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66c10aa995a67e9115e36348f26046458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa4b73781c8b2102891cfe8025e40c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445c573a619da59c45328962334197d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7785f2494272ef94810efb832a1d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba08bd76a420fcb12ed40a8572de82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5748a2c94cad33bcef7acdab7ee848463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571745fb34e4ed3322bc10ad114913f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47cd1289694372ae7ecdb50012010d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c687341092e9cd1e9d80846663c8939466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b968f845eaab3d725ac270f45fc15f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77302f886b3c20edf36607158c81d4a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102ba48db574955c866e9c2feb6f9ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602e27c95a1acd173aaa0c908ae9255470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae9414d8e6c97b9cd7cb46e44214c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14835d6bcd761f063e31a2c781fa441c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8d5fc21b361caed771a8794a418c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8de14687c7ba8aa40241114ec9627474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abc0d5ee77b161b05f8de4777e8304475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d07ca85cbfdd8a98a55f6edf5dac18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c71bb3ac35607c272cd951f73c2b35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac0a8f4d6e211b6b86bea1399385a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407a5b1c62d6cac8283fb4d837bd873479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78da92bde8a2ab1c01d51972269b57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a18b0232b8a0ea1019b4154769275481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db58f89fa5081889ed30d84192d800482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb972147f3a33fa6658afd90a8c8e5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b3ab3a784b5a0e75a979eefac916484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d36bee97ae0ed3b10e6b69d490e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc81feb2bc416a217d77492c49d062486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8e7560b1e8471890926279cf406dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd9ece8b3f118efac7a73430c410ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b8f7f65b3563b22bdb3da11140c51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6d4a39434a1a9dc404263cdfbc6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24b5c5134b5c9100beb4c773046a54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0d70d1921fbe788bee738d922331a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f509a688bbd811c61a9086885ccc9df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb63848ca7cf44910d5a4ba2815953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2203702e979f2a4a3a5f773ffac58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818edcf35519eec3f1be9150bc218a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540d647a31b08742fde06c25ba51c8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a32687ce3b5d5e394f406b6f5236c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b902c39f1e48d32fe796acc67da3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d294ca7851005d1192451d6d5d1588500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaef440934f9d9aa5b0f226c7a147bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c2d0da48f4e1f575a41db590c3107502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8b06ffce970262c7bf0f610b2a5e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19e40aa89e87e391c2d26e40a07745504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0954ba621f0c5387bbbc790b3456a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825efd0d160f5d193ace0a9895e4f6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa591ca829842f87e48e3c4986175834507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c53c709a69fc896c9ff6a0c9e7afbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fb63ca3b9f2453729a0e16bd3b5bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56148cb09ac842390dd907e05a022f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174678f2e054975649b9746bb33a17a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3e5963bf5d9bea033c77fd9ecc587512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3732c4c4ffdc4fdacd965e1d6238f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933a92fed4f8c34ae676f2ee4615002514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626649a4aced667d458edbb0ea126b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa644f8b4be539795a90cc1a145408a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3893f67f002dcbe9f1c0536c030306517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642af99914ca1b387c105089f5dea302518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc03a1c5ed04022d7757c571b20044519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea5cb18c4377a88472469e3ab7aee2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d3d96343d4151a0e1337a4def5607521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db484be384bd43fcd57845771d0af4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da17d9ea5833583e55dbbeecf1bc6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ab8f5ac47f221b9863065e8616d35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa6af7090069693a63db22656ddca3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2858974775674556f1f22ad14971c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec9b853dd02683ade833092b3de74e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc1c5699bdfd4b963cad4779e47721528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41da9a4f597c2b84579151f99ff0c91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556548ff8ccf1fc4462f73a50a519fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae5ed3238ff5046fadfcad255a730531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86af180b15165dd819241d0ddc660532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39236eb263079068356de054fd404bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e1adf22243594be710151e1fce0a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f51656f4e023b20e7f8e0a1070bee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca0259bf319722c4e96295f8152199536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a26b06cf2de77a6e6731608651032537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b56f98a80ff9421cfbf53c3fe2b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936f614f679d0c57c53ced359f3ac88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96484cd6aec33c3e9efc0fe103526540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfb4b11ddcba41c19fdfc758681039541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f888f413d06a586331238892415200a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127eebb183bca02a7f968770fa9ae2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a757d3f7e198a01b8afb9d0d2c0a5ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8278a8d012cb829fb8caa94fd562b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1a2f926a971d55df704fe9845f3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3a4dec29c6407cdba5bddc1b586ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4bc85deb0d47e5dad749e64091e8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dfa55cf7c12f91dac11cbaaa57b5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326353ea95acd726d5edbd71aa189952550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c11aa03da1ce6599c8ec618af2f22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c75c1eec1cad7c47363db758aac99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0793a4358365d464fd226119d73837553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb564f15acfb9c01749f76406b431eeb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f67003f6aaa7022d811f72ff0d340555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac52254d008a9ba3ca52e98f4bd839e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a665da4b87eb352bc19f492fb37bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3952f7571d631e21c5a31c6882045e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47ec4a448afe0d53660ddb68e4cbf8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1cf2023035404fbbd41841d81af52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b836028a7200675988ac72a66b247561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da6c2adc329d198b605b08f46556f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639b443c863bd89a7d0408f97a33934563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14af293c7b4da644979068a75ad27a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c423b6ca61e29abb1234d2bebfd806565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b5431c2c9397a552428db41dff68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d697ac4514edba89a7ef2473b9d8858567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6b946f9a5e01b315ee35d58d84ddc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fc55f548098234e897777b0f64a0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43576ae468df0f78cacdc4b4fe4ef9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406193b4e95e19a524e44b22f948ec1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a06b80ca550b19a825d502319a31a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e4359ef4d7fde743081374cc8e42c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f965cd69544662422116f6ff845d88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ff77dcf958fe127beb3549f76e7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765f43efc8aa72cd299e018ddb14596576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16419254dfd78887cdd09836b9fd38c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05443c8d89f129b943024d732c8033578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058958d654cd86761f3a42e088c836eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d5f5493415c2a8b11ae775953c4c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec022ad2d862d3983d72fc660ecbe6c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ff9c704a4d3b1d7d8cbf22a841091582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be57902009b03d7ff5662e5fb79751c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c5aed5b9762eaf8ca98d4a833e12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc63f32dc443d66d158ea2aba4955585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fa025e85ccc05f34e604daf5f9895586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e60afe14b90d39f0104a99c6ca79af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fbccc62a33f287455770b76286fdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c9b48cd49fdddaf2250829e084fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2815e09c16d9a65d48308e6da0a9c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f61a35b8444e13a35108b3bd82e91c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1893436fbeb64905e4ac643d83ab166592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31676513a5bc11c867052260b3006077593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dde0e782238b364f35a07dab864ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e901f0a9831e6ab20b6d527da2f4cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc850632dc0ad86ef384e7bc68dc4c36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fd096da54cbad2f91e843c4936709597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da075749fa2211d941275356060751598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9efb0d5acfc4b67585517b05953f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d16f3fef9ed3fb74f7a8b09456897600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e0d937487700299d298c4997654f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb03cbf887b9aae5278980648f2c280602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d06bacf162af670f208b2a16d97a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856a7cbe879c692a48704b63d9ba688604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85890c8a17134e40496b7050ebcff546605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dac2b0a5fb742153633afabfaf129606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58dcdafc84b08a7dac406dd24ae740607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9923cde8521caf929a5293fd6fc0053608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb67cbadf7aa304abb639725490b785609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d70a4f5f69abb58f40378de8900b67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed78cae973cc20720edd880974acacb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9e99629841c94bc14f73dcb2d4108612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908a3099caed6d691463c569b036926613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd54d68f10506ff13b51815739f3abd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3137ec0263c6a12138ef13c54746e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2677a15fd5602de5b5933c4eba8ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebf5a5b35b458f82bd553f03ae221b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b01bb5bba55dbb9aa708df2d0b99d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795bb0543552874b7df92f6d1873087619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d1214cafc32c635bcd2812c7dd96c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d24015af4e8ecaae1369ff458212b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340495936e5cc3a1b1c68b142f1c785622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469d306ca8566767553803736871a61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000ae4910649dad4ea5dbf4e588ae28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de1b8ff34008fd9ca056f568a06a4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c5ec2eb3e938db1742ea637f6bc56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206163412a549f84cabd2704c176928627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8e1eb6b23f20f505290bbb1acc996628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca37e95b31d5c612edc6a84522393f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64316041e25fbfdf9aabaf4c1c468644630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3029cf5a934ab5868f45c697f97db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f427bcfdebb8c9d7fda90f14d51f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f287e4e9fd2abf69b93354a1ff8efd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb500a57ecea2e0769595816ba6ecc95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265f900903405dedc7818a7f552eced635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591cc4265b8071666913ee15caba3e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154b3ab6bbf19222e58a390bb6fba8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa86e30e30aea55363e15e2ccbec122638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87544b6bd3fa63f8bf9f0669c1b74ae9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b7c7815bcdc3406725c4f1d579e9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f001e06fe6d6358ad299a5ced9663dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926e1ff820d5177498b540d29ccc45e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb0a719ec7d82d505e5f07743fa75a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29b36b303a3da94d3d93efaa5a19ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7106a8cf1cffb88a2a29fe7309ff300645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec80ab3bc7de36584ec9db4dafe17d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7ab5ab2a581ce0ec15d0d3c24c47b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df098e4501719e24aef6724ef7c733ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed188a6e50c2edea39c998aadbb1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b050e9ff1af58b85d2c3fde904b77bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718f1031e71d93e5a4b4c7b30eda532651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf06c9650eae3e1a3288ecc0c5a84d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613735d230a9130e61671be3120daac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87789f9a6792ebe73aa7278486eaf0e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edffa270a40bfb21f8b1a5f0843f3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19348790f663b771a31ae2d71636d369656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f6ad3cbaf0bff5191e697896f723e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c7d5fe0c8cbb9d0e6e1be7aa5f15658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03253281d9b38e3bfb0062a19afae381659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab53ee6d5a9f33d6a3418be31a89a8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace09105edb0dd29dbecad06d4dcd960661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d0c536f39d7cdf96ec673f3f3369c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be02835f4385d04692991c00c5a36e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7978eeaa36e672a05f488a11dc9e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58f6580227a9d57b9333583992c77f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219c2680b0e5d4064a7fa1eae7e61f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bab3691d25699cbb87bfa49e90349667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9d14746792c065cc60a58bb6af46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd056e876536f39deb43afa48d4a7a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f13d52954dd498316874dc9cef55a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778e7a6b0a26ba403d147d439f8ffc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a44f09ee4593b42c206bf3f1d6e945672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f22a998c2d34fa99f3f73348fcab0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff6405fd4b38899cab7e6818665631674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9420b62cbfd1426adf252a453761dc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364faf55d6c328ee92442396655acc36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58b2199f993cd73bbe5e762d12e676677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4951a70f7194a741842451a18c6849678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8869aa4c28c171842157d15337c3e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5de489f5e66a9b2d49c62b43954f9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1d859afa8d486ec79ea7053e0b337681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde8f3784727b944302c1cfeaf1484f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f94f71ed8a432d8a18c5b6042b15ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc9241c86585e417089a21b391dd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69689bc6548d19810f4e567387e1cc36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6432ce54e5f390b40c2ba2c7c41582a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc3e3d9131e918a2bb578a3df62f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a401cdb7ae63ffbe8a49f22e727f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176bb05d74bf75d63e167194c821462689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031d0380a05d7b26ae33122783fc78b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caee1a1e4b9ca47903ae3e7241884d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99caadec9e4628dd58ac1364ddce6f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9b9c65ae18f75e8a79bddafc2d232693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4426b59363e0284de8b49ae761c3ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0736d7437a84c38c7e2dea1e310a54c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd90403c0b4801ebcf7404c7e1bc78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec502def43708aefe071f8cd95a4f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf4b8ce4a738752eb461402157a940698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4bbcc05df3d85b59241feacb750d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9c0063b522196850a877e6b5b5bb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9289db9aa53db1ed4924a0a5427ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bb444273a265334001ec61e2490c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5de451b2a9939c12c04dcda900af8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf2b34fcb2fcb7b04fb8c976556add704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a232741ec0a0947faec94a9e193a5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502dfadaaa601d6a9e0924af3b20da9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34fff992c304e0c1f5a7b511e33539707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497032fdf77cd966b96d23eea62b0af1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb0010fc37b673bb21808080cfa36c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eac4149eb2e3c6dabe2c103845523710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf05b307af7cb01b9a65df096e4894711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705163e3d6fffd0e2dc2f64ad01d4736712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3186f8e957579f2e71ba45aefad8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee21a82b4c3cb242d3400571887013714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4234e1874a8dbe9f7002a038f96c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf673992f62abdd613edd58a8342839e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26919ac0655ae5ffa0eaef477987b54b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744f8902cae41206ecc16c361c64d6a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df6ac28b5bfb7d4bb0e6e8b7ebc7a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59304c0641e80a5ea4aec9e2c8c65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8e3c89a14703bb91797863977972721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cd7f24b4a16880156f4aa383707af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e5a8a21cb7e948705521e15a7400723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed81fb4d5f625c75245c63d2c8f1f9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195949d85187075f07aac8dde1cb32b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61556d75687ff5722972ca61d3c0a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36be33f0d3f6a6e0a1037c6832a8f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6efec29a8b6a82b8684a65cedef63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72900db48317f1a4799ad901703021729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e2d2498b6b6b0d6920fde04844a91730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c382e7de08d280c0241c1a1ff69a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd2e302e759b1dd0e3e21c337d217732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d88e07540d1ce9a8a62ad20a6a0c33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978c312cd4e892ed96416c67ebb8f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08aaf6e8e93392c833959dfd97fd72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ddc1eb094709c2398d487cbd28d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa857a10af398e5a35566bf4d6fea465737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b26eea6ed2bd4cfca7a476205055a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b416a6f10084dcec3cc9028313f075739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3e20d3f3c326c61847fda430982d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33261e94c4bdfa28c7353ad119498c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c1c0f9321999ae54f1511572dc16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50139a0b7de3738315f665f4551290743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b092b9e54d5f0063ef33c05b6027e6d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6543d7f43044bdee14081d9554ff4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12545a9f200b6b89ff65495715ec77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb75b236551c72e04e6202f2f0d9ab4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61088432ba6a68008cb40774cc59e7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af633c963b0e33c043c5cd42a523dd56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aedcc52f95f36a0f19ef18367fb509750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951725ab0cdb8fa31f3278a354a6a449751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311c4894dc7e0de9468c3417690d78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef801a6ff5f1b7ac8dc6f29aa5e920753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30abd7145bae5df229d27ee7a4e1b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46175e125f0ded0f4c415a9498de02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77160754fb6bedc4c49556a77a4586d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a672ae8b28880e395e696db9e94257757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a8817d4358e3518d5c49cfe59911f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfde5aceadd897bb47f492e0fbc9ff759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd20c861059f5951f0574e00595ea1a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0422fe5435e427986994d9f877bca5e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd842ca31a9c199f1cd0e756daed98b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02df45d3ffb82d82779ab338ee7bba4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8a3de06026896de09179639c36f21764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dfef87dc4d3efa3d6f1ceae2abbbc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c96b3047d81e4afbfaf691d946e5f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da1e1757915e9785be90a6f7eefc8c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a1f62b9bd38f5230ae47b6b2a7b09768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8fb70b3fd8261f5381a2e0b52ae6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04770ccedc9a5fbd320675e5893765b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593127bc5961580bd905ade8610005c1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cbda8a7a9bbbcf472737b058b3993772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a157523b413a3f3d8c57a2a4352933a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f8a5b05471e27c1048fc00719259774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6a0680ae5b1abe018a1a34bec10ed775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469157e4bf47d99cd836d636712a29776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be1b041c4f1c690c05f2f244c541ca777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4745f92a9818c87e13bf38eca7093778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e7832eab32f4c7134325c5d40ba41779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1697d751508b1cf947aeec6d9732be5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4fafb28316f047f3fc0316255d6c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438339020352a8508da4b70485d649b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b093c2ef1d3d44a2e67cda1739b94783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8aabc3b3e2cf81c5ebd00bb8c411d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe683c714c24bfc1023668253e5c39785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cd81fa566a6442f0c478d75ae850f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe187b13e3cd0e11d969c85ff5b334787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9b600207eee563bc9abf891de0803788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb75707718e6d65ea05a89b0d554c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4362991c52152f2ded2103df9deb2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025117a63cd8679543a18de06f20379e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee77a002254b71877f040a6565beb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81728cd342ccb77c6f67bef574a8c1ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d09cd40256abc252c647885c96373794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca65d37d4662d7f8627ddee1287b523795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2caeda0bbed0d14c23b8caa2063148796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54656e33ed0daa70fbbba17f829fced0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d7efebf1bc68e868f0647362e629a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aab5591ba6c0eee184d0fcea06d2a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170bc337663fd69ac70ee6ca22549d3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc434d9f7e1d950e9f04cfae8602c972801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a666fd48065abff4880f51abc46a0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7978151d641c017b76f1f1dbf874803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8f13ec03726b1a4e30193c54c2448804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd7e52e40c06f4a30b0b5f89c01f57805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d9a9c3a76cbed522323ebf385a7b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f75563bd7e19d01be1b96322fa72807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a3e61a2ebcc93a8cb89440a4bd686808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33438bc666de5ad73726a97691e2bea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d127b89d908aa08e2395f8da8465810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fe067159bd5ba9a227983d905ddc6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b84d9715164c2717221bb93a3dfe2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e5177a7f15c267b95f2ab0694b679813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac79c9bb12d353b5ef96c00435a6d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d515b5bb5e6bfb970a896958302259815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372818aecc646cdfae341f78b506c7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b21550b38e0257719c5923f57ece5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9135b63fc15b6910a0439597040dde818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c80c84d0de8f86c635b5352976bf97819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d3e109c1f323fc2e3eb479e400467820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ecd88282be73e7f1be65a750f1c14821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04503e18ff3910f8069b2a3ecb095f34822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf11aeb9459a43daf4bddb0405ccb38823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5086d8d8c6e25b106b3ddd9367ac44824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b3ec1b9b29b2be0ece24ff02001c7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d187b7ee7a39fa50a360d3719a4fa47826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1422790dc49a6569d72386b6d3f7c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a16409146195f5ab6795cb70ae3fe828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc79f98b4b138dd502d209102f6e06829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff6374cc7b36b703825ba2ed096c12830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc159b81916ed8ed436be40d25d41831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520a2aa17eb94e974388720dfbdab95832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859ed561a70ac1d031e8fee6cb10c12833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659604eebe3aa21e8424a0947e0333a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1eaf85b20fba1ceb975a65e8b99f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b448b38d9e8a686070232e03c1e2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baaf195a2a3529ded30783019ee3bf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11546845d1ddcc61c6a49209e7a37d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3f82bf3770663304f822f2fe8b8d1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889658bf9bd353e383a6432011f6bdfd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa8fc9055d63eac3dc0c152abcc6b9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72db3d08accb8e33736cb482d5dfafc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae66cf86fedf196e795ad9412221a27843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bfa2c50cdafce6ff18856b909cad6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92ef86678c55b2e0cf3262c6a8a295845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e494b51f5e5d1ce34e8cfb2860a33f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf78cf14ea116d3780271ce49fd4ff847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc239feb2a836699a51cc661ed4ebe0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e4bbeb01c5371e0c8076c4fbd482e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff417dd2e2b85f3b15374d4b08698622850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc8f76183cdab8ea381fd964665b8e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c5d1cb093b522e61d5b7e3a34f22f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5d1c8f2c33a40a59c279a87d6da1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b48376d35905a2a4cdf2034366d752854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94cb0c26b1066390da997df9d718ff855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade9d24310da255a33e8fb4855e5e04856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15ae113408272406ecd66e2fcaabf8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f39f0be47b034ac618c14ab7564077858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaadcc7022bf5f6981ccd0a1c2ffd9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1825774b10b1eb2c3e8b19425b397860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ae93e2d2589e275e0a7c3d860c23b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893227a2dcd464e9419dbb00c31576c8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db39d2f2a5207b37522b2a24c1ab87863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810951ffacff939ed57cc14774f6ba26864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb967ded26be436b6886d66d1073baf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392763cf267051b8e6122dc23156a9c0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c625683096ac771d38acfec73796867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334e9ac204035e137b4228c9a0a5f04868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136fbc9bd24c65939c2d3d0db2baaa2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011d9cafc6811e290a9da5dad2d9d89870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3974d565e8bf8811ad2382d5174638f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f16e0b94686493b3f22e62fa0eb315872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d20f7630a0b11546d5f1a71d156e6f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2980e382e957f2b73bbb9d4451782e8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873908634657b0101c73ea3413f0414875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f47440ad86cf30f3b1d8c45453691876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04709e01530cc84c3c0180c84b2e36877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ae4e06efb2dd8ad2cfd4037e4ea1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e40262456a67512ad6addd7b56de4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241e01484755b3e57456da86f2861ed880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d33d8f154242284817a6cf07a6338881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d84fef8d96db7279c15f1c24d31e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966691d6aaf677dc5077f698a7437c5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b1976731f0b27eb28136f36f01b8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cd8c1f17f1f48f97302996fcbeb76885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a93cea88a67ae7615b4f4ec3f8bf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347c3f54df0d7dc315faa9fe1389f9c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980fcc3c2fa2524d0460114a1cc55b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5217eeb347221245020452cc3019c65889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d3246e351b9c6ff001bbe0e39ae9a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d8ac0ba40df5da85eed79699c78e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bbe76a9ce00cf6cb19931b1e8319b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf436aad672c19674b531450d98af893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d2f9f34c33d151df02b8b6b97d5ef894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba910517e5a122e9b158ca8c14ab54895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98bc00e7fbebadebf59508621b897e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02868d30186180c91428c5fa8a708da897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5122ff810d1496e86fda6d420d79501898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9312525d3478b7088fb55e1374a6a01899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d7c9db0470964f066b49eb8086df0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25f8612382529bcddedf682eacaedd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ae92d4aea7dc1c310430e584143c1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd44279e79d3cffe42b8ea9783bc23903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77b28bc1e3cbb5f302afa8a241949904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65ab79253afb184a7830a36d6fcd94905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f5446b04713fc1753d056905b8462906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4792887eb394efccdd4362f2c7157b3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dbb2fa66b13d4cc66cdf296924835908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d129bf71c36f200017b7b32123d8e51909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842fd9f33b092b112a68ba29d20f630910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fd4210a234ee6b7a172e71b246eda911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15169247257af4a1f9ba3f9bcbf6f3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175898933d4223998308e680a27ab35d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685aedeaeea828845a489949e8ce586914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3419371a6c8ca5ebb4f5dbd3106dc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be48a06d2a07e9f8a585f5d349524916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e605cbe150469acb38ff399aa1353917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb00285f74cee6b43aea313698a3e3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b49a2ba71a3cc602a1cc2b6ecf2e9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adaa523509ef32d9329599eded2bf8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98d9405b10ad53165db5b2d6a947ea921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45cdf743dbab591370dd5f00f4b41d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed585f28fa3678f68f595a0afc274a3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef460e61ba5c922d47190948632e653924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b85d2629534e9c9d3dc81626165fb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552889d57ca49ca0db52bcdf93bd537926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1453367b79f2b524c24de758ba9217927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba4b53648130a704d2958be54603a8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358cdc4788b70cfedcb48d6e6413283929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29481a754da3b4156e2e9776c63fc0df930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708ebb148c678fd4467c5c2e5e30f43931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677830e54acaf3082fc896172eff89d5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d6289316c5f7d1f4a12560a97b32b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8203f04d8c40895c1e2fa2aa46ab04934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b163dffd2a33916867f4aa03e1dd07935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e838c4f316c8b5d04e8d102d16cd84936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5e4fc89fba21caef6da9e3c11f84b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e21afc23fc819ee7fadfabc64179e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8c04adec807a2d6e05aa2ee776f4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422c76de0d657314216a710c6a82c35940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32200c8b5f1b57677c57e9c3668716d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5647ed02099b708bc037d60e211663942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8730b2451a6d444af93f86408039175943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6ad5698a7e8f1c955170b1d95620944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d443e804c05e513352b8c39876ee408945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93393dabf2ed628bafc6f12504dbf63946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e867b1d898e89fb896715693041e4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec0c78626fead50244f40cdf809a19948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba3bcf42524dd1501cb72a8961eff949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa2a34a1b87fc3796a86553ebda6c2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a566a611b4de579ce26bb8a12ff4c9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e86608eebd1b84469a5d31f6755b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ace4da9de361240206a380c692bf76953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe96678e3619aa05a09275341006ae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb35c07aed450f0e48fc5af0b8ff6b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f55878059cf65801ab20277c65e3ab956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db7bc7883fd5c35a6cbe9038dab482957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb24de2f74be7151de4dec380716117958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dc648802c7fa57376559988176238959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed8757484c55e239154b0b81344374960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799d46ba544dd3313f7450046655eec961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836635ac1769dccc32d1bb98041ab6dd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d5d429e6dc1b443cf9ea02e30091963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58fd72c3526c56dcdad447ae3bc727964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2f4e14ea27fefb81f6a43a82c8f9c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d07a7eda61c118ecfae4ce3cb5c21a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375c66e79ec1abfe9a78e0a555a681967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f3cee548d845b9e5442d4add5ad83968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d934e33cb53b4c8909a233de053046969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239812a2de777e8e8d89d0b175abeccc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5dab80e69d870cc29af5121497c6a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a832cf31386022ff2c0d22546cda2a8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f04232d587859ada0fc41287fcb3e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94beb3cbf76a25d61ef0b247cce215c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd45dd3ac58e27ce3cca93fb173707975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aa6a0f8c67b7798bde5b3fdfbe692976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc244f7dc9c135cb2c4911900c5f8f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6b7917aec4af3ab2b3ef1f950b40978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62b5faf5279a4acf1c5560e63021e6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad868fb8a0c9636cbb6640f2c2165d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7c683992fe4753d84d829678393cf981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea648b2fe2f38900e784e7810ccbe982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2514f0022ce995f7eada89a0a1da8e2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91c0f64906a3182e55148283e8934e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273ca7ab680b5198f8909efd944ee7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0bcf06759d6f1584dcc6a3b583a67986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab99cde8c2b9236f7d01df4645c5739987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039f13d8a7119af2b2251b6f13a3ded988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408a28d544a0544bcfcd53a98c2d93f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f21cb26bc124ff5b12b2575fa79f5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911c33def4c4066a4007c7599289949991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb52cf9ecde2bb1b8fada378992810992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43deb2ac324bf86a37ceeca63c087a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350da10ed547bf4d35e93a0160fd9ee994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76772100eba08352fe01e7f78c4585995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc72169f3707294c7999829e789bc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9d1ef5025b4f6bae6773d9b6df275997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6de57414e4c3738dcebf362e616147998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>