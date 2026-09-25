--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647569cae5833025e65d79f2e1ea86c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846610f077bb4e247008a6dba1cf758c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4071d75bed47a9adac00ed87c4b9963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed41db7dcf6b62475723a6fa54e2a1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b558ffa546c3234d1cb3a528bd6f305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b601fd2c08916ac93a78750331ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db9d454c6794e93340e2edbb9697b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2684921757578116cad6b54991f18a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fc6f92d53bd927d74ed1ba82fc76c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc47ad09641d90d7a0b6bd069495a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737316563f6342a90046a3d9565b7c4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721d558fa6fd5b7b21567a0c47f3b8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebbb6aa1bbdd76894e062376a0051513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa771805243619b84c1c3d9350f8dcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e33a8de3f00c3c1af19086a2412e1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c8bbd2fa3729b953f3ba04d9be22916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2885ef76c9fd26af9d825fc333b4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68626820fe5d2fd14ef7ece90c8006518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b625c163054174e481ba980100b147919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffeebaa67ee9768160ad2741a1266520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27061a26cd353b7557657bec566090721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613396e65ff7fc5be5841920296fab0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc36dc690a5fcb9486c3ef80936c5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3963a3f5b47f63616d0f0b9b55a0e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2ca1b1200cf2a5d037a3c7adba3c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525b8eee7475d75be09c43a4742840b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa48ab121e96146070c887b3293c2d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e7061407ec5d12999d89fcc64a97428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca94754ef8ea54c75e5e904ec9b43829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fcba172cad018afca1b9be02930bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04671d7cb0176455462dfa4557013d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47facf44d059dce47b0521823db48b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4d42c7573d8e7c5d6001cc662078c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78a61fe2a5fbdaac1146b8b1d94fe334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedafab9bb8e04eb61dfd8aa212cc7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474d61ddb0cbb9d4d5f71214d95613436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a5295b66b37ab24ed4f6574f93a8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fc336b881e6585f514bd886e5d61738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99596d4268f35cdaf7b6c88da51dfd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711720c535d28b7733f338cc71a92a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0651a22ca277b756c02ca10e3b45f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b685328d99666a85b2c3d0268539c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185d4e520e32a4e99c6f5bb981100e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3b568d4d39fc18f7aef246071caf644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ff919f2b51987d45bba25d6677e2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e90a7a8644e3557b586dd9063a17e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326ac610c704f2ed477b96b1c0387d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fbf6f9252792153ddf1a98bda24c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd9eb5491f50304bfbce58cdf84e4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ef930cdf2fe3a6544150b2318b5ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d388f2fe0e1a3649de55e035f8576fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8c16b9c9f5a8b4964cd76b5df36ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b5aee653a98551cef3030b9e0d40e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e383499d4b99b22ebf0a7dd6951fa4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b58caaed44af510a86fb1db42418c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6aeb3cab0f010f267db4f47e77ad856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b755c08ed74ee1d96c8a9e803c7d6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f68aea2360d1a275ff6ffea99594658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7342c697ea3e7aa64717c129c839159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea620620de02ffa813711a9ca99190c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fb1b7e342d890530922dbcbbc3e1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8beae350f0211294cf4323ad79a0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba633d5a445d32effe6d34b155f660363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fd477dec0e3f9cadac67faea6034764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c81332e41995b3da9d7f74f0807b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f02ae97702d687c28105d8b54754566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0c878f1273b91b81f96c8f90d0c5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69daa8b3eefd8500ebe32ca3e7619068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017e1eb3f75081cd0700a5b05b507ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb391238885cd8136d8416a326c0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2712bd40a1cff87c7b777c860c8ed4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de3d04b85b883436d3854bf6f8523772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df403fd217738dc973e67fc0c1e49e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee30fc448d8832757b65abd9ca8d5ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a99c7306913e077e7c57b2be722b2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b256206dd7a287699bd3f4505fe230576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb257274f204ce2fb0fd7655ec6a596577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5e09abac301f13e76104d4da10d9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bb6651b3d9bd1c1d69a4074ce81b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafc36df483de70fae9d1de6d8fa88280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdba46031150ac3d24734485715efb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee729396dbd3c39d38440662f2c22f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9faf251eb4c7e52e133f6ad3faad083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f36f3af04abe52fd2d5727cd10b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dbc8c8100a160091d2b2f0d1862e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773ace8efc3a213f95eab94cea8c19586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb587e8a06b32eb936f95b381de67487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2fcf300685ffb00b882b401560bca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4920f3410ace5a7297b1baa0797fa389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6f33b5bc0953659654c0019e01c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc242eabc2243253f65d48f26425e36891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48153511db7441d24006c8b37af07abf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7415cd08e5edaf7399d088362a71e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86e825e91bd174aaa372c24dbec5a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb366c1fb99dc7b9087434d4f5cf9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c9f5b00fb2553f4ff67cb8bd45efd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8ad306679f72ce80463346dee21c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cb1dd8322576ee13616869888f61498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9be2261672555433109b703293f9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2770973542375fb99bb2266bb414ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916ffd2c844b434df1873afa5bdfa06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613a44ed49b59c8cd187424de5e0f05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae07e449b2f61147ff7d489213b514c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbefe50c32098835e4197ae654522d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51891644116263b1fe856850bc46eab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb9583a022aa1d23c30bf821b85834106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa337220f3af9c6671626272cac95c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d99e64ddbe597ba107c9e4f94ed7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e27568e56938fb31ab32b358bfdb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002f75ae162dd5b103bf9a1e9786843110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d367377117480bdf2ea593941e562f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e15a379b66e98a8b780313fb3e8139112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2798cb8d1d646f59cc377fe7337e72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86ec62ed80c5e2530eb4432631e12b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274117541ce61779f38dd4dd38ed06e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722547e2ff548d71b54aeda3c687e3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10622c4dc93ce3c8cba02586870cea82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee8ea23fcd52ac01cc20ada6119bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d63665748804a8f099f112e8b3acd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a7d7ead2e31c696298842ac1dfcb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c0e201c97fd9c2c6d47d76629ae6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541804e4a636f181eb81d0a86cbb825e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b804ebc9dface26d0b5e7d02d50c33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92779e52d8be03b879f6be4289fd8027124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfbf00fd7a5727ac99bb3b444e15ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57638777b3b599e511256a0df0e9ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b285986f1acf3e526dd50337fc5b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233caf6a41cc030b07f88528fa436061128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f82cc88c3ccdda0874366cd5c77b2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e93ff037d1d7d54afd5f2c90f47214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3e19a5df232d0b5c41d4f95d49c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0d403e235e3e188f997f4dd5a1545132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038039d902e5aa9caf485be7b3a14e47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ab998a761b1f5762b5a1b228c24d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d668176162f436116b56da5f711d7af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442cdc4d5ab7b3f899391886899b2f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb83d72357b145d1c517508dd1beda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9adc1293b6c26157337e4dbbc7a6b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f94fbf1f910133b1e064f56b7be7ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7ec372debc003420e4b61f4309e6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0bbc89ff92001743e59ba193a524c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d271a7354aa481cdafa0b85e8ce7750142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519502dd87b1cfca64442938bc0109b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93e744a76eab1de26301356af243b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad669bd8638ae0a2fae6afafc7f14561145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d01f2b5c400908d0ecf41d182750a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea9541db33fe7c87e59ed147a8346147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23287a1efcea1723885c0ebf009fc0d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e04e9be45d7882167d93a43cbab7da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965d702c7106867ec30009a439dce0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7708b60746c4a901439c310a10ae7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b45bc08bba7eb33397e4eab0741aaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd52bf9616d5fabb99218accf58df9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae746a8c7df6b8345a1289daf3022c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7a08eaa3d2a949c666391d4ff67a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b19c2c02afe66c353aa0435d15d0bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f33af5ce80e409729d78e8daf61ff5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df405f3d31998666c84d44391e8a4536158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d9cdea136af8c384435343205c574159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d6deecd5f9640c54abfd6dfa8b59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd042a6daed207c184af3e66c92012161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e47378c3faaf85c77f6f0b85617533162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f83d20c6f6e45f88c971ffedd3c0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d62e1d9ffd91c781353581c3c80279164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a699211365d5c78063adbecf10cbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3cc2ec4d5885bdee783420f9f4e78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc50e28836b1029187bbd58151cd35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482c154c42b1c282ae1fcef0fd72487168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063372c72760a70a839c37515c71a63b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a9ada9fa54ac593cc76ef7f78d58e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f28209b811f46053d930d059aeaed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511577c8aab4e93906b1233d3c43a16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95875386f480a51ffe0924e9eb6c793173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ecbee0eefbbfd0d5a9902bb496880174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf7c76ca175e770015e07d57a8dc41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b08d8c0b40fcbfe130cb22e14d1ea6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1383a4436c95350dca3c4831c12eb49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3882db043d9590785e7f1e1582a33e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753e45cd3776a2f8295cec8efcdd097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2a09fba88f5173fb4c03c01d712b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1140baa7e2fb2cf72cafee0272f69fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c1ba764010a0da093e4e6af07c2ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dc17524ffd6cad6977cbf5cad462b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a5d30d882baa779844b02e06a680f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb933191e745bcecf47e54cbcf7b54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787e69bd1e87e1eb6ee1f398c4a3fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2badedad38d33618454077421dcd389187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5915670e9e02ad516a453add2ef31d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157b5b648dc11408438a3cbb0f18183189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee0c0f24aef7188e5e3eb16a766192190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100d5bf132a5d1c1270d06d8567f55d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade3dcc91a087b2f3c1daaca295b982192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592380e10d5f5f6e0aae0b091e3b881f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa13368618d4bd844797a607d4c2729194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e405d2ec6fe9289173bafb0e147ba1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319303f0e9e66340632072aca3feb2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eaa8fc8a44f4f015645bc2dc27837197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd26b3079a5b52d24ea90d225bee778198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9dacb936eacbecda24ac95af41d0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bae154a803c69e7b3907582351b54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd58a8598a698b85b0ea36ac24cbb03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e68aedf23ef0405d092a86dd50650a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b4949b9d826e45b2f7276edc3b8fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d36e927caa34abea8d8b0b95bdae1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfebb406b61c181273a45a7895617f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2e3c1f71fb31145df6017c1a976fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1c687d05dc316dc3a143c0feb6cd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbf2c294828d26184fae7c304ec059208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0d3d9751f5bc067704a0032518594209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0b581229b60aaaa17ecc21d79fed8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe2ec046af33e9d833c3afab17c5ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8642f853dfb2e885f9f44b1b1ed94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45033da49233c86bfc854202e0b0481213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb0b0be524610ede27518bafff298c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecb5a46b1885ef9d607d05b5208c26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719b7acd942a7ccfd449417c438e9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dc1e0b20d2d88d4cd6dcb9ddf26bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec1cfce577fb634f6c373fc8190cb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def830677b429b75a00e8b96f8b9fc2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147b0fa5baf45e73d7827ddd187149220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab706ddba8bd6f8a3f0cc8eb793b51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44f235d26095bd574d4717cbba573c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc0544cea8aa10ff7001d4e8b094d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900aa3080877344bfc2de0a4d5d1210224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2b1a20c0de419178474d96c924aa3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453b2da7bb17135a69434c976b1ffee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be835c6011c12e03ecf12c39d73da87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284494842adb99ee4b69bfe4c8319a19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fc6e52239416e464ffe5ee0b86103229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52285b96377b6315cd2dd74b28f03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f14da42934a48600ea76b07dc33a7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a50717ea3aace5badc198319d4f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc44585ffa7a4fa5990a78c07f62e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768390499e048b0a941898e2e9e42a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376633046008113031cea120d47c1b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1acd095fcc8656c0bf86e89cdbb03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41471a342488a93cacd9dbd2d1c5bec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d98e0d19ea3e74903438be611b257e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3794eaa861519e43f16851e5f4009a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337415753e34f56fe84699022275cad0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696cb403de3a943975233718ab35f56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d74d5f1ed8e43d306a90a785df8a74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d3f356e29a1ee97fd5226b8251fce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dc1f12bd2b0367d474147a5d2b853244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93212a21178bb1e9e617ed9497bace64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afd112541d12f4ef8d84a0b471a1bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab502e25e8e07197e6fc2b0e59305a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d296b7175b27df75fe226b34890a2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239af4598f8dcccdf5c08be2dafebc1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f13b29ec2fc44754e0ccdc14a084d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5abe9a6f620071d13da9d6193373a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb5c41bb48b706280162a3afcb25e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dfc728102c1a03d20ca4b8b28b909253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa14674aca9bffb9cf9860d553b6f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ef7a02a99d1db60d326b68107707255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12549b4b7ce614e2dfa234187b86b1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fccf92948a3b5f89e1bba2494813e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da9c84b3c16b2d7b2cf7448017a8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955918f769b31bc18d4d533ba12aa03e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17133f0c5df6105b8d7d05295fdd56f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd98d11627f6629ab5d1fd39a4daec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae562f62da27b9f4a6312609d4ac3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f74ba21b67b5def64f1c44b59136b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35febad15ff302f8f3cfaf9d9c556e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b387904f7f29182c9bfad9117cfb8bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6a40cb770ab91e0c186a9b1e41395266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de51e90ece699a3dcfa82725a7dc02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2db9fbbddfea6b97f49f4a7dc761a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd961f6912029475f6a1996bb2e25f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f89ad3e2eb2becc8118946c93e80fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b7035fe46205a6c51e02ff9378e1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286224d319929c2031b1808adffe871272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fb04076a4808d0ecd47ed2d132d18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94b25782082cfbcc25b3de67da12b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca872346dc7043e749d9f9566c231275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a8951cb8722442e32fe0af24fa769276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd321bcece13867c7255d920a8f28af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f56c7f2e177fbee38f4db9ab8ebbf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdc15f0234da382b2d37586f80c029279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017187ec17a3a6f4588d7369e8d68b9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614e4e1d736457f9ca7dfbcb853247281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e57f058eb2f4e23a9ff2e3b984f3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c48164f13d1f2ec21ee7c16949f40a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c51325de44bf6be37a71d9eb72981284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0d56f5d4fba63726e18a480b87cd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d39d512c625fbe615a2a4a4b3b6f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f6bce8e8f45e6d386d79d7727580287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b312a9afb885e73550516c2549e0e42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666b42f8a9ea55b0e77887786c36374289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a23c37dfb518594a621e9b91a67fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77099239bc9ce87bf37e2cf32e662bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffee1b43f162fb1da43d286ae5e62b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdf78db2ffe9139458655f11d5a311293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303caf001b12675829d646fa395a37c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51423a6ed988b4da05a87048d159992295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84668a5bdd6c22640b99725180e5362296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a5ae8ef084eaf301436377e6904b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3641f33b587d375bd8dab0bad9c771298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2daa86fc0910568947f031425bd76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b816562191f5b99aaf326f698603d85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a7fa6be158b75f3d7b900b226bb2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bab2fc08d2bfef41e419323b4f922302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1cbaa978c01eaf496b4652c87270d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908c4c9b06468f32852eddc27871ae7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f0107c1494b78152e674bae8aeaaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f338b41f31ab2526a0e3a9eaddbb400306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f00fe1d03fa38e445e9f647cc63ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e49927f9a6e20063e89d9aadbbe53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c6a338ae29fe3e7390c80ccfcc12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a6672124027ab193e281edb0b1e46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ac5018021307bf4e3eb25f2f9b6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21106ba5c393eb1265fd1461aed12149312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1e7f94f91e0ba6009eb3de67ac85a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057917caad6ab6ee2074e66f3c598f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bb0ebd00757520bf440f86853197c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a014ac7f3f93fa55230692107099316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1f36257e0c5c8eb45b38c89eeca25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8602f760f8a2407d1f6cf9224739538318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a847c79ccabe5256fbbdfaec4bfb28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cfd4f1563ecc08cafc695300a96a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087527cf4035679e4260e6ea2f6834b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7af4ec55fcbf108f7d7b0847b67c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c91dc9dbcd216f4421be9aa568bbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148be6ddac10b74fce9325b117ec17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c67749aa3654ee3655b967cdbbec7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2fb0c504540d47e33c585cd3be34a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fed6aa05f819fec97a08134914dd5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ae17e30996d75bc911c508c43e85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bab8639735085a8775e4791bc55592329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ba40586e788b9fd448b3fafb9c9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787899e58cc84ca23013ca26815c0adb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4524a83a17fc2e172d2a2153a35ef96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ef3c0617a3be36e3cd42c47647fc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d487989e62ceb895eacf55cc82474334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b58645cac0dc5b2413e215cf689ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ea67ee5c901d96deae7680d0ac5fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8f83a959871f49207614af5647e11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf6fbf6f772a9d7a73de1ff358c681338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f4e600f316e6e22dc821d8d710745339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7aadb219856dfc1b1e16f46c052c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca9e0ab2c9fdcc24def6a4402049c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662005bbd0dba9224bd9f711f49d227342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3c59f2a8c9f51f45a1c7b31aa1854343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f6d0ac68b02445ba0d5ef23037fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3940338f4e1a26e487201421529674d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea4646b03ab8834b516adce3078ce5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9734cdd30316c1245334f5ab0ad6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868125ad35b04a125c2fce85df771a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9356ef8cdf5d99326282f686f0abb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b559d5c9845747d3cb34b61f5de5aab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98614f69486c5a5d5c418e06b65139351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab4ade2a6d230dd23032a0d3906831352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3b3a32b1b2503e1600dda822c5832353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1257018eef6274cf0fc3c0b333525f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5e546d1aee57643bdb38b422808dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a15545cb1f5bd2acf530c576ba178356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c6cb70f3bddb510bb7c305f8f411357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2f9167f078c8414c62dae9ce3f302358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4551307dc86f31e58494c9181004e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee18d4ef3c751a769b4d4d129d08481360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974a3395f1aadc0c979e94a15604940361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb12a89bd6dbf91b4ff16b9294d7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f4ee0717b1ec862d8a660cc961f39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686fdc3741f18e82fe0c19ae196abc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaf111d3debb58381156aa4cc31f20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dba983da0d71412872ec2f6c1df43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69154ec3c5bb86d38e8acc2b50a027c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20321a95c986ee4228e82af3439c60e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f054abb03992397005a4528deb8ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1eaf02b10ff4aa076a97f082e4cf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b02fc2ce2b1cb1747abb466256c75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a13500d81daac07b1f5352895261ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7230f624de05df83b9353e4a34aaf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d59504d641c52338c6f5811f3a344374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d856e8a3b3a7e4907aa1c1b485b4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a30f4edf0042e83e06714fd0c44e71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a70872039eeeba5b7922b2a2899783377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b4e2bf60c7d494c653e0b6aad208378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24cccea777d89ff851f2bb4951cd05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f877fd58b5468abe03d5a8244e63662380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4475980616179cb989585b7181cc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ec1c87736f2659a9e740d2b978dfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be2f5df65e6e654a592432cd21a15d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee800c8919edbdd646da1394800a232384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625c91e928a96ac086861c8a753787e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218e194b63c29e5abb4e8b7db489d4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eb6b577c834b59e562ea18a48d6b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e141187167c52ac6b50110f1e860b02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd7fd8f527ba5f69e2eee6445e46ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6811d4fbbffbeb6c28d6effbb9f15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cb3af4941bf87e6bc2218d73196a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1576827618a40548cff04a59a7c5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c0e4c0adf1ad50e60840af2650f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112f5da7bb3a054bf7b52ced7bcdb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf88ecb9c516364d3851632a2a0d03b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a58c6f1d12af124fc1037a0d96fee4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fe9fcac1ba331bf37388320dd33af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6c2d820b286a36d1bfba8ff580b3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84b8df7e98c3460c2a7deb50f4bdad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5378bd3780696418cd82435c0923c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbfaf486e8e312fe052b8b748e4dd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7e5e70f05ace2220fe00d4baa21b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d74a31978a396692e51bc1ec4809403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f3ac9a09e95be0949aad4b98be096404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c725d30483fd9fd28c852e3dffcb89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b73ce38a0346ed59d075a06f0a3c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a32d3d1e9280aa1bf82933b4de447d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1209ecabb30606a471c76584b72dce5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49352cd7d431ff51af67a4b72afe0b6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464c0708f437a4eeb0e97c5909e7f5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1e4a80e7cd71bb7c22112af875b4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c98f6ed98de405313a6cea6d6bb1c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4af4e890457dfbff917df5277576413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc41165306c9d636445e69157de1bf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35411b67f931530b7d603abcbc59e93b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e631a49f3833b2521484c31c5ffc942416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3670ecfdfd40a85c542c2deb63a6cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffebb7cd0ed027b78925330a61f2bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bfb8feb163654a82b59d282ea8b83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d60318cc79e8db61f99def4115f6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e044376c7744cff091da3ee502e64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4e66fab47a318b5c0ee5feb9ad46d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa128f2359fc2a63e3462d7d5da9d7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baead3f8308d40cae924c5b5603790424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c68984c26b6d906ac19f321a445de7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7be5a236cc47c20c120ade874c23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003be32afdc1f18504ffd1198c6904a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8363e371b87bec42ec1bb19931c14e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38687661d57d9d28153c1ad8f4672e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6c29d8b31d6778106c9e59d970404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978829617a9ca5306bb798f83c8bb272431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8208c4c06250a575eaa5bf13d2a4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31652d2bef18f2bd3b5f5a44d8de67433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2051607a01e4a34e8f2f91eeafe374434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08032e3ef9c877cf093081cb639fd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eb7df4003a9114e95810e5e162824436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd18152c0d409382c381c2c425f939437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164272f00562c925077577474c13bb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc5ca3d0e6e67f75e950c87a860fee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1300e5c460dfa96f93f6f79b0dc62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec9421751b7e0b171cdbf364236d51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed1a6624c9e475287111e54f0c9248442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5600319e0446a3994c9f767b53f2b65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1538e322754cbb568233e2ca7eb8c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e32736a1497f7eb1febf7702145f17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191301151ef04d4b66453fd49d71537f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14211ea5f20f53411098f65fa54464447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5c522903fbd6174b88cbda2e9200d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd2656d65fee05e90ed2e2c16f7466449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7012226e3c16c0347d0e706b29559e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8989b21b565c53a033be77a35149451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f9e00db70000e10a67db06d8569b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d908b55be5aef9470c20073088448453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c665f37b7bf11084fd5c9e1480373454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19219d59589c7076519135e3dff0142455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93034f4e2563cb7c283c86e34aedc17e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc99589557fabc366077d934d473d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a3fee239282f415ccebb2ff8bbfe9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ef98cb13b898a57e5a3f632933f4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82f4f2f99148711551599edb6d2cf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60716d5dfce25caeddfbde803258cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a64e74f3a703df87f205ab298fdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c610503bcd13105352ac1297f0cbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7be06b54eabab14157821f9acc7dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f6ef3984b69643c7fb9d0ff69605465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce27aef471f1410c701bcc357bf6d1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf2f9379e3d1852e195e1a2e0fd0ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d458f5370fb886d4815025d89e5ebf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfe4169a9150a2ca9d0084ba81bdd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b448037c47e032ea3810d617b502470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb175ed99cabb992f02e51d8d1f4b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf304bbe1aeec1685c64d7b618de5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf63e5092f49b18c5cc71781a77f273473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312934201efd862c304bb4e988f12faf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64713ad7027a0fb4790b935c16d5d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ae2d693f88934e4e13e00538823b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563e55b6209b8fbfb8c804beab1acca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f22a03dda7150a4eca0863588e9942478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520ba13ce3b2fb51d86ca03e8e0bd52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc0ee1bcb3f12f7f3d28e3ed4bd1e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098dc04db2c9047554d359cd93b58b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2553905b93d59c26700761995fc241a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a824fa8e78f45dfaf9b3aa13be86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c37abd888e444c9ba2c6b3ebe64e4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9f8ce671e404dc5371be7bb575181485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71da37c6a4bb04658a8870fed4dcc70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85265a22580140fee22eb8645762f096487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07fce28c93b9cd558506d0fbcd3ff0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfcd89d6ee0312128a19aa7e2ada84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86994a8dfb8b2b3f44adb3ee084a1060490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f936ddcdb119dc8dd676314b530c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871b59f2a60a6d0c9228f80cb175b5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbca23bf2285043edcbae0551ce6416493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125160d79467cd9782f22cad948004b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fcfd722ff3640531e6656fa1d3ae6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098727836108391c6b873fa122cadc89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19703d58ca4d7497925dfa3ec83add19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188fa3c8d459af6de46075cc5d5c77c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce03e7ad280daf077411b5209870d50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b1155a87e51f3d1d6b958ceb193e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcc450af34cbce63bbc67ec1c92c85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0f612156cb3223624ee24977a9ce5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f722e3ad857d36d3e0e1580f220a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437e5c6275b3c774a45ff8dbc50bec9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e71bb3bd819ed89897bc47e79aa92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd8a9b3d3fed73d4051de93529368d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc6acdaf1f8faeb75b8017f5e91ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b13505e65d2a156bd52cefe7bbb90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c668848a45c7a5d020409f068b72276509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b763e4bf546e3bba2bbe30142c95329510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9745fa03215a1bf6d4aa668b16967511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55040efb95b948a04c25acb766fb59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46996c79e9fb525334c7381885348eb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02524d2ca3dec7850cc5bf5a9ce622514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac610c1a99e88d3254ff44886828d8a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361ea356de546c7cfe1a8f234995e9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab534fa669b36ffd84c86111ccb9c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec347223784c4295b624a63d6ab68d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545b6f82bad7704adee244d1148ce53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884af26de7eb910b1d06ffc4fa087ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ebca208cbab8b17ccfdb24787e583521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e88d2d433ac6a6cc14f4f30f5d038e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d400d3d0789130d8c291fbacfa45338523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00f623ff768aa6d92190fcc340dab7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f401e00d9d2d2d3ceee072d883062525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde6c00df453448562a07aab4226069526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df772c8dd342aca2d87e2f41d64e7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f63ba2aa29bb7eefa0d3c9006a34f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fadce8e0bb78d5cf6d3929051b94f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc63b0cb53bfaabf27daa627b409587530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c2bd89aef8edc065ebb311124ec3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15de3c68f35ce97e08357462e6237c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1e06d29538cff4a7269b110103c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8506d2e3c909e8d83287f4edf08e9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ad1a01692e5027ff4cc0960b6bf7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe441c0dc690c1a04227e5db36e710536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c400045cee3229e2e46fef401e44e4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14726577f7deb44efa02bbb72c39a9b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8975162c997b597a188d5ec0cf4441539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f6dbc741841f34b7a950f7c4f4664540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3ac5b7291a62cf072851717784566541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25037db62c87fc2c5d088dd453616a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab2d02d000918334d0b0690e2e01c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4a571f030acf2a0ae32c76f29cdd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b38de0c45764931f118e147fbf1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31856cb9b7b20141001bc894420b812e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb5aa8966f233bb5e12e0d78625a01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6143c2730021cc7fb44d80dfc191a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a311f73c6b0267cd7bd67a2e9a6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e824e7920b08c8944b5b266a10eb3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc2b3adbb1cbff8a63c7b8fdbec5da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a304c771fe69cd88f7658b724ae8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c44fe09eb68e66a1c4cde5fc504955553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d07d0c49bb125afb25614307f5db2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbca2c89d2c22009de29ee6eb900fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d403bcefeeeecaa228c588dcdeb9fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8ed6df82cbfd66fa7d1b2497d5156557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a439f5f19c941952604582fd148ebe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356bec2b0871889deffe327f2fffda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cb28e13b9cb150255a652477c312b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e031500a24cb0ea6668ad926e0e665561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca0a43403244614cd941ffead703a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38450d27bc5e55240b0af6b8509fc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c063a8b3bb1133fbb7d625f9ab69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d0d0cedea6c14abac6d76a5c3023a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4ea7b74c8bec73eda555f38fdaa52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1f2d6e04ce22afa49a850a95b81d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ae90bc1606ce099fb157f90783516568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e8986d52afa97e818953cc8a1c50d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa3c1245ab06ad40d34a6e301ca1c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305fc8b6f13ee81380b4a5d37c6c7d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c51aa07f7125021b8ea412e1b98e0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c71b929a221de5e0530525366544573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013683e3da6e3fa9678abf6116aaaeb2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab5c611bebde0a43f8f2fee8a93ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed966977d3aa1a8393b7de36ce8cdcf6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28436dd7bf36e941e8bae5db3d55f6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f5b53c90e9b06fbd7c62063e9df26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b3ec9a252cb1567bc884311237d06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44744bea736dce1362c082dd4c29ba0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7682ff0a08801fa2144def0e1d795d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec611bd1cf3ea808b133d498b382b7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8bf138355cf9f0dbdcc555a86b091583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06bbd1d9b5340fb04074316e862f29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959df2d37fc35870cb755274e1cdd0e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401ff3c61bab6ab7cfca62be7be9ab4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f95fa699b7784657fea3e5cce0c29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208a64a1676719ee1395fa65c6a977588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea436109062ab697be7fe94624656294589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde8da70a5db17abfd9dfb9b498d66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df4325887aaa7d323ea7ab0ec82935591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad796f0be0fa65584c1e6697b46a6e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4364b9b3e07891e03450e759d2adc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ccc680adaded0a6639dc170a45ebd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408867ecfca46ee7376bd0b0100e9826595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17b9a9223a38be320e2b9470f47fa2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da0521a3f5a40440f7d7ced9378ee4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda83a01a460ed14b46e5b570ab0c272598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81409b604a1f2bd6fbf7e5a4f878f6cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e9b61d943e7e63b7f46f1ba030d14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bd47ce29a0413251913df77089296601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c400d6433d6bb0f1c1b931e78282602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348e97cffb2f635267bbb282e9dd1d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1d8fefc5eaef22e364a3c8e3b406b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b548a62bc32040499969431453f77fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0e48aefdcf7e5027e52bc42fec986606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73318a79ebb1bd1eb26d018fe7cd7f15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bf946757fb65803408a6759395c80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4552bec284c778315e8219b1b98623609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb3aaa417a052ffcb2de31a20fee3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9741a5e5d94eb0b5d508b1b6211d2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b032e53b7419c16f3423132a533481b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a45b11625f8b3c276cbae1829c010d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39238371ffe3466db51d97f828ce09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503887a13357ecfc5f56a2b4194e542d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919167e0840d9a3439e4184c96402fba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b42eaeb989f3e9f9aa516fe14a6f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdc89bbe6a4083d56c898cc582b9c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297930c8b68a05c67d1f373d0c416699619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275a62f369db3a030698d60665d78ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb32f79cd25cf8b2e2b3b0c05aee1dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098272acc8c1ebbcf2b9fc52aa0c5b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae079e643f90613d583cd9791831887623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80548b912e72b25c66fdd2bd8632a5bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc3be275e5f635a042f3fad228f08f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c136dc414c0d1b89ab1554c3b2b4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f43860d99cb4e046e3663f1fbbdbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b8b0735c850002e22f407f7237c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f654b84814995d720aa7215245e9a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8942fcbc295f7dd52a2d91332694c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b133ccb23c33d3084f5ac707ce60e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a7a2443c98c4e5f3180cd55c8bbec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0b21715f256385377b4f07e44b392633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f3cb7a674a31880730d5c536209dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aef087490d1eea229bb4110d639f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60f189fe781a2a65111895cf37b81c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f51d0ac4b0bb97277861c005f8cda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836c70c6319c5a02c6ccd9e1c916365638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f819386dddc68cc3ff38295f0cee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a68d4c2474062266026f265a6b7c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865fce0e95e1ef8f40e9059a9028520641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dc7631f0c6e4d49b79db1511e9b5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8697036a6bfde345745d506482d1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083dc9f927842f8abecda55811d9f34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a60c4dda845bf9a0a2ca53b424dc7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d530b2dbf04a0bf3655116d0bb783ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3491f4439e74a868dfe3ce16b0bdb3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021547b1e7753e7d4c3c3643256f4b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61666d97ba12313c9e6b0f9af7d4a9b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ab2d49c375406d1f17022c2d687d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f922adfe2a281f46de4b6a07b8789651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce3a3056ab0d6576bffa9ae093df4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d5695d5ba11fee7edb47a866a0a40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebec8ab6eb2909dc2c62e04e328f6e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b57dd08888563b840c4d31e400da77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496146cb6b2bd7f7087c659f01c61d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb2ac6e02cd7ec2e54935d1267575657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ba3bae10c79294806f048466ce2e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c641e416f489a9cb6c2266c6ce388dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a02dbdadf3a7f989b48d8de5d9820660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80a18bb8a2a96d46b81cbd698cde0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014d33e2ba77c5db24d7d0c70d97c78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2dedcfdeb0745a7cb159c9f85d5fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5f73599f06856ebbc1fca84dde3f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50541310f5973cc2a5178a789d0e48c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59377971383e9be6d6b4e1935c60704666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e4534d9cf238024a9ad1050d12b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907516e5f5d47f48df1efc272311ecf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74657c6a197d2fc47ba4ec48346479b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7354efe7c3b4d2bf85d9fec5b8ca4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f467ae14911ef27122be5a70684e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a1b06196916f8b84f503ca27ef450672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4671d590abba7c45d7f70d717ed88f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437c4a0de0a44b61137807764de13a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e56495c7e97801dd2bfe25417cc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24883c994daacdd138a5db52512f6805676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733e62ac8701fddb71dd78ad7001841677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b53bd9bcbf647ca4ba9cf5d4042a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291991d8cabd2cdac7e709239df9af50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29520885578be913e6340c9b5bdbc045680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea9ee47aac5db4758d7884d388904f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279cd0b8d6748de3dc3e0595fc5e23a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a84590fe609862e2c21a489cd5ab31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3838b31b5ec1732b69987382794bca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d3659e1a7ae37f180df9d2156972a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed51f7fc32d9694da18f06f5c87a4bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4cf388771ddc483de9461d3351acc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81fce74daeb912afa59575f56e9742688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd9c511043db15c03d79e08e9303a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29c6b7a41c0c0f791949db99deb6cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72b8137f98057c3c5eee6dd155f44a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08b60ce00568f169ac6ee5c4a9e70b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b9857c49f800e8780fef656088fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dbccc07f913b068a03c8f55b6d832694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928df0c7cd8af37cb665f38064dc55e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d2303eebf844426a6836529512e0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c796426b87ac2efe756fbccbed98a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608183376f73d6230cb2b9d8f6581218698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4693ba4c9ad270bb8db7a2d15ddac35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d2f200356eab1cbd24a0dbbda5fa7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ebf2658278488870bebc0091f2e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7337412c763b956d2d9c3566dbe3df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3e8be78172e0793747495a59d98f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e52793228e390b686a889a0f4bed5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167967fcfadaf45cac16b4f4fa17771b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335db3ef4fa52e813af8c20063542df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517e0c98c0082e8a4edf06b944df54c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eba6a76a871ccab3d02681ee692b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15b927d11a6bf94bbc6373a98bcf50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cbd1b858bdead1e21ee001a88c4a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7dcd81eb5a4f022fd1f78bb9f8803711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280000d3a50cfb8d74c9eac5d60c8614712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fcd9cca1298ad85407b1fe496c252713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5af1ac2374a0dbabda495dff04e82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc80c02dd07aa0a58637e909d366c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66962118ff81a2c7e91d764ca4bc944a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2681e0791c28a8b40232639dcea5ca2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb407df84b26013bb7129437a78259718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffba7227a132b02bd4b0a0eaed692b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23071002a224ce0688c0ce4ea87fc86b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1c1047343df30be2058da8bc76ca1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f4cd8bca18cf505bb8c50e8513f8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147afab69a36decfe7b17fc5380455c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f280d220cc5b7d359427431d6f95dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2cd7a73448dd6da76644307ea4ddf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5e21b2f4a2c8fae2cc063242fc205726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11f38db1e61233c6da9c8ff432cc40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1300ffcb0129e439172e1e4e10a0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb274222db68bcae04bf2631060b20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314f49411ec95e324ecc57f2f812871730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c1363e3134260bd2c091633c27cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75969af0034e1fb9736a347620a78ae4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c9cc2f230fca95f7a4216b59d6224733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a8d59cee7377e8758819230823be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac236d903dcfdc930608331cbecc73c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fce8b5920ad8621d8d8e034f84946d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5333e1c8f3f7a8026ba5048536f748737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa82ad7fc06540d9092511c01e1062738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c91189751c43a21bb4bb1ff0aaf204739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e062735dd2a9e2bc7abfc118f7932740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc0c02b20a3d5710a1cb2bc3ce8a34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2b6bcdcd40b9b71ea7013a3906786742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0f79b154d79311f03120df7822f24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0c1be9dd742b94136e8585f2dc0d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc76fc8c45fffd14e64d5b79a4d19ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e1e6f874ef2ed055b441228aa4785746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91314da845401b94f45a95d37880534a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00245c624227897a14b750001b5a2ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedebf819d3ed61e82a8e0ccaad326a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d5c22a1800ac174de6349777c23f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13411d29beb0250b4559a9b8a8d2f77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d18282291ac4ac37331f152af7bf3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa79423808f99976ae02c08b6ac5203753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3a2995190406352d33c10484411fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47f612043a22d3a17475b9896c04dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc23e6d856a9040ac85d9670da7ba67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7ea06ca1c2d63744016b9729914ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6227286d1f4b31fdffc5f88c5e86f9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b04a70b8d67972837a1fea7f3d6257759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6840add7606cf115b6ea77e76713b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26a294004599a00b2e0534df306636761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca3900043cd83d812a1afdc9ad9e6d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641dcfd458e28159d44a9d01773038a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5f3063e76353c019653cc07164105764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2de305142dd1ecc8dbb4ae342baa44765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645615b55f777e257ca60d980dd0cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5db30e9a8ba418b6ec611abfa5084767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce27247ad86a7b9885dcd62b7c5f4f3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7846384fb74f66ee07f8038b408268769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29976a620a366b4b11ed0c2d3ce32278770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314831ac87365cc2bc619a3396d9689771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9de48dd941a70c000d9969ab018cfa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de9f6a6f4be8410cb3d0e2ac05ec05773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fe81e0b1842e6e4a45b0aca6b33b4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5426c0e0257b856018b221411606c2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49345307db299ce84d23775dedb6899e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda248d2b5b77f6b7032d2023142e8b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1602e5fed70bff709b40426d14bfa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d7803639d8e06352df34a68070eef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaead6e29829c95499cf867b2f5468780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef9b0ca01f3d24076ada47657215b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466adbbf44f5fbde9cc534e50724b6f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c70b64f4670ee02d57489458b98bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944aa06a4f4f36465af0e0e4dd329d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38d53dc96009956445300924226b5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435508c849350d645905b29e449c811786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15216d26992aea49af60159e8e6a43fb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f5e2ab803a6e9f22218efe89b9ea788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676eef6441e8f29b276aa12950b8c67789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54606f49b265da9c655b4c5d1752366c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fa9c1c152dc54cdde909e4631d8e7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722ef713a03c280158363d753d707e7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f114b917fae6486f4fea4aeef07adc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d80183326ec3e922777deb9b4c3bb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3f519f3c06aeaa554c6563c45c2a8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514b6cba14946b002af2765496cd77f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894b9bbe774300f7d88f948c4e97ad4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7507e3b5f0154afe4bb3410f0ba822798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56708cc7d99d3607b549133683136977799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86324139b3c0e4171b9996327a9162d9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b275b46bf3d093abbfb3370807d5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bf2229a843aee190e9e61d9e9c8d3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701252975c52b5d42db6857b861f54ad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14dc0dca2711a773c5d18de898480e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f37e70e59534db47547fd4445c41e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ca114f2ed6f8ebc01114dae1519c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20312470295756e2d040acfed010c4c0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96b2e945e151071e5d53f98736fde9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f92c450e74226fbbdece403264bcf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5c787815938c5f7fe2a2e1bb0921e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cf02999d78bf2ba97a9d05edf18ed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b45986f621a034f6e5c6a7c39798812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6d7953fb21eb49f0f8ecc4619a17e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff1b21d4974caf58b5c9a726b8002c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0216e08bba9e48ff02f3c0267f6ed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc67d6c3606a709ee6f93ddc729636816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2506653ed8387146b166952f06654f2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf43cf44f1206fc8398f076cc77b29818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d554cc5ca2db21539742a4de37d7ce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e1dc2d488f76cf1222d718853f36d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b00bbdbe4b05bb7e94ae86222c59821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892675f5f82cbdc024110d8ff4ff0c1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85032698f2d22ceb2505a43bf6a801d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea6f425e94185c1d8ea7a03f22c5d8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e17770a5454d66426091f671c1508825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff0b46dc84e7ff5e78f8321b5329b5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb63930f67eff72f7591d8e00e54392827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690e8a67b9471c618e654b53686d0bb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c66e89e78c9050f2a52809079465829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bab103283809b8ad9ab2fc5e3e42f5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f51c4e396b078e915876d8688662a6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4339f2cc433039d0057b44cba1333a3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04b8bfa2875d621c68decc4c12f55c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330143b15a80a4fb20c6ed7e255b1731834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db4748c9cd1bd642af039a4db5eaa1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533e40a9c50b8b53ee2fec1e3736492836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a8c9b9955411ab3e276e0a5c4dcc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b0640224d65d8870bc7f64459a89b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac43e33dc0a2599d0ff3fdeb84372b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e428d57e587dadf3bb4d3e99eea3a8b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad92f88ae8bfae237dba8a4d66453a5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03768c01e3c46a8c61d35234c1cd0b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5b81371f972f3523d620536dc10d8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de213f106627581cd4d3107f8b113844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac23b5ba2719514a154ebb639948bd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26bceca31800f3f9ac16c153d999a0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca6bda896bb3a7e9997cb0f66b33c1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bf78b311ff55d05b9ebab0046e400848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4923c523b64aab417740311e253803f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a9a0d4de053752ac3bac8a4ba7cbd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89257ce9e8bb7d9340fbbab535fa2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6f262893b3e2ebc9c0944b15b745852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966e560ea97e565972108bd233a77f7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ce98e4428baba954699366e2e8f3d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446f93aa65a9a19b7e72d051cde63a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867eeb83400af4d9245618f6af46db1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7d1bbfc6f36a0546b1f78ed87928b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac8a9884f0c2263caf3e43e576c83e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdf9083998ec6295b0c5a2adf4d8fb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0e5fb78e814a231b49d08cf334180860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cea49c095e8ee9e37f9c473d65f040861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938de4bbebed6aff7a590d761bf5b3f5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23653708741cf2228749062740cb8c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609aa3f26a73b15c165bc28823ea0e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1863cf755bd5282b2005b6d7fc407865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230b987b38a65a97718d6e65da5d76d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133f5577aeec323d238128419b4446b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42406baaf2bf009c46caab5b8b4abf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df25538a1224206b94fe3371559e919869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bcf6a142e67c0201532082d54fdbc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc313556c177faf5e5c353f61e5db80e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfd7b00e3806f67c573fb85bbd8bb7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511b9972afe9181a0646dfd2552f336873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb982097113d87b7f5bc69b29ecdd6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2106d219274496210eb406ac3bb53875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9161d4c27129510e2b77e449bb115af876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3222f6a7c1918bf13ed73dd4345cd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6cfe6b5f91a09f44d0cd0c7f69050878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408e8b7c11d4bdf9a9c422eb12fff6b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814122918f91a3347241553d000f633880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486086a887b84f690a37a04fd77d9a9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318a875a8bcbf4933f3100989b5f8c6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850d0b03a2d7ae4730094fdd6778fda883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840521e874ed14fa6162f6fefce19c6b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723223006afd49af13610ee02f4bac2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197fd287ad730fb90ea0506d21dc17b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d36ff21508745ded2bc4393813da8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e284f99a2a3fc527d84ca364f853ef888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42353b2e01d8ba359e583673374b8b35889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db11437410c4900ff736c9a4eb89ea4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04813c8180592d2541abcc46211c39e7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb34ea4bba4cc056b93bb962dcf452d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7921e1f2ab194aa4bda14b547298f64893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b509d3aee2f5006b4bd5604d3483d40894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb061b4e2f4e29beecdd1845cbd09895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbb2be6ac0bed7a0e773008ba516d1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f9740022c9c56470c74c38f7a7632897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052de9f2dd8b1ece91dbf5419b7753cb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f77e63851e95c4df16d440ebb94271899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4353661f1140dc5841feb2a69f246900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfbb13706a791f3e15cd9006090bb1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04667782d2e631cd0d298c3421dacdc2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3975d6c859bb20b8fb0be6e768152a3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ae02d8253ea73baa179ebb32ac20904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31d26ec15137eb9ae5d82e7e6277e2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd38857408372416c74dd78978f9ca5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f74b430f23355e78116414a61eb5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87400b4916853e273d9ec761b5c2a1e5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f1997297b8f44f66d87caa5ae896e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c73b91fcad4a85b85d61281d143c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afa5166f9bc06e763c203cec7d39b0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747b57b6dd22930a357ddd5ca6d4c21912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321330c10d2f77570d632101f6ca9a8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2a97edf61375b149a0ccdab37579914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf90fd0a2cca67133cf9c80e6b1b4ad915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f22ab56ab9c9d1971c34583ae22151916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36836bdd803c93da1e46bcbc72d2a911917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139b39ceed1d112898fe6bea5a5a7e4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efbd77481960c65778f722ced3a2f1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23cf9920736da0d5b7e21d52e8c39920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8575df238a30f0711bd6a6fa1c4a57921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dc7b5ade03b8b9f0b07ef9074ee97922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be696eaca78a4b055d7cce23d143904923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3de33b7d6eadb9a2d90924a42bada9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c7e388eb4b80d42b20f6d7d17d498925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6b090dfada26550267d07f3d4fa03926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679fde1d9fc1c783b2b1015139e58cc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4b53dd9529e72ad5747c573a3eb42928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08159ae445edbf58bc3fd789763f664929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe06806fa00106be31e3d62f150ffb4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a969fbfb15e3dbcd3174e76857d16931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f71b8427be98cf27c795b3021697e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e23d4f3bc7c498c28edf786474c51933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a823df99ac4cfe4b9a9c7fe6164b2ae934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f660abdc071fa28ad874694707e91c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0f4c4413da1f97a5045d8bbd997a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778da48300567f5fe1583bb3d284091937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8afdb397f4543bc031cd26f36837a6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358a6a009ea1ab61e256e2680dbf0f7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6824657e716c85dcd8679625d41611940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb096437f84b9a5b614bc67ec385495941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde12b34e5b2f3385ea0fb3e80f63606942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabb438e2ad3ca84c8f48d89482de86943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489894dfdccd67a0b2a9452922f0e6aa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ccfdef59aac074e0e1b48cb1e8619945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d67fa3345053667f01bf3fa5204a9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd784145b57b06d631746ddf706d6ad947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37387ba0a6754dfaa722bbe6c8c16e3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1e213ff755121be8fee4734805e85949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240903f66afa32b7c3a67e53ec734891950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ad8b53f0704b0e218f54b4899fab2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcf79319f657b259ca5b1a582d4305952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9cac6434460bd4911266e07f9489e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2e3a35db5bc6a0fa6cdc6ed1793dc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea9cf106efdf2699983266d12a427955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2df63619f0de9624fb60480889163956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84a20e4efa305e31971edbc253501b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108620f1917e6bd5291cdee4d52eca9c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3bd938b1c839cdea8a3c5e31f7862959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1545a31da9e15b13dd48acdd1df78960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e01295d02358c57533ce1a7efb713961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65808008d11ef53735a220e28c3764962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd26aac512317ee6e4533a62019aea963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4cad6119a50682c1bb26765ddddec964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ead6cb5d0f4ef91c2c43cf8824eb2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b8cfd37afaf2224d10f8dbacf5d09966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ddad8509f9084bc46f6a41550802a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b5952185aa75698375a922d8b485c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618e07aee773bb0a7fe4eae9fc2addb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a920861bcbf75171553a6c8882fef970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965efe5c6b1cf9bba1a03258919f5ae971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c53d8d4703d77f61cdcbd883847d6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf45e56ef09091c66d88271a66b070f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8ce2dee9d2d5de4f4f53d50edf6b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd63e6db092b3345681ece32fd19f4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c5f0cf1d12fd2bdd302e69d570320976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4efcd049ac3f46f80f1c235113136977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02177c6c8b1309c1f55feb80948a0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e37b4a4a8bdb6fea606892f1cabba979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dec38fdb60b67b7dbe3a52076b11e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b759ed4d1ae183a537b1fbe061f575981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e6b4702115d158f64edf129ca4be982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d0e73967fc4973098232faafb66b9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a5a624b8cb137ae12e79011ee4bd984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3647f46871c1b300379ad032294ffce985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df0d65c0ceae22f65be1aca8907865986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be765d0d503bd215612ab861583b204e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a838b5314e83f32ae2118c7b5ec3a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dc28a0cb83dffb5fef86a4c44dc41989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e912171b3c7e95e047e4d7bcfddef990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52ea83d0080f26182a1831347ed4da991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5697fb1d93e0ce7126fe35d43238e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136af58e4279cb02f7ffe5fd076decc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389993194fd0c0ddb00313c2ae5a314b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5322bc062183ec023be26b5c9fde2f0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4753b0c608737290f05f9e81f4078e4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8598cc7ae738ceb6a53d3fa7a4a9f2997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b349bc18c1e38c3e1a790700b9e5b5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10b56aff36f364b99031555738b09f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47361a08da6a1d7d21a4a3123bfa6f253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c1393adb14fd88c30d7dc05339774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe915d0f8721f8e86c9aad88c54425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b0b058396f56794a115164ab7f9796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e2310be70429434056bcb78a6d35f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca588e1de199eb17e9ecf225c94c58f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b05cc7c3e44493e4d58b67bf418c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbcecccc33362bfa9f1ab929a526ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ca20a0f40543bef787aa0779b3cca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c09a8a688d86a956cd4a0ec1f3566312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c341a5671aebdee56a5f37e4dde02e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2c031b31d7a85645d68c5a931e27714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f5bda3328fb0bba5196242ca755315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0424b57cdd56d62e57091f1f8f49016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3214f5065a0a517a0ff3619b966b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83d74539a3a989f8df5454bd9aa90318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba73c05bff1883eef7558fb6617d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95287173e45b403afa8686f72a9a68c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c8186b4fd5ed43a57975be244b2c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af37e2fcb5136092a43fefd1d0e72e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470b312174aa7ca56d73f80d868882b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca54c4fc143eceac27c37050219dfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d491ff2ffc4c1865dce3586220f14e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd8533a46b05822b258a4e94e6aedb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd29950db9c5f9f97df9a78e1a1c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf4249ce7410d031cee8f98fc0e8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2cd33396f674dde6c5951bd59f5a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d24a52881371b7309f8704f25028e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6019c15e1b26f89224ae37cb3cca531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a8028366644c2f84915dc001f0bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a343775e8258f725055c71207cf6c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e705c24fe5567ef969d78d44c9510934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ef90dd01ec11b5551db2cbdcbf8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bd12b0d02b885ccd1af7e8824279236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4fd23f74c307110e9793960a44c1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60779829357daf225092da24d7261038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a50383f6cfb391af2bed661fb0fb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25077f8d1e03b413805cd704b8faa45b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b6da8581a63dcc08ef5c66afe7b5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90f0d1d2b3969b47b25b5a94f4698942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968b615fb81f1d8307a9c2d775e278643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4198ba30bfc1adb1bb0637e9d0164744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b502d86556d334d0d4c8e1bc17e11d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0919210361a8552f3c0dfe7c20bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d65757581c553a4c9fe9bbc56ebee647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e0e38cfecc21ef6fcc75606cb2af948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2833b5c04e82e6012282d581669618a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964205bdc61f27400f0e53ba5b2529550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b996407fbf964034e64e39999499d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f4f418d1fdb2780a23090dea7add52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce16f9101d34c5c6c28bc82ec0d08253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace4a7efbfeb091f8985123ba07d1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8973ead1ffda9afdc7a09ef2eb282355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3f9554d519b6582b482701d052f5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029442c6f7b4272747df1da36cf9fd5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03ddd959420e1608caac84ffc86eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742646a0500a724c19ce47527a680c6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c2c5334dd995e3262480e8992318060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588fafc9d28192db4d268ca731b401261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f0691b7f32be1146f7f28ee068f6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6f20d58dc832c6d3afea7186d39cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93db4c15e7d6ae021e92a142e7eb47964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1681c9db0825d3e5a16353f1ce05f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7273e962ee86b0177dcafbb9f59acc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef09f193c2ef0830e177a7a9919a5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631d52b016851c4fe70f55e0c9c834468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be56961ee9c63bf9afa03b137e482469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08609f91716a536dfcbcd462371c448170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b42bc8127d644c1fce617673d262dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3397f40b87e997355146e0db101279c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556beda54ee85e598c820b13e3558f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c67bf5d82bddf7eee9996b6ac5fc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f30a873cb3ed82eae947769318cbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72748f8ed8811c0b9364433f5b035da776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a6c34ebf4904c66e9372cc5359e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19caeccd9c597bd9cff2d6ff9557efe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad20cb445ead49ce9aec3ca0c82fb8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5328f126f4c04ff6d64b7f7d1234bd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05463a52b7177593b4fe112cc020beb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304643ab2ec30a34b75f3d21bfd5114d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15c9ac08bf5ac728a8f9de2fa9871583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583239203093d5bccf6af21daf0d344d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c70dfbead91109c8b2491763bb81885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd42418f2cb8063b25f5d3c50a31986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a3a17aa1daba93f4f4fd1b6e1e1ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148ed1cdab6db5c34d4241e7a3f56988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f6967130bd4e512fd828dfe4fb4cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076baaf4b75d8f78cb51e2c67e9ecd0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5a70e96b23647b96ecd70be2f72e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec1f0e5a320bf94928677fa710fd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731711afffc64f277d5e308ae70816d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43fe126c8f621b5900c134d56058d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d034b30999f2c87c1322f7c5af22395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b3fa011eafd8fd312f39d1b61a83796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56f9c70507b2f996659fffc13ce13797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e23d930b8e5eba9d15cb5f01bcf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9277b1d4a76abba75595fead60ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fab41b2b7b2adf636f67d360e8926100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbfe531e85d03695682e1bd0fe783d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7754e6aa3e30a63246f1553e7653102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb12053088f3a14be513898bd7ff05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878ca29d1c678db5bae746d15b27a00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e1f8138d38f8e02f1a5ae0ec8d8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c70e5dd1706c2c7114a7728f648693106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483362820e537b7139f2e99aea6409de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5182824374e7df5631e1e7610200e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca4535062fcbd034ce2751f0791367109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e0adf005346f3219cf775bc18823110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b4c73daea572b24b6eb2f6ecb6ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f0a6c93d1868fdbba743ebe466135112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea3a78e52290c384202534de716373113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a6bf07e984f3d75dc94387387e53e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdd55e1ecd5e4074c7e7477ddae79b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5034103b22b69eaeb86086becd4a89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0814849f1a80e03cd56e76ec44fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f5f9856fbd4e6c38065750cfd995d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db2d4d0e9f1cea4e57630f7f92cc8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7324ba268015c2cd21b125ce01e83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa39f7fe9ad833ce4ab26e4fe2118b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bae29e9fb28dae97f94a0ac2a349dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e15e29f451874308754e00de2b58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c717b85f509f0eed8a7cc99fced029124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1aadf1bb486cc3eb9121ba7192949125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6934ed21b92640f9c47aef8a6b0f27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f6d5cd2bb9459d97782a7d6df3013127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc2ccf3201f3e7024971c706e93ed7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe0e58918dcc156514c022edc403b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8e30eb4f7d9214a91bd1382b729c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0696b99ccdf27c80499d560c7431e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad0fe15837cd3287247c3f4bfc84ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5498d6abb20ab32ba0a59bd95bbb706133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25adb4b5fc8555908fde3ccc4af8801134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0943618e08cc6eebf1acbf7d57e57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c2d90ba932278395f7e18de5c37b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d09c81dd322823b38cee83be50fdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b325d1731ebec047756de72fc264116138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc07ab64e9c4c9f3d104a05d9232110139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a39d11364d226da158ac977a5c4741140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024bc30f02c39d1957d74486569ae08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933b1f1f5ec754bd52381f8a95a3d51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8978556a8a68ca289cb3218374b4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce351cb435da259f1050cac6162f5fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105f2f355af7e253f9bc726138e338145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96667d48860910e7c4d1dd0312a4a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998fb7a775848750263cdc79fc2448147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435249e08aa98b9dd4c00a7394b3a88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff100b456ba60ee3017155af92686454149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ec4fccd954e8c7308d3b61dd4116150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fa42e3d8c8af631ee82cf7853c0fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f742920944e7e25f243d84a57d6523152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b88319b6871abb4f32123c21233753153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeea7afd507e2e6910d8d19d4b69549154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075f33710b1d8dd9ce63a24939f5432155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe2f4c9e298576949877ef5b7eb438156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d897825d8ba38f86abae0a6e137613157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b9d15d328682247bd6b312b411619158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdf53d6c16b6e24fd9610b5df161d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591d96545ff476f0d282b7e09603f12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf378cda2fba6e96ab8862b48386b68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737065694b7f3b2922a2d59cfa2fa8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec124ce383e065cc21902ce77ea10cf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259be67f1488504803e0bbd6867f342b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f0ef9b4aca830f1ba8cc4740a6f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaa9ef589391e0158ae6a1e61076f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498c84de05e189b2430e7a8a88e0cb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c03f92e825346a02ca49f4ff6561b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa2bac4b52c15c499e49017d405a98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e152370a09d08defd20b610c3104f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03484c3d79fd45718803f31fede5642b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5942e266e0f8d6b5a720395ff05563172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150427d69f91cdc27baba493463ba0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e781e7ee89f177e660285a1a43fb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c120d2814f9e4d897acfd24a28ca4e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168597908ceb119c1e91b6c5bf2ea01e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b2011861ae4c6cb867734ecab946177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ad7657e4ade64ffdff333ae74fc95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c0cb71a8d04ada723d589e1bdedee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2817b4c0ad0016cfde9082c6661d577180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe349fbac56caa84fa04fe17c08411181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d2dcdfe5e68784911a5f40ec129d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46539abdfcab465a8c045d5d57777183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d87a4a516aa486c3089bdf56e87994184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b54999708568ac7f7fc42e94e01609185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595652c9ba084aedce890346584d337b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701cd44a3ea67f3a68d5c4b67a17195187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656db2a81fa30947b06a515e7088140b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae399044b024e3cdc09225c5d56041189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c270435e33d3d5bf7f934db117334f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd08f6b741cf911c332c6400879a68e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a807757eab0ff86b6a140a64025ac6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ebeda96115de36df23f1a0f193488193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462e1a9294ebe331e2ea3b6ca79431194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9251d88cbe3a765d8168bcff61a458195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5bc47c26b0a79d722014477426b64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c6e56f21ab909835f6508de65c544197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c6ee78b98d52c46f181df5ff68624198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011fba9de08e5eaf870ea612d039f0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c3f793822dcfdb6f38538bdef7bb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad8629f28ec4a2fd02681fc61e7a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd44e45ea1784fc3172d3b72b2a474202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68358a7f0c7c8c83f43d43f1c98a0dc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627559326b043e7cf12d8f89ee3d796b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2e11634257018e86d5c8b16273732205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101776bde3c34407e84aa24d0b6b257206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5629a2355c69938d5306fe3e0320fb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dc2f8bea815d85e99d45cd31c36e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bf0d28f8d3cfaae7e03f624c2c29b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0af984d83d5b409b2c9c22f1c1d72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd886050bfeabcf16f65bda9b11af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d6d33c6467d427bbe52df3f00f26c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b805c80b8e1ecbb77d16b424c6857d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc9d531441633256f860b90e073cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc4cbe9bcd3181c1e0c85a3efcdec8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c5fd77b72197c606f26480cdc6ea9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76bcb745a3671c126c0aee954259da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f740c6722e1e9a625f59b282c001397218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5127e387c128fc2c024a3ea7f639a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ff6f0a50a9cacb0b5d07a26b587b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820cfc7e064c6a5e39f26cc60d29bc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bad4ec64bcb2710eac6a7440d21235222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d61decb2c4e37d3468ab72db4a281223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005d50ec2d58e3cb5101b1ce8bffa7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea1ec06e992e044a69cf44e1f5b86a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a725adb3cec067a4491042a3820206226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7df93da42c3b93967879ca30e178227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6e4c8ce79c117fa1ff70aff17a792228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2a19c39673a0ee6b481cd844eaf9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d11c5edf780b5bc0facd24e0c1f0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd62ebb23d7e5c28655421c5f96b50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db5c78757d5e860aa54ca8cc4b6ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41064e6101f467e217ad9b8474eac3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d4b8631c5e1d0c06cbb2749d1e69d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f068c6877486c22405b5b9835284d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1b775780d8845cf308631169bd267236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36dff3169bfb1b9982b34e83adfb95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d275f4a96e8c1316d2aeddbba25304a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2d802ef50b2be71a422d5bcd573ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c20c7256c4fb6bb6472a4a775a0ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc05ac3e22f38750c1b1f15b727a1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23854b01377fda6036c7e9e6daa201242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e647d97f25ab1a8a742ada19b55fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3b524a7a556c67ce9813de194ad4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339abca63eeb56bb7dc1f99b0c18c8e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13532e5f8e11d49959ddff7d8416dbce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102917312e623e84374d5dcad6e7064d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46cdcb0b35496fe402fde535d9e734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cfc2ad3d312c801c2a2fb348c960f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a89b9de886695e74a24341ac6f591a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a1f3cebec0b4c90f4016caf6b62fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ca086c751f391923d8d27ce73ad7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ab5f04d5166a428aced43daea616253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835263cbbfc0e510bca73725036d239254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9819e74f4d15bb203baeabf70381c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61469bbb61a99a9bae033c7cd9a4114e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a5f85d7b0d98677d43603fe76cb3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb420251efc48d60d2c34da4ad7a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5d4b8d2d8de56da33e6b84f1505c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4752436968690a8617681311d6db368260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedf2d2f3c10526057a935503ceb4de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ff4db7c2d76f662dd9a0b0516c4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c3b93d4467a58e17cff1dec41650263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b907655be3371fcfb414a9d767ca30e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f849df4a6703b63b3071525002aa55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d3d5e74bb41c706966a65b9b7edc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4235727210e117235d3b59089f59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e08bc5263bd91fe3e3199bc7efa5d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916859fe5b7dd26c0a0e580648d659d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1f9ab3aa2ac3c9e78ee9cdfc11ed2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4225d7b495046531b572be2f25e8cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0282ef04e2dfaa754d1c3dd5a2f4792272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b263f3305de1f2d8c57a697bc199c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e78184f41274b654d9ac050195432274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13252661412f454e29a9fd91917e1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aad9356ba2d905979f8010b8eff951276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcb3d0c8985786291328ff8e1d51f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5113621af11a7fb79a207036507aad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41bc769914165640540bbd8031b493279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60ca69b8e66967d10783e6bde076da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fdebc22aee6582c3ac815acdb48d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea2046654a34c066ac19df8b931f88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e6b6e1087085091a2e3b6c1d6bea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47062ea2f7e2eb9ca77f9970bb84e951284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa775291513e23064525ef3d18a50d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef820b13657a06dca691d2d7ef12496286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d73fbabda783e3530c707de9862fe9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cf37d5afe0abcdc03b1a6b5539d7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8c8e14c10eb82e758d97d2e447ee3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdb779dfdff8da4f0a81f1e95e9620290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441398fdec90304e8bb3e2816b743cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81066537fa36e2de3d7f18b3ecebff36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51704b57d707198752a190f377e944293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b4669de93705af4773fe788d0e430294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebe76b40a0ce522d58cf6383fbacfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064daf7fb0dc2923cc76356a11cb26f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b4c50128784c3d2f79e22db71d32b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded29b54f621df83060efc9adcbc1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa6f5219ee5ed0aaf88710dbdb992299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cce8f3845143338d4b8c747ab4006300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbed8cc67e7449a5cec5ecb9bfa5493301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcec9d1af258ea9143d8ae864e3562302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2107bab3b8fc3efd3e2c1b9c353b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f176f2195669a22a219679dbe9ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dbc03a9d04e310f8a5378eac15704305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44484d23e89a0527ac8837e87d29de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1cd64ba0f4760aad73784ab55900307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d23a43dc72f41d9a57a96b42192683308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739da6ba95e5b6b7777abbbc907e8d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725226ef0cf35575c6ddbef65fde50d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5cd7f59d9f4a0590a286a96b43125311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d4084dddf8494fdaef20698d1397e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad93136f23ebcefa9cfd201188887d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7457e8ada420c3798813840de3af17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19024b45deb2400d80729d9517dc66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff6287b7096646adf564bd38a4742e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d94683282261b7774882612af8aa4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72d6e995b64a4ec8e2bf8bf57b8edc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1fdf272c3f55e38989e871d56ff42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b57f410c62dba0537083976e09895320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89903bc5ec0ac775f0f7509a8bee13b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838a45f729a981818aad071ca58cd4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd43ab1fefbc5bdb25e9182bdb5125323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbabf5c690792084de2cef32ed8534e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76412dfe9db420a9e39fbd41ee786c56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19869ef044c84f8a75bf9fd31f3d6f1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0985681aaece90c898688b1c5a498c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a95ab8e049eaa3663a4182f71bdf42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69873b3ad78e3631b6c4300d92b5708329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e42332ed93ba7620ee5349f8fd933330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4fe7f529a86e1d90aec8c6e059369331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0219de57d6b6b4eccb96ff4ebeb2d2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d507fb61b31aeb4697d768c68ad5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5597f124fbc88c1abb132b4a44a542334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969f2acb2b3ab95121b42128ca0adc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c1ca014c98d884173b0454c322fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b0590d5489fb5bb58c8c8dcd0ac12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6683114ef92eee851f0148f20d4764338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0a0c799b58dc7c54843ceff9b7243339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8bcc3f9de3c074722db30abde1bd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b1487c83406e0e94f958562b61fbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d319b5675b2e761bbc60733c9239d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998da961a78a0adba2c28941628aeede343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eb6d766b33091f80ade3b64c49eb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcef42768042fb9db3cd44dbcd099b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7cb287bf8f07becab030c4c31bcb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880f345ae7a1770c45fe40cf016fc8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc566a93a2792b514d9a589ecd50404348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306386c1563622f1c728963148188ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d3e6395b965dc5d23ba13f24bc32b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624996f8f9adc658b15f0a8fd3a66cd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068d9af84e868b5f7fff781c873a3c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48390edacd09fc74554bf25af939f2d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1f6455518d9b69c594b6aab47f096354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43721b5323f6649e89434721572a093355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46b278ccb8afb7ab97a4df02445a36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ad545bb82a33e5771a303502d290357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1139816e3edf889587f181b6c852020358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbd3ceac6b4364b423e7fefe5dc2ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cbc9c71233069977b12c16a86ba9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490a91af222793b86a1bbd927e8241f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07236382ede789e6b312eac237a2276f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f48f1d10184968a76f45b25c9a5714363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ffc1226406b4b19048f43f11a85f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdbae891c7be2bc09639356d4fea6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570fa1fb7efa5fd0655afff97d2be9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa98c7d9ea40f9a291d9c29a0a11d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c285cde5b2a7f9b9da2f001f0f99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e42004f41fbd1708b227d33256d4c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670a2996a528ecd31562fcd436370b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fb2faf3270f2335ff686a13aa5884371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fe600ec6a52c3f68cce8e614a8677372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbf3f0b64744d520e2292c55b3ce7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c8d40f38ba619c6917a77904ec3fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708894867de47ace8245f534a01c9805375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678088655e70d407850b2e3945737aa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3f60eb4a458eee168e20472181377377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d7fc1b671fccd05570fa058fe9fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2774332972351bbad24c9e6479fb5bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208033e1a7f1a72a6d328dc85e327f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0650859fbd7de02e9974f32c4eb1f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df4e8495f64cad33b255f9dabbf789382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e91913a9887797cc1a7966dc44b24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f12df38102f74e2428fb318d772c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710052e9511b891a3e1bb18745ace6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6b8e62f40c139cf4391f3ba274f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ce054f8b18f16599c7f2f2d94ee6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1714934bcdae4511d86b32b52ac0426388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b866bed31fc3688824f5049a309e5ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced45232fad41b327184a62335ff116390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0b3e946d75d9f0fb581aaf07ccadf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559bc6ea2e028bde8b3f1d3262b8ee0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96041686590eb7c144d612415d03d47b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4f18ec9c7285f52d88f1ffc11d39c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38abfb3c1ad30cb7c6a0f59b0e58ad0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cbe310291bcdb29a842944473753d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70139eecf995ecfb68126558686fc95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9255b29575c09f04051d2f211b1999398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac049efbd59ce815d5759782a2905399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1991da4de7535727ec26e63ec0ff8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7cc5bd7ad8fcb5e4203686b281123401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a323e422f853c2a9a8cd7fc96a4ee89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7388c513c789d730d10c906edf2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c581fb60e1d4cae7c57b25c666bccca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86b0dbf8a0c91f0a577937ead62a29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b83544b49fed56a9be7d0110bd003c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b01136a3805ebc0ce382dddc8c5e5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e4dcf3bb3d7bf3ba4406f0f5c1d1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1874de33bfdbfa80c77b25d0743ec25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c13d204f9dc3352aaca33d64d4a08d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9c3a5280e35ab645538a2e3e8ee6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfd718da6ed1015c8b0b63cbf5d498412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5f6b8e6398d38e49940306d0d5730413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb744cce99d56eddc0a44c32cfe80f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84531e7e892086c18ff0f0676d5750415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b4544887279734045e751148b925416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4aa33b368709d3cec711361e53173417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812f178f3d12b6453a5131ca381f86c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cdc6551105fe76044eb757a958e23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86052065e77724ba3d26a2c32ba8960a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8137248168219b30b8d6290c836ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03f438ce67942183bc93b39647fe5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8b74dd93b7b7dceea770af39defae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfea7fe64759a22de93af99b87e8f8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba848e2c3756df4b1a744c4185e1d58a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9106d2d1554c62b9b4f44edbf3bc2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560267d3cb9f8821f6a50bfe944e7745427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf2bf581527446dd1f5e3a295fcce9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bae553e9f000c71ab9ca81e161e3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa4a8c80c9fdfe9ceadb9b67b295c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea744ac9ef53747b6f513a9ed5637db8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7de47558deede550e17607402cfce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd5a717509378c0ded9fed0e09fb7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08dc11d22b6df76067128da4437d84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd646c091e77e94dad8cd70833b251d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87adb54d468c8d52bef952bc56d709436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f62995e875c1bd91f04bf036e0092437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2508e951428ff8d6f65686742b9e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32232a7becf10c0e328d432ed4d4381439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9ee92153f04e140daa1b22a8c9941440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8e5ec54fc8bd4e5e227ac67acf045441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88a7b0f4bf680d680aaa516f9ab20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b2acdfd9f156ca27b510c8c98a4da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3761b20b7e7626565a52b6f5f9b4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28e485bb08ffad1e4f97b232ea0af9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df803f1d085ac3f7063c916412fa0dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e17ce1b0aaa71a25fa4d6ebfeba5ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f8f17d68fbda2a69e8e1fff4897c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6ad78923c496bd96a1ae40b3b0cf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5bc7f16f72c615c433f3d94f9e87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331b44f703b3dff28c93bbbe4536b72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995588f56af535387c64680bb90883d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cd2b5d40c4f5272ca59d7f2e3ba83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cfb4c548d05ba8a9d0e525be092d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f18ced80826c19f2f9a9a21245e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1b95e7acc2bb7f85f38d8490ecbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1ba23dd86ba6283ed18e353a27b0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876498f1ea98ea9ab9cc4c02a9e00302458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c0b86cce6348292b10acfe241738d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c3477930a355c3c5fcdd0eab5e45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a578ac01258371da6a65741368e3585461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6019e364785b0e9bbb9714130abd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1921fd685d45df28f6eb9603ebc516463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800a36386f70c142a4496079353a37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ba203432d66f70f0ba35324acc36f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b9401e6b55b80696a8a1e28597a4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98dd459d0896480266591e4cde9065467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a05c2d655a908c515ab87dfcebb485468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d9b9acbfa2057d56deb275defe86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81ddc1f1a604349a1dc9087176b2cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599db73268a3f55260067ec092287547471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986248596bb616b0dfccc6c45b24a7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a98a6e8bc52c09afd0fd44d62b29bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555ce7739b94f08c64569dfc2ad18be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a699a772825ea52ada8dc2d20059b37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c548daf0ca446d67bea3342b7297b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892626d0275ebcb919ef9d72ed4d460477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f619028725debd06c0b7bafe1b13015478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380ea4728c9ef40dbc3d9eef7e1c31e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63edfb0e1fbf9f2543669afae21e332480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f75d2549b24d1152d507b75d3be54d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbad9502d2a591cfddfa1e1554f21f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a95e9817f5a4c99fbcc5b27f96cd1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97103c01b687fb853b9cba269c51e37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6527f6fa88c79d9e1c955b9fde819485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bccc349f5df91a2b8cc6192595404c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f765301ada2bf2ad97ece97abbb9e56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a236411797586f5e4fda3b04577d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0076dbabf4e5287600440345a6360489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f98b165628ceab500921e9ddf1ea89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8f41d73df4a0c79ce76b7a966a02f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9be344c35bbf9843f2f4bf4350296f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d45032e00476cfe91e1ed93d523e2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3670452f9840584c5727109a42537f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb503f0a75b3397f3fe5e8f0a376b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc7daae84cca9ced725b54e9d0726e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd686baeeff26eef4b92e3cb03c08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778d7e74ee6cf44fa4eed26e8ac0436498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eef1ae948cb534cc3e6f1235c3cb97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5bfa944372f82aab584a89921f19d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac776cf7eb00d6cfb4ad4d187aebf28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea0b344676b28b0d96f4138c3e1345502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465745ee3c049fab6e0498863d6adfe0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee4fb959c732c6f1873d1f468d8a29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25d18dd61ef2db9de44557a68428d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf744aee585dd28e197876e185ca9333506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d123572d09d648cafc859f9f47498507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c45cd769dafb6109b8bdb22f84c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10f1d73cc0a4d360e36a33fca9494509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76dd3fbcf2b2ad32064006923bb3db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b467979647ee7739182dd3769b0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d9f981ef81aa8f38b1b657d8b7ef8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dba27e90eb52fb062385b3c7adeb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dff5ca984d4e33ba81e9306b07682514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edab150b8d9b0b47759671466bc351515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9dfdf3d664d2c47e1d69351ad3f3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d0bbc3734a822a3665442bcab8f4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b6f287c871b74a861325edacd494518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c3ca0ad4fc8147880c2030e91fa8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00bbf0ab14d4c9225e95838c6f1b09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f49158218292dc39ecc778bf97aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89d556091e1f092fbdd7de23b3e741522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc7bcc8d6c52aa0cc485d0fca26530523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fb2cdccf0ac6ee15e69f6d1906632524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b2a166f76bf831b166ad8831065b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1c9b21f79b7389377350640d07ab8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaccf408527817a1e0c9879e58870c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629fae78b7777dc8c770129f6049107528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d75107ebdaeb65a940782670222823529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09142599f123002a6f73e1a768e99673530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095d404c1f9b771b58e8ea6bc74392b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024563944b9cddee696647779328cc44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485559d3cd8a4b87334cb466f6c3788533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39d77c54835cd78995b45bc06d2f0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543527ff23909892989dce3c6497f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140fa7b0c8290adcf4b30ec12119707536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954eb88803d0c651615f6a5fe3c258c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827e2925bd14dcf56f9fd7be92049b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b68d9fe3bb894b0ea170ce9e1c6c99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefe083bb7cfdfb2ff8da335ac704eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b42ed517c09ce1a87511b89795449541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac2a83f0b7b716e9b5375340ae2df2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4183ec44081f92609229a3b60f3e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471734c168f6d8dee2ed4d6636fadc54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a579edb2081850e8fdd102de542ce0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91141987d7ce6fd98ba1053e61d09d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61236994d881ad53f4018d56040474547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e881a8d59e3690cbc73899967f1bf0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588172a94c9ffdd38444f43edb39ed77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87fd2ceac84410090eab51836e356550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2664621f06e2f661f558ddcdbe43c5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645f874e67a8399d04285f4255ad082552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a34d59dd6f48ba9556fb3ab60095df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2e8462fbcb79e3e37e2c7f7aad92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7db6e0e50cc1f583d42704c96331fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ef7cb42b156e465c13d4d58e2df4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a78adf76d75bd5b0c29e06e3ad6cd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5889f794f20ae1f12625573933fc46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8551c577743e5f9c4e0a4f0b4af00b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3184eca82289a39ba61b9614303f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecc1a24b1de74d81c2e9ecb25db013561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c6b39b2439653cb76f43f091348cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c4b3cc84eb5cb86e19b95540dd51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818094c02a1b9ed5a936f8f48f83f6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6afe712b60064062d8d926987bb60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e0bebe7375b5855a1e8bb2b8e2051566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2391134932b64a5ed8465bdb0fe95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50f38632ee613e0da93613ef6b524a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110a46de2335bf9126080aa146fbbf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c795dbaed1ef378bd1693b5bbd67cb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f31c25df59a99c8e80f3c260894d46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc80aa34b08b63755925083f95bbbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fadc1e5fbc1c8fd470f48518c2c0a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959e7199e7996c363cb2b7cbfd4b51e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64e9a5c9b4ce3d5e5efb1b74305407575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dba38d4f7293f222797b11c8dc8640576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6952b05ba50380b4ffbfeddb5e2e455577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5bb20ee715517e16981974e2aaf19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a921cd25819032e13f1379f4d039579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec5f491f068509466f80d2984662c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b4394a037d6f07a61fa8a5669dae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2297fad8ac3fd31532001898d6ce454582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e3d14167c95c563c3190eb52c3207583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71469937140f7ea43a5dcf50e232b6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aca47fe6298dc1a0e4d0fccf3373c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b87d2e424d535e18c2f91551d34112586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8168a34b328b839cba6ac564c2099587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ff21236089945e0d1500988a4261588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0fef52d7cf95d5aa682198869c56b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1136fd49e7084d494c8e2ba7237161e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c256ecb8808dafce5b82bfc41e5f9e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb8af67291aac86c84deb60736aebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13d25cf91b14422716efdc1fa1957b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847edb065d10f76f528336dc034206dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1379fa4b9495d83d52bcbeeba02f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f68f2b541da2fd6b4478af8da95d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec06f0ff09ce7637a8c7da9e534f32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f61b8c1a9d4de42a6d2aea25675217598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1e479ff7d1f95eec7b24fa059ebd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc22339e4a7e37c3c66687a7d9d388600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486d27fd7fd6e88491fa0767b38b571601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a621619529e2df1511959ffab8524c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d4ad1a5bf24d96e6702301a3bef60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63af890854351d244c698ae9f639423604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178609418166f323e08daf8818d9846a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8f13e5cebdd48920369db1d740e04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f4a0e0777229b7959f19e21c54ca5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08bb508269f67bb4d1abc424f29bc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43ed41681b107df73a11ceb9055795609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc154bbf79d8866adacbc19e83a5630a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1a10d61acb97dd489f44e9a7e15a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af76e97e37ad22815d0633ce9038641612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df977b86b214c10f8b5c357b7dac259613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8349c2115c44944b6a30e5e585451e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69c63d9871100241cd9b6e88b81d45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53668399386ca8c15a4790c6722b1684616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f08e151724ceb8331420e5828eb3e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f947640f60a70b37904d3af60d5123618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446f318400f2d688acdcd98ca45f499619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d7041e9098b39cf240cda17cd3701620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83813258e6789218a919168221d7f09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fe57554855a2b3ab733e8ee3a330f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7771699b03c6dbd4324cf509ce81c46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fff08c8334a14d3e06110651181f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b84754f16c30a04ec3a4727de7144625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba8f849fdc899370ced142600c3333626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc26ed1692de166c1999ce655f70b51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33fe3f63e9319fa73d1b5419bc3b31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490c3283b4074bf6ce8271d35f89fdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412fa0988a6c248da7377f123cdee46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2f778d08d6b7f2f8af55776da65f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d273a29f3daab58d0955253586f2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91a1073b8bda9852e53862c814b9e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee6eeeaa47931219e3314dd9bf6b65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604a45198b68437356212086ba9ce65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f7277b822f1b862373e0b4c1753d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3916041d04fe6be05f56120aa38c885637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b36206b0d173d462b7e2cc1d14dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67b2384d8f832b1db19d4b58466e67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae9079f8b382fd121ad9c3233dd7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fe12996804001f6ab5beabe0df357641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a1c7dd2413728ae700d02323f4c68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424d6b7fa915f425558462e59f3b71d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a21ba4c5960a73eddee994c3841f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecf8db5ec13b98db78565d97a1e760645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b7159591dc079f2e21beb7655dac1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4fc975486b518418a5211ad453346647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1a3ee15ee0f6d199fdec3ac6b694648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9d80110e2b30916afddaae5cf8bd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae1b4823c2badcf3653493c1420050650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12269c141ac9d9994e1c62a2afe227c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7946f69d12a057e76e151a0b5e38641652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5446ff77482dd9656da4a6d76d303653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce33da4a13e094eef9bad50d1162f80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ddd4c6e8894133b3c48caa5e37ff7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c20c7c9dc590802eac7ef6ebc90cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53861730614f3ce80e3c44587f49914657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aad3fa1d1f1241ddc7a30fc097e9b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e73352f7a922b90cc63375ab8cae1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7d78bf4544b5b4ed3ff5dc183720660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d32cb295d0a8078fa4b0c90d3f003661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd489591244bd2c73b294c09e9b33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c9dc9301aa2b3fad2181158038e30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdc804022dd57253f796be416e2bc2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b308379c843fcd303e49c8d800305665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74634b2284cd6185677a3431fc9a6021666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ee7543957fc090e62fa4691dc4dbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaab0031b9967830c12ba2579418ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bd17d1f18b33112bbe9f96ec267c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7ae58be6dd7f22cebd56ff2fed663670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ae4236c0fc3e690b38bd9747ce0c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dff7440b63f70ccd9165bb21b889a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54779cb6fa51eebd6d3a16d5a28a5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fad5eedb8305bb33f6eec99e3ce22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1a397f3f31fb309cad4892a0ec24e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecd120ed4ac3ebef97272e1ce4ef90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c326c94d4649d486ce3545fbf18181677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619965c70b78bed4b472cb5b06f589678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7229c8820eb5eae37691fc88d1d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82100fb3127ecfdd7b3566914f9bcb12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27968a607f49e7b69571b3671aad7268681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d1d1ca2895dca4c9dfeedee2eae71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef9a7881ca4ad826c7d8085f2985b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd320dec4b163da66885d9053f7b03a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca540fd8d1b38636c188cfe118d95afa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ceacd555d42514a00fb02ee101ddc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3055e71ee28573cf518768bec42a57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10a0a1b124e6f756475b1f745ec0f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1440fae44cf963a69d36627325315689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e19d9d9c59b53a9ae04672f1ab7ef1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374df6a4a2c721f4e66c87ca7fc6d85c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a5904c68893eb95ca60ab29a51026692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265456445dfe893ff221de81aa8366a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190580c90447bdc5905627b6728780f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7655a882116b457b2a80e58cc08dc4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bc01bf7f861e93f4a759841a39da2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba27be0ec58944afcb9f9aca414e80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd109f26497830120338bde232691245698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f389ef6e8e4304aee8b19c1abeda648699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a1c5d652df68b38401faf1879ec4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853159cffb8c490fbe7e1baa14cf4a82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce339fb3359f77fc212b596c34c7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fd8a9f6ee39eacf1c671cbb906b2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459db4a1c06733dbf692b0a41a6c722704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036e2a80591dd9f4b3809016998dad0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc2c3ac27b4f5a07e5f796b619525a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628beb35b5d05982d3057bfa3d5e6b23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd610486ee434ed6a86a7925326f92d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cd4b9bf6b73e71c514f06bd7a3721709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33a21bd1b9f4065c412a76ad21665a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9686538d38d8bc2c8d643a75cda3e2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5698afd88c1783dfc6c5dc43dae420e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0cb262ca1cf32eddf571d5f6875fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e9c96c7b19bb4ec36b3f3920f5869714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d46d663b9261d0a917ea5b013547f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa0139568f06541019f9fac899cc5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6db795c2ed227884e79f5fa819fee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9add9fab2bcee8be974b98b26c3425718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1997feee8c2eac51b5893b2d5657c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4efc6195f88ddb80651adbbf2d08f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724db141d4944f840d725a9fa94585f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd378fbc832273750d7e2539b6cc381722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507e90ae09945d1a9e371c8c4b549d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fbb33d17ef6047c9e7d16332252c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8680989695f6d46750c8317e013f2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff62c38b67fdfb2345a391c7ae6050d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dac8502c1e67d1544e6341697bb041727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2030d3cc92fb0ba1478bfec539d3483728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b97bf2c047b661c13b5df9de23f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a65b99d55bc4c96dbf89026fbf66da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a56b5cbafa35243de7219d0744873731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de7a77993c0168a5c611e4d2faa2b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d403d64b317c3f0d38e7688bcf166ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2a603cade4740ad395c1993132849734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4940cbd342eb86e1f1acda48bf6e72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe0e3c1bbaf72b48b0844d5b26afe5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bb1c437d5040065597c88e160d5ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6346ab77cc997f7d51b65d22b072ac0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2f176bd1f084262b410b4ea7ed89b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb2e3dfdbf32b982400e84114e09ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9e311745a8646cc62b745cb234294741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea8e722150ee75a3a86840210bf6a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed95416142d9d35f4bbb1b8424b2665743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83a65de1dfdcac1a0c5d76ffcbc057744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd8f4a64a470d1a7a501f45396b5dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe444807dc55fcd4db31275e7e5ce448746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76586b016ab931ca6543c874c171faa2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae26dd3e459c07f320f5f2f40c92843748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70bbf53e524a09bba3b7ae2804092c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac62d06d839cf741fda9a8bdedbad33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b093a6c7dbdb2ff3972e38b08ac5f30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd8abb6d798d99eb8c1d7a5dbcd368752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353cec222158d7d62086c93107fe29c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc29a978fef92375ff9958deae414f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299e6312597d903b21f3e4672e74a9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf787c0e1b6fa1c116332ecab0907ccf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f71d3072419086fad6236486030bea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99489e47ef549c4ac5ade06881ca4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ba033cb37fa5ab19013d370e133ce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc91d81e7099696f183d496c4d279e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d1fd013860921f35da9de14441189761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1b8e232b3f25cada0b24c5c57cf7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f08d96658104d0800baeffddf577b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee4565fd83d9f5a4b23963a4ec62cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d7d932bb94297c3ccd65fc21143cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc152b765dfa5a6519afc3493926cf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96ae741d0168128c920df453a4aaf9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3e4ec3e41d7ccdffdb7912f4ccffd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8180b1225c925ed89550206b50774a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a511795270489612258e4f35d02f14770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dab1027a777b45c1b7aa3f2de22cd6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582ce14db1062e495f6445782133503772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9c6a5d41f4ea3509f2c75d468ddd1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea335df3421d0d540118bb5e1585c69774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793a3dbc94a25eddf2657df0e23c87f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071729c058022b5e10fcdaf7b993230776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a9298193597124d627bff5775961777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9abcba2b4f6c4b39dab0b3f9fde91778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92187409a2cbd3c00da74f87f4ef2ab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300685719aa6ac22f66a3673c786c26e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50289503b07a29148aa6686eae8232d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea72fcf7f526423b7298e8b5c191f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90852f509cf204f33e7400823036c9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f120ea9e5159aefa4a95122bf2067784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5279003fbc12fe792bb81c92f59769785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda757d01188bfd6e63933490dbf63a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af776bf872d104b7a7328bc5683127e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96daa456c707fe8bb92cb103edb62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b72e54252ee8461983aa25634d7c5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10207d1aba61777e81540d033d863a6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145b8b30a0bde5817d87d1fba9a2e06791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4117e070eac49ff85818454b58fe3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af56e48f4d5233aa4013fd72ed79a7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12414dcde32f3ae509ccdc4a62a6a112794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202721c6d0799d930ec8d8965a78601795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a27517a015b3fca0e3466c716eb7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81ae8c43e13b69723599ae2157598b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b7ee34cce0d1bbb1bfc198e6c810f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7b7559d0c4137136449fec01c9d57799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dafd01eac15af5dac29903baa87aa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed308e63947f2e9d661d7e7cd7e0a2e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c847d0495da4d58729ce7d8f1e009802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8632fcaddad3e1b411c8521b0ca7434803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e7afc22109d9b20e20685ceefcb7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7a0a656b84f89cfb51329da1bbb59805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a39b120968fdcf808441ccc50c6f7e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9346e1e9c25a7d548c5d9850820a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56960029bbf4205ebd09dee2951c093d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c5307bc5348d9bf71b4548de2f4f2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98836954947c6b56c39d7808128fe0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bc1753a399ac227ceeee142720232811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbdacbba888e84c02c36c65c161452812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c95eaa7bda0eb30e80a99c6311d5bb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791558684cb833c9ad8303b0d2a00c09814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998aef3c59e2404c3e8c5d10dcfe196815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef921ba2d2afaaba81978a01dfe2c9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c2f0551aca25b7ecdb882df8ed0e4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4773546ea4748c17981a583ea7ef2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d028179cfe744daf6d5fb79ca801d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e445aa5c9d0467dfbdbc06bdc7bdf7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe9fd6a77ed849fe1328cacbcf7c51821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a81fb7128a9ce6d76aae6882ac64ba822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968113ee17bd0532edd34c7cdbd26828823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48cb33a3a10e6a4f01df39d3f27ab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e6a4b019797545144a12b6a7d3745825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977fd009cb07b19ceb234af7a388f74826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8134f65aa94d4b15a7f1920e832ca0f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb223d7885d118a17d5e06aa158e136828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783168f4bfa145f0f823601996e7ac5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988d8f0096a881d67bee93eddeaf5be830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace55934e483b97eb208d4bf4e15e9ce831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e717e50ddc931474316edf52fc0ee832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed83c6c5366651982edf54e907de4eb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f410537afa465244e6a2429d8b419a5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2bde2c41ba9e4d7d76327633f7d0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b433b23a20e4ac35d6b49e676259e6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891daac55ea832bda7acbbe729652002837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad70064908c05539570d1087c7034838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6461d547695b149f8e1ff7a10194dd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d913186a91767367afe3e209fd13e7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18893c0c227c8e7ef9d3caa0a179a1c6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd72edd734a9f23ab8e27770c316964842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d49ccc46ca35a15dff50e05e3fac67843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdb744718f4fc3f2d12f72e470a4a8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23244328e2f5b89cc6892a5239b0461845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04093607bd8eaf745a25c16b87c319f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3148a6c69c87f0b2ab4dd26141ed6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6a7e0773f7f9b649902b5ccea2f93848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48332da3af75c54bc150c60a65831f1f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61f5faaf7776aa0926c51efb015150850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55682f7f23e3e44f4c857b19cbf570b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5d93b3c94eb8d62128491541f6dc1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fab2e4b366fe1c1d0e859db496b4ba853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f57781639713dd2b19b3e4fc8d4ba854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b8e4be2618d8b1aa2eeabc7a0166855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f6fc011f70e982a486fff5e5f5550856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722be2573fe4c8405b1de753ce79651857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698232e65a59de7a39126ca0598bc243858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e716c2592f19586ff1164f241094859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dfe955e8ae42544b791af8ac51168860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc5c9d430f0c9f0fa365e305d64bbb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18df0fb6221cf834f3e13376de7d698862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701fffabfc8d42191fcafb2a6fb3832863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7ea12e4f20ec17d5462763184543864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed0b8d3a19dd28fc2de5a2a2bb2c78865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e376564fc4acf6e88537eaf3f0a1c3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e70bce4be70f2fbddbc2868b10f7a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ea1339d6fd2e938c46f4e841d2ce5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656cc8af1df0e31d1f271a0e6c7f2c5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e18dcf0c250e6805886aa083f8b77870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fbf13cf17fb2713ecd9107fa2902a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8a91f9fcd310c0bfa046ba747994872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ff8be373fc46a8e2f66d492ef0a01873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd384795f0752c8ee5e2787e7309e02874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c586a58f9d08e1188a368109968c2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964d2f2ead092d84d04fcfd903b5816876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24284abac2c8d5415cd512c99ba6091d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042755a934306fa241ba829ab4bf643878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889c5797a9d99195d74579a35575f5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169320d68daa06341899a854e5327f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd72ccfe96bfe159d7b009b93781c80881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4af3b9a06ffa39490905771c7d525882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cd21ba3fc996282cd2b93ee5f38f6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bc875719c2551a65ae831c65f0bbb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc419309cfbd6e0fb0dc751ad2ebcdfd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e42341753d3d4853d019ea94f82b5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6acb4c3adc5d1abdd7ff282bba77b8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943caaac9b0dac5735513d0f4e0fd3be888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb752fb3bdffa8878bbec29867cb9b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a6c7055dcdfceef19e3a113fff106890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22245c53416710daf14085f0e3c5fc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e11d0060a9fa950f319ec79d2830e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ca971ebc7dfa2ff68de89156190f4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3498932fcc4c536ccb9df81362da5a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be0bb55cc68bc1ea30165d23d5dc5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc66d91539d0abd449f5091d87fa7c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4884992f6befe7c113cbf6bce8e0c3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1521047e76a7ef48692caced2db803898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c756c1c2c84194d966ea8a3b608583899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab846f3dc2752eb1fe4d2cab54d329900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5879f40ab6a02def34809955fd75a8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f821c0e64c4e05c9bd4220f09017b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d034aaa3ad8ff4ac25d765553ab1d59903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e5da0f115a0b163611b4689129383904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5369a6f86426b5be49c46191baed905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e05f435512a956a664ece0f7629d0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceb50f8078035a5add30f26e9b0ca2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39141c577603c86bdccc0fced4f3e650908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434853018ba2e6896055087ce7f06660909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7bc300c2e8becf1abf0f8c5c3fa05910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff02ca594bc105a5a515b8c8a6bee91911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc97757c9ee59c6cf04ba6b7ebeb741912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a5936b4bb239abd6b8ca3ea29e656913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe52dec91bfa0b1c1b787eaa08ca8bc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0f55fff845450c6c0122af71d3e02915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29811b44c5cd74fba83de675a5201a34916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb607cace5d35c248cb25657b1edf78917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca6c02a9c3202e5a07f340e8c6e12918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4ee5524a8816046c42a0f16a69835919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e05d35bb615ab68c0beb3f71981b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ebcb6b4f8272a93778be6beafae5a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563e4bb1443e7cbf92ce34d738018f2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fb5e3950a5964867104a241f99943923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a228607f5fc07c7f7bcc49518d646d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b198e0f0e6b599e28742a09fcfb54925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6eecc7cdc5c1687b52939b246723d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df4af4742ff2bd4a8514f9422f87ea927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7990d8f283007102437bc552d2ac928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2f5e519bfac0dc16ec59f0d1098ce929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21847ec886f258ed0a34e18f04f7aba8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1da5f9936207ec9f92e044ccbb018d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce90d0353112689875661c5b7d44d7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc056bddd4f2721f8c87a3b0a35036933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2de3c0e6c8c025cf9807b65ac381fc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564070abe695cea0bcf56236fb92d00b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d9adc5f34b97df844e47708462a04936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4abd8b565e08631af23a8157a10d9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326fe39951ca85a2a8090e1bdfb382a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc645d1c4b27e43c390dc8394ddd456939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b36f35fd524045066c999451f7f245940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336dacb3eaecf52893ba944dfbfd84941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920241cf42fdcd1d9a3f226d0d5601e5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe9af392b23dcd828dcb600d2449ac943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe03ffb5ad607144a9f777a0bbf5a2b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456bc20b933756fb0b2c935448302de945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee94c61cb91b00d7deb89adb10b287946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68bc942c48fb94a34b0522fbb8ee6a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eaaddce1d7aa52dd2e2288a6fea02948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42241905821f9ac8c63dc2b5e4c6f29949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8261202910d0c0048aeb9702f581c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71915c71f325fc5dc58914272b5046a2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae87510cf938badf8839afa1ff2fcf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e0fdee76d3993a4e3368e9dcaac7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7ef7014aabd49746897772965dcab954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3753d4fc56677ca181ff263a255054955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea418810dacf9d16104d8cc4dae375956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd900230d1d9fd9fa61e4ca3f190093957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d73d138e74f281849754ee7507befc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253d9a9623764517cd1f1e283e45851959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62aead5a2d4bbd8c2a3b871f68d4ba960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d7af2ce630c2770511f801a7d340961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c6fadd4504fa622ff333a79016e95962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acbd3a2f3d7517f262af091e132229963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538ef1c38a07a0fd8dccd46797a6627964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a033ef437cd8c45bfef73faae893b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938416a9a936c3bb4046f47ede55a1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a227ddb195e94b98c4a16cb4821e9fa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658ddc62e3c5a99618be3465bd8de72968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1f5f1eaf915029151b270f4fe9a6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e766d65d7f58493172b9b59f55833970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e9840c162ee64c819cf8bfab268d0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547862e1c63b27661aabf4a17177494972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc72442402455344af2096a189b64b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526c9aa2145c3e899c2311526ef21e0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7f9292d0a023383ef9b58d17c1f10975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8fcc2c12b68af9d6f06e821645679976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e25e264c9d53d2e6d92033260b3da977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccdc2108469b2e6b633c35de33ab2c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640b024372e72624b6bd6bd4300750d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5584b456fd3f7e69567e191a7cb9de980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c63f59e1224ea8f2a03a960182189981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dbe5e1e7a94fedf4ce9f7d3850fd4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97287d1b6fb6e652d8bc7436ad1dcf03983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38bc581d4481d8d26b112a44135af5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0c7d8d5edf4979b5d0d18af1fc2c8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f2c4084933accea5d741b35538a2b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4eef62a1ba2c3238ddecf7acf4cfc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c673aae1f7ea362edef683e148afb39988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874d16098919fd6db9940b5faf40860989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c07fb248328cfc80327e7fd762632990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd81a371f68e351ee64cab400e66038991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020917e3a82d0e4e3d6e4a9e63fd759992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b7373f0187786889fe42d655b5b02993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c2c02e0f08e4e7d59bc609bd65ba8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8284a94440daf4211d8b692e30d1837995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dc64f464c3803b75a8095ca0bcacd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab37bf5149dd68064ccca6270486fe997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>