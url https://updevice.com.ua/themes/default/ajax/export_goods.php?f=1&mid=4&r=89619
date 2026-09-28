--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e45c16631f4882e17d0fd3f3115b1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c285a06915949037d90967c9fad2942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e396c946f958ac0218feb01c8a37ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3678d96179420d53ce5968b0164240e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e779501f9ecb5cfeb4f13f45f968cee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08768050f7516c41bec23b43c5b22c146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e823fee68451d6d79353792465ef71d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6559b9a3e6cd25f0669903efeec048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c54f0faeba0ed4cdf0090b0159fa729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6e67079c41655ffe3018cee0eccab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2152fa4a5dbb848d89819aabbbd27d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b342a61dee2102a0b39ff43bf820f4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96635211c92e0b3fabda41e90d3fda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970e76c21fbd149a30e9993b7284bc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd3b7b87beadec0fdd5f105a9078e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258522692b1ecffcbe6e794c0fae4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ee5ee637cec74afe6eede2bf7abee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d1ac76f2b5a6cbb791bf1cb7070a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b6268bbca9871e913a7683deb9c6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8fedf64f6ed5f0857d75ed6b957c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2fc5859b0dff16dd9616f4c8a600d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf288412907ba776707d37bef7720822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f1962483acd72b9fcb99b663c365e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d5652d9e81e85740e34742c266ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbbf8d8f436f6e4b3ebb1cf4fb837725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5ab73cb3e7f74867fa6da98d5053c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75aadc2c4b47b65bd0eea82eb865827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e199047cb6261b0c21b84ae48aa4c1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb41011f91a45bf92659b0fdc3660829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cdd1e44162b24ae7056fa33c1fd0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565765eb9ec0530753601781cbc746831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23539441864946f960cf329f5f935ac332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f6406a6228c2944b91d0add2d23a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee597dabc65730dd929c3ac79134f6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b22a378f5261a7198f2fb420854435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5428a8745c4bbdb39bc16263f0c94336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca62fcaeb935092e6b41126034e6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315090a4ccf4c4e9502ebcdbcb5a19e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa3ed058afa1e2f39ef02242e9a81a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f074eb06b2058b9ebfbe215a08aa840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da9651138a6a9f8f74ba60145f5c5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7722f35570b29060ca6d22d48db3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315f5625c9e9210e2e456d7f1fca24c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef726cbdf7e52fea3df8041fc2d0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc8d498f734783d3d6dbee3d443b0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84bea4577c51c56646a85ff2ef64e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770822878f43090f785edce35a2c05847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece4e7700fd5cb4c8bf0442d0e2389548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b8c3b3cd2c475e08816249b97301449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0837509fc094d571420fcb039b18b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5637a71912bf39e1553765e33eeec4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5845d590a8371b500908403c996152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee90e9fb7a43e76d306d470ea527c1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8a3deaee3ae60cb7fc762926789f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b395af3b4746286003947aa5b07b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad266f21d40f4a4d0825fc7001785d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d70f7b6dd8c829b6c893c6b4eb43d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a0428a98a5fcdb47759d73e79e4eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a5196886eb730f9c8b01a4f14789359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1831e48e7dded7f0a19e7463a0ce5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a6c11d80de43e1e1bd7d119b2fe2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3f03c755c5ff97ca6943ad3725abb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9a0e9f29413775dca8001df5446a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcbfaf1d4a810c82f6abdc137c25e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a185bdc5b48d25637ed71b0ca23514e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2442a6c68c2d163117a453fe3a84266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7ce139a5598afd291ed42ac6b85e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8bccdb595d1fde0e59eb4b3b22abe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26025abc157ba791744b7bea096251369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cf70fd572776f9d0f8c5ed39f641370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5301d52380f1d844d1ec9206ec33f6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf49a02c939841637d2e92d54fbc20072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e56a7b3e4034710513c00ac8206f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e66d7889567d3f302c19f4340502674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112185994c88e90d67dccd4e734309ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76314e9844917cec621907290b9029c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd21db069572844d3f3fafb6fb217177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03842560dfa964f34e85b64777e160fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a4b2a756b5d3805e0eaa59479fdd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378ff0db98011a2920a9a5773cbbaac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fbe3e02826f358a410aea1451403d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a04ced262ed849abc7bf6121c415882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edf1ee22dc0553b74ffec9ad141b8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffdece214fcb1da2b60e775b8d2a6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544e74d04b311521d22532e0e01b4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77dd52564d0580ae76654b8f9fd2d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c9e723e9957e63d68e2069d06fcb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164ffe8aab30efeb5384f1a6215b77588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c47d48cd96b7609fd4e8a1788c49ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ab318df2f53357686946814ad784390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ebefd9626adfbb270ac8c30f43a2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95662548e1892fa753a933f6ffddf16092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeefb5a880c3d0781e6617ad2a71f8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc106294c79b5f40bd31b37bb8c3c39d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00dbc90da44c9b6e5955b1ff8e7c1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fb89ca076ee57dccec06d61cae0ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349c9ac1294dc61df3d1671385b59a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906891ca20a30150909590e00e640d4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8264b79ce64291214ae65517908e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3fd25387a4acca870e16c10e22f53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bd64644f48333e73df5a219f4811a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbe70d1e2b75d642ff003d1f86d66e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568f3dfeab3dd4ece3d06c623b5ee00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecdd50fe570c4186d8b287efbf827e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e26e315958433bc7ca1ff6a134cad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8543f8dc50d2fcbff75c4770be0c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4373ecca3b448226c38771a3a0b8a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5bb885080958ebd67d694de244f2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26cdf87f6efb51b58b624ab0aa6205109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d037b24716f109f16d7e6fac591688110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf50da5debfdfb4cb58f9c78eff131c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7db21693c33fafa0557d93ee92bb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48969fa9894d95eee0082b01c47b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b850ac6e4f170867f88a8ddeec9457114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94191ba49e408456fcbda002969d454a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc8a92947ead16b0dcbe507eede02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f493d0a289830c773d310983cff2513117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff557ed1eb6f6559d198c48fcb07d546118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724475ff4bbedce5c1b0eefd7e2d882119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6261d9a13dde309851982a46ddb3250120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff20fe70da44b93186bd768bb99d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a8f774043ac25bfd4d53086ffbffa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6337f4bd7e87f1b51cddb19a5f20a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41df1676e641f73280bb2234e7ef797124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5c8bc614bdf999fe70ae269441fc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e9fca3e74e3a5df82d3bff9063543126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f78baa2302baba7592326496799eae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df69a267ff5d194cb6c5a7bc011604128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9cc0e49d1f7f4a1f5b6a759c19fb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7ad9d98d38122af7c20d79ae5236b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7224762710730967e9a198de9454a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb46b5111ae29a43eba192c3d9030e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8f4ad2c969b520d7b3a386f15051b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2bd4ecfb86bc8495d04ff55457197134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24e6f8e75ee80e2bab3b95701c7165135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97f452f4ed2adb3e4955cb8013a871136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad84b4fc66bf1d715a7c456b299059137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16cbf1d5a4a597bb0c4c53eff95ce3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54a33de8664e771e3321b9798dc35f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a922dba0c3da389577bc042e19921140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6261839cfb9ce2d59a0d04604752e7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8930ee06e7158e2de9c69519cfaa3ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51d25467f7d07ffebf650fa6adafa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086f5d4a4211e5eadf71ceb13b299d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8797a00605c81ac097fe22859a561c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2756da228b46a069de059daa2e981146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80de6f6038bf544de8a09eaa8cbc450147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101daa59ffcc453f70450394f4c0b94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efc912c22da7705ebb7e1a2d71e5af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ee71cba277df725c15e972fe59e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddada63bba5eca9e888026da9231e089151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d35c2f89fd9c245f5b51118744d1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ad94ea9084386c54d25b542eb0578153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f38b61bde57baaa4f8faae99b9dd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7ff5384886aa95f988a5648fc50c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50ed6ac2939e5c4bbd99867b2fd2b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e3baaf5562032bdf7484c170b9f5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447712d0675cff3b865c4eab1e02387158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112641c15c587f7a583050fb24a873b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58cb7aed92bfce1eb00d34937b3077160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd7966aa44a721933564cf0097ca9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb9db4652805fa9cb609e25b633739162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fff7b62bc41cdf27122a81048b7f3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae59a5e2672c6272255b04ec5fad78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2b19a339f9c937b778712bef9fb54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5bb686569000f145e9d94b427390166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8297532d0959dd8c8a8b2c3192006df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45074479f0b23d9608bef84119c409b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c5ac422e921b6cbcae6c1c7796d96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314aaa24aeddaecc7601f5c6b94cb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108373459da501a0648d336a99c954ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e180c7d855834c59ac1945da28220172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffda59c6c3ddc2f2a2ec64e303ecd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f211c1fcf0b7d1438c56504ce07bed8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9f25c4e6ab20391b2057ccddd0553175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63d881451e03b8045b5b991f701e96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fba97b792aacff6f416cd6d9ae824177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933cff2f4b5fa48f6ceb2251d8aa9fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb7296bdfa4cfd5cc945e04095c5a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089616ab4cedd0ccede68749ffc7d3a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e8402302994016388e3b02c284139181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb88f8fdcb76ab1fd635050ffdd2820182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b413d7e19ad558c70ff5f9ecc46d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a162ab4ac55ef389bc7575a6531815184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef29121d4aceebb553d8ec5aea414a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054a3c75a9050d64f29ea2b50aae67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ff49159d79ec60782fba58349200c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876e5db19a7436bfa6cef42f9a3cdda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954a6ddc925fae0cebf84ec47778a8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679278a6bd1f99c125bcde65521fd579190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31791aedc4bebd54d91b019643f771191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1754a2485651961d005f3ff016808b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993590f0f42d9f8ae6b854db5c981bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc041ff246610600cc1f4a88f26693bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cb1ab78b8ab813a42fd9e5b101aae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c44b5879907960eecd2b7aeebfafa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060e021db3fe62762fb1b37488e9d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c10075975a94b328da042648e0ddac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03de9b390b5d670842435f0dc51e798199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f17e26f6f3baeb5a83d183df488091200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0401d44d7f72c43e786aacba345cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f94972ce2adf43c8a30ff60a080d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd409930bd38a8c042c64908a6757f2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f3e451ad9ba2831f54df09819e0df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10205615a283211d54cc72fcb53bb3ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102829c2f0c40512ec24576dfb611a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e89d61eef16a6ba0029b36f194ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cade78f617fdc36237b95d4e3a17af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdff9475a4fbbfd2343fbbaffa656f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9d19b61e4a952cada355c292b0e68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa1694b528792b6f5d427c2dfd8e52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20c220ea7084c03dae843607375c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc578042ccfe54e1d0495cec3677e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a804ac6f8b41c073049a7c159b1f6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933f31b5a42bb4e50b8a01b1522ef0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d58604cbbe1c2235443b54b3ce8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c777966876e9612598e1d352f04357217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf1e01deb9b4d480a3a4b1fec7e3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39de915863b90389544fc9ec032fff2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcadd5bc45056d35027708bebb885c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704117bc7e2e25cd2d441c036a5c093221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f5eb33d5f90dccbab50276e1f49a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726e00269e02a00a5c0c992fe66cf6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20474bf70e8cde313fcc505727dc7f09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0acff2cc183dd43bfccd9029e17bd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafab0f42d6434a38540fee03e347384226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e79a3c5b59422e77a5e8fe77f50441227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc8ac4604fda6792bf4a2d36578c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d271a238e6817cbee31b566a430a64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1edd88a465cff52fd3ab5818dcf71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415064641a7e4e5f913bdc9888c9c3f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df9487448c1a3a453f0467f764f4ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3440257308b2962442fe54f7b84da5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666ca0d705b7d15393f0252b3e89090234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203f2b0a6fcc44b150512bbb6b3d223235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d86a738c52044c35804de113ddd0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0afd9e15ff196d878f4e5a5c9352bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246e7df7282aec7a60564673f410579238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb03988c6e936fed238d268f1f97e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41726f45f0c5f9da8c0d9a5569717de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a0b154ced8beb3f0d5ec6baa63c3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af6094389e46d56ed802872e3d142242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702258960e80927e3dce425fcc0a14cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480ed6ea108038153fc842e877e79df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8315e37211e573d37e6d18e24f0822245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2938088496cb45aec26b9c4b794c76e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc2f1b2eed427890e2054ab9f6885247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0541a76520eedf33bfee43f7850f7ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e95104dd59a1039eac59e320a08d8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464179169367db0fe03fa830972ff35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f52155a9a4f50b8dd4b95df8d8a94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb618e754f7d4fdc2b74e78af2206252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb6323c8ee60dab83a8697082cc73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d2a3a8746a311757dc2f35189c88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e51e4ccaee2d59c923dfa435d58b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6afe6246b1b3f18677d87ded12ad7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9b86808c95606b24c177b4b3b19fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13799dcec8c17db1573f23d53d9778a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e8267911c9c33e7050be987d7e2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49684d35bf7ab7b93ec91fda3cf3331d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55fc4beb5635b485d707a74d79775d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b69160fa75e533037e4d33bfccf15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccc0608bbe64194c7a30fc606d81b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b27fb449422cd4c6adebb763e9263264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71077ef4844e6272b388577fda1dc567265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfa0fda9ca2877c3420dc2d699226a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04518b041ad75e077901e18ff15c35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6e2a1aab99b09966835fbdddc09e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f02dbd21d607e1d7a81294fad4569e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc3ccf4b264d1c26626579e6886af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9b20b0154ff12fe3a45af4a986907271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348308505878be2d1e3d7498e83820de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8957686e760266b11e4e525736f31d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9fa841272f50f2e54fe39f7288001274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf04388e7ba21837b846fef549c1fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3486d3397ba69bbfd502818f9ad278276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5950ea4e91d21bb95be9f0249bd81d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129c8681647801482780451faa8fba8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4629f3e54c0c12257b7eeb5c9e6965279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930b24f619f590541a3095badc01459280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3742d482447c7adf6772b1e4f5847ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31627c872c24cb8ad533c07a41788a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ab7142124ba419ac7091546f886ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe8c4e686ebd4e38a8f6745334a47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432925f398a05c165b9fbf9a8ebc0339285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432efd5e612ac439f5428ce76042b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462aa545a8968075fa0dd550802e8df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696be776e2c8ac128628ad0e6074e91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f43ab59e140445afe480531282eb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cd204da71cda4086e6fb164235bbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6692d2d690456fb43cafd13c285d25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100afa56506cd19f77df59efcf7bdaf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c30bdf760131f3e6fa0091278daec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffcd10c9bc584f185ac213ff108f05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91884ff41c0457770f1a6f928b149ea8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379c7f6b45b574ade14bf16f82d2876296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161592def38c318edfd3874520cb45b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c208bb8bab85ba801c299f57920487d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c32c3f6a06573e1d908794af27311299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859147408cf7e3e1201f3696060ba7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5968278d0b36f41590cd5192bd29b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48c6aac0913a671c7f17693ab6c972302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299bfa8b33e6f6b0334c3238581c012303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31cfa72e0ee999fbf0b66d1db9c092304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc64e1e9f14b563c7d959e64f0bb8ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5bb4499e5930e25f8511a06413c84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ccd56c440c4a34611da5613b7fae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8e8e79b1ee8a4f7c6867b5e747ec0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db610b50df8540050219a9dab7c8dcaf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eea3064807d55164881eff1d0f0ae9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e22330b4567b80e4b30e461c22dbc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75b8bdcfba4881c03277828776f6d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff5d522ed338725226d2a10cc99419313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512472f6c35f48054cb5556550419ad2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d02375ac299b0dcf340d72fe9df4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ef9ae6aa75b1ac5b9430701e6273316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f14734094c2ae0afb109e8bf2d522317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e310993e1ccd26cb28938105edc74c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7153f58d44b4e2e4dc9a3e04f484d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5e5d13691fc4c8c7a57c3cfd6e203320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e5c317d9f011eb7d197a42df0218321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7e3e1142375e9deec7e7520762131322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53701889d5ec23813e7287053a9286323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2e6a0a498bafac16cd0e26269b438324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bc92b6bfc534ba416aa5a25faa79e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47124c25d8ccf03c8ffbfacc6dd84b39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab603e90fc46dc94415b11731112dd3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024126c06ce150d68bc3d7e568db2a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19ddbd944b2b05a13cf8a59202096329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f28e2db9ebf7063d5ffb5cf446d25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ec85726a6efc126d63093686fea3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490d871e7ad1bd17f7c3a4138a6ffd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac8d7a78e5202996b8a4b993e5376333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce8c8fef26ce7b23c94534870de502334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50804cce0e5829fff6f6b560ff32ee67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacdda4e226d48cb5fb929171795848336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca2adf0c9ac54443bce7ff00fd1456337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf7f59eaf6dd2d1caf5a16c70081d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6754f9c805b26e4a08a93e79ad2bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672a61825cfac36974e0486eecfd267340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c5bd0ff317c09a93e6fbedc6a727c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a7756a9a730acc326068032bb7a29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f82b0e9e536416a1496c24f37f134343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c15a303e0c4066d83d282c2b80bab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e8294f4e0414700569d05533bb9e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26ae608d32dd3dae0528cacccce149346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa69b0f92a586c742f2ccb3a23be3bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e865f76a861fecb10cb1e1800a9b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce9b75cc7d12e2eb3739eff190bc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c936c922bd78fef0c323f7fae759ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1fb414dc2d9697b7fd08a2d8143a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8efa5abc0921b7df98f93e1e70461352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c02f7f6cfc63ef0ca0fd1b6649317e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778e8d8f787a8a1530f2e6df7e41e7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4656b35dddbc7cf000d65233d8d2d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a84ae50f0d5467d6d058b756403059356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef5a72443622b28c09f0cef9f362fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e2d5b8aac59da12b931d83e6c6fe0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd1ddc4b20b859b82a98314ab7bd9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11efa2bbf4e9d9e91d9aaf96f340f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b371336817c2e10a0d0cc0f4a3980b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924061fdeb8d7b53ecaa05f1b013a1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9e7350ec39c4721290151514d0a76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111877683702abc3bcf08ad0bb2daef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc187420c51cdc195d3110d026d2f0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386f0ae23a10c38c189c253dd65316d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722cceb43966577e97ebd1857715e4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3403cead19eb58137999d77eab870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b383df8713636d8b0cbc5a19e27ddd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ae1b94cfa2aa183a7c9787168c701370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862e7ee968a7f039709cd469bc85461371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98d5a669b5814a6c5bbd8b311d2471372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d802dd92a190c339e193d5fe8671e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb76632e40dad73bbb00f995e8f870374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9517145ed3ee1d9d69607b1d59580f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615ed2f989e7954136cee5416689597376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7b82b06fe7da0dd808f238e87020c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8a8f9ec53a048133fbc2f5a333989378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f5409e8400b5e16d67be8a5fccad1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd546a744299dfd972e539649ce537e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347bffcc203342065ce50c7408d31a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641746fe6c0bb2d95d751764b432d9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5bd61f21c62428de15ba60ef02e88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d62dc76d60d268ef85662c95056939384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8620ff465ceb1530e02ddcfc3a4bc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159bd572c9ae2f7a0d206264f04ed65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd575b151a7b55c1375083bc5ccbe6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853a046b7b1565ba3bcb350c6dd97b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ca29fa7a5829742302df12599a20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b07d195c0728d71d6195336f6c5ac3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d8457aa8314a1cf8dc18f998ed2cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3eff6180c50f040854b89e8e26147392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb602e881eb3b834ee5ea6c92268c4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7bb216534989d93d3772224ac75d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65afe364a1eea2b25729fb335182a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23b5d24d0b61325fadd8fb0a1dcb60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d570b42b60c8201fd2f4d70e2388822397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5793295d5776cb5b97e3564759a106398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d3395159208b7fbc590bbe451ae9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae945dcbdf9aae88e66c1a24e987c66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdf76f5f44603e6d7dc805d9ed41c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9959d57a7bdecc0c80fc553746f9ea1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1acebe5979e0e05f7334641ff500b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa223586940cc23575dd0afb1b005de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a3bdc92e831c1db56b84acef69690405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c6e8b73b44176206345553fb6121f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0f1721bfb0f8b283a81d311802d5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fdc98cdaec06a178b70f1f9918760408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec167f21e575f47d2986d7d6d68ec22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11588246120335d2c7b02141d9ea7e1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d92bc93b6aca95d4abe96a8a297d83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c0e2cbde89270dca513c7e4965e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cfd54eff94d3fbdb208661dea3fae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090421b8d32ff05cf79dac980461ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf47c36a28c94b48161c3561bbc2a66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159411da018417c82b596a3a13d03c2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d097a3dd1087854e0107109b43a6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffe3b7dd12fc709420432dc1246202418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfca2ad937801e702160a1e46fb3e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfada02ee02bbd1a3a0ea6abe2d14f06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aa608c98ed1bcd547eb98b5dc0697421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a1fb5140af97142525be9d2ddb80f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc93a6751b215749d164ef2f278534423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c0ecc76417871f9e0ea181388ee60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7516c0dbc8fb26c74ea9b6c73361657425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae7c81716c5d6b72c04b375fe6317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dab9bde3e3f9818dd059c0ebbe3b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9e820b63e1670c4536d3377132310428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1df0aec9250319e8addf92d508d6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c804f430c1281ff5295d842b30424e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e986d7c67e8415a4bed41bbf2eeca74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0c8b4ee3ea6fef2f5da4821062a18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba028aed7ea44f2cab6e18bbbbe7913433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e05530c477f5734983ddaee5f05c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14d8237e2e05860a89b3d6f37818f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21346e9eb7cf423a097fee0566f2cb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce3a73286139c1d8e714055a0a87a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747059d682bc949f49729fb98b5e02ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15287113bd93786495ed9d642b6cd78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f6dcee8c53d63a375f616c412b671440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef003ff08d59f2a34464a10294012d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19a74bb43bce3700f6880ef4af2ac5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c151268372aafa43a395d80c0488f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3812922f5b5b8c7678f4c15e9d82d05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10a3f85ebd88c070f475b49716d26c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc6a73426c67ab8169482f2e056e65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecb6bcb634b3a37876f59d55700b25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a123a3b7d09fd9595eab16d543c35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efd08d93abb57fb46dab9ad739919e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b35ae1c0adfea1b944025ba394e1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52302485c7cd1c5e5f9434c6152a33d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcecfa95fd315ce0643b834f2d957c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba75c965cef31649eb2866122c9fd61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71cd8ba74b6f226d5b28f626d17f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15dac3f6740e467804dad2421f3333455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369abb466dc12c2c3cd4c3e5e226704456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d10900d04e4011a8443b8fe4d9631e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8bd5d059f74d01d76216f20d897c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982ef676bf713462780e13bf274ddf9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56101dee57f19ae9228777c26ebc5c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bddba24fedfdce47493ca1acdea58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79d85f7d26881b98e6f69f55d070c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db091e1ef1ac632aa14961bf92a3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2575000b9dfa27ceeadfc848b7252e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c50b835f30f018cf2101d5c56f22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b53b1359c4c9fa08d599624395a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee006db89dd31bcedfb6e24ab823d68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4761a3286cc749e5876ea5aafb08767468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f16ff7695b9834f0d0893919b5faa9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b98206e35aadc77c1bfd9c076197f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bd5dfac63e174ed874ae7bcd2df11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce458fcdba0c19bee9799dc8536d0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f673b2f0530f660f6e40a11a1fa8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9f53ae1c2d2ff8d310eb8fab31ac4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392cb741d75a61386ffcee6146376f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998142dd3fff6daa096efe91987986f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6d357dceae35e8072ddb4261f28f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f0588de5d647f9d2f7c9e65098386478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c404fea5ab0f21888a0de9bdc64ff61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1b6e5b9025945e19acc4150268ff6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d1dd0d501c6f6bd361a7eded61769481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfa2f288ca7f2bda4926357731bc16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eae138f1ddbda9fe2f236d8de870a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97949f069186ea104d66dc02142598c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9ab9ed733f93121ae627fb9a5bc43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3f8c9527c8ee8d8c2a6e9ddf3e883486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2b3c97018cfda010a0e683933e541487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83606fcf426c37ddcd0a0f3fea02718488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5a0620e941dda4c37388b301a4702489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295f5fc37e9c843da0b1ce6c2a7835490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8faaa5e52c59ddb48f96db97371647491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fc95d01b44c05022264664a383c3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462c4e987445e475cda914c55c311bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0abad52b4bb20691e4f5cd27923af3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc83336d0a251cdb06c1dbdf584a17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919ed24ad67eb63721b4e61236e8960496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacc86fbb917525d1c55ac6e6c316d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c2a57e2806682e58b2ac87d572361498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4a0e346e2e91f934914ba8e836dae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098402e840c9fd64797049ab3cb5753500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9293dc2ee894b79154f25d362e7614501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748215cdd7691bcaf4d9de16008133c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705be60b4b9bbf596ba6f0fef0607a32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737305cedeb4d6d86d27e49d8f4a097504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b1185f2eb8feaf3dfe9300c3b5bf5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ee1878aa2b85521373f5d08ee751a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010accc8b70bc7b25bf4010d61efec70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c9c57ffe4883192f924efb56736b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb18c3d8455baee0682fbca73865af9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705e954335d5eabb3ff11d08924e1b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1fd3bf92ca59af3079cf030a335cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4e9a2c28989f3182c728dd6645a9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059ce44b877b93e53ae566c4d57c536513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c325a0dc0a502eaa1e9dc1046ff3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1bdbdef1bd5199765c2a04f5294c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03ac123a353a32a1ae99196986b224516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8c1078a186431651c67bb47883c7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d82bf2f9164d24e6fb77661d119b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4216ca2a694a249ec63cd755910f1ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7af51bc8403f44c39ade6490aa73c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990713e84c34c6bc047c32046af0ced8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21b22f5d860e44b92453192e9d0572522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c8bcae42f81899c6c6798c72d9d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91923a9f46fea7b457d535bced1ea5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249d013c725df9bc15b1a4d4ccd144525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebfdf420215cc9b174f3d888ca8ed6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20928ef4134476ecd790d038fd07a891527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c356be845aced0f39f660e32aad87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e4df7c2997e85b1026c7d34bc629529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd4f43a803e94e73efe637258c3c24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a423758b6d99ed5beefcdd0270997531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d23c8d4495d379ae9737a4ced545b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140000bd4085832bf4e8a87255d356b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21303526f79a6d9a6617b3fadcd284af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f046b7ad91c7d406de4e7717de2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7973772f52991fad33104e9cef337c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249576d8d20b2f23e83c4cd9c5b2c6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4c40aa85e0220ed23f7ab2249ce5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6e8a30fd8779e2ae6ea4578cbba93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83776c63129df864142aadb091f18294540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94239ecd3bc99b81b3514c4169936080541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaccfbb6b1e4a91f1a347b606a6261542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c0495ac43349bffd73f3c5afde0b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d7439316235a3a220c108cb9b24e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04eaa3af8691a91a67fab9872dde9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf4dab84f63c8d7e984446cbb97df3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefb648bfc976c0f2bcf9680b79caa0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d46f22e406d87f14fe853aef225f09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf344d73959aea321421ef8ea396374f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b09970b3ce067c9b09d07f549e50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708971fe25cd4ff419337fb165891d6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0666c6267c5f37934a538d3fc84aec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce8e5c60a781031460e2cfae846ed9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e5574e73633710b2b42ee3e2a8386554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b192d8925b5a2eaf3e4e326d64c6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d4265af4fbaa3c99af56f083915ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a69a77ef67b6f3851bf6f3cd56fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76308675e1e56a796ee47ba894c2ca3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffb44aecd05d51a64aa5fc6103819c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f670e82926c93defd3f177c743325b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87bf5324139acf20cf989b79d12d64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa48aadabd09e81adad6c8fa89dae42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ff6d810863fd829ceab71bcb07ceb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c2c7ac78e84e696d7fde133cedbf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6ed5b4080027de91890c6a85874eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f4719b26c11c0a113a4929a7b2a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d98db31346d54dd4ab9fb0d1c71c91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b4931c873a26de57cf070b78aeed1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ebf0741fa72e2a667cfca8f717bb4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca94fe0c5814d58ed9809d96e72052570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c49b8f4318a4b8c383b3d78932179b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217637cf644d90b7a06f49036be8d6fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd25aa67d866e83ef72360ae9d53df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805670bb1d2c72496b62c6e40e1f65ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a560798e4d381ceb383004231f6ee3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab66d0619230143a3a61cf279a00dd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437ec891360b21baf0ab0f53414cce6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edeec74abde1961288412fdb1481ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01accb4e8e407a565d7d6614470f8800579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641ee6314e1071007f20cebc7a8e41d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6b6363eba23c7ba654951431a8739581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4f7ef520ed03340552669b15c614582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34986c3ce994c11535d09673ee18e17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87cdf5d8942aa0b1b9f6107a48259e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f5491cef8ae80a732d08f4ee390e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb71d436796dc343c8385e934da580586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e3bb0468e6caf651c0d0812b990a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e5f15372a4dc7baf1b56bedd4236b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb9ec0da426a1c65eaee8f2f70b3d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fab12527f80c1c952a09c59302c42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042ddc52be433cf7a251ac222ad5a78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa88515ba9d58ace296f727009085a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbab7a7859631f81aa493f18b9ad33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d412ee7df398fc135ccfd455f83720d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01e357e1c68acb6958ff57ed79abd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6042636c57b11e3bfcca38dc12ad80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb99b92e61544ef171648bbe881abd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45a101caa78596f4b5b74174639663598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274acd8f49b9ed6c452f60fa6b14da4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f126e48464ca3e32b39f1b6e3c9327600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47e88bcaccd94632816dc887f78383601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e8a340ec740803635a7f17860a7a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599212e30f7ecf01e6f69808dc8f190603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b81998d95bba765ef5a4df79a4f0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f66295295a7c6d689a048be3d5ea5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4e649d37e77c5e8ae1043fd3e80a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80ca74c7eeec4bc14366cc018e6f83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ae3e02b5c64a0485139253338f585608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bed9302c649096459f4a3f6976a8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71217b29819b1c8c87d7a99235f41a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7440a25006924b5e6a138964b397a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17d0f97fdcc9e32458d1649152396d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd13677f556198a151590c8df20bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d058ab86731b877c61669b8b1299614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dd62721a0cb7b6f3c52d66f027ce9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779c7e04ac5c3d03b34d5fd80e6f48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c11165819d7345c15e5936edaa3375617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b2ecbe114722a09cd127a15a133b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b82e7b0cf82f77014104eefeee5d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349d6cb12a3e1c3e2a36cefcc6821b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b82f82bc825da6f15461e3df2bae2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f0a958a4c76d49c7ce41c5dd5f5c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143fc02f3416648c8d2abe216c023c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5e563194491f4d4414e226caddfff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d753d810357d579e45e9e07d071212c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34a255eedb00a608e63b1240ec37a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c37ed3a062c124795ca16bcf511ee0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70fc1cdaad1881b1bee4146162fc85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8e9b873b77d4b948b871839c7afd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde8f4a2b0cfc2abc92af75c1217c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700df2cb0a7606d08ed5e94bfb95a0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f88c98c0a7ce6bb63828d6cd7ecb5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0b9162b0a9eb5031f0083a6594c60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44601a1341acfbda7d4365e8cea3f2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ad2fb0d3c18d4039f007e50d3b4d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15bd31808d403193f372c07c8dfcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f89ec5f92b9596b223d3d245f3cd42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501c976c6e5f5f6817dae10fc9f3400638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d33281a86dd857a514e4536925d0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec73a51faaf4c28f186a0166a6c5c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3ea9fea05a50295f58b216ad4299641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bed1f69aa02e67b78c717e771b090642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce8ca6139474cde179ad44508d825d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790352c9f8d8d596efac884e962c7d42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c7230d39e1a2c1e9fffcb048987cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdfee57c6271e3083e0a2b431193d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756c0629a4ddb84599fc751fadddbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7bff173275f3c2d1932576b2d670f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183056c7c19cf96af2e1245efb1a162a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de229d4f675f2acfa40c3ed5a6ab4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aace498d67f86bd620818f7d97ad63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18a458a53235558200394c8b38ef69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05be19c7af9c654f7c0f99239670f9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb6ecc90d57382fe795220236bb9bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50350f1d2e0933035c8a756c57d607e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e746db46e48556a04b9683be703323656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e5f00db68d58b33caa607b92152b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95bd867e5f69c88036f58c0f0702bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed601544c0c5536d9635bb102c04d76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb59269b202a20e8dd779fcbde0ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83644959a2f718424014d5eab7860214661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2174c8772765f8b2fe0437662168d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b811628f3736ba932b3e959a7e7ba6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782297843bc2f3c287c2d55188ba3e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5bcc7dfcdd6106e836e3d6544b7c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13074d9bc6c684471c202cc64823d0a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed7a5fa093815206cc08ace3e7be79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83a0e8f964b35fb9052ab2cd417c04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436822e7ec1fe019d7cc9d3b502694e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395cac69b9de073a6f49f026e0f9ad7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8478c6139fa2074fa913df95c04e99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278700810be58e123be085946ace76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a11d981688d4bd632e3fbc2c7301e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d05f840827ff5170a7c8e61ae145674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92005e491dc1257d33e089c00d6318675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b891ea3d710f9c0134925c4491d9613676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549a9538460d3d44c6f5ad96a1e35d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105111496438ee3990e8c1e8e53275b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2792410c473e8b29242b12b981c00f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb2dc43ce8b1c1d3a3151cc9a51d92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce9f9043c3d138de86bc485f0b908f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de5089ca2a6c7e05fb4d7020422b35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc127787d10a498fbc6ab0b108907a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddb185f2abffcc62a624445792f7cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1497c846dd80af935450f28f8793e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ce193262ba4db376d88afe27587a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0618b711d0be4b5f6fb35f7c051d5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81669a0fad9e7a7761102e73052f17c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf74ff929e22d05a53e7e9e85fbf4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff6ff1478147c5f742bcdcbb8e9e8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc2955acec336cd691b80e0f329adb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02905259215dd60e035d9fffa8e820692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f31c4fd006cd4f2920c6c2dcb1fac9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96434063783900d9c6964711ab8d887694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6147f5e6b677a6b961d52b5dde2ea54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd69ceab716cf4f8a9e9b0f700e1845696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a750bc5c8a53832ede8936dda4ced2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d875760d829806dbcaa815b8639822d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5dd30be0c9fb0003e76b6dd522573699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659b5ecec7f63af720181b1c7755587700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba889e1cf6d81d7e8ff0030bf8d57841701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d9dc3435d71ffdd38aadc4638998702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5c181791b2cae256f03572465920703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19bb85a2adb167476132b0ec72041d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4332e5fc3ee62820d34c0de7f95d88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e777c272f570e68525305e4b0ff5081706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653a5e6eef1d3038660ef603901a26e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f5b19a42ae2b766f111e617e6729d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9cc99c8991c01ce11f9740b4c24ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a7c7524968a931098348cc9513762710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ec67cd49aa09a3f9a963a15555330711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dd1641319fd6bc17a446329c98c9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf0086f6f498790cbf481d93acc554713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da9663aedc3f1a15d24a7cf641e5bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8561db42ea004ff1fa3b453ef2dc2f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb8ce920dd942b154e6dc5c5c161c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6e7223163b7d2d217ba06164e6aac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dda0b717645a24582e12a4640eb75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae7b7830e4fedbef7111c52c47dda5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b227fa2fe40b986a08332521e03c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549df40c2f8750017a9c076d5845489721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d20540acc72410fe3080e69ca1b54d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e9a70c87f59979988b27693f23e29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d3f8902803d0a60c0e66d5632724724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55855bc398d26f7d1f1abff922e30bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f6830e4078a99bd59ba4760d44fb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7af2a04b60295c3a65f22fbc583bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f217209ebd10d2d50595a70ec31719728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14370e6ad64fef6a7d093fe29ee9b986729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cf2f8c0349c58bbce5635b58274c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728d2612088b546c96ac3477db0195e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29242ab638f47a44b4c4fc85f47c989c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22338e765e691c5dabf03a4ef921231d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8525c0c78c6c07a50a6b2492b884ff1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bfbd310cebcea0f835fb6042d71b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d66cc1eb513cad092877a4e14367736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac9d4dc821df79d3aa3cf5ab06d90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ee77c0fd3644bc3b887a3a82e9a72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3989a4cdf5c1449011a325c86858225739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ac6d87e663534a76d2c32b724ad9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758be458c1925ab71a318526645e63bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1ab82ba3cf906649e222ce418f7d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e75e72b701574a4e3d20c24636fbe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83cabda9e52edc63a001bba16dcae2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf112eb4b89836fa15507e9383a2762745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6798a9c249360f28086e6e42ba87ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfcc0d6e849f392f2ab66049c92f9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5bb9323380fb28c2059947198fb3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c64236450b7130ced34adc1cd0c31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c660b7ceec263550ed1985b3822c153750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97601259e63abfd908f2e8f92b66159751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68328c913bdd6f837ff898833fe8af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d38849793ecbabc0f7560f45aeb4a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9133b503dd61ee2e2f16c4a0cd1e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7050822ba0d5370edadbd582453f09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e304cef22233e24ec7922d94a957407756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe5ef849c91b036211b92621197152757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c530f8d7d92216c6691b15805e6b072758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0083447a100a288229f75b4378d28759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a56f7858e3d9c4939fe6260125111760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bebd0dcf496e3cddb89d80234370b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e517a97e586fb8065b286951fa1f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e0154fd50af592127686b0dd83ea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fdced8d60f2c7adafb98fc4f2f117764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebbe6fd7dc86840b002bd7cd90ae9b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d76069ebf92540be63e36dc8225c69766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb14b693d58f699b28a3ad8beeeb577767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b1236a47aca3bef45f318fcd3114e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae900984e0b4a0c401a1fdd76a3d6ff5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929a047381ee63ac81fb85a49169d68770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ce6d413635f2e0ded3cb54ab7ada771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5d662d350e90fa91d8d2f4169686d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a0e7dec823982d0b766b2d6cf806b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ffacfb8c8a9c5ba9f99580505f808774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa1851d0c5aff40fa87a75a62ac27f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ab5470c3c90e24134d54446170cef776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e8989d350327279bdd46f6632ba42777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad979ca1cc99848afedf812f0d68746778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c17747ee731e30e4113178a1f0e8a4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9970af7acb3dba3bd5f5bd43bdd94780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c0d7b710750f38e5826f85f6c8e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467b0f437ec542af7c66418749473eb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862ba074a930a23512156b373878867783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6761130e889119e33d93fd26a18b14784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09876579b3fe3b0916ed720d1efbd059785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81567b04787c660728c407934c3f6890786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269ed9eeb63533d6330e9fb160ec693787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246ec7f058d16ec19dce183d208347a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfbd25657b67f9ef44dfce405dc73789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9ccfdf156e917a9da380da58aca0c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d01e2d1b280cbef320c586fb316b3f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc7d56020050502252bd8edcd6ca67792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5555428d17e8ec636c339e46218d6c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24bc2b98a45587487cd8521dd6160b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1604113a9d422a79fc67cdd9791cdc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c367b01a1678e83c2f5c1a7ebbd4742796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b72817ab9dbfe247de30bd4f68eb2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29c9a4a3e29ef50702cab1385b9d38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac211bea76feee99d1b24d2397acfb5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b191c0602c9c6506fde19b376954f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512fe0f57cc2d55a9eafcb1a84b0d93801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e50f680453d2165693771454b11fd1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211daded42986b7bad7abff40ae30da803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fe4295ed6dfbc4552b56042ee1670804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b446f17987b3405b426186164ea165c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346891d4aacb81d6dd21457c03e792be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf0f0477307aaa884b572f0c540a7b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48abbbf2394f7c87c0efcfa2efa753808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c47c85ee52bc425ba099b9d9418294809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f585843c4b497b0ac02a6431f3f91ca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58ee00db0b8859cbbce88198edc4cd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f36e95f083e18930b552d770a86305812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77549e38a0ca58a180c02d0be47150813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67917c2616a3e27d74f7fdf9fe648707814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b78a8a50dcb641b8a41824a351604c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b44df7dc87ffb7b34c5687bb87037816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55202dbff32f74d60c9dcd6ff77d54817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350eed08aca6cb6dfab48adb69e2edc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6617bfb2b69b24adef4b5977bb9a52819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bc3e254babedae2248cbefaccfb0a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71de6e1c2d7373aa26a434db47f9fd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd6166f43706c9a50901d50e36f083822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb4cf774f3672db456a828b0f39c6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cfdd6a2a11d588be45971abc0c748824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5b7ec3002907435d498ac4707aa3a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dec31ad774bcdc8baea1740df17940826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cd65e17fc087b5a3e867175eff694827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85daa25a2552791f115a6d539a7157f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012221737c9d148ebaa23a199caabfc1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad954e92b6e29636bbd8e9ccb8e5d52830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b469d1dbf9fd88aff77e26878db810831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae185a5a22d961eeb3c3fb62a9a7bd75832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a59e69b6e467a297de2402ce38863a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54ec8d349b2aebd4c12d93c772ec1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f86cb169778cd4ff24822d3efaad2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a63e2552c6147c44b6dd5a1f878a0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5baab13c99809843c7d1d30a34b512837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9294466591d61997e91330478017b72838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ed0a440ad8147602be70866d84723839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9aea6a7a49a34ca7584491b09b4d9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b0f7064166b5f1aef60d79f6dc638841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303212fb9d0b78bd30bb09cb5197ce8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de80d84182cfaed9e9f4ac328b4c121843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a9b2b33330cbad767b5e6c790002844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f33a0a493d2bae85d81e2bb693cea845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba55d8606238143277bf2f3d175a4a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056527ef977d228d0493836ebda6be8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc0d8b58ab0bbf9371e19d7f27522a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2d9e5de08c7a51466a9492a51cb73849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab83d4a478cb4f075e962c4f40b28a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75b939d6c75af1337d5f01f7e68bb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6667aae2ae643603b7efb969879e1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54886f7b4d0b2656834d29aa3392e19a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88258d9ddfe421f41a3da2e687fb80854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c86af9c3bbdc6bbcbfdde0151b0ce855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc23db9d5250429faa3f5443c0c633856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102649ccd1e1040732d3f9c6ce5a3dd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9872115fd5da3824f499ebb337e8d3a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431074be43b439bdd0fb1573cf977bea859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4546afbf9e8860019b13475141724860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9fec7bfaa317157ebf31c8e9915e5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342490a8ee07c15d8296070fc56ac1db862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b38e2714e82e0956ac3af19b80bb6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1b21fe9a52139ae86fb1e5c8ebe92864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a8a0d8b3dc684b95d7ea848f9ab34865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc7b83c9acdf49e4e1c40883cd1e95866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d70abca80a384071a016d4b0c38aa8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528b67f486d56c3dee985de552e1f32868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38172a34ba0029814db439d82ef5d9c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b5d4c7ddcf6ca449dc35e2738736870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184fbfa6e1b9341b91fdc3b3ea00ba5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b202c3ebb9c4ee15f4efc47284bf872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bd776918a090953f5ee5f1535e7d2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7f1ab4b86c8bdb05cc5f53128bfc5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8661ab9ae908c40822ed12642ad5f39875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ec853b23f3c96933fbb1bfb7733ea876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976994b184258f47cbdebe09d164d03c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395516fe6be563abfe91a43fe566a74878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426f3f9a9206457c50f9355a9c2ec81879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd447239285ec32a65f7f81eafebff1b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9c8a2004d3a47ecbeeaa8bf377969881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9ec736d99f5bf712980b8ffab9b88882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8202110aff01a5b5cad32c2863cbb54883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9671f04f02d427baef427057c539e51884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d2b2192b3d8f422447c7529a870da885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6bf3def649da5712ab544c6caa13e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb623d290deccfa770c5d2c406e87d80887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f6087c8a5b59232fda17af8454ad1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd6038db055e99457c58d17a2b2b75889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116c7110cc0913307ea53426abafe9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b6e8057bf93925e2487b023640e3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ca766bb55d2032137593dbeae8b6a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cb076d41a571dee93dddfcac23c9a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d950fe4e8ed48a45d1ecd6be8a43c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852b8bb59f99154f43df2eda7a98410895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee0ec1cc2ae1e8c0cf7d78a873357896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1120e46c5df7aedc76e3ade8d443a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6c9fff4c67a7c9dcc7a1aae2ff8bf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8a879adda7f37831370dd1c53339b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38865b3b2ef3a152b19ce128bc6059900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d7290bdf180bc639f910797a12270901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa543d0f654db038128f90d2c80293d9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef01fb929ccc1c82242653e0144f34903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b6ef4987909c1fa1e2a69168d0aa0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4f12a6635f22a6fcf15f52687e16b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b262aee8d58be8f6392981181e432df906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ad216d100b4da7e240dc948a18ea8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2dbf45d4aa4bc4658264f21a4baad908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e346af67e885baad01365ddf4d43909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219255e88a679dd3a91a59b7e457a0e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afdd0f8d93a6c972255ebd949e56f2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed08570f3d79d70335a602becc346912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b38c3c33712031e0dc84fb4b4b0369913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d69089fafaabe9805a252bb013532f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f06161088fef69e186a0c90206e68915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d623584e37b6827aff22d22ce4fc7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83c9c3049c2cc8890c1c7e8bf441df917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca15e73eb6165e1d2c6884c822fe02918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95567d37cf0eb637fa640b1b9ed09c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0a08e803e6a164ef24c97607defc5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163f3682f166b2acebaa20c26b7f3a6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a09cdb0fa2096af1b65f4dd6a3dd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decea05ef7a314f3b073ab2f6f706106923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89a1c4d2810ffe33b6920f750a21a4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42bf81c57a39f6d9d7e31a48aef741925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfbce4d025f15c43f1fd59bb12a86e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44d19cc57665937a4343375f513ede927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc33b459bec45bf11198b140f8b6e40928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2a5893be3f3da3fd4f8bf039be7c1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f05a7c8a477d9713d45174d22af492930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a50d009a9bcf99648f38e276d4e60931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d093b3ab31811450e213346fbe7ea4d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61340019b7b200509f6743a5aa930a5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8e6d72ed68259d78f90fcbbf5f748934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167fa574287ea6a7e7184eb9e4cb060935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b6090f756f681b1620a940ab47595936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc82d1ab6818fd915cbd4e08880bbd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2e2753771ef93e01c5b8c2792aa32938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c49f05aed6b26b249f8aae944b75d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8988dfc9abab010018328b19672acc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba0d2dd98a34ba9ce5cb7e5c2d252b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b81f454bf56708ba184c522806b0b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408fd8ae51dde19a44708f5c5a907f8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296e724bf922bb3a3a1792821179691944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed9c1a5b996e9ae20180bc625e7c14945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d95e96a5b5ca99d265d7a9c00e2dc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeebfc371116edaad950db20bc96fb1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482fcf78e8941fe71ee5da1d151baa3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ae230fa2150a13a1e90885fc68bcc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7af3998221666909467fa0f560b48950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1626a6b2be3adc48051641d7a702c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9627bfda00db2367419e2cc987fd5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d5498949fef251b3c9adeb22098bd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153735dac1fbb69b20a5d922ed8da2b9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1e7b1e8d064349a9d95b9a89ab8d5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726c7965f6038acead16797d07e63f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfd6df266e58682324804677fa1e46957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a2c00d169d490df8099aed4ce77ff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a88619da179529d93627a9e454fb9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bd81dfac412c2c74ca44734b3d2d7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684b9d0672ec2f27e9b88cda8e29ac8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce965aa363c5dfe6ea6cee6db9eaf719962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4a57d90f12c5c3430b04faa4319d6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70389c5e9115c8810c06eead2cf8a5c6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be89d5afb1683a9a8bac052a1a4b895965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b598566648792963db43d0f498fa3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa3b214ec92f1ff59aa1a9fb003b8b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a1a9034026ad4d6050a1de132ed8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6dd3afeca6fb31c2f9e84118d582a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3c0bb11a506f6eaf09d7271f669b7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a09cb3ac7beb2b2aee474b417a7f0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9882d4cfb80951b6ec52645f1d7735f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542aa25c2e4ba9a2cc069a41a47aff4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f13d5b1841c9bc2d920710506b99c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e7792bc87d72f1a2af741b51b3a0e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9507e9a79dc4b3526d2121d2863d4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781698b0cbef5ee45650f752a848603d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc765c3d92f7ebee9ef0923ae6d5a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a66ee2fff037f20af6631c07f45b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceabb60fd2877ea596255cf8e86287980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151ef9eb39c7d0f788cad737cdc0735981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a2ad60b384ec015e48b331e1bccb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016528d06d2ec307ac3a03476bcfa9c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9b4d7f1707662226f45a2aa624e1a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e819d08fcf03493c7caeb4e024d05985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66481e5da65e172a9a8322eeab75a9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac9142b31904d62e598372d1052e19987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1de195dea5902d2e49aef60fc63f4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebbcd46d23e163f5c8e02e6456ce37989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d717cbed04ecf42cb9a50211d593b4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e84f6e21246454fc091cb8fa8f966991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8364f0a05f08761cde60d72f6360949992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d46dc7bf5120f56e98d8bb5dd28cf7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9ee6480c2bf2cd8164bb42cf18ee8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad2a7663eda9dab368e02ffb76b1b9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff9803492c193b38af8070b917010996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6de77c5ca05de067e51bb41f81d8f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e076c3b36a7ac621085bb3885c431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c324e9a41094531a7b69cd95c7e7112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57178903986dac29059f6167d6ddec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5deab3be44125667d97666854e83574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4f5cd6219894f8e57329d3fd10a105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85fe22fe98a703b86f26d1b1e4d5d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b7c09e07a0a65920c3661a41081157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fa16625857034d9051eecd91dbb8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f85a30ba50b99228509fb6dcb21e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f37bdb4c443000b5f9b0b128e250010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d25e51151808149ce1bf4cd31ffeff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f763d49dabd80189d47cd62acb4d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c21e0845b04535a59721ef6592716213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5803595ccc971e01ed6e97565022ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46085dff48d1a310a2e1311b7bb0e43c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027c92c57b46e9e8cae681704429c7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e5f23e932d67f32c6a38e9d8264717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d27b22fc270f48d0cddee4ddb5ddf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af7c0c34773e49e69977788a5ec76319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5835175f6a707c3f085e3b1cba4cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b292d3737f2b117428de786896da3ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8995bd962f3151bd9e51d3a47fc5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776763fd54bdbe465cd6544b9b48e1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab1d97f304331b9b429b1988bf63cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a66a2682419ff80d55c95d508a1ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d647158b0ad58877d2dacf93a7cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1a60562b40e8c60cc76bd2321b52927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8ad551840259aa2beb4d94cc1678528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac63750160cbfea98a38b5c2237a17429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb48c98a335ccc239ad3e56588ad4aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eb981482b70bd209cffa27f234ded31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f17602caad80c048d5b8f4235f2e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e93d733ae12a75720c7327c0c0a3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e367066a2f6dcd956b2dc6ec87db5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee537c7a540af7bc3640af5ed375135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278420e0d21ecd64a9caf474c441d99c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab344430b2a233b8eacda82e068d5af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82408f03831931391412f1462a09ef5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcb7231301c4f6ec426578ac89283a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0ae3fa11936db4750131b08a1899340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae282ed5a2a558d9e78a5b1dbacc2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5baec26b205ca56e9f5ce4c2c227e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac670bb23771d44f983350ba03015f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615e52e2d58dceb0bb3cf1535d7915144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad31e112abf77aa7b3a1763f84c420145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe6344f3f1ccaa2e8a0aab3ce02cdd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cc0bd5a752e95aded6a41d57ad72347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2d4a98f83534dff593f66de48ddb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96611b814b56bd20c66544b560806fd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bd69729bd86a5823585b182687aac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415f21e5bb81a1162e27f6204e2183e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a298f2dfea43c5de5156e64f30c1a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc4e6b9c16f86fb46a0a58ee76a42053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bc9d6334cfbbfdd819937b70ff48e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1c75dd4ceaf7c71f89451c4e1626455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690786096db8902f9ef650bd7bb60f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be320ee3ed997c199c9eee671ef39a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7daf2a6a19f77b26ce2dd15cef79ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79ae9adddb30d7daf45ffb4bf955a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec84d66a2a08013ee7b13c909688fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6051444aacbf7b3dbd98c702575c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edcb5aa14fba8dd42afb2944a8d57162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489db7eab44c21fa2ab12bcabd27c2a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0d1a71297beed99194f70f54f491164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcb1fca2910931f5b764cef16eeaba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edd78da59b7d3f3080b021fc87d05766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b0d2792b363d6f8210b95ea0c771167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831017057c1f02a13543e13c8e6cc1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dcdcca77be107a087950a1132bd2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0a4d8d347e0c3d1963c9190ead69f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ccd027d47d1af08eaa16998d0b3a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389207ad7e3189bd8901885f8c7ae64e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c479e33c02d96025af35c8e9f6c577673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae32707ac544b49fd9433f9c3a9c8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf4835829fc605c018944f50ea626a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3091c9aa311bee0c4edf959fffe3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f51329608a63baf6a48cd692d5d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71316b0d0430720d80e14d1917b60f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4293ac9882ff15139e6d9224c4a13779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2084062d055b52a02457c77294f6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055daa63b313e19cb7b4c0f6822ca71481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7c172c34e0a05451c067ffb8ef09d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a852d975e75c7a8efe5a3b799947983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5441bb478e8dea227cb2103a746db6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a488e523109d0fabd65eaabbdad7bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4955a34e5eaba2a10fbb6bd8325a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3096ee08423418b980039228f39fdd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca8a91f3db1bd0cbebc91df35c2d1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1987439f5aabc5da2f05594006d414a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d21842b744d3effee33bf9840c86c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abad38b1649d851391b4102ff7947b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106761dd1c05daf4868ef90a1a4a7b5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fa6b9a1efe514828b9e36e81d1ec693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed350bd49bfb86c53dccb902de3e401c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6013aaea3458481230b7e4ee15689a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57deaaa80a07ee6bfccec9c5f5250ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe666acab1cfdf3d255b6eba9af438b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce739084ac0cf6ef3fdbeab82412fbc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c873bd47a63030b4a13ed2d61d586ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610074ff7ef4d02c3da44c7e9f88e97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddc67a9b750921d8f28f4a382d3e57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822c4f738b65e9880f586e47686d06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e594753da19dbeed4795a1a6c65b9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442eab35198a1759cceb5a93bc6c550104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc734df4204d6de18edf483190144961105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619019f6fab9dc85fbb08cf7875a5d51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d0b76135a481b76fd39a558bf9b49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e985b9053ccdfc74ee4ab714a07766a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc94fe686375712afd14d52da42945109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c0f7617ae1c56f7147caa675efc49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038d06736b2859f5927b66f8f9f8631111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117aa48d88572a1ef8be18626132543112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b31189e544005f752d387ab143a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2a7b6d421fdeeb340806c2858db73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8ad9745935607cf4cf9f4c013ef39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84cd3aecb1d98fd6b8b8424fdf896f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d37b85484ebc28015eb30c1bb7ddca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1eadec702122fbb64083855d3d961118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afacbae3de5a49486c0212404abd6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce7cfecfcc9dd2b68bd4438a7d1540120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b5c17a5b71b7908e41f6da645d002121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eba2722cf3846e9af4c3cf7f7c6f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35763bbd41ce7bcc4e7b757b364d1104123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0c7b9e329c6ae0b13f4e74f597f5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f6cfeb9595e82b3f6a3e8f06e38ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cea43e5ec7637dfefce1e36e120aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24fcdc43ecf0cfbd8facc049b56e40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97400c3fef73f13218750db9b059e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aed55352c9f57b2c98d962d0a8d51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91f9661550ec905fa501b3e827cc46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7a9bfffa8728146724093afeb8608131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ab50d11278f21ad8bb75abec6eb86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac0e5b9d23ca3d202dba9d01c91303133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ecadbcc3e528266342579080efa73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954a7ba95ca57a17d9aefc883cc1daa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed233bc26d3cb3e079ebad42e77ee7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe8a8f7395c0740a353692a1b425f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe7133831cd258519946baf4592157138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec754e27cc70a84b479dba776fb35d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a29ac056d201005303f5c796ad77c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df666f72a6b42ccefb1df124bb96a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e855e88733cabecba614b87d00d0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d239dc47eab4883a74748ca89680181143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e60fec829c905fd479f317e7aff28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526137ee3a4a2d3ac6ae9b3a6f455a5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebbba52c4979514a06bffd4f082c4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5cf575e195543ae4281d44cfa4d4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe13682ace11e6e091195cc3f81ca53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005664f9edf064e9b11f49264f334ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dcf06bf5b6cda625635844af007e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333a36a6a574c4b0507ca70004d2321151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6822c00a9743921b7624d3f4455a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a3ae32e0779854eb68bbf6fecfc43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b72469244bd8b7167131bf2763f2c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7f82c2b647d2d9fab909a4d1f7290155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e5bf14a679a3aa002d4d0810dd2d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b98a7cae819953c40a1854625fc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236e739a1b4b1262705b3ca64724f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b2ec590f590c5eb11c1472514769e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50b193632aa82728c8c42b3037385c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fef8c716ca926bf3828421cbbcbb87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96510b4288ef1e8ca08104edc668171b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c87c39ec0d2cab4c372be062f047c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9d1fb0c4eb2d6ef8f6510698b2e2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75b512156a3f41a8943e1e81f9900a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35d5ad7e19fc83e4c4e6b2fc39aa3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65fb8ea64a131baeed90a633fb1391167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3b1250b25b93e48d3cedd070f0f4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0cb74d8c7f66890ff9852d55ce73a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc231ae7e94c507d90932ec36a0a54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c99fb57d1ec4fa35d3954c51cff5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a9b1311f537d7582b20606a3516d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2344ed809bdb84d9064a6bd82b0ecc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6cb60aca5f58890212b76a46edf22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d39e25a9df86744165f5d7d8f508a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8bf816e354e75c2c759b5c68e3a64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ac832998113f5d1270b2fb0195d63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44515316555871ae7ca3a9a2ac565122178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf0f9bff69335ec576f98566b35a58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120200d62ab85614a38e9b6367cb498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811d4b8e6252a99b1c80850e67439c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a371fa7f3ee92cfedffa1732be90a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3e394728a9b73d2ead7ac0476fbab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69977456389d751ef80decfe7d1f6d38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49799ca039fece9209eb1fa5abb64c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0509108d2879f961342c4499907c07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd3833a1a4623dfc076883a94ac461187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371be6414f9995b3a815b33777c16ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd8b26bebf41e2d0c32c1cc52ff0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc385d7e2ef5e46600353c41dc3c85d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c66c0b4fe1d19021f663ecc7392f2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41285cd91f25a21fb97be4a6ee509ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214350ba71a7f8f13da73ccb905e2fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e222ee215046fc828e5e54aa9b023194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738b3d44161fb92633f6c42f5cb116a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1402d51f51006b3127d926deb781f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6483c19e985df8dc1cbdb0d90cb03b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf746e2263e3f7d381719b59396989a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e1f69226562b57c560978d01f2836199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4f695ef7f13d2c10271c7c4d813f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ae8ce1924b002625e6a9f9d9aa9c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec51a1aaf2dc61a9cad6aef4488ed0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5eea620f1077d8ab8de45ab1dadd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea4c12858fe8518933a6f5e6cc2b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3115fd1263e2681a1682e90cad9db3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d7ae0bf6f71ffbeeeb39cf4d334ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8660c64f46317437df3a1685cd6e78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66769305456249cfe4539859ab5cf1e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a3cc83c86283e1ab4736b36be5654209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c752c1d46f315dd15896b7ec24380210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589359d0c1896576815ea10a2c87aaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a24aa08d09d98f74ade98c4f67481a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0e1efef98018b998e9619f9385cc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e90a540aa693bad7905df20d337d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38323e960adb7cfa339b5c1be0d4ad22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217adabe9d372e3e163e985f3454c986216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab8f479af06aaf4566fd08e3f58ca2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99042cb2dafaf3ec2f047a848808b064218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb6f35e7d23ae86f9fca8ce34ed0b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6ddbe4d36043e52845365b197ec8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4dabdf5f4cf552707e07e119d1b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a85135e37d176661a1cf595c14673222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf83a673cca52ee14363e23cc1077f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fad1bcfb76bdb3783e226cd7964fbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad6eaec853132a02eb2080ac03a457225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf8ed6b6c7d916a41141b43b4a524e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb5da75f12f8f147e0806e468ac7fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05842acb801cf54bdf92fcf8a1f8c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e3fe39ae9e17d018b5e29d68ec951229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316b669435b3ac8b3b49bc246833ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ce311a4be463b3e0695c86bde7663231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407662042268025306139d44a158768232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2e3d029f9dc219595a6d2eba21b33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5c3bbde35a1108cf7f0b56a2fded1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541ac4933e4e8725f5f2ecd0fb455d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccc29f37b9a19cc70734d24bfb4d92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a993b363dfbe72097f3823792995fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8978ea8773a2ffcf5059ea1146477d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee83bf874d98d30a056baef77ec553239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f86df7e6d79996ad2c85e75bbfdbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a29ed6aa9288ae6f307ec7a8a8047241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdbc28d5f466e70adf7a1b51cc8783242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4558abe4664b155ed122df48b093912243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9afdda3336818231bf2e53141c3de4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b27b2499f65268b81f74af3058ed6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9c9462e6567f6a4d30f0a17aabf6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2cb9fe11f20680d0996997cbe8606247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f543dbef45a2eaf5a67e3ff596f4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702ed1e351dc17ca2efc57b47541ae5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a81d33619a36a73cd618f4f59c27fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8273f5e1ea149fcdbdec7ae66058203251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d0892a3f3e35fdc07fb6b81855d7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e33fd549c8bc36377d77daf295db36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0e63bf3749580fd2cd1056df665c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad3b18268b26192315a51db46f60fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bf5a49e7268c51f753046c95ffee7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c7b9633fdaf62bb4b1eaad1485c16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457b148b6455462b8f8bf141081a11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da498c763fd06f0defcbef2d89988e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181888a9815822583ad13b40f936034260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395503209fde92ac8b692ee0fe8f001261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb80eef1dbeac27c51b83e2942f2a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c3afe7095735d10209e67e5b57d18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e33cd524cfacf6d4bf26f8c26dbbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c48fc713fe6ac948786b010f8638e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ab02b85d83de1bab1c6a889f8b0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c47c8410514ac12888cf84bf033f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c68271affac60619d39e77c54031268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fc946a7c8fd0fb73666b1b22be092269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68423ec7fca0202f576c4e34906f3058270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da5c105252a80fcc0ede2579f7879f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaf13d6938acc88713d15f3a9b4f4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbba035ebd98141a376c9b6c81533d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54511c82690657da9e2b202af38a1d34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa967b2c7b40db5ca0df8fefa21889275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe287c20b26a700a366631b7e906821276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f361cd8bd204e07bf865c2a831db3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a3a9620acd52f9ebf5aff04d6777278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6896c6b189866067e776217016c0596279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f606de0994c0bd5ba8e2622aa9174280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a58760dfb50ffb5993440059dc0c3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786aeeaac2c409208c0ef36f2a8b5a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc95761077ef9b4b900fdcdab9bc6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4810a0722bd118f142a97df68b6e31e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce457ff5b0fc2bf567302d051dd211285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e12343b9ecb2dc831acfe9fcc60a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fad0a2ab11886ed7304dcda0105ec3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed5e38944b5fd718d52b429a63b6d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb53bfb303edee739ce6e219e094b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e792eecd1eea22de6a3ed857abc47f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6b40efbbe7a4db72407632e3b1cd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13fec223a1acdc04e0d0148e6a462e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17488f94a605b33de24b62eaaec51da0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a61d29a80c9ee0f99390f89b241ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5764bb0f237362b10e0b6152d083b90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb426efd457a653a251b38f58996c2a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7587d249c396d8947439af7d1fd31c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59169cad8f0dc766033b0b04359d1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30a01eb7edd91c2508727341ba82f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10164a8b80de1490c9c281b95d42c548300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39604a64bcac7b73428185c82849f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d8f196797fb5ad16c6fe59ad86324302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ba7f69d4f8cc0cd83611ad9328b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793e2b15d6eb29df5b202d820d72a7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eea55f1a4a7444fe70da77573d17bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae30f22d765a5f71903d2a6355edc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37407c32f6c4610cfe55918d4f7780cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0425cd86c179d459d6a8e000369b79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd8a2eb2901561b7d493a52444918309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deb72d4aa54a77a80938eeb37b4788310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90eaaa9e02c07e847320a6a9c9bdae3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f1505285030e44d67f7656a77cb9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516b8318d82886da6adfc15582a1d6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab1c4e2b87274270936bf02d3d2e87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113d8acfa2f44abbf58b5d5684e1784315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c21ab575de63a7dc9b12888fa2783316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d59bd791a7da1dc6c2d63b8d377b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ddc14523ddb91492c127240596ab9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005fce373b8dd0f8e993ae224c2c87b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7561678f6a218e575f0bb7f38e97c40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0906ddd7b24eee92ce52bab623da8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055523962b4926776a72200f2f20bde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb7b4427078d7c34bcb5a1658455ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521239f047ae7ba02239bb6b28838890324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87bfcc32b6c92168c7a76eb965605c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02acc0ae3024c5812526b8803ca805326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca2633d619c310e30188f6e58f2e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86d5af1884ba4c96450b9f7b8668d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec4c2ceb9897d6023333616e08fb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df209246543e1e91f3fbb27c382838f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46972ebc0c47efe82ef8ccbe33cb4999331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1919cee3468d298d93b467ff4c750b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d1112f1a7ffc8ed6cad2e325136ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef3499bab65a90452ca830f5c872c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b01ecfe1e2efd0535734659514c173335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562c390a2b45e859c76ce338781f856336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74e626358a7e73f91e0708da2bdf1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070a89f89891349c06f101a25589019338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c3617cb196585fcfde2530ca8ef38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4ed509ea8b2a5692edd3b8fba9750340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0113f2b5f64bf18e8342205f25af477341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a138e3b4f370b7c2a07150aff1b3b8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25aab6b5a57e65f6117b68cfecd0d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d7938e0e726b8b7ed8d5ae9562e65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a36089350ed175593948f47a586d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc44ee8153eff3cc7af3efa92283d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286a1dc2566ce4fafdd30f71fb97e01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8094f9cc2318a9851599da5cf11e3d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3707da0d2ec179e31a576ad995ad4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c57575c7bd1c1b77264958a631c7be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b7618c78c576aa037b4b78fe6e94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a1009a9fa7994f213c4530306e80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85905b0b9c43ff7167beca9fe04dc5e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf501834928640dcc5ce39b430112f58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106fdd194ac7ccbee45b95bc90fea76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f793186b47515325ff356e9f6f8816356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfea688eaa3f3cab8f404edd494af5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb84d910ba5a2a7fc56b0cd5f8e591358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d65c1efb1dc2f54ba5e00e6a0b6456359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540daf9ed6be560942597a12de0ea78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b31915bff3cd67ed4d2407d818c67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a58267cd83036deb3b7e7fa2e91b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcdf234479ea86a53a70d60355f60a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801456953e979d3abece8b86f6db96d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4e1f12f539ec13f1167bb079fbf94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34837ba21014dc057694401f951f5bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0c7b2c38bc21d27a727dd186b0882367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a378a0ae22978e699dbe8075fcbab8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817de1ae580be4f99aab0f882e015237369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625dbe0af4c6cfc60900b3bc1124dc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cbb4fe1b8f03c8da149e61df66026371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c5fcda94408919bec8c14e621f076372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b81eda6bf0bbd621802ebbed9db42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d92da9270c5f6efcf12820e1b2026374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291f15f59328fcde51857f14b386f82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa0e836c3c18b58ba9e335a6ab6dd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f9a699cd114145bc07de2ec753bcc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb6fcc70642916ea548a9851b28b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fe77215dc7aa6303191ddb2bbb9f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277553444123211e923310a7f86a62d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cb6d3de36cf31ac356a43441b2dfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b70bac9eaaf49b742d678ef69f5183382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87382f432871d5ace32a1b9f6d080005383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ebea2bfc4980d8f2c6cf636b4bd30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82986b7c76647c67e265278fd8ca5fc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a6414278715de531b324ee40a4201386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15164c7b7f9488f168990b440c2bebb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176b7aa0a759407b0268aba6d5d7b6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb789b8403fb3229f43ba1c88ea4568c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb185e9f2f8c2a336addb2ba00aa59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31546ff74d16d7d64378dd5b49c1644391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38c7941de36edc4a12aaa74b1bda0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299a2a254cc12b578f1cbb255da98f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c6c4f00669238ddf3b1868dbff399394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee730fcf0c91f492f0a201c6e14e6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f551690d2cad19cb08848c4769c4fc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d283fe57f178497684627b71c36d9b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53988179fbeddfd6e991734734bbd4d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa526d09753f1518fa8e5f96ba01c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d9791de512a2607adf106e70911c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca67e641f1a81588cc46bad417c7060401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559caf4d2a4a71e60ddcaa92dd469b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086674683ac35ea193ed6c1a4726a22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38738383ac5db8030128c8306fbedb53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f874346f87ede4c7d4756efac4a3d45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da6370d9bcf5442f5ea1990604a8c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c5ee14e6e15c446a9ea8b23a9ee4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad933ad5372c55f1b0e898183b63c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a115e66b56e6e2a916da5f147da6c25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dc7a3855f13dc7704b999349e0adc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591774700f93fe0cfadbd4e98cdc59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625d6fb5fd93cd4341680aae87b81df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3400dc44df295a8cd606a905b33857413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6afa7b1d12c577aab425634dbee73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61027616ea21347297198bc49e51f6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc5a7c2e3c711173e0b508415b3700416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e7e3ed3506d3e657f7e6be57071e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dee912027d1e52f1a5f5e8bf7c048418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5991c78976a275d32e1e792ef6074419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e347203ba5ab5a42eacdc2c50ee1d31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0270a5cf75b44aa8dcc90a4d579f69f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa909d0eacfac3de7c7e99598036ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68688b2e320d8ca0e954c8f2498b18c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44e8ad422fef880f5d635eb6180e3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912930ac4079d9edbb38bf29165aeee9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491a70162f09697f463e39345f617c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60b6d10e86451b5434882aa188e97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4be6bd982719f492eec39c8ea88f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b1beff4d507cb446242f6233eacf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b29d6ef3d84de1bf46114ff19a423b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1becd8de037786b7bf9500a4191e31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c730c00f5a680a211f0f71835839fa5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbbd89137b401a1f62001fc4b5551c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eaac365178cbba5bdecac466fcaa6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19a63932393089d5cb9a272a5385a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3decb24a00644b051eb04d17940d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1c70f588a5b82f406b1183ee801dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea8ecf284754a3b8e67351eaf50224438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466f5f74cd8fbd876b3ef5fefa80a96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04b5b24aee4ccf2f9bbafeccb550d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee257357c423c31b6c364a01f5d059441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322897990646c4a563a9067f94111be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a36b456fb0ecf80cc018080bef53ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51c71655727b13842826f4bce2bcf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff55445c054006824844df14656c7ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ec52a3ec76c0a3f7d46f4141f0a7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf51c522ca8076a7ee32b07e946402447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c80b7049ded877e6aece2ce31c4a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbf9060c9415575307dfa7253473bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e68db58268b31725e2d82bd632b983450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91764135ec324df6866338318cd0c94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d8f4b8f712e1ac049604738b14716452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509a164ea56dff4cd9343d4ac2770fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e59a598dd0f72325ec17eb790cb474454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ae1a2cd336b283a33b4dd6ead1f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854bfad6aace4c9188e0e4a590c9369456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99577a9fbdb967ff4519756764b68b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce150cbb4a1a7eb60c25400b1ac6facd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9085404e3707f3eac5ad3d629508a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a654f5f2a93837b37a663b5f35f851460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5183093257450c71baf848d630eabee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e19183b5503c490da394a77493c05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640058fe2df0405bb7a9f252bbd56f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd16592c964df9fc37b65eec2b5b418464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eaab718a0f69c6af5489f5609281d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05952dd9d8585faa613ea1a0976ab1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4ae1490208cb4320f5447e2647e05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec6e45bba2dd6b0baf2f2372054bf5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b6213888b90cb68c123c6996c68b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66847a3ce20f89b966e5301f687b5001470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f8ce0492a2c7d0c5691608fcf9248471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839223725e9f4b4b7d378a8286f4ec56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc83142d666f3d12ce350252083b4f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66266df3f91ddca623402d33d5c1fcaa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b6f985ec6a86e3bcdfdf7419c8f8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafeb013991a9f39273d0b422cba6bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181deeb522ceea7c3bebb0db24c90ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e725e002d02cd2d30791781fa5ef0fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d444e15ae62898286eb9d70e2c58405479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efb504a59dced433d10375af4b13de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab397b5d8c0a4611bdd98b9d65e41af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe94df4d3083674d80efc4d187d78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5b45e7b8c64d03d4fa6da4c1a0a3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4b8ebf188381a68b8ee3c28c202c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d379b0fc9e9d1254e8bb4f4c6fa51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b655b1269c4b6e56cc92213e82c301486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f11aa5454ac17d98a20459a13a31f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b6ac3660bdf54eef6d111032cad9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91314f35ab90f041e4d0b82d262e16e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995cfe5bc043873544c8b7296ff2783490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d860b289bd7eeb66f8d90ef9d75752491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3f2f25d77b6ead2563ad05fde836b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e1b9f012b220a3304dbee40507f9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8984a44e2011edbc1149eabb6a3464494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac40103b1ad1d0ee14fbbca4b9c9b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f7679560b9b360ba7927b58bdfb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed847e4b584b436d82d8116cf2b8f8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187779b1e148276639295230fffff12e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3f8f1ba7c94b8553d2214541721c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9e52839f6189b7bece623b2964f9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d399d07dcca131c870dd8cec24865501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe70d2e4461030adc205585589023502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b044a60c0dff57500b74005c8d4e31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c25073702d4747216b760f6d7d41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061e10e378722e2f8f451d9f7f3af66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518491207346e32c6ae56d301e3dc3d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d626bd344a48b58979f3c008e1383507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b44ecc50a84836a7bc3098b24d45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065b28600dcccf716d0bf416d6d5820509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444671bcdacdcca851e1de9ec9f200bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0644797a29665c6ca1c9bafbf00cd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0311dd81e336c85eb3059afae2afaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78ef1147f828b10fab27f818d54e71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6a65360130573343105b65ad04355514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd993d055458dbfa8883c2e00c1508dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76a56c2323357fec4a2d546186cbc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47724fee0ade2ef842be4335439f85b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3779a6e7997033adaec3e6babb597518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8560e5d72281d12b5d42bc8b0ebfda519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe1ef536aad816436c4df2a0d92f8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f640842818c1f4563251c67ed8ce9b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356a2536f589335f0eedddbf50d82ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9a19e0e458fa4792cf7a22f7c176c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b709bfe3cc53a08904d910dfa9efd65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62d022fc333f890e50f6e3b5ceba82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc24e86993f1ffc69be70267fe083d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec777705d4538d09e63d3398ccbc4b12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a83c66c548868bb13a47ef4e30bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aefeb80f0c0b6b7a547fbf72d4f98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5f5c8e99367a7ee25c25b0a5237e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598e31cf0c80ca63f057d78635bb282531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439cf8e01625b3a854559b9c58f806532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51649e416aa27ba934128f96c5a8ce45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a44c833710efb9017e9ca018bf294534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b2b43dd694a1f8701eef0d9a2fc9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf9a4d5479e49762c9b92fb8b18235536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684ce2e9ae85c44fde09deeba874c42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040a5a558e255f46d056790dc6119be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd5e56446b9fbdefe2a148cba1c6c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886be45aa7cb395dcc3a5a79dff47a47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc561c9ffd7b78b08408cdbb823a61d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970f060bb07e5309a79e234d0b55938542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15a5af534c2aae157a5d38a84798e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43b42bd443ccea14f98cdbb8f28d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1e31d16b5b412ad646073f6a8ba25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725484cb61ff168708aa2149843fd11f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b5c24827ccd2bc0fda4296459cf52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665085dcec04ba87095db7c18134e3a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afab51208bc8d9682b596e3c118665a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad1fe3bf01cb13b947cf123a1e5a6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf485c3b6fc213a1dbb17dbe88347cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ee998a289b67721851d24cc94620e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5856f16d1ce99489552dcf58054ee8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e9b013a09d25c20fd6493995127bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22117c77b37f0e641061abeb3f35299555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea20c348294882d1a20b803c9b8323556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ccbbd424a74a6710580d6867163c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2743404e5b85ddd91dc5bfeae9ed6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be964925ea7506f23b8db34e15cc643559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70925d237c6a68369be6b438dc30d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0476e6a709d0827626b42150b7f6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd10856ea235f57779a7178f04f4a23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd181ca91343ce719808fde61851472563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303275ade5bfcfed890d0d5fee3c3f71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3478aa6abb61b34945298a2e14cb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edba0910c8b44cf822ac086bc61c11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc26119792f242624c8b390011deee7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12618a4976d1294c18562ff65da512d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5145d2a0f7cd5cb8a097acd5354997569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47784c7ae7cb4660a03ba1d1d373ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977687b69140e52ace475f7b4cf6b9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8d695c9e60ee5129698a433cb30ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d64eba363412c8d52d6e90301b3d78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6fed4de29d55edee87ac3b61ffcf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc514e597db9e4f20769378dca9bd7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc46cf7c7224a7e2f90ca1a9abb09f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ed57e3d8833bc3de3dae2b1ae1f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc92ef5d85a552cd55e845a3240e712578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09686ed3e2213f3ee09e5a10620e33e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20ca51c1ede889a5810007d956989e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17303e5a905361aeb310c4e4cb2e9ff3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60c4f6e443f9657fc77cff0d2d8765582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011028220febb5867fbd70724396b1fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84fed37046fd109e338fb7e08f6d83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4838a920822afe5cc6220b61d841cff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac78f6783185a2ca3714b514ae912586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561ff17ec65472dda36283e319b1544587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad529cd2655c2afb8fa397434d719f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290133f08c7c519ced5516d2e952b80e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c0916d305e0789ddbb2d384f979c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a16ea514b091c00ba90a3ca5e2e803591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92287cf52c12211b149809b5c82e4274592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0044d2dd3dbdfeeb65d08c47c8b11c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd286512023d02da419d7c44118cc10f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd975d5b20e538fdcbdc4ecefd9a59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133ebc7b23db5d9206875e30b13d2ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857d926e01144e10a5f9cfea0e5a5ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdd6a86388f91046a1b1a0743f42b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db275eeb074c4fb5c8b5172dc878b7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf616b970370fa2055fa8b39aade94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246d7d432d96109cc6165e2b6f5c51b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00ad743c566fed2bf98f5387f76e9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ccd2ad8f046b8ff29fc771692a989603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92c266b088e35960856d52bb1ead75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d110f253a221d4cfc281aab909a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd535cd9734001838919ed0f6fd66a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cbfe6ba115246d23408353f6dac4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3601715a0d98f9108e0accbb947d64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d630df727b541370571c57c64ad566f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8bf19130767f2af8c947c9465a21b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10526e210f4c80b0fadce93b083ecb5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c0cf69a483810766c20fb145b4262612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337789340c7d7fd01fbe684fb3deb5b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cafd5d5d6479439ae20ce5298294fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318fde0f9e1f22125457a87136112ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5032fd9bc60bda7b4ded3f1d297a90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cbc9ffb24dfe71d474964f143e586617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63febece416dfaf14a2f8331c3c5089618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ba4581802bb54bbf1a12a70b91112619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dca9586778fb370770b144f9b17dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac518a1fe5a545992ab0d891d4aad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d70d33b33a22ddb2f423dfeb2a823c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fad1cfd9cbd777f808d67939ed2e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea004789f3760cd719eaffe36e0cacc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eefc78228b2234a6397c636deccfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120021875d86765cc84db44dac7716b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fc665bf4ca59a07e972c7973e5ec6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10ea716863cc73f73efe5f94fee251628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76610afa48f51c216e7609a535e1c52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab62fafaf3f9b7011fe9aa9d97dbb3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e946a15eac580cfb41210128260b20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b7f7b658ca4c194c4bc03555522a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4e9547d19dbd871944e2eb263fc16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bf206164267ed61471b4e24117783634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d245caf6cb495d364a70fc4ab48ac4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e35ef59f7109f35197b7bf864c1dfc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d97c6f89e37fb8ab1e7c0ce762435f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37260a37ca7db779fe01a53d3a60e989638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1192468de1ebc0410b5fec50be309c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9de4466f55f0e80fae183db5603273640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193386a4ee01fb1264897ecc6cf5c48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad1f1e74817b12b14b12d0720d4f9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b77df9f63afcaf1faf88ac65995fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4ff90c999853a2133469a044445d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf60df0ccb2712c68e22ad60a003de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6c9080bd5d894f2c8c9af365c73d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6a4ca770e71e53acbff8e81d22cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cac00fb0ed819f7631337283086f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcb47e27b6b44c6c00300aef36ef83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003256c0989310cccbbc537be599bcbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03049b7b79a05c14aff8927ef5c05514651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad944d772e99a789b04fbfc78b200121652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1308556fc576b2ff7eeac3017fecb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd548699c9aef79cb7c27613ad5307654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eefc7864a3245f754f9e9beeea4919655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4295392659613012547be2cfa6a7ab1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c6ff2cd4cf14dfeb55a6178cc689e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b4546b72073be0e9fd901933a4985658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9390b854e5de33429cc9b4924d763659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ba64f10a82510b3d69896bf0ec4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d7bec93f610ecff5cdb7b3bf6b898661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7d814dbbb3b2e60a3a2b933e3636c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217325b390d44961e40c725f19d879ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543339e02bbb7628caea3ab1dc3311664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cd168a998d0b693355c2f1ebfa696665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b90b1ba393ed2816970804e568030c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25cdbcb37e31bc374e786c96946b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4563a6e72b706dbbf0f0b42470e177668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110736c017aa86eed9f7bccd057aa893669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b858c233867caf486a761b6c09e38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae319f6b0861f6a8c3113edcb01b26a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17bf2d2538d0d5d289652c5654df3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c6483edd1a7c94a7104d804a319aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cf402e35ddc93ad20db337c633df6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcfb1d37ed03f4c181eb096fb3c3b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733ae0a825c48708cab04ba24b44e26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42707bb92ae8cb3949f1b5d469efea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcadd0c9ca7c4edc8db744cd9c9e2c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908e1e695797d379d81de1bc91d22b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f58603611ec04ceaf0455f1d45c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e939660271b8089332534bfa50eeda6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005e2f02d2ceaa1c3fa0285055bb974682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13d1a50a8b213137d9a8508bc80ab2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72074d38331134e81d1dece9f1ec390a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acab6076a21df1838a128be4720d76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53ce66cd9eb872bb5d3c33c9029a7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e03526c48be570ca7006be9aa90263687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcb251eac0e6f3e47678b41d52f157688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ac632deca4db8e233c4711a68ce73689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a586da80b5296e9fe1d7b06183a58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da58fd82898c3454834ae85f0f74405691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb51c83ee815609f00047a48a16db9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddb4dac67a05951e836c8e568dd18c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc182236ce6e3a71d4bb157b595779694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6efea0b43803829f8a37f832c9f9cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034631c6d6347ece1b3133b7553defa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623584112f197f6abe370e0bbb975a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94977b44984d7eda2c2fd42fae32398f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969572d420695653f1a76bf5df8b063699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d0928d9a86d4365069c3843b8bc2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ea7f8650e7baeed1683a183b84c7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c77fab8cea9bd2500701ee24885a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e50c1971a2b0b49c7e6dbf2b5c52c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835588fd955c77d3da0c5884fe279a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3cb638e458a7f42e0d22d4caa8449705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7f7da051777a1b7d8b25e44e5154b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db19f71dd3b5dcc1991550603d5fde707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1ca0310ee5ad100a73c310a37c5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab1e738a3e1241f77fcb0cb123132e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564c80f35f0b694e2646e4c5f8c70de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036a717fc9067d28ea2fa82873a5b24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b1efd03463ec30d3f9d883614cbc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9088c0adf2c046020e629e8b3a0a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38c46fb35d2df98faea08489890cdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e465424d9eb32ddafd89eff473e7cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7c26b0d0165f4a2d9b230e525e9b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07fccc19cb7faca6bfc21398baea31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dcba0ea7f63146b2baf5847a57724718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152113630485ee4fef8edfef9457f4da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a43dc6dc238005e33386a4006572720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f056acc6daf031e0776c95de72b51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09745216d8f7d46b68a0fc013dd8d460722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab0fcef6e70dd1446f2df96763ac4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b3ea84927d3bacd4be9c6b55f656e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9965f4a1073aca90724542ffcfe899725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3bfb02ce50a34dd608d5c1bb212b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a1cefa3353e0adaacf9b23256bacc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34246c75ab6f696e61d0a1f755b5274728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f495166d8ec9d9ca6b349c0013ff48e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fbd0e63b389c81246f48874a81f7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e6d7e7b55f4b3dfc03d0ef5a1d9df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9e2d82840925d384ec460b26df47b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12cabb375447908a9ecba30869760c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8926ef4bf35bc80f0974c154d1c4da4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ed3f08b5d83902b5499a03d9199f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d52e0f088cc92bd4f8cd5b11a8431736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2c9e76e9aa050baaffd1e2135def7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0239642e6a33daa2800db7d242e6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b4413a83a06ecfe60654762e72fad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c482de6c38b1cf1f0a44f1cc63002ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec7ba73f7eaaeef7e05cb8411cef7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634bec174316036b79e7b97b3b4baa1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a788ea759d0396d8759279340088d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553084b4faa626cdc8b9b064314129c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa28850b99ca4f5229e82d2efb982b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f013e1b77d65d7fe81235b3c844d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a83e43caab5b5cea17cec23040e55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dbc3f8d90322260d0a8336c04ef74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719964fd05a02e9ab497d8f6d8196a22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6070456c660e0ca2381cc0c1a49ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded17584153f53e0e113c1cdbfea55d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3be9c9d7a046fd4eacee80acff72b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579916e69fdfa45787289bbe2329cfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a2693f6eceebb1593c0e34e3eb42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0d7a8850cd7da84d62357db98d867755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e314cbd3ab5f34a92f5b467f88b26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8980c5ede78f4a2af1b716d6b1bbfc1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0353be3d455aab496823f60d78a4ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124ad81bad996e94b11bfa6f6f72b74759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5431a602b33e9dbcf378f098fd077760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9fd7d900846ac2f6f5ac49d6627b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0c11a0d7df3e6303a0e069f94a7b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fdf8914d65e9bf5cc658913b42e9e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0e52f44bfde814fe7ebd2a35109da764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054f01aa5ad35efefff6f7016ff152b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655d6499b2543632a51918d6e047fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f15de9da5bb279a1505485228f444767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b124eb98b5d59dd5cf1dc9f63d3eb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5800aae7ac351c43ee4a487fbe816769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104a15334bca95f6dee7fb6fa86f06e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f31ec253d9c35ea2b1a2fc7588297771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd2bab2606e2d57a204d8c8c3bce8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395b5565164d5f0c2afe7897c73744c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6d626b2c9a891858f19a1ee21e629774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d29eb2f44d81aec75eb17fc18a92f6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1bc3142cff04cbe216ceae7755599776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17c1736541613b0fa31189cab94e0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4a59e12efc9c4db0dd73ebb6c5d2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408467b50219d8075b0ddc06c5af7292779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7158402594307bce8ad1399863e64f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c54fea9d3d7e6b0e3981aaf85af81781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323261672a21c44e388d94fc5b5565f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed4655f129478f4f20df9fea0d6f6b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a331cbe362c4682dec9c1bddd27f706784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a5926baab0ab4e9c04ba2e24bfb7a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05e80a7c8665e86e22ec71135af199786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f53a1aac101c9f0b05acf7b343a437787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7febb8b7972a31c014cd0e96d040d2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244b05b17d3c872639774c2feb18d41789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a71c60290e2fb2cc67096e41164b0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a787a4c07b9d9d4d4c7b1f269b9e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97874bf54ee31ec34d94e735393c3e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f614a80dc41095d0aed79cd06307e6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79392bdbe0009cc4255af977655160ba794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd12c959432b576f4bb9df524e90c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f60e5f4c2d84cc89965bf3fb58cc7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c914bad9bbcadfdec4b037550b0f0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d16d60abfe758d4038ef42909ee0fc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c08eece5c0ca66ae7f0e549377a5e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840adcf9b5fad273aba9c1ef77c642ae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d123065779de20bbfcb599ea0d47cf3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308c62125d61eb0a7df6ed421dc4cc9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e25a201f7c5452aa3da3fbcedf17a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1db3e5e8a825ecf92ce338ff014dc4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8ef3ebcde0d602b62a3b46a5e5aaa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873bf5af57c203b588011c7dcce4d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c17439f6def7b164a5ba721154bef1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e62b5251c11c9b27f3f330bf21de40808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4de3dcf588dc7eeb1ffff9b8e1abb1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d614edf5f13f47cfc0f8a1abb171810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80fa5eea98be353153cda82cc57f58811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ffb5597593fafb8f24dce6927930f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c66bfc56d94d0a1ba85e4f99cab1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bd7412137aa40c5a5f343055a7103814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da9f2d57279c61000b1b56da0b8a91815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d2e7a437651e1c65c5c6134cab7d4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed29ba8854f53000874284bc9aff68817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d7ffd104f6433c50fba77622d2506818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6807eb5738ddb1975fc8cc31b3ced6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a6dadaca59ff8be28618b6d1a83d6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8241c2d99bf8236dcf41ef6c4067821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd278581bb36ef3de24ed650cbf3dd9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987c131f71b5834ed8459d221b6fda0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012934a9f1e76b3c01c953ed15a582824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6ee948fb485ff44e0e6d6e6db7d44825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048d0b2d17fd64d78ac1a5e8b106a32826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c6132c2e87de3a15c24009232959c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877820f76ef82b3c1175005b3b4deaec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd371d1eb866f92af541e4901727a7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76e367897581a18f208c7b524b76c5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d89db774a5eb8e56d4a7efbc7ff98831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6f1bd886d70a0e384ca19b79d1b82832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f95c531111d99ceaaeac463a72162e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b38de7b2cbb4d8e2c7a91e2fc37354834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd1764b6aed672de2c583e3c876dc7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdc34c4fe54d118cc2715cb27e47c3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120cf2fde0a38266f75ff2b13f73002837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874040f6bc565638eee7ed57c8b058838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9385d3f161490dc5030a03a3e63a3b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5119e72f985b87f5edc0b989dea2b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56827662e5e0ebffdf0afcd5b709f0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471642139dcea6e80c7ab2414ee68d4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68df2af630524a0e6eb7c5f8d37c82843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987b835e0341130ec1dc5db5287fe31844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b43d423134c6e34b3f93e3ccb5d00845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e2d340749fa734460fbf2d6480c8f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eefdf7f4b88ac1e4a3bce936713828847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e07bf9fdcbd5f4e7468b69de2d6af848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15defa25bb783870d2944459378d8aa6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bba7975a671100c3609e004c53b46850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d4756ee24d5f58c93cb934b4731aa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664cc3085c7ad8eae16f34fecae3c8f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d91b9c7ac6d884e83723156d09646853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14245dd5ceecce5034a7366e65f58119854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f63ed3470e4535547487438193d7f2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305eff641201770dae16b0f3055a31856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc33601662e2db90f04f3b9baf74b45857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2ee851a2edea7403c6ddc2a87cd7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40791c0145c2dae08ce4dc579e7a26859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a7d41efed3b4ab5cb94020f65f30a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4edb3da13cfdf9adb5825f813533a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53b17c2627ffa4c285d0a41ce9b05d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5d5fb3eaa3a4eefe5a9e7d984f7c9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912b587e6fefd18b959623f369ea683864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b70a0c8eb255ec9aa66179f560341865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a1abf75d50c79b9a1d2a505b3db14866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0959eea25d32074fe7fd44c10914867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8142e0769701236004a0694f69e85e5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7f96c8b92ca7a48e08b5461400c3b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa810e41023afbbb95d6129c15b56f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb3f36a597b32dbbac7c129533198871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982ab2b8624b8c2c49e21f6b1e831f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04923c8f4d648b322c2b410d1abf714d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af2c902dc58bd7e471001b7f78f00874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fec100351a48dc55fef989973d2ef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c225b74d1eef74d1761ebe84d1801876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c71b45923c9d0bb12f862f84ab1f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7b2c82e29bfc3fe2122917dbe5403878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde6f8414efb8656d581e336d204b9e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fd945f9efafc1a4bbd1fe1386dc5b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dbcc7dc39cdb1eddc847917d43e02881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca5de0154ed9354df4d97b5321969a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d014a5dff4491d6261a331a2eab8c6f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a24b4d6becd1e54f780c66916c31a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570853b1b448032e1e38ffe797922b06885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34c3cf0158811bb77a9ad5a0f31af2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171d5944dbd8e993978925854f7d5cb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766139592040ff37bc1bd20b9e7465e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404855c0f1f595d48d3d897eb7f3bc8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885729362c1f46c0ae6e79c81cd43769890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3bc22721d3adbffffe1ac0d750e28891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529df6e2b9e86063d72baea82f08b2e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9bda21695cbf984f6125b3b88f0d5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04fbebe2416349fe45f5db4ba40b1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f524363e433ca9c5437ebc5b1aa00895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e52503f0fadb910ddbf8289a48a9b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148441f7264b6963da2f571cd2385eb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71785c1abf5c8f5faa5a80395482662a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8f9fd8d93836fb60e4630ce3c7288899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600974954d2725abd3d7611c5b0a51f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9068ea2a108385a84577a51eaa89999901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759e52eb7fd2c53a17dff0abd5019e1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e658809a272aa5e282c6539328b35903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfc7073d124a2cd9aa228809b21f3b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad434df7f33ee0f980dc772db5fb8cd8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d1dc2d67e950e7a3147918aebbceb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604a1f6c3777c980bcc9ec8dfd12f61907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cc5db901559c5f1dfdea46b3f11ae908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04c26eeab712ca36535b0340cd8dd7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfe6aa5372247cd9a2fa177a6de085910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da499af834d5cc5879e81bf5f7c5a25911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876624bca263ba45db305e72599b5f2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de48dc5f0baa05bd76371297079b0d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7215f0e91571f335be783dc2bcdd5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a2194c8c0b03679f45b9c529a7c06915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73662e7b6c7f3c26f5bda4eb94daba3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79034d67625e523b1f2c36456d85757c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e69c599b12777a77bfaff624aceb51918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4068e452b5e3435d75081100d3df727919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771faad367ff224ee71e0d76be314124920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc0dc7b9f6f1de04e99911cf55230f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60925fab79cc8ec8a8510e3888a7bab922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c277ac855817efda194ed8426a2b08923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8765a20191c064b9dcbe4655acd45924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16ae5d5f56ba0a07d4aecd373a48d5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa99c9685a8cec7783a19626c768e2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a272d4e262fe95d0f1cbddae412df8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3766bdf30995057125bd9f81a5ff1fa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40794f1b073c92e3f568fb152811ac3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025c5312026ef05ea47d2cc0ec6dedd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688edc87a099de4fc15d3e49a3d49cd3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a06d0166d03e602dac49bc0349314932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c351a753e185755d7db2458f87f334933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6f9af769b0aa37329d565bed7abfa934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214545f4dd24e836731a35901edca7f1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41961748ce69e0e5c02108302a99169e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c02ecbe06dc9d64ea4257c82cdbb3d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550b8125cac9f71dad2e45af41d75b4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88c8d60a6666ab9d23213c44b07995939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b21a86961b4bf35e6f4ca5b0e32a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367896b6e51db02f590172d342a686d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cae3e5f3bd33044c944e60bab43c5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c557d326d9363e26d11e3db2720544943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1917dd3f321bd14eb65cb29cefd9fc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364ce61cf7d4725b47295829db92f3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef730dcad8642ad092820c8d5010a204946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bcc72bea945f61d010cbe093715ad947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52fa20c035737aa4a608b74bde4ff8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d295894450dea1c98b315e57cbdbad4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5ad4e0a71cea32fcd1e5a772bf51a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d958d7c8abe840782aa5b4075ea4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0741cee00c22b4b05f71d446fd64f4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cfc7c15389cb28e525eeb60cbe95d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48000d81726267fb0df13a8dedb629eb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56231d64b00eddd9e0d1ce9bfef5c6fd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdb7cc246b8ee15c76bbeb957bb8cc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e32874c20b0215e8a417597bc8dbb7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1e9a4044cf011474ee0d2df7baeb8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68587ecb59df47338c0e8b41f64e891959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de6397803a8a76e2826c2cc365a8f8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e254d7eac048ec731cf00ab89e5007961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f7a78f13ec4eaa392f95e8b10541a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acca623db343b718b913d2766aeefde963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707fc4b269faad139fd3f4000b42e67964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ee3647b4c1f6c67cd6970c4072f86965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f28e691bffe764a422cdfbe094c69966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7393e92e3805e2366f281a563ee45c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7ed02f0457b5f8688f90b047522de968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618fc0889b91a3294a95de4c8615a64969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760eb1147587969882fd43b6d591636970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb376b0c527e80767ed965a12fa37d4d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f520a96343c7d9090a83d012854ad5e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd849c6401aee623e83f4b439c226ff973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5ca69d9e85c2315e7deee1b8a9b64974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05cc6d98bbff2a4d4ba66c1a743b6d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c6c9bbcf40491d7bb908bb34396f1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de71e9d81439ef07d37e3e4fe2a1534977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df872bc03e01fba32d0afbc6906f0dc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb73efba278d1442e0471a7a5f0c8c7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1475a964f8b0cd067787d97db062e7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab91cd95c9bc9bcac5a840f31aaffe4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c1efcd529ea8d780542c5776df32b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193181ff676db45e8761662bde7b57e4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcc8151cd8fd7d5ceb466e1175f888984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149158748c191efa09b9ba872e0b1f6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b422fe5b17c38e354bfeea2c27a0cf4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c88cf3b56aef8b7e6d19ec1008b17987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b8ea6962a47fc6c65d7c775614d8f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b056174ca5e1c2dca27fe0e86c302d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0b8e9f6dd59b03e764e3a40f3598e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a8677c36be48225eff2363da0f779991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81186689eb64303e1e0a6b6f7a5ea3a3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c942647286f12604d0eee3d8e86afc2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaf1ae1ea918bafa7d8ce9ed7a6e13994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f244d042b657f157e961b9a9e4851995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a2523fde4bdc361fc46d9a956f930996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140c0f78a7b93190dd9617dcef4af34997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>