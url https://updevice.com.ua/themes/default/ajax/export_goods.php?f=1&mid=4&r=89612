--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671a2e47f30b1c68f5c08cdf2ada4f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17fc6885cc4dc6f295f35ac515aeca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460e1330a30e029ff5142ac317eb2303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0601aa205b879e59b72bb51b945a654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271697c8e7ac01f88a6334a80f57a5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80176902064993944a084da37bc3a5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a861f5c65dc1833a8f6a8392a7375e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1907c405f149cc8b56fac8053d8c4948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6948547f6efc425419c6fd50509319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b9eb0d9466452cefa4f6c782cf95f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68ead9e4e446581aa5190eac3818f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b8da7664744e3f9d73d231d96e9fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d255ab39823c6435d7a4190d334613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04fea446f31794384a7279e20e788c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a7e80ad1dcf1d19725cbc509db94f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d022ff505d080908094eb9ed18a35c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260045acfe2d2021c36b5a67cfd126c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94ba1a1e315eb2596445ae0e60d9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0c35323be5844d9c5b7dd99e8868119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feb499b4aa3985c4b0c48ba4ae653f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f30bb6f59fae512bb9bff58838bff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b71cee4968b84d398d878b0d41e8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c34287d292a8175ed4bb79007b67623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380ffcac77e45b255623662a8bdaa5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642ed5b3150e35636a0cefc24d2c4f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32a8830969d1940536dcc9abeed78c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed854d9785bd79085f2d968ba13dd6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e1c5cbffb959e3f5b46a21d334c1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b0160b78edd4137ebcf7dd2ea3c7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b371b49f0936598e75421e33c1e599630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16203295892ed3dc948cf03e7d124dbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e725a15b18266d2fa7e98dd6bd2eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727530170123fcdccfe6ba70d5b0681c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8027c72a23fd98ceb02499954a66a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83511548a502fafd0bff0013e330f44035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca735b2d51d00610aa54ca0888029836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3bfba4fcae9d2154b22a4955d3ced37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8caed29e49b2c45dffd116606b3ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc311f30f93fc48ef8a70dbfa3d5635f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae0c1c985c244b319e2aa46c74f16140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce183f0727a9ec09c68d3240fb62fbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804388f3fbf3e0454ab7f015af68432642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefabe2b004b9045e960b7aa067bbfa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df99aa4bdcb58cea6f53d297790048a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd793c9c1c6550f57b9bc52caac7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79aaa240ebde2ed09ca9cd41e2052b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a403fff5c3ed9eef97320822c7ef547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3104f1dcb75656297054deacce1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b683a77fe7943d625db59636fbc67349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4361e1d81a93149059e46b381a9da5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e22fd73636969766d441ea8522eb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2a2f75d5dac6a43525b06f514dff152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e24d6c5f43b85f15142fa7a7d8ef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeec639056d50fa2348000f3348d1e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548a8ac667c6be547050bb2346763d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e485bfac8e6fec943da2508b12911b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c465b05129d8519a019ea6fd37c6a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9adcf618dbf8d5d84ff088ae1352e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca092d613f9a623fe4952e0cf6a8de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16e6910a302629afc1be13910e4af660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f60483499c4fd4c5e0afba12a49a9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627107a122fef4ae68b1a7ae85abc83262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc8422d463aff3958133309cef31cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dbd8972523d4598310f35085f9a9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183319c2b295b79165fce30ad140297d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e69c518620a5899120254a81266ad666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fabe2e3d496972ee388f723ddb474867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8179a0939ea0c5f41df3da0a1779fbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b05e884598a0fc186e0ddb262e635969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad91e6bde4efa31122a44928cc28d1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac379c482b5e22fedc42618fc1cd935071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b747beb727757866564ad19876ed66e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8859f1c77873019a2149612315c0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e55541560212a0ec15b24373ba13fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99000a41bba5b416f7c1575e9c2dea7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb573d13d6431f40f847689cf85692e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240806a4764b9050fed8c57630d1b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca439e730913bb9f56ca5a79730dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177881326c970be701f50db17d1c6f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911504b2244ef19ad5452406124a20680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b6fc96de3efbdea2c8738ac0478e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b249e83b86081fa8f223a0a10f42e2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfec00eabce2b5e9bb8cec303d1f6ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf99a8d9410fb8b2736a094fb691f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91549d7946e53d10634a2415f91a6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b55039cbf887b773cbcd5659f5c21c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab373d8b86d272e53ae9711e23838b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab78374c6ab09ad1e14b7790efb6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a00628e7be6e15c74274e629f632a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561c503b032ffe060e5de7e4cba84990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3c3ecd8399b29649757e1a5ea793391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efa40dcbce35c091f0a50e08a2695692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c921f38030cec1f06758f99e4ff6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c2ec370a3ef258663c4bf0c9b56394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bbc64f16d9dbf99159ed895b6583195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9572f274a973204e467abac352b3e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29014931f09e44454419647d1760ea0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40551b8f312f5740f338b2cc79fa5b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821219fd37c8be42c16aaecdbd5284f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f87fca015d8a29cf267293205cac30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811621aaff8fcd651411391dda6d6d9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec611e47493a5afde86aa208667d69a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135516b6fb1cb06a31cb65890bbffd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4856949ecd3e2ac112ab1a050df99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ad25afc0b5a4028bc7c3b1764a1ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680488107a74d8022f1e518f51349f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe610c357604e81a6476deb772b37000107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c179b68ae6506a1ed4e51a776fa0ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1affc87b65886dd6b23d0f62b40f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecc285e1f8b6741e02f0449fc68573110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62badc26b62cb09b85ac66038849e630111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b4bd7f11145242b0cf028eed62576112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1589443b67b0111b8c872f4542bd30d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd258ea07f11d9a160db27e7feda01a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185ea12948597bfb1d12d20bd9ac432115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0dce338c81a99d462c77dfd604098116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e7906a9585a465bf24ab87dce455b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b741f327dd59943316e7a9bd9aae9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699b5ef798c81d7ce87d457af109742119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27573f2e1a2d959315a7314789b963ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66807c4ce46a9a9ac9f2ccc4c4dc4037121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393fce48ad3fe75d683cc235993a0d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798de7a50de6ccc78c9bc7bd3371e75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2711d8c436025127dd420e5a4ccb68e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533a1e73eb92ec165a618156a019dab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697ec493af379125febc6aaaebb5e09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caecef5c237b93389475f7a9dc748cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a05c231916da7e8bf759dc01880ab7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345679b86f676112e192334919c0cbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95317f824919076ab4269c606ff8986e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92247765a39f038d87cfd638abaed75b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2fb2ddbaf10f3aca8d64c12812ae2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77634f5044657efff8d0c3b80d089a89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbe05593b4bfeb88276a369d198200134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa308f0fab6a26851a089cb30876c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec6fa35a136f8a7f0221c4a0308742136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044326480ee37d40c6b35c7884a2f514137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036244c57cc3eae5d893d59f7cb8291138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70618d9c1ce2361c15b8f402ee26cb3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e26b2c642fb8e9fcfe07e291231e9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bbec8a20292794cdd3105887b1260141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9756a5c3de9789248419fdcf1a6ba1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db0d37b35a39ed29c2cf25f3aaeb00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380b7d434bc63f412dadfb09bdb428144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785ae7a0d625d81c315e3cf1fed0214145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576f37a470eb4847e534bd19143568d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca26fa38a11d8d808a10e63e18f81a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153accdb21c1e80e17c8b8d657aa69ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f63eb1f9367da6de82ea154ee8e74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51264e96164877c640e3de54f593b586150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e476c0dee73818a939eb50a7e537f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0b7dfdcc185602720f632e6c6c11a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd1d0b21de999e2e8accb60ecb90c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35ae79bfd74ab743171e4cf9e071f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c9e2f171461b407b1aed606cc2870155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96f92020349475d27df3965be5545156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8e1f0ed6e327462f31bb4a174e8c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff7e28e422c8a11208f40d9763d578158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d2f56feea2a0b848d399403a391d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e8997c1a76b7c126b8c68bd9cc4d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee603bcddf6303f8bd422c7170c134161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19890743bf58c881ab411a03e06657bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e2913d6adc58275d7a48cc8d2512163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f8749593fcfb259c222a9a26d223164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc0a91a90491f4b220b14a4782ca60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984f7b254cc3a6550d0190e35e9214b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669180899122d048e39dca2f07f3980167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6238fc62906dafa9a2fe22ba9fe92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300cefb9151f729d6a3b488069daf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32764a57f2b87684da15280319cb25a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d182d02c7a2962453b66b7e54bcf2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa00f213d1f3efad4a68a7979ed5d4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc0cefda023fda4a0972f6df0fc9e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe680e4d7f5ff845c07c0f6e3c70f4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06215419fa27b843e0fd32cfc1cbc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d159780a610e2775f9fdd1bd5d14b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b118a79c5e612e510c2060b6def88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50ee4bba9dda4a16429a7ac9dc3424178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40c9447374170b46c4cc6a3360ad26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52420bca794ce015f78e9bd47bdf93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e44978eb9c00482f4b85026ff169181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b33eb0f26be3e250a1940bfd45e04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51529344a514c26ed1c2a7a6d3841e41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4666b3754ce34ea5508ad067b0cd5ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d598c2bb33ba9cc16dd61e6a576b189185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9d9837c113087e6a516b7fc56f89f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54df65236300145362ff3faca869eca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0335fa5446d86bd7b36dab0e4658fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6edda04b3c5385a76d80a928ed58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10d70fe62384b870993ee0e8a0f6e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c343fdacf90e354aabd6c4c8c5589c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535438faa8c9732adbabab304c6c722192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88b05d4019354909895720d376fbd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d99f3798b9546e6a98f8210edb988194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfc61d242b7c4d092ff41c8e31b4db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889db2d13b7b7f3bd831289c7472a7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958fc7985b52a67102eddc81d67fd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59c40cc088725662c2f15e9f00da79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201785e7bf9aa6d40c879b2c2cfa8dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6c9de5fa3f620dbae6059650fec53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3c121efb57a10400de7881ee70ef8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d40e36ee9498626370ceda9dae03fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac728b28d29166146e4fcdb3e8a8af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228c2df4676da315f87fabd56e0c93c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b324c03c03e743b34e4a5a34ae48170205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0279c8b9a5b26e7f4b8b823682656d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308b9ff0048c41b7d39204009abb3c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a10cf13b2656214c05df08dc7424d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00230524426d2736edb110585ec8f27b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee14a89f6fcc0ac880aa7f81f73804210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1467b1c1f82801ca1bbe51c755051211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834fe02c9906bae0b3eae34d9420ec0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d234ad84b705006e0494124aea356a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a638c6b8d09ae68852cd7bb3ece095214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2327c89d902fd1f4649d27c3a487db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cb07a6cc6e51d4a82fb61d5c83503216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00ebe69e62a03d7d45a14db0c3fbc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca77412ec82febc98553c1d92a1d6ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589bc0c7502f4ab7ea553960bc63767219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3466b80117db90518afa68ac2216f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2123a6ed15f729f6964405a4161eae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a069d4bfb29623b692ebaddf41a42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1cf1928bfe594812405f910e726f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629dfe2f7c2525c5c71c52f57ca6d82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0993f774967a224402fce4e1b375d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad457f6c8b8a8b1139f3a7304e068b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d663efaa57a14f890f55f244c847b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff22c8cd003dd282b8c50e7697bfb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55161a7ff39ee4c3bb79233b6961beb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc046af244bc7f3e0d8f9d6391530d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a54d0730efc93beedb5e2fdae58f73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54bb592fe44704acbd9fc5b6d3bfa9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b299e6d1e0ff821e505b6c410559a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cbbe4eb94a387932ca9252c38c34f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72037569f12a6703e8cb214e3ce6671c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5958061ad2cfacd21ab4205c0f4ef9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219eddc5ae67c6b2fdcf2b1d4e650d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e408f659e13396c19557cd3632d311238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f068924ce8a8ba258a18cffcc287239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74632b7e398517720b739125b05544240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096d4f0b284ba1fdd014b76561d3a9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0ea2684a6a6a2aad269f52a494d19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7545506b6ee4607b3d95c6334dcffce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b1b4a38cafafa8682f12922bcce04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688fffae58e3c78fe16e25922b498e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227cd2f086ba01a9d9aa8ae5a6cbfd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce9d78d1511319277704ff34d4f6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d136dcf9962c4b81fd00af202e1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d635fb96f9b58db6113162d1d9a25e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f813c1432cdf1efdc68cdad38ac3436250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53914c01bc5524baa4a67910a628842d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ee4dde16f70373c4ce55d50ebace5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9681bc56aa73eb96945bbffb75bc322253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087aaa5171706c31cb743e8b37974d75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587307ac93559f53dbc7f104d3b1154e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f66bea036f745dcb320d7ff4e9b18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86146ddf87ec7b1c4d30747cc9bb873257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815116322b4e0c89812338840a6c6747258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb622c38801ea6dbf41d9e05ae5ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae94caa8f45f96a619f4d4853b3f44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c70706227fc6b038c99bf7d16835e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d540984ecbcc85862a3f9ee01d2b876262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935745026497614c2f6d82b748796c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c679bc09eebec2a835f26f70dc56a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99101d8dc0ff07903ce8a11ff270559a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e285c6cd2910e2a463e7f527c839266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30e7317ab1ad4cc8c94431000c6415267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27269695a5353897694b683eab5d25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5cbae2082402db7e23760a8104519269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69c5d9e7ff8b22d01a1aab659280d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71048c5ae42da3e59fbed48717da582271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db33340b291df647a83a98499c13462272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22f1a9ae258f925f7faab55b00b45c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b61bbeac58b958d8de96f9d43707274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f2ab9db333d2418bc14f7179a5a04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087437c0ede35126216569935f8beef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e4b312b8eeb000973289665847314277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7643accc04b8e94ab7787203072507278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd841beb0bf3e2340ddecb1c2f12a070279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a6e9e8fece09272f2030a13ff5321280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00137ad07f7e8cc4257e986216d65ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423859fc2a5ec263acb2c760d8ed5d66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba63a9b78b8bd5473879b6634ec79d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f749a7764a605a850d2e579117fac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e70cde4a84c0051cb2322b5d23fe96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a5bb6e84a35a226063de66a62d126286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2a4592234c30792402a840d98ab94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66303a6ceca2a5d1412e339c7e1f9185288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92b8d78f8566d4a79fcb3086cfcaa3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5620540c4626eb5462462d2612965d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69402747603e8a13f53184e34fa55f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85335f7862cb565d0f0a10734d19c103292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49731556c12e6998d1c12b0c9cf7ccd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab86f1ac171eb7a4c84398f77e1b4e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8b3d74145806787df6aaaf5f484cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce9ca0d6118dedf67bee46736c9695296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce136f7c2a691c7e6c34f9a9cc29c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40956c946e5a2bf8bad81122ef2b1136298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74372827601b6781d314324ad35a9197299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374a1624c89d112437371fac40f9778300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943bd9dd4807770a9b470c6418e397a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8be34b6135004638c3cfbe303cb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7759b0b2a9861c0cec288fbfd026a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac12b33ce01c7279870675bee6c334304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243b64a7cd1315b3f00999546938f0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3101c9b9b9bd2ffb20f2007ecbc5e84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8faa9844969a3a9b55c36f8a5d92a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495466cff9344e269d6372849234832308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a0ada5569920cfad3a44a629048cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0b25ab14df2e1bd6d4f14de3ea801310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457b8cdebae48b9b2521de470b826ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ee0d40bfc46ec06c52af0d42d482b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca458297afd6873ee95460ee850225313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2bfb63240b05d6b2490abb332e477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e0b07a201120a522b92511af607f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15284b834842a7dc8af2a07ca98a29d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41942e2be8c3375f5f6b65dbe58b1c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b7d9c64a0fb6dacda189be297701a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3f6502b6bb40021fc3474f3053ccf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310139e166bcb3ccf04902355916b6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a355bd6d1084b2a63df7182c4977e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645b0f9f2d9adf7ef16f477b4de397d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c8395da1f81f35ee07ef0a34847a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d16a4564061e1c761fd536b15b111f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f8f5164af41e24e45b4aef96b8ab4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6d276d2e255416632056414e26748326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb82973da716d0160a9f090d87057327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e40e17a34c0708e0b0ffc3c5aa1b16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725cf6640bda63c5163aae4cc887fc7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db5b939d4e87e7025255537dc7ae27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c92fac80a31cec7d6bad376d8a9612331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b614e5feae9c9b54a3534bb3bc8b76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd6b8450046dc452d7c5056e24c6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce19a6eb0f63943fef0ca7cf17aec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f451d479d7f71ce166218b5298c03e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbdd6ec3b7c7c96ca39126c8481442336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd943736b7a235ee4b1e503379949479337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638a046b547fc3f86b5a9c76a6e2fd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405ae5860e91a0172c3971f92f7c86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff4b632ee04b02b41474cffc876028340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff47c9eb3c996ce94a6ff19e6d47d6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57150b8a2034c294e70f47bcd0e354342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdc5de874c4804ca2adef38f9a12dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214abcea024aee58a948bca7354ce977344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761d4f81ee0d021419384fa33818ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a1ff06c4b7e9c8252280abc547303346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343d9d1cc5119c1cc2c59770f7c4644347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa9c7dc921d48a0d842e32311852e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79ee95af30aa20956be518e38a9432349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68ef9f2ee3b188ad9d55edf82f8eb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682e9c5053667e14b7a1e00a26803be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5ec21c2b820ad3465db42abdd2742352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a1b1110540668ccc7535d22ca05f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f870f8664084124c2a4f08353f06f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dcb08f3fa13b621ca46f2ca44ef78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ef71db3f3010883b8b2006a6e7a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2aec161c2b056279096448651749c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb8ef5f4de9561eee6b89845a63bfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb07f3edfe7c2603c7807cfe7a7953c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaa111bd033d9301b7df2fd0d76dd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e87d9e182a0fd25367874271e432361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58f605cd7e05a1925ff6403054dd61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87134c4a0cacc04ab5b6d1b99de526ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d542991a0be32d8b22d7f1d7284bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbd59a5a7075fef114e0d8b24a9bcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60cc1b2d7a65c996908279192d2da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7396f39931737250ac577ed82eafb4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53110b10a6a396a4b5c31f490bd4e8e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d2d69bb450fe05c9a5b2b933ebf45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ffbbb775513559217f316c8cec4e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c83e0c120b53e17014d1d63c249ea8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfb82782a9c3fd3af03d51585a87fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb8374d2a54eda563a35e93acbee8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15633481178d6d1bc44a6efa40ce0901374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da340e178afeed75f38336958a3e8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27b9fbf8dff79990355b8681e698cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43772cc2f121629091193cf5dd2a9423377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9c47eb7263cd33dca96f98b75e4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdad9157e31b2a17ece58762bad77a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81a47e67887cf7aa27804a6fa5c6ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b60f454a04ecdcb5a1f3a0cec0cf25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dda866f6ca7519abc4dcfbef2c013382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe94e6690940caa3963627c1cec47d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef639e011a1db2879571044e2ee07272384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bcaf185908443eae2d9dc80681575385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748af0012224f956cb8f81977c42cabd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1ef2b907e288598c6c83faed63ee1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdf6de886a0a620f94be12377b6cae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b6c9780ef48b3a60e12661c4dc33d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2911586092a525dde3fd86d251eccb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c49d09f0db85fc7ae79899a863d7d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d546447cc70958fd4e0d3a267f9e21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92543194e5bbc1d02ff4ea3a96ec23f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63228a5fa854da82890a278f68c2d5a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31cde9e055e177560bd58b4c3e1756395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5166aa4f6d28d99670cc13bb7e705396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e7a4ba2ad1afa09298cc232ffa2da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208318eea8f82558ac5d87568305318b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c1bb5b9472abb1f9e9bf904d4560c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698eeabb83e917303c398bff63649de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d151af3c4228a2db063985d70e07264401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358c29d5b5f583f2c0f4cc556899ee3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48d3b016f1e9558138631b286ce61f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfc316aae0af307d51dc10e9909a61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa029b7fb2eb4cb61f75b9d374e789f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e500aaccf0c94149a924a47e65d5376406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6d19d53deac34c9ef8ffacefa0239407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb8da993d61f80ab6126b49e55a088408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728a06c02d03f555a95f210238ccc8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32b37199cde36da83396f71a7daa6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04458c0b917f9fe64ef76f2f522a31e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630fffa46c431480edd494b3e6a5aac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd1356e204d9923e6537c3e76d0e47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba869901e9f4a9f4c1ef84b6301613b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5566ba403f89435ca21b8f3ad3dda1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc024dc045c1e70e73c7717b89983416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c82e52d2a09c8e448de8ad04baa5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828d46a2df1d0a77f928b9b5697d1a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556b1dca09a0ad978b2056ecab228bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e856fa31d2c71ebed47de062a136cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3648120232d58235f7cf1a7207494c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a4fee27b8f1ed3cb0e046d4c742f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab71ff2d90d0b32ad360e1b07f2cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c5c925905e5e88b3d0f08b49a9662424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaf8db51363584fcd66069df4a4dfd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cd68a5748d47658490cfa7c248a33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407a3a76ed4a39122c3423f2bef789e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b82e939100798cfe117b914e06525e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67433f5276ca7ca160ab63ff510cdad0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42579d1de5893c9a7da6d9079a14eee8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe519bef3c2d9bb177b12e91256b00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4239b5c0a54eb5f22dffe2a3aff2bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa22a3776b85d4527cadd4cd37b7cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d173e6ae0ef3d7f0073560aec1a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa83ebb343e324f0a15dbe6ae3abd68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1cff128563f3def3944e8ccb0b954436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a04bc2b79c44e54231889b2e80a1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a23143db83c1536176ac417e72a05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6fc4c833a5af0139f7a7143196e37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d64958099bbcd7856b46876719820440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5a3cca97f889fe6bfae7d911bc2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0085194e10769056051dbef458c612d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7066a9e15cc56fc068692d95c9e5d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a43175726953f3ab327026176bf8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52275f5f1bd4784776668a115598be67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e71617e4449e06014af2d88b5d1498446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28961cb29d892bd10ec8274aae7ac86c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff81d274db979ba7e5edef6a2b0a1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff4a01fabc14d909cc17d0f0115b13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e52bfe742e94e930e1008dd2d57056450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c0ab207b4fa6f83caadeaa6bae5f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5b7b3b0415a3cb00eec1e393baec6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c61fdb64abb4dab8e974aa819166ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff29e88bbf6dfc51260174a1d09a703454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd11e1db48db0f77b743c3b50b46b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e3f2b323cd4511d5a5e0ad385e93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e0c6f5faa621830814b9069795e30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a347a81eccd1ebd5c6427ed3f2a033458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a885a666f9bca2ef741d81cd03fb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f8ea3efb08bb31848e6ab85765e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8918549cdfd4133976bc65a9fe33d24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7a85c8fdaa6ce63cb149f9f115cd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1db5ab6d52c5c8f9cec5c17f18f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de4118b8a2484213015c9f05aaf436464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea44dc2b5207542f72b041a494ff8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99945421c81ff1d995d368602ea86445466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a08b9b44912282942b296b14b48d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f23ad5d2b7050b8d0a1ef8b05a41d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dd190f9d51cf4fb30114d7cdd9038469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a2a28a1f315648b21292d36b40e34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a0097e81f8f3962123bdaf8927ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54844c4e4d116939fb7b478f71744db9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c325cd9f1cd07fe78a1c205bb0c7454473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2842f73aeafc54ac6ba5d6f4f602474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793380a3d151b22accbd32ec71d22d54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8149ab9a8fafeb91296cb77fef75c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ff06238be57ebe14208d331af7cf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dac74cd009c881e8a272d86a01b2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e900c46f76716f9d75fd3d9af117d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcecaddfc99720ea9e3efc9b54dc83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff53493376c04e9563b2a6b4e487de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32854823acd243d6d03d30d0e7dfd4b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e33554b5569dd4352448b3a26934483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159246d064fc3f0e794f94036269457484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941fe85a3ba683216d163db307817db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6af405956a647edbd9935f7545a2fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad47fc3bcbb3e09ff8bdf44e18c3578487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f16f7b785949ef406b4306eb570eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cbb2e9b8f5a5da98525cd6d4b1122489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e51f077cf60e07d06092ad5efb11f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef13e98c8eb4b095f67f966ce524fde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab3fdd51ed671d25d87197201aebf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2279488250e215c88a34638423898493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ba0c499f046fdea0647c45f38c55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6363c5a7c53f50d3def838a4ede5e18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db3a795050fd5ef91e682d8f5f9e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762a7d6ee34bc869cadeb8f653ae2e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a27ff1f13a007a1bb88b96aae254498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a78e88cfe328aabb1a0b41a60ca8be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2d54bf948e4100de6401831b86c47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99b65dfd79af183a152f86dde39b62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9adc1062fcb36454afacf556c6fb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4a917eec6ca4253bf0bfb49811034503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6c016df01b0c0ba3be82c4abe3814504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e695880beb9382dfb3a8bd3de2cc05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6773dfd11662131a74d7bc456f131c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2cc7163531c0f8bdde77f2683e02c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b0c4aa08dc0c7e54197503eb8b95f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec772e3185b5fdf4895305e59c0020509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afedfd92fbf58f8429e7bb0d4559eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9b6c0661bd4ba9faa05a1ae66b0f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495aa1aa6957bf7471b1347eb04f49d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa97761da15f1097661f3b9d068075513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f76c9e10347b339ac4a208f4023739514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc076d76122dc02e6e91723b236db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2da40671b15fcff71e666f3580a2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbed531bc38eef2a339544c2ef6764517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca27a2bbead676681bc8153794d0d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2b624763189fbd2dbcac16df35774519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff480108f8fad1f5f87f2be2e189c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b6fe06252a5c2c56665fa0deb9178521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dd933fe1b66fe9fa55c34cb3a8fbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dd4bbbd6d3cd126a0eb6b125a36e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9211be0400f50ea6ccc07046d6b821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c969a96e97effa71cb48cafafbf1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16258a00582245c298c6640bb13ad8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015583e9d61496899bd52ab638dcae66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec91ba66ce72d65cb3413a116ff942528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5115921fdc6f00320c5d0c8bc98068529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4dc272a53cb54cc7acd59cf971ff0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4790ed79abe9670411c824a5839a56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6b9e5f28b3d8fa47eda26ae791269532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28274827fd9766fab698d0443123ce63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b1f9232ad405f3f796d6a4621445534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b8ec53d90d19c31484c33a79aab58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d963b96dc0b2ed8079c99177f6d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c21baa25ef4266834d0ed3653087537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081023ce160333ca953464b974c7055538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50664c7652c779885c349f0e321c788d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3909911242eeb6f6a77bbc1a0476b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65132f715d6d3a5f3c6fcd984115559541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a4237de8065d7e2fd65a83409323b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39db19172fd85ea2f47df90b8449327543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aedef924ae71ce9f1d2fbc9ce7ad87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64965536b59272a7dff845d6bd47f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e14f964daf929fae903ba10d54221546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf792c015abc61f7da84dab140dc228d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddebb679dd2b255992dcb6d84983af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07702dbf5c900c318d379fc5b5b265549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84d364730be5a24d67e905d94f998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c8152c8f57e8c2646a7a744cf8504551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281dd6e4e1005b175b6d66a2a3163ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a97895282735805e8a578a83878f76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77755c6b3758fce5c5a423233fa64d04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215596ec19f9ba84a52c991b6e153df2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d274c319cc6909b494af391878388b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263dd31fef0575a294686e37be4fdae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a3091e97c876ee0fe7815ebeb32af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4994fd237f1071c068f54d2b48bf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0df1de3d7ac658da44f5e422b88178560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163a96f80ae3a1b134b9f7d87e3e539561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96450847874602daaeab8f5bf3dcf46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f431e84fda999c4dfb323d1ebdfb3c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6747fe9019659330ae0cb2baa46e26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92ca9ebeb6ce7394c9b650a7d45ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d8bc0277690a8f8b7e4992ae81b4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fe5ca3d886b815b0d6788f59a564c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e064ba24e1cc1387737f9110b616f7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf490f4099279bfb30afe4a2a82e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f90b3643e258532120cd8535cc40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ecd7626b49e3220b3d07e40df0669571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7faf69c1197122d52e341d5a1aa76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc714efac8bcaac26492784dc2f990573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dcef89532dbda88c9f25111379f00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdbc8958a85cad6c0667b6f948f76f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbcbe505fc64211bfca70e1235dd79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caae92d77ea028145276fb3db3f394577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ded4d28abcebf453cb5bfaecb1d15d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae3c0496f6b555982f5150f777186b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f135a4be748371cb1f28ad436c0ba1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857addf872c2a59f9fe9d425a4f11a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f40b2582fb9750f718865d68ee0b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770335165c7198efb6e54a7407fa2fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc757d2abfd243dc89e284d668e3221584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9ece3676bce9a61fa5bb90cc3bdd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea85037779871314e7cd404ba2020e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273f29dce4ffc9482d373a1fa6ab383587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cae886c57a27d99651e01c81655d38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcd14bdd7690836cd38707a438b9ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c2bb771763e14a6819994df01e096590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840be0f6318f5477e4f21bb481db636591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a9e0eec40852dcd9139d602fdf48c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fdd5f68f713843def23d8336757c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c00eb997cd9f2f7d88b4de84af2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d71e6d7624165e6540dea58c741ea8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a1f6dbebcc8a952ba9b0125d4a616596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eacb77d317b94252216975146a71d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53766b4810039594ff182594264a88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302cc3cabf9bb877739e766c6ffd2c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d370398d6446d915d2fb2e1051ca1d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad68dc476c51304f26b9a33f224734601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0e05d4c6b56eed7c71aae0d2f3431602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcef2616ce3b700b0ebe87971dfc2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbb02e225908d5e4485d14ab1541d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067dc00b22319e47e8b5fad537c46e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479efc12eafee3cada80238785f44881606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bca51da0f4094ecdf3f6f7021d8d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78852e246a2e5d30fd249e7d9aa463a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658e3863ca32839fc9c7262664e23ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa2f4db05fab8f26ae6139f8e972b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a184ef5f04659a3e1b06cd8f171a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29e4802d6b6a72b59735e32403eb47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29262f3cacd545003360c722dc128d24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451c3d033a6e4a3ef91440988b22861614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861bd42101df58414bac3c39a8fa76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca3fdcf0494fa61422affd2648c578616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302c5f5b8685a5db32faf57d4178ff8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6559ba523455793315b37b85a54b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fefcf132eaf237104ae66b548cadba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491944c83d69bcfd5475099d56bfb1c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee2e5da476bba7a952978626c9be0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852aed101f4950e5cbe0f9271fd68d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552cc6093e8dc5426169ef2a672b574623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ab15367a0c8c2dcab9849150daad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319d7235582579716612621578f840d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe078afd17f0531c102951311d133d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c6635c37d7005e593be6427c72be4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b6675edef5ff6a57a407c16e8d9d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72fe6b6a7151b6eff5adb8794222b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691438d2fc384876c9af180f7583e394630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab0592c917a2083619557827c60495631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da3b3779ac0558a475e034849502d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdfc3d1eb9230a7429d496afc57cb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c91ae017f16dd08cda573b343fbc13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc3bf814761ff99f37f137d40acdb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e7024b39fb4af7f9debb3d8228f6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbace8d96d8bb85cf9f1dc626e3c4055637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff2500036d0fd2e2f494d0026848b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd849947b9902b5b4f1e10367e61598639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b4d2e079192575b5c4bfefcfae28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789634121311b8772f8ba723cb033a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba12b346b98d3bb4ed5be411143e5cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c9d5a405a6baa977f216d6ef535f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3c54a10af9458002175d1e8e9cc57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89b3b85ae64a8d60ecdd43abd88e7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a1c6950d88e799317feddc7240ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2e948172f0286661be6af21105b63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf305e8d149c9458d303176d1fcece648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea4d2bacb4579ec1c54a7e58d9168a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd030f7c17750e5fb83f42f5b546a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0999892a7b9002b0cae16d66859a14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481744f56095420847ab31769a0e04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae94e2cf5b84403b8837b8f68767633653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4005557d411ea82a698fc15bd72825654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7a1b4beb97c3eeab1fc5a37451289655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1802752854b71cfba47128cc3778a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a61248559acb2332cddb5cc44b55a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd34b40afad177a0b9b25c39e49b4cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827164c699b8fa91daf4fabd01ff31d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf0d6edeb0e1b20b0980189123cbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90fcb3b838d5ff5edef06b8ca1eb51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d85766be416d7ec5a4ace0a7f9fe97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875208a1f6bca81d67a23427cffafac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad48d94564dfffa4f3a59c842e2a5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b28b10d72f62b9b9ef52c83eb221f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d0b010e09b5a347288d9550aedc32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d676d8dde53ec7a137b28b477002f2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff355aa39067a316c7ab49d0f991b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a25a817410a7292bf706bcb8f5f144669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38c7bbb04e67acc01375844d0f5eb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7da460d16b4274c9479d3f7731679671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87e62869e824d9e84a8c9b2652171e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e2f134b609ad4b5942f1473a217b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5afcab5901227f89bc283de70a48f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa7cfbc5bf88b72d3ab69ff09f368b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f532b7507e22de74d254fe86d2e9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68454fec592fa5069bc02a3c32b30c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190eda2b5d99ace0a2b80571ccd03f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06dad9b48db1d266f6e2b48ca2c4d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed4338af547721e5665c1a6f530ea0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7218cc6f62eac20e9170433aec4a9c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd22cfbc92c4db0a0f1fe23c77ae5a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525bad151293b86d84241180d408cac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b49738958f2a948917b6c373caf95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7367f0c9bf8f8c030374dd77b4a367685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3ae9c2ddfb7510ef5bbc20d3fc57f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f28e6102a85a0e7fb7fae398ef7662687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becee27351a91cd6ad470e8daedd7e4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837b43a44cb1dba8ada006eef057694689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4961afd9721c366a3705b4516a6068690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12dda132312e447e7c4438d34e1626691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ae6696a109f8cf83ba586a64e4403692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f32f0fe2f9e2a8a774be79dc5a0a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1644971ec220b6b145ae3dea8dd881b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d30096643922d9c75c88c1ada8701695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb828af0fa7275e7504711ba3d6d19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed7b0ee709d04d9f6c0eb5b2c1bee5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d44311c9a5c5aec3103d72115694ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e5cdde96fc4086ee00e95668d74b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414d987634df0af6e8b40b6042daf78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a7b31ddffe7620f061ef7df878400701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dccf1416723f051d8b836451d3644702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba06c4d616a6c12366efe7d9a9b890b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683f15eb87728fba97bb901c52e584704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf301df9ba2a37c0bc4ee29d066e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbc82b1ea1e7f6f36cc4fe36f23f10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439fb509bc818da59d68c8c5ad0178d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa26150a2e3e81451af569a7f9ee08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b395f70a83828ae46968283fe9cf0b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cecd00eb738cfb793c8bec881fb5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deef0f9709090de570101a929d3084711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0df11fcfbc23cac68f53efca911ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0861d2029b0ad8656f17c299a8ac5e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125419ebef72b3dac5a30722ef03650d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8cf6273385b8d42d613714fd6247d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6825a1d0bdc90d43eb584c0ddb7c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197bc1b867754e4ba5b1225695fbbcf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93569c6313e6acd9b88359d72b8fbacf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e0ab8c580b5e5805c6d99ecc9b8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759878d572e3ba898ad81c8f5e86a37c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f216ba815c3d35164afef45f177136e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bb0db58a430597167675fd1ab6c37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0a3be55f7bba86763097bef905601723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de9288501f04fdf07f8ba98ded2bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd66db1a23ce3b1b0bef7122e0803a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029147537a8991ee5a7357e6a9c5db7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c0953754b7569172cbeba5b70f5ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bcdc1338f4676f0d7de637f6056bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ee2a49e0ca354d78b5b50964e4890729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b862dd847de913bd42d4ad9f4e78c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1240ec47f684f510bad030725c31b74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29134c092257e2d19625582d5b1bc556732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910576a73212789ee094b5f2505f58c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e115ac0caa7c70e3cef61f4b0f55be9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d7c036cd252402100194e2cf29c56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88772fe3a3c6664b5a6e781b4ab5e66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715add1428cfa0f160199f4bb7da22aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a651ec3e5db7cb48d6fbcc4aa53ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d04c05deb43b9621448da7e9fb2084739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1053e115d3156f40f49c1d2aab39a17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36abd9f110fd069193fde117154929a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01528be174014f8dbaba4a9dd13867dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9df240d00381110269002af1c7604b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818d9d9d415d5916665a37d9b6ce4db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38343031dc3ca668c7b5f475869809745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379a9981084d05a8b0c2eac3e3f91d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3bf37370d742959885be12d2d1bf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c716f164b97a28fefcf8ce3cef0dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66e8604419c25feeb4fa34965e0624749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d10fffa0e40e9b5f089d8359701db3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf4db4f53da921103ceb46c47f6285751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10f84d9ac294d489a84cb4fcb0472752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95bfa849e593ee705ca8a907d9b47d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd0beb757dd616c30f197f0b6134dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bc72493a160a46d42d7983224ee96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd997a1b9e47405d7839b1fe716c592756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdddd75f8a4ce645e1ea08aa7dbfd4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732a2a49d2ccfa990e118f2d3817c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1b379899d5af2cd067c2a68aa8928759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d373038f0f56cadbdc1539b5975d078760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee7998f49d441795bec35de0a1419e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64d05ccc51b8c37f1c110935f1722c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57420bead0326c8a31171863568410763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350cbedd52cce887ea3f4515a111883764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab815a99dd78949cd78a80eaadcd1d9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86d7ccafcc5416c3b13f69d9bcd60e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff903c5f97b5ee9d1d5942363b48618c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f56f689bc6da922b80e9625b119d3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924ff75863891420d0922bdaeacb67769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fa520b408c21c4d9040356ad49016770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142733457f28475216e190947e99432771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606194399ca0d5b3ec465f9d7a84cc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442733b0d926f0cae8cfddd07ac3f102773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421265ca319c6b1f2f0f2485d6bc5d37774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ba9057800d4425a5b4b2e7b92bf4c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06a9af37cbe210ddff613199928d3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeec2c763ed8642f182ffd20c25471777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e7109c979fc9e3ed619a00fe311c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b097f3a843ffc1f2e786dbdfc182bf1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16eea87a111174702e5b2f771f9ec0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b700eb8ea48400823c948b4a4259ecd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb51b5b2fb5d1c8b59c7d923ed0ca1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587a807eb1611bffeae7d99944df96783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864a9df2c3e222eb7f04b4ea34a0e43784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b15f77220fda35bf6e0f13ea51706f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede54777b5f2ad03dfe2346d1be4192786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af0a8690fd8dec3a48ac0e3c73cc54787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a306f8dfcb09c007681a149dad8ce788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48808510ca4fcd5f1a4888f63c9baee789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517e3b36f7cac70d6ba55c4e83ad0bb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c66d7e20b8faa7667b0ce58b3acef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b93a994ebc250caf92e89ef347402792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0954c3b8611cde545e25250e9cdb692793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25950e22f5eb38868c50886da1c72108794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd8ef99e92fab7b4ed9fcab232a0f0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8121f3794b855b61746b45d905643796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330c9f994e4c2c2bf3fb472de243b30797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eeb5233d0dfe9df6d15c48d78eead798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e865bf9cd9e4480372e88fb3d651c8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6977e3cf9e5b372d7fe602df2b3940800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84963d95bf141fd9eaccf052e8175bf9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ce5e5aa446bce5f2d45d1e680ff4b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746e15e6d07660d1f3234a72754b99b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4e53e0dc1e37dd74c7dcb5fb14ddf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702871eb756f6ae48b41af529c6dce94805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c454ffaac7df41f8731cabaf9541c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ff1ce2d476a2e6d57e2017fda57b8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef48538c3ca1146477e9abf97877bc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298108a2353375cf387bbdcc0228f265809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d897bfddcf675f99cbe578be87dbb8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae300c0ff8d2eaa527e5e87e06e23260811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d9e7f59dbe6ba4e33c6472194a6c5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beefaf4b93a67f840329f8b66303141813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578aa1a31a255a66162731065dbc7cd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd23bb88fbcaeea194cc2bc4ba7d21815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925ed6e4149e17e68fcfa32c10d2e0a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b803aa6704868a8e13e7f62274bbf25817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db7e951ffe8c1aa15d8e4457996199818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da56d929b408e56379412dda411672c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e862baffa4ab2ab3fddd6f2be60d6a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b0ac6678e9ec4256dc5d6be406132821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911397c235b68f450a08386700c48fd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28851794b4a4601618311a94f700009e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d856292fa48daf95ffb8dd69021ce00824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdbbd298c4a7ed1e80a62cc9607453825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cf2b2b2a116ee5dc6e76588a4bff0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec651eac177740d0d63b65638af4ba827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608f3e11414388df994bf8a7e2cbca0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800537affcca5c747748701bdc3613f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a835db887fac743e2e35054d8e178db830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b89adcbbf78cd2589798f67f663b2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390401f999df047029b6c4352365f6f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85d5e3536564f92a926bcf8a8b3596833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80a18c345a353e1bcf132f99ff0154834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c45ee8b7fe3c58a57b37df829c542835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05428cf2e8412a91ccffdf89c87fe806836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1449999a8192e93fa79be89f1068a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f2aa5df999cc19a85912a4ea28faa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a7fd9dd279910abecab7d8eaaa18b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ad5e63a77dabd67e827084e2a692f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa4bff095d8fd9af39a1fb0476d265841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0516bedc4c2afcc41e51fdd446a4ad842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea1102c66be5839840382cb00a1df843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc4d05a74f1f2ba3b3e2eed306c501844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeba1d0c962283294bfd945275f30f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91205600f15b243c16a01d9d363afce1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8a96795c89fd5b96be920fa6772b8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db17a7e75cab7fee69ef5353f4ec56848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fe8e489447f47818a6712e0117402849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee7964b23ac9d247d3bfbceafe7c07850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af849f319def6d55d7a78940958e2e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac306b5590b3d6185d22aa093fe410852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbce05252b13294f1f9d544ad8778a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93383d2c1d96e7a40cf1712c8f07c6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0467b33e24654169c750679605959855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0e923b1f3598a128ef0aeba0aabad856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbf709e2aedb1d1cbace9b6685b8d1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd817d914cc01673a92673e3156fa1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb610e133f591e8ec5c3bbb2eb08498859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e751ad20fc569ac607e9f41dd3975860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc28bf7601bdce41816b6b3f8d6907861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080e725c48931797f7cb01bd4700510862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a367bf9521071663fe3377219470d27863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab9d0c563becf6d7f11138f0432ba9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eed5f8521ea3e4607572b6bf203e4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bc1c62773db5c0f7d083660ed777e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6123d71201bd987a5a67bfebd2b1541867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b4411580745c6f41693d8fb4b1422868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf7e1f558e3b26405fe66f49ce53f7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac5151b8658682f13b86a7dd797a17870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6da0c08c1fa286f39c039655cd780871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcecc714f4bc779fbff112e667da29872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf26cf07630b6c36d22fd05c05583873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a443e6eb83d3b1384b14fb1b44ce783874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dc034aaf97d3451c4d0936f18adcc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d1e6d01f0b8d94777c0db92128da7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851d3e30e8337cba687b4432dc61a7d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc110d22fb545a21d246af9fdc721461878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa97a62d516cc503d25d0f79a711a7e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba14f84cc0cca33998db5867cebba3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9c2399731ff38802f52bf4bd00ce0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea880b0578ca20b24c2bbf60737427cc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa51d395eeae8bca2be785c1b4e233883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697f770b61bd6eb24aeb6476c73a056884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9463609db1b66d62d6fd10bf7d7901885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2b8f297bb7d25e4c6b60f6274d5c6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513fd1ffcc517b17c9f3d99aedd6b6e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab52a6818ee8603ba0981a60a1bff0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0482af01ec0050df445abb9cf155329889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060da4ed28164066aa838269765877ca890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7bd94137ccb432b6fa5fcca87cadb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde295322a01ad0652a118f05414ef892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f80fb0a51ce29c5af8530f982235d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a55851b2336126ed04118b81bca658894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c67867a4a683180b0359aa03dab22895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ec38d0d6733eb9196636ff5ac6801896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974a0fe04765e530ceec1391ccb3266897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324e34f00a6cd8c48f2d0c9acbe6790898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339bfab252c26add6f4e10b501b278d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b8b88ef34858112532db7eeb4ba0c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc5f731422ea310935a38f2a06709901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd67387ff493c598865307c35a10327902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064cd92fcbda11bb85c56d072511bc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b14989b425bd35313db170e47570f1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba02cf9b971b324d75ac97c5c1f4123905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83ca7abf03b0b17a70f54148ed5453906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2916d8dcfefa79631fe9aa506b7c1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f84940458e107570bd4ad410fc572908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3af7203a6d6b4808ca4df75067122e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641300c43b89ace3e9f78155da83155910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc5863caf3d12dc56eb3f2584515e7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99c51f4c59fb6239e24e47f4e3fe0e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d3939749a29482e0b57afcdce70cf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0a299f76aa5444296348158d3ab65914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648109bade263b071c9d527e5066baa3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58f3550c0953f7d8e8dd4499f17a81916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b8806ff2872db82ace4b36d63e92917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e235f41a266e735895087a4d4646ee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2778c48236294bfa54626152bb5784c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1c6ae92d63af7f008d1cf82177950920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dbfa637d4e6354d4c25ece619ccb2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefcf083cb5a47af9a6f23542a75b82922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e5e455b3b91a111e06a79bc59b329923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79674d554e5730456ac6fd172553141924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23045a92dbed20bee8826777900b8263925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafb257bd204126fcf870e27ff13183926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d3d8757e9d1c05579c0bf0ac68f57927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd897eced6f60eb4dc8845ac4c7eebe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccdaef1d523c795542206c0de73b05929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd827a5ca6f3d76892da0c83c45e0b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312bea0de6db13aaf7d6ff72e0f8083931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3609d70e5845984bd8b39c87efa9e2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b39c7ddc0f0e14fd25e63ce205792b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a739c24d79a820553d8160dea3df041934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821651093ad4e4a31057a4ae735499f4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa791aa52d7266fa99d35d1d33908d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530782a83f9d1937bd57227bec2026a1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7021ad0a83b20ef19aa8f2763b65fe9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4066ee386023ba437d57387100305939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494dd824810557430adbfb10207df4f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b94d9fae482eccd778836c3798739941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d433ed733e5df8470ce39d9b33841d6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd292ced187a7ac3c5d96766aa89928943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837cdfc3a9018625cf7cbedeabe9c88944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47797953a5e33e54a04e7813e954664945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499ada6dd55a0208ed4d23a0018cbe3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac538f6151a9ddc88deefb9ee0804fdf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb955c0ca73d793c6df1774ffd53804948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b256e4e6bea5c8381c95371b71d49949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102e25b0eb082af803b25cc0d06104d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d50b3096e9bd3bebad5d464776587951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec93d23a52205bcb1a789f0b0d48857952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb1ab33b456981d8b5f553ac374b34953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc477dbc3900fd52f42dd911a369cb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d894ec5a8002ce747322e2684c88b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779198071efe5d3efa185afad336a17956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f185ac0704d5991a743c6b0afef20957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f49ad160d013dd2ae5db68e0c9979958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe83b70a42fb2129b3ece87ad4cc10d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0ef289beb904de90bf1205534f943960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82567b01dff1068ced1e097d7c28a098961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940185e3d46a1d67bca3bace4320d6c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff999671a447b0647679edace45a8a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bab92376de52602db334d94a6ebf9a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897ffe09e95c4c4fb421473257c6812965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9337eaa396213dbd0625b6cc5015af0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572778ca6c89c85ee4c0f8b5cdd7d92967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e481d8820a39778ed0b3e8908daae6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e563ce9ac05b8056bb2afbfc0c414969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a45b5cde8bdfccf091de11118a002970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8fdc6fe4274985bc1b123a93e4c51971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d4549db2c8c5753e1e6b9fc4f6431972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389fc1b09048b7912cfa0cb4fb5d541973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f355692dec07e430400c4461b1ac2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aaa441baed3bc6f03920be3e537e4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5729b223ce0d47ab6240b80b5b45d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759c89ad881bf1b5bf80b34d15d9a32977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1a54bcef947bdfa21f1215a04236b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe27c600803b1f5f5d531935f94397d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c644d3e270a0367e510e7754c0e379e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6310116fe7bc9ea073ecbf8396f1e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ea52f8587ea162ef49b0d3e878075982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64843ee67b96f306517eb8b0384bb6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb12ed61b40396bb9971048161849984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880537e9c2acd97d6e7254d97d45d55a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57217403b7a05d4c57bb3c4ac82060b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96518f3e43b61eba26b8ddca50fdf9d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50998d5f1db41e4f45a9b2b104b8ee988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7094983ae799c828a1ba6099254913989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e12382b3606940e1695844f6be1f3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61973e5484a09ae4dfd3e764e78e5e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979005a1be7cf5084b53b4ae9ab011ed992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65914b9ff87b191bfc5e9950e1ac34fe993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8f115a1718ebce7998d81203c08cb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642faf3613ef414248aab65974861190995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21390674dbc8c2974f98079e79c62e20996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a058cf871b85f52985b3dfedfa9d99a997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a0529059753a27ac602bee3c88d66998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb910142e68bbf02c4bf4f85db283cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e7be1ae76517641ae92349f9aa1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df19e54f77962df09f23651045adb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c62ed94beb6855a469ba23fbe3dcf74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604673bd9b0fd9dd480aca9d7d478aef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b67ef48464951ce55b59e50925eb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a0279c6e4e3e8a72d86f9650f09347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79cd2a3073c23e82fa9c9614b43fbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d488cb034aebdba045ced8d1cd0ae19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5081a7a13fc65aacd157fd09c331ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b086f842523cb158e521964f3cce9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efccbaf75b6a5eca85f8c4bd4fd64712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726615e2b644da67438fe7d2285b28e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be3609a1aa56f413d4219f921531ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cd4281cd2c3b9f9416270fddb2ec115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a29a5ea3fb351dc929015519161fa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822485612f14613d67f08df8a312177c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41294c9f10d805bea44abba32f595f4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5e4cd5a2b9bde945399f4987c74c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26961293eb548dccd2b92fe499f221cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b634438630d83bf25eaa4fd7687af221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd28df8b6458aebf0e050304b9b13822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4a9aa90954f444d4909f526deb61b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8c965a1faa55437756792826dd35524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b0957375771decba0a9d1324985625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35225444f9635f6e202e27472b55f6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbae60ca9a98a9f334200155a9adc0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ffc730bec5f073a63f75451ef482c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2b6f5c61773a5a79f51cab9a271ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777795adf10591d1ad06c23ca1b997230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c799136b0c01420da59f1046d47a50131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb237326ea6ae54a89562655f8aa9c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189eefb82bc3eb6be5410401643c50c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221248e755fe2ffb38a5346e09a965034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54e12a157a03c935a9aad8272eda3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd37416e755b9781d14ed5c3a14c9b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40eac41e56f007d6d4381828ad460337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b942d6be7f136e991b914b908168b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6839863f136adc21e377191433d9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03360b03a7b018be8ce8e08b14c019540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c119ac63bd236d96a391ff347f19d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3330c65fef51025f654ff42fa35c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54809c0422e74a645da7984bfa50272543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c9c37a40e9ef70fa778d9645dd3c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ea13118eb44e122381fa2ccf71e3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16060e14b40b326e2918478b76f22046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb370d8eafcf8c5bf9996e63c72049647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e2c064280f61f9ee5d913311b3d0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055356500479e7f12a743657f6e31df849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e835423c73a21b14696c2eb586c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da350e15cb2ad27580d03891a68e8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d895212542f6d7d7a1fd42ad062af752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a5143f55223d783ce351fc3953a0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6878cd1dfb574eb50511bed5fa4710354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4439c04eb664eaae6df44d7eafc0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c2d61a0a4617eac535592be69227256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f88c64f859fa26a2cdf705078aa93757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d69ab4265d5ab80bcf7ff81ee718b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8233fcadcce8050631685085a4bc38559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a375f0303b9aab3e009e300378cfcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c995a5a6daba4770e50e5b1ea649d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e281d006f3983845fd26d7673f0155762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9a0a2855e3fcc150bb78c8cbdbe0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80862365c3135e7a6a95f2567d866bac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba599f7c4392d6c782370c5e7f3435365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c1dba7180d15e85986d69766005f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302499a5bd55c715bd934160e8ea8f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271402f9a9f8288f9c372dec573067068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59a289c0fccecfbfc07fdd2a2d7e1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984511447dfa3e48088d02280bf5018170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819493624e39cbe168f8090520f52a7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c085276a5a0d6c7b86ae002167ee3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db59d72c03c381b2b1ea5ba9bb2ba3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2301906299043b54398ae4d80fb5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cae68a7db65615d8932741a75be9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb4f5ec810f0cd038b4ca4cd8b4b8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b87b958af83fac2b67d5555707ff4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc96a9358f4e790deb330743630b5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c485e6069b456875dddfb25b8de7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585735ee0ef637c2aeed23036c4f8d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b6a3d19564abe6e514b463fb33ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c58157e5e110e41a475ec1da074e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6694d557822b22a7c63c4da01a2edce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d3eb217aedc68ed6daec93bba280b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c6f402e42bdce976cd0d151dea4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcd77d37f2fff4b01c15879c3bfbbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cf43873d3369c7ddc9d5d6fcf16fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14156bbe02c19a8a9e0290c270447a1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc213356f011de0a8da95b1f98d9a3fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddd4531ffaa9d4f24ee8ecda97bde090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a43ca65b1a39b5341fbfa5b0b3b6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f626987383c43c42840003ac09a464992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea22e3ff0fde343447422355f4444693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c4e848be56243b354b7f9bf1cd37394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ca7962d4ff9ee733cc3dff2dc337a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17916314c1252c44a2682a4fccb6a01e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcc52e0c96037faa63bb3a014b701d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a118c69d42e9794752b2352372443d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea352208ce9f33349dd22886f73f563699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a3186ce32facba5b22bb8e0efae2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951bb5e1f27c8987a6881ce06288eec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952e06cbf0325a31e73b2563eae8b5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52990505fa4aea36cc50d9514eeed923103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e201d701b1dbfa2b98d4b762ce37d04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b8f619a07534a19c9cec99b46d312105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2a4168708324b73ac12172b85f965106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f6cae9722375ae2cb0957b8f89414107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa6312a0c1ba2c46923fa1bb123b30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20625152311e3b1f1fa7e84dea0a470109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd37d2ae32a322a5edb436ac700dd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926ea03517dafe7dad517b341021f70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2ffdfcbcd69e032d73807e248dd83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d9bc7bb17d155dc1e6d74480b6b34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bd84630c5428eb9e5c17eec0a0cf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf401976a409bf50383c1299d6415cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1d85283e8778dad2a6a5cd3e091f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba822b55ccde4964b1ea948f86a9d3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c0124a2de3c8405b8b83b12a6bcbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e2b3372d9f91ac1e4b550ff69d620119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0a25588cdd76b5cb636a9d57de5f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5128335da3b28e7499136584c9d9fa2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c9be30cafd011d0d6d7d11839fda0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e064a5cbb21d227c6617424ae9c1083123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d26ae53c0ae90f9fbcb147c7b641d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6da5e374c9e7da93e6b082608578bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4587b16a01b5a6453cd2305fcb59d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b67d25463958340464bb350f248279127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e1573d38b1c8a311698f8916d7f2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08d3c6c04834ad1a32cbf02aaca066129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d8de86b524e36a11e63e5cfa0b1e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db45ffa9f9fa12a050095ef758947b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac82d3bf57ddd55002aeff509be850132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d690e636982a8c07a2d7a19d05d8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be53c77012fd4a5ec470aabea8b404134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6a7db0a3dc0b890f5f749be8b57c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ac3e3b577efefe3b5a9fd36947a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727b3801d8f374a0c950b7b019a8e5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619b3a56b9ab17ff28038c88e327db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b9ef93ccf9918d6163b4c5b41213139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1672b53e5ccd4d6f571dd90368bd1db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770550951ebaae8b053f63180942a92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff391b01289becdb227916d18296ade142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4806e05719ff059162e327a5897479143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b64918a0e795e9a34e66527315d39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c44ee1eefdc958ae8401418560fd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426fd68bb630ee5e5cb07fa92aabca0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3051865cfad02561d47bd9f3745ada147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370392e0c20b5e53f84566ad4b66fdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db8e1705666463ed010abfd02f2a1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc571773fbf0f9fec91a998a48926481150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ddaa3de3791bb4c33a59f85726408151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482377783cc640504ec6e2cbd101234152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec04f27fec97a32a80d5372b77f658153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cbad68e44a7fca65b2ee5ce71e215154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde56d2796ae84b51146f1f288e80e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79ba4ec6c6ed88746701d99675baf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eac1f5433b0fc6daa7e673d96a9e0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460c9f9c84e0c2d8e5702752fb30907158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7ac904eeaa398fd76eac7940978e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bab81a68a3c8aa4d8c567ad3b1795160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1026cd0d3523c01028a71b006daf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a63c6df5973c46af65e0e3020b679162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cce19ff494f8b597b117b580107b5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc3150e960466394a875c4ad39f28a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13290f3879926f8a282b8ef7bb3c09c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfca5003dacf53e6276e0556fcd156166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1f68031bb5a27b5c193405ebfae72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd1ca6cc3858700aa1b06b1b63b7d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7482d7f9d76c194688221dc46f06056169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb535089d6abc432d8e34b234b617170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91fd4c2d70dc3d2ddd730ec18b519d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269b2a1e275aecd955c10c5bc5b9080172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e12592d64db30ed037bbd48781ba7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b65442c9fc5b5edb6b25b8be2a991174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f1126fd06de76887a76db7383a366175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920d3fb70ab33c111032cf8e78d3fac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201006bd5aef1aaeed54fe0b238afd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec212590597581854746ba13c38d7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bb9f0350057791a65191ddb2e699e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f51755a98404452d6830f2fea575180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4dd9e277696f103a8eea11143677e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372225d809bf9833d784510340a4a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0746b08cfacf19b1b1730577ad9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5562815087fc9c056979ffcf01b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a03ad335a43d979f1372f0583c093185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39af4350b51366d86aded0a5ebafea1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188ac2ed0c56f0105841c546dcc4fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f573ecba8bfd572e9606f089d5efe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796acacd4723a65ddd118adee141d94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703de44642248448bb9a98c2ec392b32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584f08e0cf8be72b2ca11522c098d1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f4d69ac4c3f31d5699e62fadce21a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536c82c0600aa5523cc0ec137b5eb19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a0896ef9d4b9078f75b7346f935ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b086b81edbe544f7ab6cc0725bd4c6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318ac335131b4c70618ad2c6b8db60e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a44f832ff4ab7585d8c438076ad4e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5ee4ff4f3ead6b3295fc19cbe9569198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bfffbccc3d116265c2732d3f3f1c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f5f516f53ffe2eba8544eade0f06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838925322269335dd08bb8ad51f33784201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad217db30a71e414589f62119dded4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087031f75a24e318749317a453b00c12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f28d1db103c2f5ffaf6bc00c86312204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba414d73dbff6705fba65654f94da59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9478643c315b0ead33d05355557134206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6df8749b259c10d1c7f334cb86f10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a46ce9580c286e17889137c4e4f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefc8d5ace9d5b76dff1c39e26667aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d298a46e71291640fb6ccc72fba0e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da34f695e5a71154bc6937cca0efe0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4973d3ff63fd0e74c112b6ff63c3626212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c6e2b545a8c74bbf9be11c94704f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa5b85278d84b95400f820c118b45d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b81dda497517fdd1187da6201f7d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c380661f02b148c8be98a7f1e7638216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c5c5b9583701580975da6204a24f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c4695e4b91116cd62f48e446bad05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60ecdfdf2261ccfab85812602eabdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410681ae7834f027f5f04691d122524d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f27cb4ecdc04d1826a90819cadb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fd131f14bbc53bf31120be11a494d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f9f2be7a43163d6ca9a9c4f1effb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79227b2dd21c8f44ee22b66d69916d83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0422102d17fd0b9f19032c8745234a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e8f7f64371024a837a6912ac1fd1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888eaf81e0e8ea505c67d8fd233f29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa97f9bed83f4e15b4796969739d0d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881e2be8dba2c45881639cc0f66a0f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c820ebbfe1d8559e9f2012ae16752f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddde7c754624699fe4b6b8aabd48d80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21670b6d9533f79e0323cc3ec75ea523232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46233ffef452371db21a91192524e74e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4431b0beb1d294b6ea41d6250a70a5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87bd52177c4326bb276d4160027839235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128bf8c8ebfbe0cc4c3cc9ce3b24c78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad57a2ff6528bfb2851e8eb38763bfc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c6e4cbd51cb29dd0a60334c10f1c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07799083cbc2a3de868957108b990be5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bc89b393eede912abb52a5533ce0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fdc48f0fd0ec76d8b35cb35d624af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f14a5ba88ae2260658487d42f31db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4db9f69212b51e96f770557b4850d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37689beb1a5f2c68a10fbfc0b094493f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffa83fba77fbb115831c28ab87c476245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f90bd97fefb52521cb7a8f2dd7aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb5895e16c9b25835bd80825dd38f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366177f4b1454844544818825fa8687248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000ed330041a0e98855e5e36c41dbdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6efa5ff04f2693ea8e6a5c430a76fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0411599b40d05c9afa23f54c954d163251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f9e7a5e9fcf13e33118da0e83005e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3309354ff0ac1422d63dda4907dbf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48a759d0f02d2a7a8653ad759b47de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eea2a40a11945bab42e3d01015ac4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0d86396ddae92313d910dbab0b641256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36975571859b92751ac4ebab4f325598257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184987f6d85a02cc712112acd87ca5d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68f6ca5d5833b6fccf46888657f584259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cd52d53cea667423fdad0b8dd811f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec079c91a9aa2f0b1772beb88327c7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3e592facea41182e89790cef9fd35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788200ca12e6cfd085ec8f78a9a2d23f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546b84de4816dd45b534edd1a9fd4df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32240294e84d07485432528ca6793265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95197bc8652bbfd4da1d1523344074266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78ab410134252619f65427e8102318267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd981815bcce70aef135a54a9b6ede29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a421c086c20f9a55fb130858ab8903d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d9f1f3ccc4421e75db75887e96381270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aa751a74960661da0a29ea90ce73f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17365f30eb14e82555e8780c30c9bdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e1846ef76bee26bc7ced129aa268273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708e1c541472dc2ffd6a1c45b488e75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cf01dd2e2887e9974345f811b57e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26242ca7b5702557a317f3350fde76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f6c4e0a7f1f2e66dab7e61707a03c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a524729a3235e309af36c9b5bcfa0ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bc03705f62c78dffb30832b5deede279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26614272c83c09d420937b90a02fe3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757b6acb79173207c23ed7296287d10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32499ce4994f8f7258b972ac0420260c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92c3654bbe9984695e928b04696af0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638291f1aa29df5364f826fe36ae53f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a879e742f2c5411a97978e7e18c93d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818925198e3c3df433b7f02114eba869286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d32f576059575823f1accbda7ba04e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1acefa0efa22429b929e2bd5f1dfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc2a5f5847aaaf987d0d88c2218dfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cfa9f0622406c98cae9a2fb0999de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3341cc286173c317477acef03bebcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccdd6b2749a1bb820e7d9f2f32cfe5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63dccc66cded308f7ce07feb3db97d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9476505070d97fa9dbb4c9c73453294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7ad8b61d309763e67c922aad4451a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f513f15e06748be6d16470c58c363296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee93e7482dbddcda363b4352b715f65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726657df9857c59d20c4e6a092fc3f23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466ed27bb45c6f385bcec9104627ed9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d46139762992f42436fa59554a2227300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d31c9bbfcdfd0d4fe274c5465994c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc9d2b8fa5f57368698a6341ef5d57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066af75f75a0352d9f2b176485145f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da36cb5c96c77c31afe521af98469e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720f9d15e4912f656b95b41aeb5ffe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7d5db2e0a97466551305b806dc63b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1574763a862cde1735c90504b39c0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaac4e56ebf27b7ccc18aa21871a91f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a3ada0624cf7ebf6eb82c183a7644309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10e9c5600ce3484402d017765ecb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c8e36d6e5343bba8e4abb817b406d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7a8931cf34d2998a325c6fc3ab79c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b97357a50f92094b5cd23691bc377313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8c6bfc00b996b3a5ed76b99fe7efd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abcfc9ead5814b90d333d16574025d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f99dff8358d45eb2896703d4cb665316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdafb479a46edad5ca8856c8b8431b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab2333a82d5aa2df5b43e2beaf9b6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bf4c5ec1dcd122509bb60673b552a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ef46ade6e5cb2424a5b4611e664c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dc7a08ecced14777a595f619b9763321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0334426c05ae7a65f6a81774087b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc67994e463c3c477d536b6e4d01ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ffce819d13a37204337173d1a6bae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0ebc6cbebcd1c5431e7dddd44ee7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa550a203031f99f201c9868bb6d98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a0a58198c963a703c7882760d43db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083771885bd0ae34528a0d6d0733056328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d36faee56b415b51e8320f1925cbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa74c2f75bddc86b4d428170a49a02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483dd1b104193a759d8ba947769abdc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a025a7ec2b32ae50f80b1053fd7fc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea40e4fbd2efe8ab88e3893bb685f50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aab59ec7783b78d2a0be3a8f6bc636334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadd78c2919aae8fa4e654729285ed4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883e8f9d2fea78ca2af547b4489ddb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b665b40879afb50afe5fa522eb7c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e3f35d32ae9bd717df4844c988d06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52222f162e11df675c1c471dd44ebcfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cacb5b0a47cc2d5e9527bf2579944340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcc0f8118aee09c61c70006303cc05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd07d1cff8a61b90d85c9681c4bec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f529a261ed994ebf179156d6646de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5910aec2d2baf3d1b36e960f28664f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e354dcf866d9730b2131c45e6f56d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbb1a93a44e5e3d7075be734c30fde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bd24a543f669e41a53562b5ddc70a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df455e99f195d87b948b9be0da6682348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab939917cbfcfc6737d15f922c4690349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c96699c54b1731a9a24fceed28e3bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea470d6282a7c77273965251f488fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad9ecda5c1ea48ee5c61d5367db8e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7be04ad287e22e274d7fe8cf36401353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51190f609fcc7be18fe5a57428a7263e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ee3eca165c4680d551638646e0f5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1b1b1f627c5d3a7a8250ab043276f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d6139d6cadeee841727a542b536ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc985aaf335d7791a3b9fdeb6b4475358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7da6d6703e97b0938fcb5255ea48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770324ac3bd2b403101fb71b65874939360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ea8160258ca4228b5c12f2941aca3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b22a22c3f46dca0630dfb08967b6e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b168eed4e154ea381be0aedf31bc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f74b0be52e947004bb0a774133ab4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5615862ca4db4533ab831c88cebfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b245359a757eecc15e9463f53ec8af0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc57f1866c2541c09f260ff2855f33f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca88817527c1097ed4b69c1b68cb870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765cf7cd3732ca94a94e47c0079686369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941f1d0a998a2a15ba64283351bd49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7e5a89a964827a3436959ee04b560371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18b76988ed1e26738f813df194ea2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb07e2df3f41675cbbcfbba439cc5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b7ba0d6b795cdd3d8ec16c90d783f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8619e0f56f8ef450513180ab519c35e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3ea5608e4c2edc050fd27cec6c2af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470fa2fa3162e0e9cc0d7a4aa4cdf6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae705cae2f453f76e5dfff63d2166dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159e6f9927285658d7b82c14c5c5a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64838f8ae08f3151bd62f286c4e1a11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905a1a316b6f6cc1c6839d3eceea70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b5a70064cbb2df904f2f3349187a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe1878cb326d381aeaecff4656ed27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e5df13493aa018a0187e39d13948e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ff64438d8a2c52345d0333f737cb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d789b9e5137fdea09342e357d5a8a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c323319c6ef4d0fb9b5cc386b7f28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1620b28b5d92691dee5e61d5829202388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37881fe79364fe15a1b2d8bdeb5988c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fcdbf3515764ae012cb1385fa6fd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6def6bac4984f855071a434d17bf18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f04bab4a3bd7d34a3ab1f9df22368392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e3153007cd79cc80151465a488a4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde480a2350e67279d21ccfc2fffdb42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66e50066088ad7c5b7a1b7803e355d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3e738d6e290f5001bca5139d9d6b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50bfbff26ca802bc994ad08048d9d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec41aba5338ee793a18337d9dc0adcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535989d69b7f79f8cdd0bdaaefefebf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ae42f328ba5161e025ef193aed386400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e770c6e63a408c3b24364caaf9629401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf7d0e6430e1a79216e0ccf9c5b946402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4380fe7fa8f6dfa95402d9034f1d91b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a35bcd7a0e5c65217e58ea865833b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d098fb9521d2d9f8cd0e1fa84fc06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79c8f754c37c2e65d418ba291e8549406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148f595610d1aa96143632013596f08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1430b07a9feca4de01f461f2a3c8a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531d3eac47f1a57ba2a84c35807b19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8a09f5549e14f40d704d99a436338410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b8227d74737bd2391aecf49640838411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ec0acfb800186d29a17e3a8dab5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9cd4a117428582ddf984843ee8792413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1ccb457e3155bc5a18c85da7382a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edad8ff33302df05a3aea8061e3f26a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8735e3aa3fe3432d550e77379db26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a605537293b8eb4d3b8f425703f1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554184d6237ed9416e34de17f70bc5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd19deab8d68f1fbc1b4de989a5794419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2da36c4778795f09cd5a391f1b91d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434eda9c2534e71cfd10440ec11409c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b4afe0106a66dd90829c8cedf5531422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244372f99ee6f50c86ee0fb406f6b1c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf7a178481d531de931393506a36a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bdda804c704d269bf852e044d77a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a1b934ef09170294178426075c34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad297737782757c99b0a23847b6127c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fd2795bbfb73b994455e818073d64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb5f04ee44a60c47791883a48ec1cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091adbf7dc549aff303cf7f7ebbbc97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df31c8fd13e6418af4d308906e49c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8473b942b48574c228691982fb4ed8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999aea1a71d2f22568aab3a6163480433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a484dbf46980b560c98a7e437906a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974b191145b02fd31618601485addeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59c609700caa43bcedb133503f4b9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64df3bd134376d6efa1d98f01c8b8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d1fba45f3131e010a7957f6e7e25d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5375356fa1fb6a96f19ae1cad9f9d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c464b94c2557ffdee8907010446ddc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea07ac8ce481948f8b2a2eaab0eee0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cb11e7c76de322dce9329f768fa1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699d86787bddff3769ef0b9fd324f64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7ce21abe2cfc8b1ecda9bd84b067f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94a40cd5c6afb95ffb97ba2f652826445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1455bd65269317ded5b83cfca871e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d24c541f8b1040487880c8a77d2bf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d113047d655042fd74e991207b834448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732feacdff2d9c02e45523a65a7d960449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0655c90a62865869e8ae16bd1fa00b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6898cd1cadbd3fefe28ec1c8ed26383451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5519550eeb20fafd1d36c911cde744a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04edc50076edddc48374f1e24d7aa4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49e2a643d839dee42b8a9173f5e353454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d569dd693a032a957d4bb3f789f96d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559944e851229bf7f5c7d7c0f0a7e315456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc3094cc3aeb14110b45cbd30d1595457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a37d7f5dc7c966c9f8c46f6490ea2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe25f1f511b90f43987cc5562f9b9fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50650e19868788fa329dbdf4e8c17258460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd42534ac56152d0aa37d90160f41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739481a07f71299b106c5da88e2f9d2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5405efda72ec44380f2d0fbf5fcbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16243e61d6ef065a7b6b532fc3ded5e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363784ef7d329f91aa6fd1184e533b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4f65abac352200ecd5c88533e166466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca658965dd53d4faf3d18cfbbf1a3855467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801a774e6882bf298a1fdd96d1fcbf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bce98a2a98ff097887bf77bfdfac7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1ac93bffca253a1900f96e0a7ffd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb2d60df5b53021804a1129850f8e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb66bba434f3e1f128c29887e8fd4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91098ce11b3744b10dab8b978b6f8df8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405074ea482617e537940ef95413bd89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744479b796b02aaab7960c23e061c4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9b49e48147a300a00ea0f7720c968476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c04936ce46968c22b8df7a0960aa2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841178159ab48804da1b1602f068cd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2460b6049cd42da998baf82e6b959479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52af2e68d80e70427b69339d2a82786480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96766f1dcca53bc7ff22da8959529c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d48b48e089cd0adca552355f0486482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf4299830c4b3875638f7cbef55298483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13202d677da48b493c63cb933d80c3dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4020ef2b91f7be2264b9a60ff2848d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d9d0ac1db28e9c6d4797be55aae88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cffbfd29e8498863b0aa3ab09bcb1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368e6d9cd587f27d7c3431d14e8ba91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39b4f01f658b0ea635d3a8308c2f15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0362805ceaac64b34f9163b88f5d9ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fb03698e3ff3f07d48d372c0115b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd46d531ff5501fea9635549b9be96f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c27b9f1b781a6035dd3457324b3761493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76156d8014d9a341416cf641bf198494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cc6aa40cd47b558c73cbc51c40d17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81f5493afd8b0b3c561ab01bb8740496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd13645bda361e0049571efb3ff5d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd154d1fcc18bace244ed8474d3271c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aa689826d77f7d121194bf62df32c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd20f2f16b1d01c463053e885713481500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249914e178917095f85723f7997e465d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c3fab480f391d5c0964b5a72d3cd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76afabad1462fee64f126af0a1a750503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309181d7fd5c82191b413e4d9979f99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe15dbb2c5ba45379d578438142a23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729d4997d45db230c0df61b4d9d750506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c716492636a0c00f3c040c7ff20f2b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b093a92549e5811fc9bf5ada4f2e01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf8b7deaf0557f754d3e94e9036740509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0727c6f941588132ab53d48ce31d503510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ef430c456da9480178367af9a365a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7570f91cde5d0fa7cf4d9e3a62508512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aa2051c8e1a08d5cebe8cce438995513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2806a2e8b33554f9ed11813d5c9235514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70076bceae1299995439010820ca5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d953f6238fd3d85c04a93fdb2104082516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6b1d725c535d8deb3c39dd9f8ccb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d717272e63140cf7bfb63076b3d37b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039a7189317e0ae8b5b169927b1e049519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f417b8f1f84d2590413555109f7954520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef462b61c87667cebe04f86d4a6851521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01649a5a0140c9125edb3aa0c9ee1b03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710c228e01713430157618a25656f23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e7c53ac79b5660584cf61ce30d71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f9abc63dc3db1a2b1bf2fad4e162525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50c0d10ccd33c725d710c0607d9352526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc16c460c7887435cdbc0dabf79e3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6159307e4afbcef2c4ba5da86a0788528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bc34505c15057b21d8b0475e563dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333867bc1bc924d68267d6eea58c90c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577360ec6a8b92af967ea3d2d021409531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc1dedaab473cbdaec748e81c5cd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3a43e579a0e9ec2b25df38f23079d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a1032aaf6b6262c215ecc9f0daf04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08641b00b92302c8d49e3fc58f40e33a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5666eb8e3f42bb87c8fad2846cb29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b20a8a897c5c9ef7e42d5905815e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d22134fcccfb02b51cf6c2da86c588538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d0ee3d1d992070d8b85e0ac7773e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbac1f34d6b172e1d667788d072d8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec00e6ab2a73e5af6cd3bf6bf592e81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483262780da62c097bc36b4902cf42e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a7afb174b7d562ecd7cea0eadcdcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4f63dfd5c2c773d4739ebfccc734a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3ab98376b5f40044901888f08c09e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9ab7553220c1d572df3a8238a1f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57388709a38b59bb258cfaf6586d66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c9648ab3e933b539a24843cb38cc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b5350582cb8cc6ef13b165aaa1f74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db96304066ab4c67e07ff8988327c5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509244d286970aad1207c20743c5c85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5e9e2ea75074e95c389ef7531bb9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a548743b4c9da49de95bb5f5675ec12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74c592a2dab1b3f21be8d6464ca9fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5db59102fcf6e94b327bf50246fcac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6b80a1cfee6cb48fde5fb5c1898f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc867cc30e470385119d8076f5e7201557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10413467b2e4afc252de4c543e72ea73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff12117cef15cc2a5a35a9d5d251383559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a021fd1e1e348a4ecf36b47ed4a53a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab5196d9bece71ee20542185d8f968561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7730e32b82a833e70761007d456192562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2458692c0ad3bf07a859e8eb753f76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c8a931eda81fda7b1ab690f354391564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965138d2850d30fb36750528c77126565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b332d025638bb7310c350c31d4e78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395722fc8bab6f9165f12bcf0defb7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26cc1b9ec36efc296ae06ea2059ca6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1322ee35a4be77c45856c73ec9585569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2446aef1847edba92f8f47ce1f433b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7536f2b10c43b7fe627bc1ba02176571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed69b0ca85381d10006e874157df28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501bab9daabb0b4ed6b3e4106c7ff01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf955d24bb4eeafa1771aac73c5481b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca337bc79ece697eeed0deb1a1d5f35e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848940cc7e4c309bcdf55ba5a8ed83d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a291900345e07bda2058a18752fffd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e9e85558694697fc44defacdc0ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307348b2771bb5507fca23688e8968eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd1276a326750c94efbd2f2dbfb7c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbbff2a5afe854bfcf4a642cd0719b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed15c6c289d43d9a2a0bc204d9b1c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ef55bb9191993dd85737edac0535e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793d2db53748af182b2349ee2cd679e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f7b0e8843cee5d16d32615f3e37d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ed34c5cedce67c57e0cc23a50ca9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a38c0cd66745a9be2d186658c6c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa94e267780dbcfc7c2c88ff81e293588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fede4d17a4a5406d8a0dbde9c65588589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32e16cb0fd668f2d89cfbf82634240590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92d854df4389541e090c840bdd78a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59996da9529f4784e76d95b0df47828592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb19a74b2e5b3397d1e7e93a849e87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2451baa8ac0d2a9b0fdf62cee8c07f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8235611643ddd6acaa9ecc507e8bdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0a1794799648e3e54776247605f46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cbec4ddc1ecdae7b737db70321841597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d37ed83eb8d458bd3898387c079af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889dad4182e125e464d499109e0162c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b702fdcbcd6578bbe79016760c4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717d6c1ee7e64aae4d9dba94c906e82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d62655e0be7046c56596ad0b42dc18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2890a9c60f7a03809c341516db557c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfdc5477f4a0ad13e5d81aefeed5ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ce0d3978d24a47a96f6d354b21e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658c43beb5a204fb4952f7e29915c88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f718db8ab7f95e0ac4becf42c1071607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4caa6effaa2681aacb7ab0e8ceeaf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62678dadc0df846ddd1241a792a4c61c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb5b3d425369eb5f779c74c17165b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce05f570051db94ef6f3184736e26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2bd914691998e099acdcfb209b8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bea2c6edabaf75121706d7b3e1a1bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654af27ac38cdeada984d43e3fab18c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf7558ee11af8ad5ed8e18f61e11d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc982e08776a8fd4ae7013e57db09e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149eb405c4d56685c06d377034014c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c204b96192b42ae6a330308a481eb7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac247e5f99212ba3ff62d41951d52e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b45d13d4b56dad9b2503760aa70c21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c16af59d0ef5a32973c04827e40ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc7a4446bf182c69fca21e26b8c938622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b55f70f29be16b7d6a9514586c7aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc017cc7fda7d31909788af2def074d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d072dae4bc11a79c23879610d24043625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493d78402288a31269526ba64168149626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd27fdb1d86d4995fae81f948f63dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589df80510b9e776c40035517dffefa0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217cea93fad53c876a5b1f61153f0b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92549735216aab8c9ec29b803005b6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4dddd59bb9524ff75b4a81446dd68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf509ee546b9e3ed1a03d8d52d990d95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9999a2b0a88241387e057f7517132633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c92c16128e99548e2578e71d5e1073634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80059741f4a63c4134ff2eba8da7e92c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc320b184827863d04f3e20fb5397594636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2bcc4a4db3e4b69e58e6988e5ffc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51cb0c9c86b9862f100c24348c2543638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572bb4e97f0d6bfa8a5e9b0a3c7c37c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c42b69f06d4466b5382ce44ab447640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a453dda237b0494b3a4bb3dabcea2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4e40c6ed8693a2680f873614c9f9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b378e08461ee179287599dc596ada9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed82130e3134b6657b7202318603ef7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720c69d1fb4c99c8d6fed69bf89e2da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d71bf5487422aaf6d086606f961523646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8989c8d90ae83d0cbc7cc01b227814647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ff053a659ab106fda19a18f6ca9a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0dee2bf2e3cc905da0ba21660ae1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68232dcec0abcbfb5d8b88931bfd7bf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d638d3e4d781e50c8c1575b75974cea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464fe3d3dd2b05980b91cb9351d564652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42661245172ecfc67178a9cebee3f2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755738f17b92a4dee662305d26a84324654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553b81a5de196941c962d5929514ef4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9a0f9b2476c60bb443d82895f0db1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347cb62eeb8f121bb4f1c50c7faae30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95198209acfa5cbef1e572bd5bcc2d23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfa92ef6567dfed31c8d14f229ab88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4e064fa20db25a1e5a85502628c11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639ae01f186c4d5453491151c2ba16e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce7811b5fa22e7b495e59eed93c3fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e2a51d7d3b5f8233f0c1ffc4c4890663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86728b220354134a0fc33f95e1bfb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4e5836ecc5e0c27fa8962d22d62ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913669e7a3d2e22e9f193e8907994e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98324796399c02a4bbf799307f4207e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a911fe4817c5b226306f561b6b9a3bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6931358b2eabe1d95169f81396dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9f9544006746a7cd846f9677772f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406a14cf9d9112a4c81f556e6209c75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b5b9fd51ea07a6546d689ee668a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd301633c4899160413e4af055c25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88f023f1778058c72b56814cc92020674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745231a93a305783d4a42cb47f43ad9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adad572e5d466dbb592e578813182c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6ce4e30b365f00b3ef0da74d637e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc4825972e3b86a7bd265313d3acb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bd2c2424db57531338bdcb02ccc9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898311633a28a248ac23ab1f67ec63e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae84a9f099ee2df5f19bb18309a1530681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9b5762f38f9f486b39188ce4ed5e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a799042b806a99eac38ffdde98a172b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38b98444db1af601034f74b01240ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da10413667a4f878ead26f1b48d81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a29b49766e95a3d70c21e4dc7093ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84421be933a4b29f5671fe137487e6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6be1c14d63f5e59eb478ed37b8ce8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ce0dbe531bedee3b3bba0ee2fd5cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c4aaf083e88fa402eeac08db11c9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11172ffc5ffe9250f7a6c6968f2d4f85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913a93509142f52fe72a3ff779590a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cffa92648cd16a11732309eeddb65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac0f015e6611a3a057ec03520f0fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a454a99e0fbb1d2a4c0a5a85935130e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e215add04c4f8fd9816bc64f3085c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547130202ab54cb53e7e6f60543bbca7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e643c54ea7fa8970616f54b07bacee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db93b5d21e9ae5eefaa928f33f9cda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333a2fe50bf49f58560b426f203b1cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4743e3904833cae69c391da24bf5123701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46609ad2034fa00ad300f3b840303a59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa71746ce7b0f8cc0647bfd3c25f0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bbfa249ecbf76267677b9d8bec5e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4591054f288350d62fc20d2e2c8c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1621572a4139c905c9f3a00b7325c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1d453a6fe7c9e5d4a92b4b2544c10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ec74c938af8e3507da3a067261c3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a60f27c4d280f53bb3045d514aade709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531c052a89df1bd29f623402fcfbe07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570281ff2552cf321b5a9c8f33e95a88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996999d11a453da8a5e9a6a4f3e83299712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9726f5f17eff9eff5cf6f10549f4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa1c47967dc19bdc466d6ef773351c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f44ec6b1ca74b0dfa25bd33859038715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e9dc0da201a7695ecc35831a41934716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ddf7276571ed8dfb6b7c31f3b4440717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c6fec9677b9f9c5592d2a2d1d169b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9d0e94d5a8a2fdccd2c602c14a68c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f038dad235ea5d849ccb455f053413720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c118f7ba1f8fab4eda820e2f870851721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f7571fc642bd0e5c8693583419de1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de2e224dbfff4857270a86783c4b7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2aeeada5fb2f6b817ecdb4694419c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f68a0e290f5ea7e1a32d28b664b56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e7f222fab93644799b5cbd5ad2ee5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5b4b3cb1889da1b17af39926e7f68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee419d27d734277f957b674108dcf4dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d21806d740d70bee318aa7d587fa4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4692ef0fed7e3f8b702d1e5e7784ba1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bb5fe4fdcb55932e2f7fe6544af3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a50990b016fad589c4b9fd06219284732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cffc4feecf389fce76968ae2aa85f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b3df2cc7edf47254e75e8a964b256734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9d61db1d733aa4256a2a6a2dd1874735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc272e6a015e7f7d61f5346a2e9234736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2099cda5b891463dd7690708d91876f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7ed6e96e1fc30b771a3aa59697d19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc9d792471c07251b5c5dac951fa09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bcad9a011bd55e4668a30ff54e893740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccac4aece1db4bb469ed33b340eb6b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a57a9b7bed7bee79d4cbc6cc1df43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0de47ec8b83c9831d68b1ce911aed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c30db432ad265ba3eb5f9fe3c47e96744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a376c7dfd83e57b872ef76ab01c49d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5366cca6ee304506f7ef0063bd074c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae6d9a195b3082cea655dffeda724747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5620c3894409a89b5eefeb34e3856a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5543486037b7a1bb356298780124d33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dbd4a946fecff72929899b916a94e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8dcc51c92fabc21713d10132c0706751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf803be5159ed240b3a9ffa22fc805a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11205ea94c313e46864ce7f2af080753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70087e3b91ac89854d45633c3f6d021754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f1f23236073759f564f261c123535755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc632c822181c938e0fc76d0ee5e0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6780161c1906081b1156af9ebd51d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0015a293e1599ef48363efdc362ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcfbf13cc2bf334f36e57849acd78b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f066ed0ef4a45380d862d58355f6f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ae2157e27bf118d567ae6afb62f0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3088506d4a888d105e200b23a5b922a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def5d5ad60289f76cf69c611fd0578f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040519640df540b90fcf8774cb9d2db6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1536ca23567218031c33ec218845f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453ed76710f6a29f52a95202a31e18c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca13d105651077640592021ba9b27767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5540e93dabd6575ae29141bc4a2ad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7184c5242209b28b24fbe4f87a9aac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de3b17293b1e279b49b417e736e362770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ab349110b89a29066d0bf61f953fb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3560df30d4430ba480ccee0a1df1c3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e9356e93be09843964010a036f91c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aef545b76ffb4b492f8bc6ae33165774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705a0e222ea52220f1830ce812f9078775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90db9c97569770378bf2c11904c9fd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b87a533ed128a81ed427d08a7f3cd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728fecbd39ec82e271d9323e34c0c7b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d8a431ac6120903479156422f5b20779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00910029f97aafb152badefb1ee1cadf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386ba3e8577378686e464faddd30180781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681433c6445c7a41f9ddd4a72efaf1a5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743890a1906a9dd06535b693e04f34a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1df075ca8e9aeb319ba1220d469f2e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1bbc951832ae79b34cc71288395f4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97c283ff2c6e4c96426611d8049aa2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560028b7fd3730372fd79591e5148809787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e73c0890dbdd21abdf62707b92009788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02dea03948f92d8c2defb3c3484046789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902c97deff1654f35b1e370329bf5cc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8d56c2553511bf24d68a91558da45791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb653bf2213f062a3e27a8f4ce0115792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e73c21fc137ff9ba0fd6f39a4cba1a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ce41e71d1e5a00a0d3ac8f94d3dc4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154965d75447d3170394200d25af0dd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682682c513761c36aae95c79023b406796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b8e8d10fb10f86866988b4518fa4d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647de4c108cb9fe2670704178ea548e3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cf9d2aee235d9ad8bf91549aeb3e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283043d7146227866ab7432a4ab1c2e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05c417fa5f0207650f94317b10d66801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b0016893dc59bd0aafc7c8fc4aae4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d993a62aacb6ca3f006c7848666375803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c2a96ed285d800f5a58f898053664804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158159b6e97af06322a64703256e93c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156436a60c7f534477e0a97f90574e20806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678805239f3d4aa480d2aaa76b74b017807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97d3e9d5893b80fc5fe7075618e8a4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5a1521ac0a80f13fc7be1d168afed809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3917d6c0f89ac78d7c2c090de8ca44810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100d541283fa28d44b9783330142db4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eaa97dbb7d4fac0525189c4833cfc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf411834132ac8a58f4bf5a564c10813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aff9fbb0b55d6f789c0a07bd2e5e4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9d233eedcb315e1819e29a14c64c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2f447a8816e31f980414eb8f43220816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f10a9e1b37974c40731c9b6d720c0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159baac42184df1d551a457727de136818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e02729b08cbf896c58111924ad23a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829272b6f24f8ba316f5de3e81127330820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baec3fa6447342a2895ed91bba0862821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5504c0e3cf076c34a6c4be597dba27822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5157ff932f3e352eeb271ce1299ec823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778702a31670b47e94c3e2366b6d050824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66441c12e67e0e4279535a0671bee486825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a300c83bba6ab6da26617614b4f7eb0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95250d29834ae59e991e8bd98b265e47827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf9395472dd77b3b796246ca7c9f5c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c57d0aa4ec50a7188ead6691bb3d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08885f2699c5f4545e980ede6cb9e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac9acf5afbfdc38e607d773d11af5e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad766dc58e7890ca50c3752a259c5d59832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74621999efafe090a5a6c615e7fd7b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24770fc920afca178d286952fe8f6e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6669157c1df079130154ae89d1318e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215b2c7e46a1ac3f24b2332cf77e70836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2363dce81d697c1117d1d70bb368e8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1bff9ce26c11c8c4180e9a8646277838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4dfe992aab1df95d9524a7fd6ca80839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4913f10d51b073ccee40d9f2cb6ec5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb37c7c178422101425afd83c4b64841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7d4a81ab479f6d094daeb4304ba7c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7581e44d01d7a5d1f26dffb6592404a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7267cc561eb8360674783e090b5deba844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb655c2d27f3afe6e9341f6863876b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feac8419f9954ca1031a072cb759ec9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599123269314e0c05e3098d8a992adc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47643034796a1c36fceb4b575a820f9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f607bd2ccb0864163426be5f66cefe849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6d1d9765ae6e8849678ca8c457e99850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f341e7798fb97fa8c8b061066d7f5f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf739fe12e85021239e287f1c826fa852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aed40a59621fb361d3cb6e7e519aa1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a7635346667d4e0d30bf5bf36f981854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba9d576afdf1a1c7e040a7465ed6d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae09337cf70b784c2d04fc442723ad856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5667de20aea7e5d62d0eb3248e8682857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9975dd17ac8c2c5643446ae317a69f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afae54eb3afaff592bd918cc679e771859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc667bfaba08cbee000aced400042d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb1f2bbb7315def5dc6df30208d93861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed752d1e7bb170575cf8be965203cf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754f60142feeb64f7efcbf42027f365863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a58a6c6d6204af0c88d4a5b0b0fd16864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb785edf7c82717302fa3e87989110865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e4b0b1c4c1a98847bce0e79e99542866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be866eb4bf3433ca31dc30d3c2a9a2d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bdc7210b8cdc48fed983d292ec332868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cb4977a3eb5101ebc0f88e5abb982869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035c2aa70a5c8d48ff332a06e715d7a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d04de6e40f9e8c897cc4e8a0f7f40871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3cc6b6f26e5adb5ba2f346105320872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d81016ff7dc9088436d4efeb8bf07c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3459c86de6e4d2516a25dce1f6ad074874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b65e6f9f733ff28d7cc2aea0719cb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d3702c78ae4dd0e047593277ba19876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31108822500cec4d77f8a9e2986bb0f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a54ade34a66a9aa8bfc9d8867e1876878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65351202fe2e90aff37677d30364bf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b244c8e6a3ba915c43e98cde2bd66880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99418377190a6e251c37f48282016d5e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459330e0822214e33e8648155e3cc2a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43cd1555e7bfe9530c2cd0e5b37701883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2011b1a701c68321ccf0712dff6c1c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d65e8d87304341396dd2c619a5723885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f845bdf345a738bcb5899c84c3a30886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de6248489caa301e7c7bf3a17210a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb666261d7cb4cda588d916db3521888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dd73ed33776079755d9e325af9ce7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b50501f4f81e7aceabe36a75650d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d059a40af6c1dfd4e86dc3a369e23891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09674e0005f965722469424746c5aef6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b91fc51ae79a5cde4a2e3057ce7188893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43777402f1cda6696ef8ffbacc8befc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1776c5579e29a012cd12e9f120a47895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb0cc8a001d401be38995811f96d8d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aeebfc33d0eee495f8078c7e3498b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e03f52e6fde70af898dff96278db898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bafbaf009edcd3bdbb62239acb2032899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eac95b02070a55b48693ede9a0252900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e122091cc33313651cede21b32563901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053d6280bf0d7310a496225fe212e97902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30844e687780cd15c139ca0e91d4ed903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca75ddc7a03dcb2b08e363da7464a7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71724f1ee24866f88f882788b901ca82905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7c3c3e3a64554387fec97cae55fc9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf2cd74756d457986f3950f817b7b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dc355d2b9f8a6744d53521f1f6268908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a1b7610c86fdc6cbfcebe90e8eb2c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2663fd7f98b9d72052991b255ca99910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced101da59912cd002de04b27ab6145911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb20e1046af64d0a51ecf7299688692912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfb05f1960d741342328df772e4363913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57998a2dd5bfaed165be91228b15c0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f257500f22b50bf799a82b2a4d0c2bf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282541c6fb164b3375fddbaae05084d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e83e8daa42922f7a2bd86114cc885917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264a0b2981d0c1790c847b20aed3e79918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242037cf6fd28e658b542d698aca3ddb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2872a781aa0b7a1c67ab07e6e4439cd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3fbe13d6ace5ff68bc9e931436da5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c67538a0c858ec119752b9aeb3c656922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1db710a6ad70e4f93363e759bac49923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e580af51cac67e3064199cfcae1c86924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dd0ffa4643439efcb2ba1c9b958e2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67b69e06c765f2fb1531e52216af68926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456f37f04e4ab52a270adcdaa08f0be927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef05a50a09c22e9cd33fdf8583adde928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311bbfcc8bf21f38782969df60de9b9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19436e5e3515546b34c42d5aafe1bc15930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d801b8b2ce354a5df03e83880ebf3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685f9f5cee2aa277393d7b547e29146932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6313371c630a929b4298f15143240a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a906d5308021ea3230f9139e7ebfc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292bbedf7766e47b5da66e2df0b29e3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e1ff7834c4e47085a1f251e1a788936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b8909196e25e18ac4a04ee70cd464937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077084f185c96102e35979abf729379938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afde2ce97502be60bd9e9916cb08f4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62349fb0b69f5734022045b44cf030940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c688eb38aa591a07fba28bbffc21ff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42449990915330e721bae779c74da2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a2a72ba1116d781696a2e59e5370943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba3388c7cd8a62bf0a2391adf0ad2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d559907aef0e7418bbe7f9ddc2d065945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ebd2b1b6f69c588f2a7bbc2ff68c8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcadb51c395b89b33d6e7662925576947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259be798080e2817a4c6ae5a4a93c26948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0def4f1d7a74ecfad3b726c7ebc96949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9b2170b03e3099cf0e4d9cc5e5afd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed755369215be32cf50afc009cf50951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cbf0168d3324fd0384c02af5289c6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d436456ace2be18b5315667c59592c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b097740d1b61a5d8bc389d6092d49d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a047ce9c7908610c076941e2d9757e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff729af8852c6fd03594a50424d9c3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915dc67ab270dcdeba3151a7c75137e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62fca9fab662f39e68fb7969e5f981958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb065d528f42ed2b70e83a6817388c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e0811151a13b1a089aa794bdf04de960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2206b0cafb50352deb28b282dd5fe961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad40d81066420a3341040f2228688e5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a66065cb2706ce69c468a69132ed17963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53885f7b206a04875cecab20c10dfc98964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5cf0481b3d59a97bcc50c8cdc0159965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95175f6cdfc0592dab1f8d2abf242357966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfcf3fa51f7d8e9739a5b991c62aed967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f53bb5730a44319cf9e42ff737671d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02018697d29569aef7abd1ce1d9670969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b045e7b3a387d2db585231fdc3c61a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bea8daa06e3ee47100383391a02fc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee559bed176437c0166d3096bf9da00972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc51a0d29dd03c064ac55e502a7eb1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24affe7a309791dad5e09c11aef482974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9b7c732dfdf26a5d04100bce6284975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d8515d8276dcd35ecf31d71a4b357976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8df60e24119f672ecd7908c668ec98977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46935a06b83fde2ee4047a4fed5a0430978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2d579666868778a52edba2c59ea4e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d34787b57bf03e3c109a9dc2f41c6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372895d9d57826d526d687180576ef4f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebba392ec2bb806d26b5c8ad1678efa982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe4a081bfcd4d1d5112e61ba0a69d6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb1022fdf225e62d12bb5480ef0c95984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64c3f2ed480e6114bff23f3dd453cd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d38f0ffa39c7950c03bda097e4ec07986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106f45d758c71d8271fd126e4f2855a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5218800352f6db01784976a0d075988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5969212e42fa3f66827c2ac582b180989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3e8a0684a1235b841f21dccdc92bc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039d9319bf6e8ecadcee3b752e91a2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aba84503526476e0aacd1ac16485e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0c49562eafd7cd9b54483a0b6486993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c71a61ddf0804e528fe0225d953fac994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c207db7a8eaefdb0fe24824af89b6b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47300e9426f8ae702f8a89cad8cb4a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e878ff3f6d3d690970d5682d6f6a0d7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>