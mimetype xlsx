--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faefd0da0f22dfd1536933c5d666a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9a94dce4010d16d653f634931f0a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b4e4c83284f7e50bc9aa7a1814873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83726b9919fc54f5170d2444802fbfde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090def91e3075fcc24fbe8817b0a60df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3bf8fb441b3a2d2a496b7ed5cd9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93521c8f63c05a712690cba65dbde95b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d19a6966b7a1fa78616fac71ff4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde44f3708c135bc76264776140e2ebe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e9dca4ea36b8c3d5a5f2f7f5cfd5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542afb7b13dbcd53d534a5336d1ae85711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc7e114fd55ecfb570f22e3f0c8d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f932b66b468d38656b6bed851874afd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cf2a9f38bee525c046594e8921fa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe9a97887f450d3120e08407610de715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070d0c7ebd0e8f4a592db310ed3c98c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a76b675cd1e8101b4307b82b71def17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072352143486e0505e20c5b58c62853418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fb130eaed5c385cda9e34eb48989d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb3c606da11b1ea16eaa4f0657a44520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef32c180e3190705d2e86c9083fd8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4be4ea89cc0958250e5b0643a4c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe5631ebf1ff494ceeb2683bbf3ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067599e472411c886c5efbdb64d5d0a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e86a9bf591a80aeff703d5686f36025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34855df83b62c183e7f43fbb4d357126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e252f9ae471581edef50250bd7eb4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fedca95f5b8eb6e9d5a0baf66c03528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5d066eb5345a1ec09423d3c7c361729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54090e9ca1bbd273a689b5884ad801e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94a63b056f05dca33c0d87f7c0e16d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b0073510c83bc824e8fb85709b91832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cd42df77412f63eefb6133a325f3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935c693b4bb5061ba5fd51a5c4b802934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea935703d9fae21b455bf176a513944a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3147dbe734eab245e1027759bc9f2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66170f532d4a9a5cd771c0c03152c4ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57888ff07ea7b22a8fdbcc33e93430938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f976636ae5ee5ef98f25e32d9e26ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82292a62af43e4911aec30ff98f2c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78f224f1141322a10ed15f342ce9a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2085bcb6b2aeaa88174461af135c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecfc0fea6fd76632dec8c9d484f11343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f46e820b853c296021d2de7c5dc34344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f348d93ed0efd9dcfea024caf356245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b69f90a3a7a123e7c9e4eb77a0aec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1774356d3fb0fea5fbddd151a82156b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d25be018027c09cbc6be70ad59fa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4cba108fa8578296b496a6fbbbca349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079efc82d98d5ca45bda049eadabb18a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e61d2f3700d535c1843c5f761828e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec81e1abbef5dfb6ee10eae39c5f1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef600826348b8dde034ec8080685d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd77db5400e02f81d8c13bc96e9840e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0bdbff66e7cd80d7ba6301568debe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1e158148ad63db5dacedea34609fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b12707c03036f988e79e3716618ee157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41bbaec42a2a8abbdd3b7504f80e9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad2c109850a4935d77741bdc68379359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849366f02f38fc279b36da7efd6c2fab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3821375040c48e9c9bfb8a442cd42d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82102580e536fc5686426d64732d39c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52478b749489b4c348f23c9818369263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff53081cc1bcd42a537d7eca936e45464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58010ae2113fcd235c3d1c8a95970aa265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98cf51133711670a7665945509fb9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f761a589b76dab19e3e352fc096439e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df588e37dc36a4591f2c575b09c9cde968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17bc6263b627e23a33f69a395d632669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06010b72469a6ededb011acf1ec5d57570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b7c87f7c770bed36d87749009964471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112312be57cade67bc5a3d4cffa9882172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37825c6e21fabc1e5956d12289472c5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c3b539b5c77c6f2347cbdd3148da574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91654be16c6c077412af4ef4ab12f1f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da9c76d16d81d3dc1b1e9221f9ffec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b6165601543ac6936e6831907b6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b76fa78f9fcbc06380afc167412abd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186dfe52ebef7b5b60b54efcd17930e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d3d058b874aea0a1d330b81651cc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3d777377a3ca6a9defe49bc36546081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0b040aabb3b9081a2c8d83a76ba0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4b9fba14e24410e1a6a0c9a22474783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90fda1251ef233f1969a9dc233834184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17952a3f09ab3251766dddd51117218e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8fc104e65bb26aecc25024e25f40b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ab5de6a008de19a698443d9d7e3c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f651698fc28253a38c705c711918f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4722c9e13cb118949ad86b4a5e97f1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37298339732a5bc0283b4f4b6732157390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e3384545ed6d2779aa16ca9b1f1e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2789d369731c4d7c22f3e44ebf7bba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc17d99a7d8c64674b377e905e68e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a40d72dbc4627944488598bc3cc4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8d51c1821bb72f587372c513b6b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180961e6d87c7883bb66aa40db4d56096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab236e47c98a917d45200a085853a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6f778b02b61a3b9ca98d93fc86c7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb18336e9e7ef62fa42e3d8b336cc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d943bcc4bac6d343f79a66478983f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b6f4b11d352cc9b8c82d9089e19e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3f905a68fcb7e7c78ba63ba223eea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3059172af869104ff8b1139d3d3c57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efffea3ebbc9b76f45ab1bf1e00e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb9065982f6b9eeae92a5cdedf9016105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c31a1be7f67364f6b843474c8aa20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae64e6de3aadbb326f89522d8413da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dde30965434834840f0ee846078bcd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edf4b3b83ba58e1979b8e71521b3f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a300d913519bb02efb34d063ae12eef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d197cf2414a5690d859ff50363c217b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f0374438801f3cd13a55ed916c6ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a178d5c1e21e82d5c9637b16c27770113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af428e611e4b7a4924c1cf5fc5f74c21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd8af9ed74ec92c50ee764df234a6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70039c6afdfc18b761b9b4b50a5c6fc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469976452203ae2cf4070ed2b17d3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e58de88a8d0615fa95a193dc788c38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c8537443a89240f34b82537899d41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956dd82654c7f9cd70938a83dc4f8ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3b9090f42fc9ead61cdb0db2c4e57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c814325e4cc32b9b455693b2f27ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8e5b8c21001eace04b76adf3c54a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731909713cfc349da2bd2d09627c7e66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a4ca5ebf7b6232d19d08bbf0da1d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ade0958cfaf5a4ced0760b7b5538a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c7a00b0c74490fbb4b8fb85a2b6d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca124f0c438bba3c99ac6098d2f8ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d90607b7c0c5d96c853448d6de12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff0d632d94ce50b969a922eaaf193f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71eaf18d09a13a4b8eb880ceebcb80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acbcd49d1ecbb546a141d65167bce5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81929c278c9a11a6dcc61a50e6ff63e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bcd6e3a996860ecba0ab4bd525c6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6f0ce28053d41f378f66b3af4acea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95828a8f6a0db76fe14b697c76a34b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153de0a00001afd7b925d61560ccc6fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cea8722ca4fc58ef81b492fa31bebf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c7a3c4cb0e9a3177a50d7df5adce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00e82171a0a7e4aab9dde93d18bece140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5274960e1cd136c700a63b6c29d2d59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a4ca13cd50283f8321f48236ada07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18228e2d3adde4d0a1dcde457092d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8d13de1b25349f045625c58069c78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b38208dcbacc08508a7f06d7d4e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bca6a50a701a0bc0cbf33e9bba7fbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c216e26c266bcb1fdbefe75001eba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ad9362eca93685c29f4cbc846c76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e1977e0bd31eeece6c20a24914390149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b6889aa606730b35ee2843984026150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86b6f5837e85b8f7756cc195eb424e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16101b8bf0429497860e49e0ef4aa4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a953a7517df9d55d7f368e7d68009a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e4e2506f20fd2e2ce2d1fdd53b69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ba3ded785a988c67ed934e01fff91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b64280509bf75f8c5e6fb5cb3c44b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0f0b8c795cfda0a08cc2eca732623157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd17d6622efcec556b730f0d025a252158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b83387239e8bca0c05e30d14494ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6e7b14cd12f5b7acfacc0d50de08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02d76f931cfabb3071e16b9c157f20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30622e3d37e9b5271c2415088b37b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769a6afa4754055ff01c6a5dc9f4a80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c72d0aa97400c9dde5b9b12ae47df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1964805b79b15277340567716219c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be572447040936e3ebf89ebf1a00b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec67281c8fcd9fc2e584a889a68e7d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cef21f7e8c3953ac18739b261bf9d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de631d15ac0975723ca6e66b0218a25c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd27594db99cfbbf95883c6ce58c38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785ee71e7353287611e70130b0be812171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e817a4b76240f7a4c0defc7096b232172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297787cab412b5e0c962e63c4f33d02e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcecb85039560aa3972debc61c79e75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db79f493fb06c0e7dbd245daf9c5fc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e07117a4d0958c923a948a7f4a65e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b864057132f4a25afb4d230c9c12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618541ad1cb606f2951644f54103ff5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0f4f3017b8f85f46df360c5361b41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca75e676ff8747de313011dcb8fbfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fd2013968cd41dbcfd120bbe7e28f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a4886673b7799375c641208a5a844182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1976ee065f20737f4de8d1cf3dd8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69882146883c372d33e2241789cc4c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfad0a2d8e7548e5d603751a1c81afb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d41625f5962dd767e3cef238a7356186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e457555e43ea8d5cd01efb5b2b6c78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c774500826ed27351217c3fae490188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d585bcc564f9e76c23f68b290a45c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26389e8f3a5aa73b5cc19828b9ff0ea7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b2287d0302d92a9bef49ee993f201191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3e5cdb72812b7284332f91ce6bcac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dabbca7996f302a356747e7f9cf58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513024dbf36120a79395fca8238ccfb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fcf428dfe16e9eed31998713975e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20616763fc0ca4b6a8b6f95c21e206a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ddba4ea3d4350c3305ee660b1449197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c0b33ff3f07cc4c07ff1964355a9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9377e86de59103afa781c56f4794035199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba106e5c0511b2185637b84e3163e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e97b400bacca07ad5f30aea3907b34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e08a5865b144b0552562545fe73ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc950bd729c32b027f8d9125abf23ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f04c85f7e4da482bb302e49959501e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48108aa89a91388d4b3515b8c031baf0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278bbc59b569017de4239efcf8956ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d985f35e41be19a2c75f5781eca558207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af92357b031ab31958944e7a48b41b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c85e119487282c1b448f8ea889694a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c76dd9e24453edf42b225071ad287210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc3551763fbb9d99a0dbbc6d345a22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b563629e091648558fee476f2915212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad56dfc14a2af414444f08ff5681ada213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b4f96c7076cfeb87bb1116fe3f16b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff148d4ce5193f06e98aacdc322d0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8307219b2d436c9727146f1bf334b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ae69bbcef843e7beb211b7b33b88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681584cc43c0d10ae1cbb83b43b0acaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0035f9ab898bb1be174a3270b7700219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a71e36e4ecdcd574167e90a79941d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f5d8f106eb8274b31d5b4fcfade0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84388d14a6879301cd49b8069a6562a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03549de26a807609e6f30f079eb856223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812a23732a4426998fdb9535d272807224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308934af1131d22aeecae5aecf996e39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fc7c82d2963ec14aec51f7215db1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c483175f98016ede4e201897820c4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb41628b67dd20cf28d8e9d4c25838228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5ffd84956565e0d5fecca07a182e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d5ebf92c679f63c04625cdfc1bc0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909598d12f253818e66374d2350214231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae90ae4f0c4b6e5e9d612565a002fe5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576ce273536d173479bef5260188c33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02056ad20e0f072cab42b4e5587e3e2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e7fe1fcecf16841000f6f8565786c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d60a2aabb881789a452750935750f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fe057b31297d6b631b4540c8566f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bce037c2d188ab69e3f233786bdcb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc85f2bacebd1e467b9952b9cde12f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7b20d6c936d1ac0f857c89d80034240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a47eb3723756573b69acf9eb10f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827374a272bfa8c5501c0fda81f1540242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec64d67fa032025983b33f131f02c8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83101144bb5c723729f10e82c760358c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcad981b9e24f4223361ca7c925d11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbb5c9ed8ec370c3a6ac1bb71588e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a571d35ef499961963141d08782ab01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3474c8dff0cd41b2388499c04e7c97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d7e081e414250f228d6bfc8cd6bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcc26c262f671b22dd729b9a156d8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4873c9affe89d6f7ad01688bd9237ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21d4696d90c444c41f7326ef4200bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffca7263694eaca63503cd0a655faf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c8c249ea9f883ce0422b3fe35604254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a39557143e8981272e0c2001c15b57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bac38d1a6ba0a0e00365d5f5b4551d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85705f94760eba166b9c1979f108f2ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd2c6165b4876765c4fefce5b07b5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e19ea3777c3235ca9e0c6670da0c2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861e717b80c86a6c525badf54cad3e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670652db34dd6b78d766b8cbf52527ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec19ee0a27e64f7ee7f9a3aedce0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d1b0b482f5aa993b42d728d8a45b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27973682c47fe4900a71e19477111b28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841b50bbf74c6d0c713601b0c3ede47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdd079dcacedd1b3b96086bf08100d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccbcc3188e133b1064e9da575cf77a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80241a737a0ff068826cdc17295d24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385fe062663f1c3c864c2a180777443269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e728c6a834f483b7818ebbd732702270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bd20fb897bbe94f3d7305588a3351271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8437faee1a91d1f0cf1f0e424ca8c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ddc31fc340949b50e4ea84d01adf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2da899e2632f66d62a32d86ad9209f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461bcbf83643e4d40a7a68c78ff039c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ceb3f9937a2ed48b4d8645644613276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026075588a65f55a81ae618665989e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf137e975dc7b673caa0b9cda71fd67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f935b00a186472e2b9c35dbb6a2f38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98681408869d90bcde04cc4b032f5c2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40e7443d7ed5db9cc5c66ef08a8584281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacab9a6a733aa34ff4491bba9c6713282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5b744f0177abad1b10e29b673bccd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a231176165756c968613259fae4a817284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ab3bf8463e0a3ed30797759ef4120285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9204fd81e15106152dc921439cb53d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041311a67996d35a105d6e4a500b6e9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24a58f2d45d3ba0e5b13e58962884288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed826aa6ffc5da5ab1c049aed608b5fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e5d0eb43db86cb657e815f426f17f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52625c6a6a85906bf5ed1eeddf37cc4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f0c1d3b797f0a52853615cdf6e0cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc749783040395bf793cfa79a518aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6d9d870dcd642caddf6c2f933943d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4661ace80525a817f2a65dd451d78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa29cc1c19a73aca3c7b6ac72997034296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c7c3616122639c1808b689eee5f12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dfe4ee2d6f0f88d46081dee34c357298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269985e02a098cd71600df34ad40d56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c522206406820192adcd4660aeafb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44b4b1292fc21192e3025578188e74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb77ebffe5de8f4deea07b215a24d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baeecd8702e2e86c61cde8ce923eb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c19d416a92861dc7064475928b874f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58cc709d5140ee0b1cf1801f0be541305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e969e9d6d4df69104d35786f692b3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc2cc46228ca4a87b27c0b7845933e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9d4106b241a53c6ccb1e6814cda2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aa81c7addbe8d21259b0fe22daaaa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182672f601ca04ea9b5fd1e3d3b052d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb70d7578aac34a6c94bba6f72fe87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62833b2b5672348b1099a43ab7a23d69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063c98c2fd7fb7d298bd6b0983f7c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff001f6361a6e547f545f72c545791314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959111fd92e15d2985d29194c3410192315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c9684a9ee5719c9413481b499aa30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549ee4db8a81909068db61f81b0ceb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0c8bf4f7b0c85ac834e6d6f78e05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f265685e2b81af06c06cf2976f632319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51d5b3185a384a42f3f07eb491d5dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556edf11ed29ab853a22aad5eb694a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc9d28874e68f53bf89cb5e2bb9fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0925d60ee84bdc4e55cfb7cd2b244b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1dbddbd69ec047ba9cb0bf39a39c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05412f77e46a108081b6ddb83308a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade0510d67fe198cd196380f3252dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cc61ff56eb25b4cdf7d25eefa5479327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63c03636c834dab4fdf8295a0a4f0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1ab3756907c496b40d3cd818bc5c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781f35477c4afd80a04fd7e4fd1e00b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4311843f156d1f8d47838e32dd37ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d51e1ca1d94a7c2d3740a53694ac69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dae420775d9f81f220829e93fd9e60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1dd426eab83f20297067e01063ab2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1331566d75ec71ddd58c52d8dcd6fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ad031b16495c3b5b081af97da0df9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f5a54b9617dbf00cee14a659fbb3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ea47cdb9845d9443cff1166080f73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a18ad2fa7bbece100116669d8661b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cd1220c510f8cd83a0b8ff9803103340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc790bf42a6133ca45daf5a786f15a29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641d285d7a65ef088bba2ae5d9b4273342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f78c9e9a03df795fec97928adcebad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ffc1765b72d9542f3aac8867c0b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84128d174fe8814f376edf1112a73a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d90c2b0ce1c33996dca6909757721346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63e327eb75f961b6ab3fb95611ffe6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e217f28eba3795c32d1a91a93a6aea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673abe7453425a76af6274d331eb31f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d59affe33030345f41da2a4c5a1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27a63f915336e0dfc833b9e14a4617351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6174438aa750bca3e45e88a3ee0cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c36778a9bed01a8d30e7b0dcc7c9f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2489547ab504a8a77a8456bf570c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2117bcdc41ef346eafeda907e0545e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ac831a4474b6d3807e0a749e995d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f260eee0b3c096cbd22cdaf0163b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31533c054033eaaa263fe84e3f924039358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7451d0f6a9d3538eb38c238bc0d0400359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001145c7f6e1fa1a9814b67c660a0bbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e67a1707fb3716d3007c5b47de7c3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b28f1c528411d4820aa8957c11bcb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882029fd69f9f0f526b0dc8b1e3b640363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f4c32f64362a1620f5939300f9b1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e56f3b4341fdfa95b49e5ddacf14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da3bfd2391772b182cf6a173b813d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c791bacd398a5993c01b5d266e2ee64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a1df7713d51c64f32ad3d13bdcb3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4123d5edf89079db00176c30e225f63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723e91d9d2d9819d02181f239971137370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200a2ce29bc8c8e7b43041d2ff92488371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5688507ce4e60d854878ea49de05e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00829afe97d2fd2a92a575199c08ef2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe56b83250bd220dacc64a0856cb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006782f732e9dcf5f028b7d244e03c75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa6d34465c14b8f636bf5733c1727376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b805319f888c1c500d0ef3bef150e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e4afa45194b46bea1c73d4e2083c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15655befd9b22f3914f6b867aef3ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f037fc1cf25968e720000854c93aec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c30c799312018337ac47938acc2a1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3581a223b1a6db9d8c62f7a273ba26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b22c5d8b787142b4337b5ea362e31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549a94b37aef6ac28b8895f13fd34bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ebbb7ad2c49d207c0d43b3aefb373385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c337e75344dbf37289326b0dd4fe31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52185c2e09932a0ff82acee846ad989b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27785e9a7ecb723594b2ed2e1a461039388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f1a268aa7eba467be39baeab0f414389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85413739ee95c5cf599c325c7eeb27f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d68a027b60627d6bc0110426b2e87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f340d6272754ecaad998386568cc9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1fb085afc5df0254c9eefe866aa55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb2ce11215e19bf0cbadda5d731612394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fe0d8a8e26238e7e81a961ba11a3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17107512ae2ca915899ce2f40f27c29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3afb3efdb680b98ce645449058809397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3aae8706e9a501715f127be4b05cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaf7306b227e5922992eb0be1d4174399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a9d90a15efa746540d01dd98dfee5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaae43017fffa582aca668c3ab8115401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2b2a65347539ad8e4ffc23d476ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73add04910a2fe44668d77a3e4d8ab4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a580d9142d8a334d8098a9314620b42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a166a5c60716f0f5f4bee0c36623d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5193682feaf41c6517cfc6065588e7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5155163f7c28065eb0078f305d00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefbd551e6f91e42a71f317e0492561408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0dc8e7051bbebe35aeee9752945ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7751537f326bc5f2d2c7a17b4602535410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a69d7bf400779db9e220fb8810eb6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef898537c194b88f7c0dc5bff0e06e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf0c2fbf007675096717712976522d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55a59900763f4a916cd766c814f261414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ad509b83afb3c62e76542d69df329415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8ae1679d65c447d726d42954dad0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e019c31d9b205d804fe4cf39ab238b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec0479b8f6559ba838bdfe73bd42b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4f3d41380cdb8714c42d208664acb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd7b93be34ef6141b03379d499a684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7819ead1e93cef9dc21c11d614ccaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d33632e73bec2d83c5d1658d7489b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a66785af08189ab8a94776310bc124423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068c9851fd37e05c45ff2b8802ba603424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7868c0f2d8af89d17b2a269944f3bfe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242ae4a89429bcd1b806ffad68222a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e02cee7770d246c3806adad88c25c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7815e0e4c31229aa3346f4d9ac1dfe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699c812660e0e8d84fcc44fb1e023c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c9e753e621d8ec2e8df62de601d67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3511922095edcdd8f36b2eab65350c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf60024b0629ce3627b39ded79cee6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1ba70afa8b1249a6e721b9516af32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c8865e7db5aff0ca68ae2be3caa4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ec9985c11408511308085a8227215435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd51c6aa276a84f92c9c39783e33ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb2130893e35605bff18b78856b80a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6ced84a2022eb52fb947bbed472e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d289c82aeeea5c63259e93ee38bf9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af109378456736414f855a4c86e63cc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489c6a305115e9dc1784ef96a83d89f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0a738e8685d3a200d792df08d0c01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d93a47fc514226241d612d57e6962d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fb0a55e9c1df0615fe656ffe3469e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea9f7af9fee538e8499cf2035856b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3acd334bcc1b78ce819ed4d09a63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc588bada25f66133b9f336a0c17042447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dc93559a27a35020f95ecbee2a6fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97deb04904d002884012ff0779bd1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f11663016f1f4060bdd14bb1e62b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2fc76d47567ea8860668e4f47c141451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc6710fd7af40f9af8634debc69c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de03786d699fb58925b1de18e02556d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a74a398b9918447d4f63974770738454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475bc2194e951a86255a4efab14c8aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1641d76590b64dfbf573473d03e705456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1c1e02e95edb25cfab8d9f7e77be9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270482807928017f9465cfc10f3d8348458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef21392319c1827919b4d45202f06e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4a7e0efbf54f15cf75b587bdacb10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff20a1e79faaa2b33f1331c5deae4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dfe55f4065dd724c882a5d4430c67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12769cb0525ce25743cec01ea8ea03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c781e7f0746435eb5b9d886c68d75b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f2a60543777f7d5edc0f19dd6792d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a405e26b66a6aa1f46bf3d3a5aa0e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c545df66534401dd450d70b98ee69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c226bdc5a668fb18b8d2de8b18c421468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2503710f0512bd24c69dc98c741d8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bec9d0dd64289f218303bdba52929470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad48d1bcf9a8f806a67d31134ab687471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b697285289dd2473d7beb039c347b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26a14661e15e48a823179df71b33b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163e930f040015345b5b7c518876cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c1d2d4483953ef013d601d259ce1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b94d2e6480fc9859cad31a01516aac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503346e0490484cf92662af4cefda4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c520187ff705dc21a8a5bc37d69225478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877f7f2b8b5987e90ec6586d80a9334479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888e28d97ffbb9370e502d98443d95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee85e77f6d1f430c8475da442daabd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad605692485d10e7af68f98d5eb43f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf052c1c49abca1c0695a5f71f64ced483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43e012f409727fee5495a75b53f406484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a785cce0e9c2a3e4a107840db798a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad7de409d99b084ddaf15f1194ce55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786ab7c9127e025c4d40a832fd40c2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6941443d2b49ac197600b826f15db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9bc15bea3c617252a46af149ec0e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d093181179220fb1ff6e820fec34f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3045b4b2c983d0860dec97ebd8045fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da80fab1d59382dfbb1b6ddb4ac274492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a035a1268c500056b6d40ba905a521493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc6327e1c679c22b6a922fda5d5258494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fa38de0c6e8ae10ba5256463b3111495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edceb3a5a9f7849c5d08326e9dd7dc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ed4db0c17045abafea32b8609250497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e67e179dcb8da2a7592a33324a7b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1d33e6a1d7042e93cbf5b5f97756e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b9776e7b0c1bbf84f60c339d42649500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8089161bb32430a0d6a5e28d08669501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ef16ac9c1088f56e6720ab372835502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7d6b268cea00881859226463716ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1274e24d8bc43c47a77bad554f7a3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b009d140106e08202a44bb33bc6bdd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037d648bb2cb79cfc77a96a745084d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3a069ad5078d5e55647c80548c4f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec41320d3cb1159f5f5c112a7242c95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eda0361c951cc45cbb54157132b21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145200e826ea606d21e4e5f7bcdeeb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a21efa0d48335794bb4a1e7eb3fb5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305172f8b89de5974a29eeabef4eff37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc262ac6edc0e831e3a80a412f3778da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b30158023a87e38f3fcfbf4533cb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9267da84a7b532bb95ac44fa8b0ea7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2e951749916eb0968b200a217fb8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb327f4ac93e0c6192a4dad055d389517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a540a005b6da297899a0d4c0a70aa9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455bee807fc48b91b27b598a251dfb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e924af260d3f2dc3c24da6f74b5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcd24dcc69477334274c419ded4df5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4e4526efd36dcac383cce2d2d9178522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0ad634677e70b78407f7fca715777523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ba0e7593b6817e590728bddb9e0e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962d2fb0019348505327dc8ee5c957a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2f4cbfc80c72c64372cf4d77bf507526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc691e96841e34ac20c31d4eb9d84bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca115ebe8867ee4bc36c7adb35367b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dbe0fc98d963a04a7d3ecd50f5911529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb9068f5a370ee9bd5b4af4ecbe84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3bbcc3016eadf6d7e6d84933c287d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704807a3c1885bd7c441b4c53a9bbc51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0bd86daea726e314541b0ffd6089a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432d1470a9a87976447ae334ec13ce5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091798b3ec6f5402745384fa491fb38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049725f9deb684f77a8d64226e13059e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0f264173743b1673a77f6e6536c14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1beb5e151853d69c52ea4ab4b9ef5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd5dcbf816160deb09ca7e5ca208c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9685257c145be6d6816e44f46cbc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3ef6bc28095f306b2377836b0826d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a86ea7ca9d6e4ef06c1e6ca56be51c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875bf5e885f07340b9b4427e70eaa0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd85ddf4ffbd8ece5abc218f4af0c2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdd07b83a48553760910e1aa3ff72d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa9125e7baaed56464fc0d507f0b1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140aaa8f29309c91d402588cafa7c38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf1be5749eb8bc307d43b7c4cc6f26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c5f43e3f17ae515abdbaac0a2d2ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48983b72ab45a3d41a9f59145afdcf4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb793e62cd2a540c57174521b1d801551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ed4782781c51780970682fd746076552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cec2ecfdeae6d8d4f0e4c56854719553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0803611b152ca47152db4495b51de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6e16d1e6479b23c9b2799ad5d2d0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913633d8f3c928c7e39532b076ef224a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a50b96f20454ba66419ce798cf3e69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b0df659733914eabe488ad41d7dc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3c7db3156be7e5782f110addf4d39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5dd54242ffbd23316604c38f018d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee23742e1aaabfb89a579d37e2e0bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d33d07d4ba24538c1182b6b475b05e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00c1ca0adcf939171a13a25b9ab19d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c208b84ea1034fa5426502582880e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6d6fbc4064cbcc8dd159eb7af49d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6ffdc9967c7886046049704d2e8fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c241791509a014b209af33e6c08eb99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca43c87c174fe13fc495af58dc974a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3901234af9b51a087f67aa1a7238e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137293bf56cf5f1fd9a3cb8c11b4eb59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27192946d89428cb38dfa44e9bedea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42786fad8aa0fca2c54e2d1ca684dd02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cf58329f4ad92db5fde9cede47ddd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab05b6ce540f2c58d7156f50b2d2539574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f2c5d6e0d2b8b398bb794dc0fd0dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5482e70cc9c202744dabe6ce7cd15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224e9b7a17605a6e0a47d465d6ebfe2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d568b2d4a52384b87ba8bd08dab579e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde352ef30ec7a7e0682d12da89b6d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06501d0e976e11d3da1f0b9c5d4e7124580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b28b3a3a2bce6d8b24bf59a69bbe27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9d3c88b589a74a8bfc1191c671869582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98613e0ae2e1299e8ce4ddf9f6cd9809583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba96887d722c0cddea8623ede8aec1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e69affdf23055773ce14de23e87a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa64fa27da36a92f415c10a5a9ced65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de39a85f3dbddc23636941af086f2d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999bbedead63f6ab479d20427c1792c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99838f56f4cea928731eb2fd89e8e3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543dc4e6ea90c6985b90c5953f047c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4369836cb6af2a72bf66ee2ad6ea4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d9669e0907362f26f35e79f5dd00b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd9ee825b6498e0260b114b98b9318593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c6f0f286336f584da4e397e2d695a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c066d8c996cb3141bace0ed0568300595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d5fe29bcee9ba3f29cf68c5e7274596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201889b4a7c43a5b83e48fbc7eea535597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784e618bb7c4f592a4fd87844717ffa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cdaf1a24c50b1366f610785ef1b08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e78fd67d0853920ba4988a82dca414600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2d6f12f1f3b75ee2948eab0dc1137601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e1f4c08cbffd39d62cbb0b246a11e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89a4d681ce9488de06eaf6f010937d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36ef5a6d1e20ea591b20b7cb7acda9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e3b4fe5a9d198e34203541fcdf080605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8aff1b43772abf9842fd5c103fd4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dce877442b4037d2fdf1bf2900469607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb6eb0212aef8f014009c5b8465e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35f3d1bf6455b0e53b36f3af1428c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41e633f38d0e3c731829ef949bccdf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8344e2e9f0eb77e89e03ff29c2ad3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64498c19c27f9d9061a91134093332b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734e17827ade716d5aefa7db8e8ee52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf1829a7592ff9561e8177f6be0d5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7806a723e9846385aa1107a2d845bc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bf47ac0554597c27ee4fab27a52f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d48bfe2b2ca01af8618dbcb3f9355b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64d4a606aaaf352c13efb8adc79a01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db10c0f14f67951fe2a68d18b05699619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e19f7dfa6cf46b0219a656b0c8ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f7c59087ad1eb138b6cca633c1e84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53ac5cc27be6cee28806b3d0f06daf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f62f8be1c6bb3a59080fc5daa71f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260200e8ccdd94c6cfe796c9fa10d81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36b8d1181e35373239072a9ea7783e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb571ada3bedaa5b7087568a1d561e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e592e71794518d10281c9357485c185627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6a1c0327be254c14dad0601a17062628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e34b954f338b9d542b142f0558b377629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6cfa4c65bd12fdb43cee4e7908dbb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d95d6d05bc8d3c59723829be6b45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4ad802859023ff1e713e852b28c6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cc2b2a01de0bfc5e39f57b392c270633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad80a8489b76e20441a1cbd9d9d711e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4c0b268bd8a3b971f09fa384fc477635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1a41664d77a888ac246cfeff8c143636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2204180d4b15a2b048ccf4ccd57e7f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a8a409f42e746fe3eacc04b0a0cdf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f498f4325d45a1bfcafc4b21946e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392aa2d3ae5d752aa45e9798273d30b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72997e9ac9c97e63d15bcf6ffc6f8cb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76570fa2bc459d84b8ec83196f6c8626642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96a9989026e1ea9d81a4440ad38622643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f093ef90ea87d15630b5feb44246c6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1dda4d389940b3f9f00ece7081ae5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba97bcf651c153565edf282effa76e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc2f86de546808fa90ae8f2f63021b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89909e741ea4818dd56cc52f0827b6a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b73bd9826e3a7e05e4c1f6e100c9d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac79b17636462338d4cd5714af0e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f25dc88a1c10fa7bfa3d615d5dc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc574a735905a8becddaecd101f36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae522a4b68fe61a90174d74e09dbbf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad51df6b651199725cc987324e43d90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e84fc9d3af0b05afcfa15edbfe32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871398352b380f8a7a5b087149a8069656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4cff7673ebf624748d2c7bb790bee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d988347a9f6a807cc68f9181ec03014658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac7642769c7cdf236711e61831c5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fe218527b55cc652c741b64f91880660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32befdbae89311773e5ad0e2e37bd98f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e531915d98be247c72f0e146e4fdd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142dac6ed6c38dd55d0e5a6998ed5cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632a0a0c2011b6876b09307fe8e44eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60018213cd0a5c89b2c9926531e46302665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8ae2c6b7945405ff609a15519d62a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5fdcaf537ee37b86b0fb78141419a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c396fcb9da752880f2458e722c3ffc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae52982e3e377d8902335e0886c67de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742f3a57d750347e497d4eba6cc432c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a31d329013fc21a84db4494fcfc647671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6a652c2d0e889e9e4593a89c5aeb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e779e27c55c5994e3611b1b0ba68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d080663513fa253ef3ab3a95fc13f9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f737ffb3da01acba08814d9e64e5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6bd495198ad21f1a2b88b58d03e20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52a2297cb9fdaf859ebe795dfc4651677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dd53ab4281c8ff7ca039eed9ab251678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31433541b051ce608deb390bbc009ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ff92149dd1cdb35dbf4167a50eee8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32129d32593c152870d92d6b8e26f938681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f26fd44272c623e1bdeab0a2110ade682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76948c036d844084d45b85aad90580d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44ff12cea8d91686e732dc44b3a2a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358dbee068f4ad180a3dac8f374b37f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dd84b2f0abdbe8d78dec481d8ff50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b971c95fcaaa342496b2ddb592df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f70e02221f48f1db3e79d8a7512068688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c256774d87ec54e0202a105076b3ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69926339c9f50550fae6c5089de8fcbb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918675b29e47285589d78bdb8f80dc0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cae3b53c05aedda99d4f56c86790cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc715447a158c44194ac3a6fe63a4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d4358b0cd9c93f885fc60bb9a1ea2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebed4f36307334d6c7d0c146d8849ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68137e574d928417bcf4f1be47f7a96d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf60d042c6d53f73d6f19687d295a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb893baea3a24667ed16eeee47b6f4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae0cebb9b723ff947cb5b4aef87455699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef2205c86d30cc6653ddeed1ede35f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d8bf8b7a263734a1732932ac2853701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacf67410a25591a49abaf1cbd1f82d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff2dee879499a7f907f9e0b2a49b6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef0577fa1118149d348c7572746e58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff10959426913198bc9b4fc8cc886705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380bf45226b70a582126364b9599bce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666e1a0b3d50ef575e5406a699ad156707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983e0dcd2d501e7b670a63bd8e4be4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792669bb8cc0541e7579a54bcbaaf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d863b01577bf49a9887be795794aaf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7115dd79d22391bc39407c74cf68ef4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11edeb234f635a841b5b1907f14ed90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f905c158eac191b84da35bafa6a9fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfea4bf6194227b8221b438c0d2494714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64fc3309f22b7d051cb785bbe8a9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632a38a9afbf2d0efa192e151ebffe1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a933f5f08500a649d915687e2080e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776b2d354e3b1215f63ebc5619452c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26f70370e56943763c0e9afe8ddf89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45aeaa766bac4ae5ec7155c4710f71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e18ea9cbc4c43ce097db5811054e5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab094acdb04ba8fa63c585ac5273ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f399c7d4044fcbd33e3deaa8b58a88e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4639c0a6d18954d117cceb5352536724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bfc8c612d48b60a87bb057192d510725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1459d823fff32d515defafc7b33af12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e9cdb05a8f8d3e503e7a3d573a48d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896ec6e562e31ebbf5e72b4d977076a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9943360ce0e7409f8cd85c56698d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4806d5d9e116d5f6afecf3dcb60ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597652c62d01500477865b3b9d1336e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9eb3959e38f923d7bba9d27a31e3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb8ae4a6a94ea881e0b4f0b9e2acd2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7519c46bd44c33b7d87f0e94200de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462dfb9fc9c52b9fd8af0e957bb90fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6fdf763b2e15c0d73b378453b792736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a073a2884ea9027498ac468448abcc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f646cbc84d955e2643716f6842937738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bacd33ec60d3c35d2e8dc6a1bd1d1e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b008ae109332739d1b6a8a9f14a370740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbeee87a27c73b024ed1bceab730b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fa16b91efc3726cf0fee05624583f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06beff90b0533e73ba2ddaa631269f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde4a66f2125e41378f7daa1a146851744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bb155ac3a1c13e4e1c8767f626caf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ccdca0e7bfb19a423707359efab59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104efabd48e9804717cab79c9accbf36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6658dd6456ab5f4a302fc5b45b392b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dec96f3763811c2b05b907a3cf420749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1ab867c038d7f6bad8608c0eba9ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e156e8e7deb6094fe89253ca3a108b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9923fbb79aca36e9ea93df6947dc79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f035da8e6fb913e5c1d3b8cebbed7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33995cdc43ab682998e91b0003f527754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc504747f79d8873494c52372015cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803dab7f57bdd56001c1f55996b7fa0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cf83e369c927547a08ee90cec2cfc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cbcda1d01896a87d60cfe80d65286758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ee3830414b0f881d129d5cf6d6314759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0bfd64da08012daaa8c6e1161879760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108aab34240eac9fe634edb7505f49761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a9b4b959558bb8d56622f34eaec47762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829873a3636b60f6f715159fda1d80763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886ccf68b83c52920a272a340f165eb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98624fd3f13bbc076cf7828898679e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43b6b8e68d0befd70edb86afc4d459766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17239d83d5f117acc320be5f247911d0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d73c31d5a379d47695f301a0503dbd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40e98cf7d70e3fda539cb7f9969422769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c10c21692f303465dfe3dbcbde665770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a340288be08baf23933bc0b5183684e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ae67fb0ca62b87eadbec292f354c2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10512294fc4d450a14a33023b351c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb985864bf74772d93f04486c89da2c9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05d9f488e8172939da4b15a242f4e7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c54d7994256966fe3a8acb4067ad3c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67e47cb059fc61725d88a716c8dee8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c9a92322c98b1f59a3369408ece5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc0790ed4fadb867f21427fc02a620779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7062373643cdade1862c8dca23588780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058af3dde745b7a0187d8cb69878aae781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a9f8a7ec22b854a37c27d800bfe38782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66b413ec96900aa20fc6c8115dba3c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8bdf87226c3c5b76aaa1c066b20cf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdaeeec6448a8a70eb6efed3b899ce785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc8d26ce1263c03df931ebb379756786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e19cd8e5701ffb254806dd1157fa9d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ae564df315af04a9186d6cae1b74788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a59ad59a308648caeee936d82041789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad404f946225703aec58ccec260176790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2251944a88bc527481b952c9b9176791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dc616b54f2e2cc48a9296a7231c8d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c35fc12c0652c90b68fb0373cf669793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633c6010327ccb47fa790aea8ffa567794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a671b7ba289bcf671873ef721b08795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde68809ad3b95158dcb3b0c4e1c00a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7a40abe5e8a7600ffd44e5fbfaec6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da6f462c7ed616ea4d433b4587751a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15232e5bbce5a228ada8c5b7987ea996799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1694b56c29d8da9204ee6499c850a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec38313cfead072d13f61c592f93d3d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0bbd487f50226ff1b30c1ed3782b7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e241f12a10ce7b5f1f2df2cdc4a69803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04259c142a4e852ed57dfee98bb7b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783bdbe7f4b6c0018d6f357a25e9903805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d14eb99883af7d846bc3d2be2368d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac2a455f946e0707d44b92cd39671b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d728c8a699ee0c4d019b523e1cea706808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c510cc20c5487354e2ddd5c7dc4ae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c080706f8f9560b5063c2024b652810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2093f4abc19a0e605f0925824d429bb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f45d9df71452d3272936ce024d068812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0249f3b5f10b05349171ad08957230a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad556dc14bb3a6a8ff783d22d35ef92f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e6f8383d4a32c9a72925c147cfee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a159afa258e83b966e3c58715bb5c20816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d8eabbee042480fbe7f7c7f5793c2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018c529cca680db78c54dc671c586a6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aa91710ab669db009bc7fd931bff5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163198b9cb63902f12fb14c71721f83820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3943d81bcc942819ff5b7277fc14c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695ca1e4d8ad7e7d9d54e19bdffb60822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733d134710b3eb5d6acfbffa5fae01e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f67833ec7b82986e8900087d8242e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7823d1c2c66f977a404b179b2c6b71825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f69ac3f605bc91ec45a17c66086a2e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e8b349f8601ed02c06080156faf5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252213548a3b82c729b2d7c254cecbc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced280c77f0b90fbf268ec5ec07f9d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47084b9e96fdc94f3f2039e1dc839e5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a42883045c0c879619bd8bc80a2ed831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22526bb4b8efb9303ed720aa88ee922832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db27ce4e61e6e24af69a555fb96aa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e61515ed729ff6e8b1d26d950d99834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028db37f6e32915ac148bc6fdbdd628835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5b914c245ad5d4eed3f221c670a41836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22a4613f6e90af1eba142759ca736f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0650b831d2df129a7dd45866e5ec3a9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75c7b95bc9dae6c0f6ecc0b4f14b1c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd0e079a8415eba390aac17650d41a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac78aa70fed03616d86032bb72c8b2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6edaf4526808f05fbb29eb9157936f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ae3e7363415d648b1e5081ef4e05843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27efd96ad45a23159ab783d81cb22a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960e4d15110aef7af1496f6871db1f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a04937785ba10b15544b0ec27f0a1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052c918da828de76237901e9ecb72f8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963535202f0fa9e410c8c1559c57bfef848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233660ec482f096c3f0be3b0594baefd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df174d7ef77159b3edc9b507adf4cb82850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8dcf915c03863b7af3e0171ddf3b2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7705bc7dbe28c3865ba23da8bc1ec9a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7b0559ca559384c4001ce3b8484b5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6168016c309a2559e98f78a14b49500854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10f1ca16a01108135dfbdf7c140a2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad713be6ea3a7ac8caded3205d07aeb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d536a9d8af1e55171081011eee3e51e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08af92f7ffecd4b285e451a9b475a05858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad978e8af5da924a7bae9de8aeeaabdd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa6a9ce9bfbb51966f15ffd077c7fb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9e5e2b846955d1c650328914f0a8f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f53e55fa8b96b433e778fe234bedc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ca9f166643b76cb85c00a148d15e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5bb0641aa6c298587a766fedb5044864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66969b1adddcf1e706ad7bfa020557b3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5857beee687560463208bb52122a457866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906aa71e3851d3ea3f6a321ebb37d7d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caf37abc610b38a9ee7adfb0efc183868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8f91c0ed492b4fac702cca45ae869869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb77d0774c192b50584fa400413c52d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb2ff6aa09b6c331d34128c74722fb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637897d6bab51b8a4f39d7e7ffbb2f1e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427468c113e19f7762a569bd3db9dc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc67dca6e2f368dd11b7db7268c9fc5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4399c6b0c5cd065035ac989d5196ee875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e28438148a10da2d6d26f92cd7016876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f4d452e2526f6e012c2f51ceff5d1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d78c07cac58977370219d33d757ca878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953740f909df84644c61856422faff1f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16095dc184d7117a55630895dfe1fb52880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709680b981bd05c468d22b9f18158c9c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692ca96ca0b4f704e79109d4a9ee8a9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2916cbb58b2686c1384946cbfe919883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4589d276a232a7325b69a0fd3569441884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb2127d2ad50e3f20505b78c11ff04885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615d9a92852d122601f8fda1dcdd8ab886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef14e114dfc8cefd7bf96947648b060887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894442983810497d732d56485ec6313888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ca1ec440fdd7d45b0ca8c66eb2749889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9c9d8e78368463cf55c34e9e4070d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd904e81fdc881ddedc1a47146d3b70891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0017c43bef24ccdad45b95a639c4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e3f6a72661ae0a6d33e349c80d0b5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a306e72dc716fc0d2d048368ea53146894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cea081679778c9bdf7afa4235f04e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbfb03d7491f10b5ef7d5ec6d923bc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32442002dc4394e813cdb7b79acc47897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfa712ae40b1d3360ce3f2edf740c6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c5a2942a61d262bed82b70e32b733899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5279e48dd7c97884e8cda7937559a4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a08df5556b20b516cf77c5ecf46179901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65881647fb9318d90a96945c0d4831d4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127ff9b4bc61a988b808a6b1e4046c9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043060fdf7c1f7fb61ff8cf5212138ec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b749889b8bde121ebaf6c804b70a6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d004a08caa4e72d41e24ccc4dcea7a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a744711cc64b2ac8fcb7607c64edce7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd41a239e3abe56f66a2c80eec16725908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4d49c9b4ccd7b4655b58654b49721909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6738301da41a1e45d557285b837e815910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b69abee66abcbedf308f2f2b253937911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea334195e59b298717bb3e8018b2b4b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b89d5e232a24d565b806c6e2ab5670913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f87c90a6312af1192cc2b6cb8597c4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d07721a6ff0b84d08a201d8657eed915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6a0d56d678b7aa396bdfe057d5b82916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f7ce06606fb676427e8c0d9f63ccf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed081196a39c162cfc4da3829fa109918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018973f27a527e4159c38020388baac919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ec1ecc0e94f6eae4033de20ef76d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8d42cdbfdb803885a6cf21c9b9d9c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f74dff663909c9980220f3b7524bcf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864aa6b11b0d11256e7280e7768986f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08480d710fe45e4103b509a87cc87f28924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ae006f2f9f9d0ab4b99c4d4723fe2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18011f4c8b3e1d4840cab64d82fe79b1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9195622e4ee1490232bb899f0777f8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9e9e7b11639aa2b54e12cd39c9556928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468961da2e7835a1243631b06d8af8d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e7ac407f8ec861d9f2dcef99271c4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2558031ab1b784df493405fba1ad931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c55b0d6eee2ec6e504ab4a73df5a0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48221a5dae3784d804013980ccde538c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be0bb24be0ccb776fd21e8637e41a7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7018bd639d4a26654e0efc2baa76aa5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dd9bacd771c76ca87e78cd1d9499d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddd3e1a5e43bcab9e3041ff4e868a8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969c016d7dea78a07ad68e379eacc95938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca9b6bd37c2164ba4258147fc94f20939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d680f4c89ec139986882dfdf5847775940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895d4eeaf60ed442042ff2598798a03941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d30e620b422d6de203e2000dd908942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fed219f5d1ebcf420a048ef26f9b1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57abc6e048978be2fb57274a75b877944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6405c24b0cc87ccd5a124cc1c597f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b4762183d79c8d2ca14b29740928d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f640273596e269eca4794ab4b225d4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4bc57219f1de5145dc2e53f6f6f2f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1751dc178ad24415d4158da7e139d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6be1ab20c8fd982149b8793d33282950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67089681859a20c337ed1091ed5a780f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bf532edde587c3776b01a8b5a0354952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e52aaf052abdcc72b76b22bc90dbd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84d71f84aef0fa301d91998657c8eb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0198e6019b54387a92f8897853574bb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba45e69b7c698b3821fcb3b3764f5b8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc466e00c1bf7e9a0bb3e5f2a111f66957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b4899f38512aa3b721fc61daec834958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd9da5d63d2d0e6b5a2e84b153fed959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de65edbcbdd961754378c97913550960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3c0d49b3820ff2992b085e923830d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c848c17f2fd69d69ef9a2f8e8035ade962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dfc5b77ab80c6787f611562183287963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4b29ace782ad778376bf29e9e37fe964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a11163c7dc12eb071a637591a4f3e6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a937143abe223c490805e410a7f9d33966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f189692fd2b3df6a63f6d0cb5efe32967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c2b4194ee7526cb386e33632c1c56968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da3fd8ffc6e3b66f9e710a3f73090969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c7f320875e8fd8c3e0f6b4a67fd45970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b0225716d2760e1417f562d6d98e8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a349f60d8770d24110ea9153685d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cb32679ecf4cc158b23ffc7828cea973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0664f60ca14f49bfb7d15eae971141974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f671d9a41f95a2afbc196f9031de9b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b94b5ba399078edebd16e482d42730976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e214f991bc5a634359410dcbff7955c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d01fdb9cf5cc83927ef4ae082882b0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421412422dba0002624109ab1544082979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e29f640f30714f70d3813f367cc21980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae427d79971d8e7f01db71bb086b7799981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4890d3a82a75674b3d07e45315fa982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb888c3377ef2943448bcf0170233c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29876aba88a44847985a9d5bca02eeb0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb320197ca195279f3bd420744427c40985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf99c3fef4e5c3359bf438f7aa2cc4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac884114e752d77e42718558874348987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80469e530cabd32bf0dd8678cc8cf4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430851797a46f8752d49fe4d01cfb9be989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e53765a7f3f7b815495146cf4c399990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c971a00d9d137a126e852293d3d51991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dec13331225c65a38b6ac5adf30ed1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45d74dc9729d9d055b292a8a86cde9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eff6357d31fc98697b9b55b4cd931994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449a0a7d6566414a0630d96d2e1b5ad995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517220aa48fc5f707679406af31a9a5a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cc947bf87aa1a372b5521f42284a1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95730c9512882949d27ba3329b49c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92915a3e7ddcb5928eb16fef3166d5c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf384a6153ce910cf315f4ab690517963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f701ad237357d3794d16526853684d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b7938133dc249d9837365aac0fd185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010e928868ca5fa30068681d5f72e936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088784337e7c30fd4ff348a83e94ce97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052296ff87feb67908aa24e57ae57ead8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5625bb0db29f3902f8ba8c09a640439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c93e68a4406ebb12b37d22130376810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb5853d6523bdcd966e6f7e4fea30911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46951442f3d48606912ef0dda4f441c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ac9e3186b63bc43cd9168c8e177313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b367a8176f7d00959b1c885357a0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130ba24628ee1c98fb195dcb29a87bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf05f7798d0178b0a3d8cad790b1d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f973fef94c787055d793a16fae6cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb97b1ad789b9ce0f7a36d5c5da593518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a2afdc50e72ab3a43220dac1bec719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647985fcb7a05884d5e1b16a41d312920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331886f324493186718f785236f7c6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f40dca9fab03c729c8847d3383d85b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502d8c933e8400125897fcadc42f6b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d3a789374f1098703740fad32177f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c61b87e9a6f26dff056f187f8a0bb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f576db9530a5542476b3581eb1fa8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec33c236806927566e8bf6621870927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ddd16caf01608c03b78f50356c74928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0ea160a9353bd5e07049a2355760729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b5f539d6fc55f3f0bc6a8389bab630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604686f6c91bea443662725062aa7dde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffed2d0daecc9bc0f20b9c6ce4677732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21ec022344de5a3b28255c0d11443833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d2dd2da54047d1fa573438a1e21334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39afe7f58d72d1b13e1561297b15cae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b36d1e130c57925b30b0158c9e1dd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f711b6099fe2d9583bdc4c04cb0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869813133955ae984630e915633c3ecb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de8b96ebc5feeaee352e992132719d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e27e03c529d8748d9addeb104e363b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52daebbf9df577c59af14d8a56fb05c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b631441064884b530c5221946a5e2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa38601b9d2911143c6ce4b7cd955043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae241b1767f3f826d15ec2ce93d9a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbf53d5d469437d228b4d535e2298b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a218c4f55279ff4b2174fc81bf40ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e40eb48966618b63308d45b43bbae047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fb52e6ea31c67b8e9520b4ceaeb0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1807ee6f83368a7114cd7a9b0b2cd5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6910de93d84a35d7558eb6b9d520650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fce1309dc7a77a348e9cca4edc5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c28562f24f9f34277e073080ed18d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab53a22fd99005928e1df0e84f140253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb121b848fe5363d8dce2742da1fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733855c1d9e0e8d74cc7f931049293e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc107a69e59f097cdaf29faf553094a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0f64500c1889f0c661bd293edcb9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38215fbf9615d1d85263fcf70e950f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cbbb973df88d44a0a9a13e38845e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ebaec9eefbc38b3d6c2ee72fe9ec260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b65383d6657d002e9d5032bf017a2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8a0c6f0b3d52a55ee30c5f0923e3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2339d03b247fa5a384bddeff8b83263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a24bd8c87a5c73f76632a34a6ef864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20917b9b478110a9eb4dba05d33fc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26899ab4c6d1cada8c6ba96dd524f6fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b4b02847b2f71d98fe3f589cb59767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f303766ffcdc6e6879116b65c667868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2da8c20132b3b711fa4cdef432433869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913e80ad403ccc9f4a5207945fbea1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645a8f8728e0e270de4c55a6a285ee371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1554ed1c3b4124cde8632861cc35bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cdf48a8da11868f575936841cefc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c25ad1040d8ff22a3a3d34f543a69174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd84904ee95441265f2de5973616bdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378a09a8cc5b1413fd8f4e8d64e3db776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b14c655f15769060c0110a7940eeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661dc061c876143fd68c5cac980c2ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1338b4495ffef709fe4eaf5f83c0b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afc001f6f0cdb8da14891645677f3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd58462f567a55de42b35783d47abc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd79334a128f44b0dcc9312b876c4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f8b148dd9f852c7d971fa24e8ac583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22b9fa4d5dfada58ddf05e5490b5c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624313f0c4260a93132d4b1f5a8e144285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77389e2531854ea1e72cb31e1c9366686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7849378599f761dc5eb8f7cbbab1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca57813b4905aea6d15545c3aa160b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765e8cdcc6248104d51893e2e393e6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab52879e14f379c084d243f27ac1be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35295d857d3bab53e7e116a51f1005b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ee44317ec48a0b5d15fc1a55eda4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f00c3f47a36f2c99b81d0c646b98a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc57aa8fa2fe9344c989c8b35ec64c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55b1a2496a0f26349296a1080d141395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b2bc5ff3989cac7bd8a4c68d7f0ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22e4b7c5275192ef23e0e460ab825297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e583df1ddaa906bd9353fe77f37b7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfccd725fb415349c394a9a72504fa399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b907153824a0a644639479ffad8a4eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7829444b19064993bd25727436b25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e9a4580e896a1e2aaf5643f6edd6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233af61742647863ae407b83c4eed35e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0fc2dde169e7ceef59c9348cec34b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53340f86254603cfd8a6440dd21c0071105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1deed2281da3f05f2502e64cebc419106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2fcc50c2bad3d120140c0667c04ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd60f3fa85432b4a7d39101e35e0e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b38392d113c34f949987be6e404077109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd11b57f59ba7b5055c972b5c56dc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e9d93bf0674149093768a5f5ec676111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531783c70c1a72b6cf015eed102f591112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64606ae76d1cb5520d3a9f919d0a4109113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204a11e467cc7b2b5fded8858a11818114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd113ada1214103cea7033badc0ef5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b921a2e75413a7323fcf64668303e7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727360230ec686106209a14948966d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d176b9d5ac09764b1b8d163d3078118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c4872388537f458f63ed10e3cfaa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db8de319828cf5ed95f2e993a76819120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef2df4dedbd7af6f80de7f730c66b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa31b20581e27d94edd5bbc918f5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bff3e8537c6cb051e072354b32327123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfbd954cb1500bc3707029feaf8c32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb22ec4749cb4643832c9b227e79ebe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2e4e8c9433db9b5e815ceb8e00d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7914bc9ce969a4bf20c17f2e800400127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a858a8b8069a9e14d63ff3861b6a55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50cf9f29ef90292169012cb3d84a95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed59cbf2b0e6e00219c5e702b3f3ef8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625f9aed0d6e6e90b2333e2af402115131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c550692eed4c27b3c5e6960716dd650132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3f54a215c2b94baee112034a9e420133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267a361d5977fb25b194f48a810447134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06ce69420922f793663f30f249928135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d401517474365566af98c68b907a3c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6bf841fd460f26418bd10248b78a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32038c789df5c6e8ba02f00b3b1a9b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2851ab6ae5c19fdf0f7e94cf45a08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385cd571d38e0d4a896b7613adf7de1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdedd574c9667db9bb585172eaa267141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c65778abc3371761fc6d546a2bea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f525005d99eae82f7bb7fa27823e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36830495715d00f9c4bfe0982a3163144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bd4b146438272c5b16884f1954e01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5671ea0e37b7399a55ca1696fd7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb319982bbbee0b2610a2d45cff932e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18814945af79144bf4853251a512f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18fefdd708ef42db86263ab190b53e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d30c495d61533e3bbd0c0d149e0ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb7012e039e1a483b9173ed5c6fb52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575866074677a05b675b2d8113215b98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fae10f96f1093dd1db6ba0bd4271153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be096efb21c83ac195e41dd91519b28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c864322a840fe2abfa5fd6afa280320155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef380c22e1032effea97edb406a4f41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4fd6511542724857ad240233f4782157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89036770f184370d74f350cf732c33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4aac3733b7586edf079afc15daba4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858e0216de64424a5e93ad0c8e58d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50699154b08a975c6110f94bbe75284f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc709685706c6fa79b25688fdd1bb8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ded970093a7a9ab512f8cb0c3f668163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec626850436c925f55a4c8dff6bec47a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff631198103309c80a9b2c524fbb434165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2e1482fc939235f7c605488a9863166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eb6d83b4671aaf47f97f751fc4bde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ede75ef5b0ed07b0dbb0b9d95f6970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18054c3e921d028a914b78066503a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aa95c5c1fd026f1ee082a6c3ed8d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730f51eba5cd0ba1b528856e467ce13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d8a4bed081e02d3615871bcfc1f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e731265dc93913d5e2bebebb93c64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9083aa35decc2057e23111da81d053174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85233543ff49b2b6a0a6576f3b312c0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef496337c43970d2fe0798207fea49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f0af25841c34d8c6af39fe3e1d42e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a6b2bf2a2d1e5e995c423e2980ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4760f589528bba2ccb51e59d77339179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4916085f70df3119d501e7b9410647c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb7b7bbc8111f0e37ffb7ddadd300181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94209b91aefa9e296096e0c5f1c15d4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb036235b25af4901fba35babd53719183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6c040c4203c7d5391c45a24054659184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00285ece6ec11b6882ef84d1b007fcc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103aab614edc767498d83f32c6949a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e507e9a71c60be5b36de0fd0a380922187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162232e6bb8b8a3612137b47cbd29cac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485e5528bbcf8d8dbe934f69c6aa3c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c340dcbc516084143b1ad8b716ff3cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7108c59605689efd844f6b2ab4702191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee6d8c5de95e7f93b8831671a6d4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3d340f5c09f7b63c1e1b45220bf96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37efb194ad0d6a44f06fe87c9daad1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1e5f1d5a0c2428e571afda0b19ac2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18616ba2f9d41e2541c2e294454bb4d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762997002094c76caa139fde840dd71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ed9d4b31b32542e074ea6690e596198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f626e81f0d38376a0817e75cd12958199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658413a7b4f97e996da20599a0a5171200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8720fd562c87e7213b30adcdeed8c2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005880b2ac0e68e9b4fa56706e44f02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bff4190a2b970f6c9832f5982031b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e2e899896017685fb2cb64522f966204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08317e6bcfb1d4dfc999ccc5b78cc26f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cd20cd5036b47fab7998bfb837fa5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd3f5c151bdef31707d32c696bd900207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e25ac4ce4cf45568647260dd7deb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257cc86031ac5c4bda79c131b7fbb77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5418c4cb08afd3f147ad1316dc030a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601c2df0af6e5e97d2c1062046ffa4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea9b19e917e301ec2ead3d0e161e4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029638045b2b8f8bdbd30f08b3f43f5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee605565d89f1eff77290502dc4f76e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf883e55bd7e47f4487ea562af35913215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aef50749106e435ea4f8dcd9acc4de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d18759e9b06a4bb43309fac0defda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc826ef86a5d3ffc59d611c17c504a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ce2f48f90fdcc00a69b1d3629cd7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e76164f72bb0abcb3b25d62e528fd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c40fc4438318c2d134c36d20ced58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e5154724a7756953dcff95cf0eb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f25c1296ab93658214c85082ccc0d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c091080f5a727c9d650d7391a740c89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592562dec61bf4518d4a7c9b90b07a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d75ab6654e96c75f49c4545f0480e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e57c2e61543b15aa902bdfbd60a63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804cd191e0fcb841b33c1af8123bbda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516d0d0670f81619859eedd2be714c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280897d325860ded6d0c8183ff8fd3cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e9f5665619461f83da4f0f960c08e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a0f4b114d60d4488e259bd64f7956232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330eb2a171822c41d036777e86bb186233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb821d0cd4ced59a4790a836b807c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f695125f9c137a6e8a6cca75d4e11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809279ec4c9236cfec4bc59b94df5ad7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469c30247cf86c2736afd4ea79cdf4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0940a0aefaf4d3a1b37122e84dbba0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377a4eadbecb8e00832ba71d4fc43c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b0cd3ffc69395d23b6af297e6bc93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80209d304a783cdf355d6686d6bcfee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095cc41de192385b820bc5e7b51310242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc55731ca5b0c5d6623c15cb457c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61655ac48f46b8b2ff30d071534357c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013d1f5f55f3b1fe59a0164ab62687a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d3371d7bf214d636bfecea335a304246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeee555cd3b6d746a9adc009b2fd2b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c773cd57b9f9981448d72ca94a0bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d4f17f5758405a26cb1bd66b4440a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38648a2fc90d4d05c023ea9486ea7595250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ff7ade37cf0700a3f53ecb9e0e862251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c28a86c460d02ba86332e478df2ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb07287f4b4472aeb4d7f9333da6e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a93fa79262728beb894231e404193254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b70289aca349cfb8d6064ceda85c6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f82f4f79a2368ea837def3024c3859256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b292ca45d34053b281823ebbd6d17bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd6c720221ee3fc6eb7e1ab92cd169258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a2d6a576ed1cd3b1c51fa3d6ebc2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a990a65c3b8d96103ae8086d27d517260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974659a5f147136a8aed6528bddb3d59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc667f4e45a945f2eec9b4347ede02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3736ac4638417afd0b6e71f88c6af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9df876e50ccbc48405db3db272cd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ba713561c82107ef486e3d290c32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c8e85f24ed5cafb01ff31660a0db4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999e89235ed123c580a6af83e2f153b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488e586eaf020511bec1c2a9d7068c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e46c5ceb9de6a721b0f2ea6cc32dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6053e16511014c21df0afb994c99a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3bc77bfc06c5b93220d42a24a6b96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb42def4fee2ff1d70906f32d92bf3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6052cb40a45c2ddad8e40cc3185cd69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991feb88168a4a31b8ae5a7dcbbf1da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ab110c07bce7426413621b0e07c5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d776722365fc76b0c1e38830bd70a29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362fb36e622a95fd7c06431bbd8a8e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd347ff1a8542aff7486ca74a9828a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3a5822faa0fbdf0e642ff6fd262d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2930a7550d47427b20b59cb18d040e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb92a47187a5d8ae21281b9e06a1111281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8559daa8e8b7d6c42da6769e68ebe6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d17510d51bcd4c178a8a8d43a45d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f31bd528febd8f64f5abab562f0bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbe17383740721ec4153d7ea0db497285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26674d39ab05dc488b17e7cabd110b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffff01feead7a31acbc952055dc5af7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfd324eb6b904226503bf3c1d5e862288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b97478a99f731f2741c8ba9847176289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fe5ffcbc603179bc7f5089834078d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165650060fdba78e4d9da76d2fa91df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773fb83fbb76c5c51f750f3c2f31ae3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c225133dff11f8ed5d392bf09c3c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0656fca60773ec46423d3cdc343643294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985d288690cda44fa28c247a7d66a90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41024422e8f1b1bf795f54c158311c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77974d129ba04cf967852fb376f12778297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c877ee23173e62f96d9d508def04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea84e872c023d96b2e76d5b6a8a47b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1de4df2ea77fe41dd2b7acebebb7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2a9bd69ea1691233290432c1318c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479811b5fd368cd0110e96371f43fc33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec0ca70a3a43992c9fb648fb203f2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b10e3f7a959495f7597285eccdd6f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51190d140fabdf6f191039b223b5fd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5646e869640247a6f11e32250ee7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390deab8e563e0547af1c65c5a6bf3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f89ce275c8abb982042e2b8f068c48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7078edb094e6d9c27e071feb2a379d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216a3d83a0c8832b268e7848270b22a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89e37b566106cb33d7941150ac5674311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c494ebcbea4877fa57dae6367838ee1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc05f242a2a88a991055f45120d3b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1b23a08336467c71aad44a004afe7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772fdcd6e3952760676febb4582840d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9b1dec0d30243d2a94cdefddd3b7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b2254179e521aa93e95c4696e944f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fdeca90d8ad6620e10b6776ab6df0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7d4bd19f8bd71ac619f30062b609319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab316e78194174512cc17d18752bc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7df532156e90f6ff74473034b79ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019ee9813035c7dd1446921dfcaba44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3c49322339dadfeaa977abb1ed8f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e007b4f2b5558b2905415f5a155b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed9ddb2a4c9e8f2c245882a0775182325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413bd3d86757e30ae65fed813ef36b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f0058a4911922e306dcc66a990287327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e5483f5885b6fea908ab6a07c3b58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296d88b794b149f934cbf9012784991329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037809df9fbc94c010d5a11e2256298f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7414f1aa756041c43a7c0694ceb046331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c0601e0a7acdc04d0d72509f7c26a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3ed64c73a337c826a833fcc57de83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e521db6160b805fdb6d9800beaf5ed7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b9ad10ed897912e2864b2d663e4f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d08454a505eafc8e936ce59659de5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b415907187ff5b0437eb25b9ffb21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69555afd35d11476cd12987f71ef5a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c52a48503b5ed9b0ac10e64b5ade05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba716b31ce95aa78851cac4b55503340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7e4a0bf623e5ca97918a182da10d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8a8802f6ff3489d1f0ec158dde36d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96d62b3a8d0352a4deba57543ffe01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b09794ad0509a5345b77afdbb4f5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7556d38b9db647f87330ad753ea50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450fb3c9ab20ace7aae0c0fcc1dc327346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dca9994915140caf3ffc474d021e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f05336338171743984066225b66b56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e9e7d03f94ab8853bf4d05bfecb0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230153783694dc32430a7560209079ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd017e8402957ebf33adff2aecacbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a0831ddfc490bcaa995c3132c1c9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cb70af70e646ef4a847eceb7b19e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996609f7fa4ac1fedaff9eac7579988d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ae5ac5e0558e493fa99cca918689355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9a3ceb8576fb545ca45da576ddfb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16119e10ead621370115904f3a981fe4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b794f334a7adbfbf6b7d2ec860cea4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d6f0d2286fb369c85eec0fb7ad3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4859838d524081161c67a0bfd6b5d5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2731ee30a4aefd31c57ab154a46ccb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9e545fe69ac4c23dbe68e07cbd753362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219c393853576f17034449275bb2de4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdabd6716b4a0c81a66de08113761f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee5a3211f6baba7aa5d472b7f02361365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3367753fa6575d3dac73c5aa27d7d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eb8a1d1302945765e0104bc9b9550367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec75aa99fc343765e55a82151c6b2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b092b424ed74f82c2321b452ec790ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74796443905de82f904698d32ff83248370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73fb73283f1500dbfd1e89a687c58d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4351391a7d602f79a1f3ad2a21d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aed7e58163f4b27d81acba75479dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7565cbbef0b32c113299b3cb57879b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3374e4e9728ac707896b65fd749cdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cff64e0b085f5ac2872ceea215c1f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8c63df081b99273cacb3fd3939109377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea590e98e7998e21c7b984be3fe7a2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840099fb83191b0d3ae4e5621226e648379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af60ba5615f4a7bedfd4ee03db8ec74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6553ed650b298f9ab7e4eb1f57c5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45890389ef9cf37f912d9968c7d80f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb880589ce8de277c03008994ae1a56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9081ba7f49b511c588195504046bd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d46708f88f985ff2ffdef3c43e171e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6feb61aa5251d21987a5245fe2cb6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc67b9dbe55f14f50319fd722b5c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a608382429fc06cd4fc0875b74fe2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113ac57d5fb2e706babc69733144ff6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b750f7dabfd410ff30fd9cdd47c3b2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701360efa9bd3d787200b524cccc1184391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56352e287b7672a6c28ac111b0cd73b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221aa4d6f2daff570990bba83f5ff96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52287a11c797deac8c3ec091b47b7444394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8177d74ef064498fbd8bf202609f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d949adc5a4117c8eff0c4a428609735396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249742afea79e9ba802341cd4fc4a0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aa52734d69ba3228ea11457813b78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80a8c184246f6f96c33df08ec37677399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f5d42c9f5235702e020f4fa431c83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388e1c127061170876e02a3ad1918c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53570de26c316b9c533f4ffff7ab2589402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643790650689677966ece599d4bba0e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209f6e5399085fcc5323a0f03247e40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b2d6bace75fc07d5d5f5935965dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b419094860ebb1b6d3fae3d2add7b55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5db69e61423ed07e5d5f49a8daf5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653fcc1d5c56adaabedeae2a62a6043408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86d5cecca40ddfe048ac21c8c14216409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1eb2caf0e3c8e9d42530c15c44574410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5a8815217b42bcfe33e89b7099e80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ca44748bbf7420efefb94864f91d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd2d014a736a6383c700b65e4a5ab2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767318792fa7164fc48c19df55ebab5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f420dfc8867420927a2c2a7a07670415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a584453dd39a8fa95bd5c5a28e2c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420153b0d2eaef6c8149b6a7268e60b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42423c8618bfa1a9583c702620190ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0645840e81f47e29d078027043d14d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b654756a6cbf6c242bed1ae52c065420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e916abdba5a3520cba9ea8442bacd6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528d1e0c9a4e42c4402f82c0c79117422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a330b987c631b78958211c47c9f7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bc9c1bcf51ed329f0aa1beca4b6f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412f69321af39dcdb3dabb6e33e9d23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79634db14011d9f31b40152ce6b6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63dda7fc873e742edab422eac0ac64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6f54d404119c303100de012498ffe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b9e56229069cdd9a1a903ce74635d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db861ebe07a7ff94f94338bd9664851430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f577c304fae3e2364d8bfe06586d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f11abcb1c51a1fbe5d849f1425ee64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d02ccf3d78f6ce6b0d6f586e1ad0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad79efd6eecc721f85c6af8725bed06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee3dbc02d75ce463c20e99a2d2e82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56fd60ca635bbf7cf129f667a187c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b0f47bc2eee29d52cefb2a8f876d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0609af1b083a67b2e45af308e027b1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616ab42d8b6ba5142b23b83cfbb017439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbb178656565d041ec40de5b9dc645440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6b835b8a6925fd3aead0cae12a6a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2b0e085a5e75e1912d71d691737d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e8b38f4d28a444af116556633a3d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1c925d85f93d036942ee9a7ecff67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603cde600e4b3da5a2fa9693fc2e13a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fcd61aa0a8f53d1c267abf41a3028446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0936fac088d6d5e030f44ca5aad48d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36291990c4f45fb64d71a8bb709332f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63a6e82b21c8f85d00077258ddf2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c07723810b2d9f78746dad0e7d7a19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a964af1fd2a6514df70a0dcbe7d1c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bc4cf9503730c9b3815711384846a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd7858c530f772ab742d97df50ac7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f36a53b746f0700a82be99261914a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254e936fddcb89ead3bd1f239546cd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a64ae387939df899e35b693000c4b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabd1c22924332611ce2a7b4d3b64cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caea6948dff69b666b8034ec8aa9e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846379aec091b1e6426aa08b42434c50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417230dbf749fed79c4565960b119017460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c198c47cfda97c272647f19ebd2a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784557d261360cae7f6c06b03a4ac3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2434e0b2ff2c0106e3dc1681f986bc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9565d385d1c9a338f1590a3b9675a99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c501e99b6756a26958fc96e7328484465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dbbcfc79e7f104fa6238f285eb1b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71917a68020c7d9dcc1fb609c08bad85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159db3560a32438289bb2f99c0bf89d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d06c8ef67b46f2b9b03a409488b09e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e1c048b2bf39ed49a692d278bb2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25347e969f39eb3d3f8560ae5fb19635471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b62a92d8313e6defef04e6f01c6146472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952d87c0d78f9a4b14fc006331ff502473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818867d9826ab98ce270b31703fdda01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b6a04846e457b79fc57df73cf510f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274fd3111cbc43b6bbe8f9771952e9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65afecd796900b59132c25c4d0d0c4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d2c09fe5407cbd0dd566623d83a77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad746c42b70c8e38bd39aadcbf3d477479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34a6594adc837e9035029ef5c0b729480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c98e7c3a8f157d530bca0e060d6eda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c31b4888dada3472fcc8375f58bd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247da8778ac114728248accf6493c3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893fd87506c7586a4a8d4b5fd481885484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fff976566966766a7383f2c5cc0697485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb46eca49b67245af24d447cd37ca3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66627d31ac4401c55dcc805795fd0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8b0282493f649f101126bb0a7b49b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109eab010297debdc20fdd8967d71d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e6c513b7983d8d22cd61f621b1bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852c1e7df7e6ab85e3e40de611bc1f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe758481dd77a68c7d076736869801492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a1521edec06d9096069c0544dfb1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e733f586924a2e9290d389326b9d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b9bbb3e0364bd6ea8b6665338b4e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e9abd2cfb67d0dc003377ccff84a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d525ce28ce4dc3058790db66fe321c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22379dfd4af18d2746dcfb96784d5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa49b1eacccc85936f551e2e9330e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c69187157efa983cc8ee0d25dbeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45bbf4ca71d807f360febfccbeab2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585300fd4b8758a39d2200d9eb4fe87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3598a32044deffea772b1c581902ec2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9b472ef3c31f6237278bc53329ce7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db21582b29aaf870b7e7b17c4f2b27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c5beee1b9d62a9ad023997eb45914506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616df5bd0cc8ec6e021c94d73c3d338507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6e7764b519fd9047fe2ca59507f9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768d9689f43fd2325999ce215390283509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473d6bb3222a02a5377b150f33f1b08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e951322f520246edbc90606b6bc6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce1006e7ea2652d5aab241d88bd817512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16022820c3635fda483904eeff1c27d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aaa2cbb576b3d97addcb7432f9f3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24955673ff80775de2b7d0d016280f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfda507acb03933f799187f09f24561516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342391add7d96daed607b97eaa009fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8ee4a8dfb62d37935d9cc376deff8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9617275f2fe0254f566aab0b9acff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cdbcd6fffa4f1aa24f09b8781c9b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c57fd5bac9a8f018eb485981ce393521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184307532bcaa009eda311ab20bd69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f5e79c185d9e3224a600bbafccd0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cf727c4e94f1d7552bc3a2ff54da3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca5e8291a61c6adfc665816f94dc09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0b4648e44c0a057eacfafccb2213526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f446ef41a234a48ec06888d2a99e9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4395710b0b05f07e5d634da78948a9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa256d1744f0a97f584ca446a8bc1858529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd93214570fc621fa2ad103136fdc48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b218b5a101815f9d39076a286704e24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dfbaa9918f472cef3baafd1ae9477532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b6426fbcd93f9e70df0c70286f733533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dd8a5730b529d92b4617cd568f315534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc87e37514f4c9957b155cce2b1825535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5d5164e5c7df67fe7e7643118b7af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80fe0b6aa04989fa0bf4f2a40e30e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53009b4a0a1a914806790c6a46e158e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6b9a68f15cf205d1538cc0e6ec5fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1b9c1fac8ad3fa74cb8c3d8850b4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d7ec820eb85a235d6dbd88cfb3eb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0081e5bf3de25c8fc54eba93929f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d700cfdbbe7c63719fc2c04bf46dc38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e410e17fd1f3b78654f59c7ae50220544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d19f69f4c9751ee7f860476a4619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061c899e165777099095fae3f0cf157546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e11efb4558a92029eeca91877bc192547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045a33aa650860d07d46c17952904eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf47affcf29258410ca6042b5f5cbcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60025c58c72e01a96da907cce1413bac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cf555069c8c9d52e83a70dbb06753551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a265c81506e0cf7526812cfb104680c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e775d92e15d2115f8c72771c8dd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334c89dcc3672d7715fbd3afb5c927b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254cd35dbb0212a22ced79501a6260f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3e5d5efb1887b6f1199a610aa67bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01c5f6a303305428477518f2b34412557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcff6ceabc3dc220d23007e2236c436558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b0f0855322785644bc1a825d7cca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c361758ad7676def60e9b520e950e13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6decca9934f0ae1530d6f486a03251c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dd4e3c00b0b9b580c046f135523cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612fd0c7cf2ecc382ef7745843d0650563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f6a1aed70e5af9ee0d87e44249498564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89737340363967d100ddce341fcd6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4cf3ab15aa62aa8094892294e6300566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159fa00b574e923b3f9d9e8ac16f6b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f5be96cfd2fa05da38602c887a026568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e78ffe84215028c6c6c65822fed10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567519d35105c426a36c7a5f1c81e3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62c058bc5514ff7eabf8389029ea49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67db50e0b275b7402a6ffa3ab25a5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7e53494e510c58754136fae16642d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20009bf907e1706dbf4c1bbef9c8f8c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8072c23b3d083ad53a54d376c9c909575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ad9a421f4a76f914e99c2c1e6011576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669245910a2f47b6c317c007cffcb5ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2849de55d1bc7396bdf1f0056f0f711578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c69ebbc0b9f1f6cad758af1b482b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614418019602b1ed1678b664bab87f02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105192d33a92e7c0eb0a9f381a3d592581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d83477c2c9b9db72fc9edc30f76a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5949fcf831f0481e2568a8f9441aa78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8559dae8349c92ee4132fd9e2232f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012918d9f205b7f40f808907b3a0ec8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f42a835f0be841010610d1cb67b0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7aee41b5a6d836ae841e6b5b9d95d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7939a8d22fd6ea948b60e1299e7e72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95fd5b16bb3be220ef2ed9428da901589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8827b74070f18608aa99ef0fd8f69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb367a1a71caec925717c6ef5f8d0c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3481582fa83747f617b93412fe0aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d1dd2a95421fec7ed04184a0502a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dc3bef891b71d391ba5dbb3a16155594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa925dd63614fac7b6bf0696f73cd46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835679a0101362435f51127e349eca71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f64bc45374fc40bee7219855fc7a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc13cd1d9aca4ca45faf11c1d785df5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec3ad52c569168d9a7dd3ece56c49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce8cbd6c532132c6d3cc398a747333600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af429714faea22729e09786fecfded27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e0ba9b8dc4e3a6b0f29e0778e95e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843601030d3ff6088edd34f85fcf5572603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d095b60c3f1f278cf0caf8e09988e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd128c0ea9e99480f49384d4674518605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc9f7b8aa1ac769cee34e834d91f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bad746f54d78389f6626d4f5f5511607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcbad06bc8ed2b937ab49f5874cc02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4844cd06460af9e9c4b2f54f6e27ead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4095adf7e7cf5026dcef3095ec391d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1232aea8183ff79015b2ea3b0230a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c2c12c3eb96edf6560e77845d96bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b1bc0be951719d7663256c9b49f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841c9f2784f85b592c7224262742e06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274eb954ff7cf5f468ab8b78dfe8fe7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbe5688fd1040d955baaa5be2dfe89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e8d588ee8ccec99b0d245c61dc6a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe095f9686d8b89e19c5231875cb0529618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f42bafaacb9b71b32c575b5e8d59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856d181884b0fcde9dfd0f8e11adc99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b659855763ebc6825c029428b021621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260949103e8103b62724a86309110a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4608cfceb2cc03f04b0fb92a51b66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab4137a07041b142e9d8f1ebf7212624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c27ff109363b8d2591c7b5168d9834625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccfd36bce36f2760b5dd6a737e4b2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec70f41ff46857043660df3dfb41f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe4d88dcba9c58197866fd2717c679628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1555c8a3957f106a782b45fae86bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60256cbd3b71a972bd2567a58eac18c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dd7054e5e40ec45d85869809e765c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5568aec301be019ea0047126b1329632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b4f99752f0fa34f66b6ea84819eb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60033ceb8b9752e86dd19522b13cb347634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf276ffa22f41f32aed05ee2d9a9c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf82a77a764a0abe5fbe6ff6dbe6e8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bfc8ef98b849d444ab74ad442c6ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d15a15451995ef8583d8fb668c3dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba36c4bca809879df2e1d511d1d112639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abb027f7a278ad48ed27707c411051640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d07eb74487e29a86bceaefb17011b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadff960307b1abe8608db0422b8234642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd235ba9dcb34fbff20a3c23731f97fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14f444e8358cc53a76e712cec8249b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fca133c91f89fcfe09ebfc8314d9c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c76f01b34ab0d2e72a243708fe1ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c25c973757699c3f65e1e0dfd2897a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36b3a8488e96ee833567ebffc2cba9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7fd3efc17eb721e395960cf4a86e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc094d4b8ea884fb24ea647c39aed77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffccee4f0c60fe0ac55bf0e3282eee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129577807939dd0a50565e548849d4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7f29ecf11750d05132f26f4066022653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d815bcd476e891cb8e8f4ced65615654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1ca579ef6a5faaa980f4010fb9a2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d082ac7f5ae3b646df829c15c21065656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6c58d2f10453edad6986e2746e5ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367cf1dca24814b161d39ae4e034362658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddc341393bfb588f92b996728ce396659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f848406ae80e609b8795d5f5792936e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a724b535fbf6ac9b4c1e7a9de0e3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea937e774dba348e5f4d67a7a4eee0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fc376ff18a5e5ea8f0ea65412b430663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944cb600d2e92ef4c65d0caa1524132664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2dc6c33fb4d3ee8d5bccc95703b7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763084a4feac8d95c4b1ffb4bb96a34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d273e54900735d4a1fb9e1940a55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39308b7060e1f13ae9a62af0360794d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cb13686b37c2278b9180925168576669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3ea64a22070f3139cb226064575d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689d53ed171b1f02b67855df0a42e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544fce02877ab924df46ad4b6d3ba0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234b58c1d1ec048eb16b21f0f8c1681673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd20b24fb564ba9b3353e17cc29751674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d2bedf2b01fbd514a1cfbf8542c2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6c52014e55881cbe2b407e28d44e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd68266bf24e590d28a66cd2a24aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7f02fdc7e55b355ff4ee92cc25ce4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17628b42c06075fb22787d98120bf772679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a2edb51cb7a9b56be09452709aa4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a850c8d95165e583e0cf66f8d962d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e8028041eed0c87124955cb15217682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab904acd281f0a5d9f79cc517a373dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967f3da28172b7b4698bd041a034c36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e24627afcd5f969c0ab38ccf1a578685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aca2558e5a62c4eb6771f3866c24bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95e7adc0502de3288f5f7b4d65f58b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4746d0190a81eb556ed71c096e2cf05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2df68faf00732adbb132f37b8e7b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393602a3c37782bf7fd97b9e9fa246e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5eec201f34f3bb2b63b18cbddd2b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06888c7d7af6af12794f62c8f39de9db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1719a25ad62bb416b1fdb38360fb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2d6db2aee4a992fc3e01352834cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be9576c095671ae23298e537cfbab9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c017613cedb25af63e55d3dca6e6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32fb803c1bfa8d02c6d4c26bef1271697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070b2e92cd0cd291c3667fd49b42767698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf044570c8473f11b250378309d23b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f5b7066db8851075b614e4ac9763c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b2dea6c82f4c56bfe41deb1ede835701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b0acf7f21d2d3a4a536021fe003ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3544d56beceb5bfc02e1ec6db1c47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722865ccd036dfaa1d3c2d678a8ac4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27be6fb1d5af00b80b3a2c7166436f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f55f1845fd4caa5e16f46083e623b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0383fe13351c979004cd324d67dacb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b251b9bfa815473098977028e1f9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43160e2d897c32ba72dbcd4d6a89e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60598a09cc568f8e6b5ea41f3bb4bbb8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ea4f7acd1418edbcb76dd94e8fa6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ab4cbe91bc25467cea20c03a4a309712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32027899ad7120e7244aaf1c50fdcdef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f10ce6f1a807ba4bf1fb9b54564ee3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27544ea3bb6c1f0784cf1f60450888fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842bc5659614a5b8075c56be5fbed70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7992fd040d4a15c9cfaf53b7a2d088717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25883a2d56f0b410ea2e5361ce250718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576370f26517c871ab6027ab5d760860719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0e4efc25ec1e2802e5b98c078fe29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6537c70176915e1a2d7d5103f20ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c431ecd7934bc5e9d9a9bed3539a55a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831bcf5b67c3e8fc639b045de0f316723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6428367dd0992eba3bb3e93cae8d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bce4cd0fd2da33602e4512a03968b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df260a279b29e2ef90da4ce2d94189fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ee3d64f86fc6ff03b563adf241488727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fb746c18f47e658ebd180ce4843b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc42986e7b833a3c3cdea4b4cc9a5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63add1fe3db4ba2e5b1545482bdfa783730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bad3aac6cec3f45609d802040ad01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facca6bc00181c4801abe296ebc87756732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152def0ec6bce0e9a46d942572cb1fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc210beaf20c7edf8e2b072df10b3361734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaf82c263041b5562475c048ea4942735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9ff6c4c8a89b121bb85e1352b5816736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116c6edd501b7c121dabdd8daaffe7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d84cfbed1fe9167536cdeac3f4a3df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22642109a17bb74e8c48e996ee3f43a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99957f97c6d8208ed07f2ece98b7acaf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6c753846b3075e5aa25989bc37a3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acf432621726ab7a476359806177fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144456b82f44b4ab212daab4fc3f1188743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c9d75ac86138b5214eb7d05a9f80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b4433b3dae961ee36442ffd367b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873147b26ef7c77716799e062800acb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336b671fb84eeceb9828f9fae805e0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d6d63ed75e7aae84206edbe716275748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377728d31f9c24dc6c8a59c4d2c46dac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a17f7ce6062becde1e0fe0f1687a0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c4e0febbeb381c1fdf096a03c300c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f73f713ee02c7d26dcff5bad36fae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40582a4754913ec4c72fb104a3fb3b99753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b33f9ab83ad36092ed7e857336d02d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66c2ce69ba723d55e597040e4d080755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8da7c33136168b5857ee1ed3ee7c9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f7d418d650d2ea69fbce92868bc35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583974ca812f42f21d51c8a79348507758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe24e02acf0bcf76f684308d74ea19759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8b39e9c0fc61a3dfa17df52c00479760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a775689fafc064601081650ef177b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ffd43f002740f0a72bde2500522ca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c38c0cbf9e8c9a60691717f36097a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bab87646612d9f0e687091ff7622a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c911d30742ad71124cf8767d32194765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e515b7bf1daa01ae8aef2f936ce3dd1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f482189e5e86e3dcb3930d89d1027ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e0717194d827f64ed06c3fc05fe13768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8730cb1e7eed55b0bf69fbe8d7f0223769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32cc872c511bd0b41de3b2c486dc8a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed96192dc770ee724f8b224e00f6985771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15c89f09691375fee78dee623a1970772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4370d393a9cdbf9c65340498ca73be8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4bee5bbe87b9af0eb4c6ebfd99ddc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c855d3be3ebcaa6fc7f56ff0eafa9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2cf240b303e69e9164277d8cdac8f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f2a70c7c04d87fbcc3f4f31fa169777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4cd00e5811ea95210df065710d16e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a03cfe286f984d510dceb4288b84f9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29448aae192e1e91d2f0e69b85d70ab780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c18d4b7d61bcdd276e9aa9221a8f54781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880e235c7fc73995833635c0ebd7d74782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78787d28e62822f48928a4ba1bc77a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9332d1c01e51141332981614bd98ba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acff288bbf9800a40e8fe7012e9f8f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e260acbb08c2996dc477b183eadf5c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48d20e26fe5dfd0413aff9fc8d4d26787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4b11a73dc1f653f4ddf8d5f67c370788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48ebf274620e53b37442238c5f8cf6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87772d92a6ffde6f33e37d485be84bf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5002c02142038e1f51be28377aa184791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7d461b8c8c660b15996eb95b2d45f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8105e4ef73332c8b2c5f4152eb86f5e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05ff5594f537df9b3d6fe4fbb80a3e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343dcc99a1d9a5acbefee89b476a888795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b040ed837f3fd1b13c24d0371326c1d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ae254399febab25e543fe9507b7ea797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58670aaeccf438a159166feee2ea8547798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52bffcf35162d328d99a6a5d1eca15799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e685bfa0b752ee27ce3b0e1888e7e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ddba83eacbd1914a1602261bf2d07801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94e869de3d8d9a641f5110d6062e86802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c910bfaf070f01ac25915131632fb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4068f17245012b59b1111ad59ee772804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4e72df57b331855cb211fd5f28af9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5009a5017460a01cc069e7db803e5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4020562715e510286864b8839ad7ba807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816b88a3b27b00f550ef730db25aed4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0342956e55f85b844c268c6092fadc7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021759b3edd0cfc6808f44a14eda524c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623348c55a940a4ed009dd5a18cae70811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd26e98bc1b53b3c3c1b3c25019cd1c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fda184328fe7a78a4bc35fd97dee84813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b071b9e400998ae156c5feb2948c5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741ef78b75d647afb79fe8556620951815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f63fddd881834c376d8d7a193b40d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622c5ab536bf2faa57390dccb25cad0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d0ca38ec26825343b6fe3845f33a2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e59e673a366a044fddf4588011dab3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512e66185fd611066ea7b0f2c43eadb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd8860728755269d7d78830c7749a3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017b532f7cff23f49798fe12b207e5e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6a5900b8ecbb7c7942a217d641b3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2bdc2d4c22306e5087654b0b0d068824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76311b72e9a9a86d12e4c93cc5b0d6ff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832b96da681d151e0c6c76afa684138826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e8f8f8989a94464ddb395c194c173827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090dc1369c4870539444ba5acf36a7b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60172ffde52cffbca1bd228ebe0158829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ef9b672943fe14f04500a1e756d68830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5a08e84a3e3faafb09f3762f26475831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ba22bcfecde8a20e0651c81015053832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f51bb0931a7069f9eefc1fc51548df833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c66155b964d9fc8a9fed7d0addd242834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa68bd6402dce963d14b75e7a1aee9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb39a7f06707a1ec489293c093962ec836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afb8c371120b13fb7f04f399449c51837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79ea26637e826af873a320eaa1909f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b01701f4e907600a7c369b9516c85839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439749b105b8412db19c3708b77f00f2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d682f3c16c02f20c788addc94f0895841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92520711c5cb9751306a0362a152e43842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeca08939f4caa3cc1eb5922705a6a1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8f2a57c0ef1d18dea2307ed15b76844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e421f7a22d4ea35db4250116f06488845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0526bcb67e33d457f2dbeb64261cc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730bacfc757f909faf1249959cb0552847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680c4a48d5cea2d292c561b7dfa8686848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7ddf432049c5a5abb563a7e044c0c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d6d12012d6cd7b904738ebe1fa90850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a650f10dbab0f1427d1a90dd7b94548851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5482730d76fe8ba49dbc9311e9cdb2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca337b3c132728330dcdfe4efe4eb3de853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f3b3c292fa6fb9f030442f60eabd6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6bdcfa20a40131cd2f2946db39166855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b474369d941b5759ee27dc356375856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c667a28f6f505d5916ef490bbe2e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f3ad1558666b4c49ad1ff7bc7f1d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a63ff0bed7d560988e1d36493ba6d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e978a83839260facd69fe38646884b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31738ec15eb1e9b2138dc477bc747f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a39d19a9ca6660241db233c7e0a1f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac3cb34f45e8e4a269e69bb32b8c9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd4dca0b74b5c553a252ad9b0828e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295e18659efba85a48e6e0a3d78437f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37521b456593a9fea507c6671fbecf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ff3ba57a184a5f0dc33beba6d9828867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881e03551539af6eec40d74355c9c37868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10893dbd77156b859cfdcbf6af6d41a9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954558eff5f16b02056a5c4b2420bb9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b355b30c29fad24c5b6d5bb28ab7a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2de3d837657dff49ce62b9390d109872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8366e0849cdde2c13869fb69954f3ca873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef753d8d51f3f9b61c2492fd49116263874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22cb2681f829e33a1cbc7f65a392f1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a6655c1816e6b6199ba8540a5b077876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e31de132a29b5cbee02e708abd6f1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8487a0732dfec12e0d9392ee04cfecc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b53949f788aec4b83eb21674be93ad879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf885adf98795572fede7b3086bf13d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4e34fe5cab08103ac4271390c3d3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a083e1feee1e851aba7471ec92e8df882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83122cdf231ab77f7f28ea8cb7884e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a776c2230e5bbbe9154adc45e39ff5d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4d9126e851945cc922b6d2d8d835885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c378de786e26e0290622a8874a74621886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cec1c52d1f7d6abe9e24bd4eea843e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4b77621bc5be6d345aba0715bbada888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f0d25e7d5fd09e2b36d132194ba65889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd632497e2028f780d6b1127cac5cc82890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36303a7d477e3dfd3a7f3a2f4dcbaf3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa238948d59fdf3f30739156a426532892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29621e22ed337c69d1682ddad0a2d29e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ec39d88ea2c82fa13291654ea7230894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a462a91cbb0b992b4e080e8cf2932c9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aa561e778115c15f33a237015543b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d984ad0f7e13345489cd6cb11e97e73897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5b91e72772edb6301b3a79a299d5d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae43f7543bc0fde8b92e2fdcc15427899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643816a1753482d85fa817cad8d85a4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc13fe8581f320b22f20421214cc3d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd962f4fc54370d90d80f6246ca09226902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707ae2b9c52dfe8a14745f236457937903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e945ab76aeb49c3ab9c439601c90c86904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f9685a47e6ad0517733f77119b0bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f136a8018ab3823038386d1491d1e8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeaa4e219a5372e92908af860faa4b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4979866c5d67c0baa0359bd9a43d3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af6a2b1d16c93f03ff61798a632488909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aae7d53ca41820fbc59637219c346910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a819996d5237860ac611c1c89e0615911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4609984c9f9eae53cd0080c9e1584a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b1b3f2c01ef40c68ab447fb7b325913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a6218a0cdb1a4ca0a611da9b61cb2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d193684ac4664a0d73678cf9dcee7b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b1274385a3c9e7c169d6e054662f6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3385f30dc837b20b28fa0e84f388f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ab50abf7426dffbc6c77dffbea728918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecdbc75b79c08bc83dcbff40479f38919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da42ef0dc50dee873d645c9a402f982920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0384a5318490691b031efd5e3440199921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26203cfbcdb4a90c3de1da47407b4bd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efa5357db895c6cf09106ac91cea9d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488393ed491885d75af253035891a675924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e352c1c045104329115c8df8854201925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd13431d5086bc629c13ecba92e60d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dbf2a6ca6c5eacfbaa5e7c7d781ef927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7fe0ad4e8c0be6d06ef985f509491928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6be981a2b4c63dc06490938e1d75b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224d1e89dc21633ff8a1852d6a46722930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dcce5cbb50c6a18c151291938fae9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776053515421a485ad082de8111af32a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83530820053c336cbd214e8bc6ad94c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695cce41eb5e525910a288104acb35c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b855e8bdb80d35d6cfaad982e988b31935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09078b20534f60a282a950c03ee5fa936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf3a9bd9a55b9707fb8f43ed0bfa46937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce0cba4da96be708597d5fa94719e8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4f9524f4a18c2e6581d9e04fb85b5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d368abd7600d3094d464cc9261c853940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538302f69409e22c896457abccbc4de8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68158831524658360d6669004e7050942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf17f54a874f771f478d05d3deaf0b9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b2b3fc297d73d7f786e8f6691d1a0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104312d0f56367a4d3d9e85841b6c7ce945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc09a92d837d446b0e442facd921c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53808b4f6664762f617cfb032fe1f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ddb72426f075a62726e032a5de128948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c31a8f1417ecb7e2ab4b4f7397d267949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877403e1fff8c01bb52f45abc017d0d3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf962b6c87f15776e2b348ec8e6cc18951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2acb262445a5d031a92e826955ee952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30a01b42846f7c8ebc78b00647f223953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaed1e2f5e02765af7b9f27d0f0251a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b7ff7c114e9a4a492825828063fb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d982957eb085268d6302d2535add8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f118a91513a73b069ec40e0d213db93957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1bcb076c081e733df558328703073958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e52bf9733cac07b32f085fd8f3274959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a2561f6cdad87129e8b285212390c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe84540a01e3ac5a3e8fc74fa05b83961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368b6b8c10633b3f58856c7648a0a62962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e314b351664039f06bf93c35e02f618963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653dfffa8a42991057d73632eb8c8e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d3da6671cf8667814993356cd3d2c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca74b78130a46e5ced45e6a42baa8c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8154e288baff905b3388bc7a6305eb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55adf46c886a27e81817cd3ceb8e74968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee4c6183476d35681dcedb2e7ee3aa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e082d3338f0ca8527441e8473c3d0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec90e27e6abf295fef14e395ed1be3b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142fca79d44322125f272a46eafdfcd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7075fa08ad02465ef2c0322c0e13b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c858fc3301447324c6e36c53190b52974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c1764c221636acfec914d0331298975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed39eb71f5e2b530758a38e967701fa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91544e72fbdc068bcefa2c3989b26f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d27af787d2ce882341550aabff919978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39faba6e6f3020460de25828cb142979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229492fc860e3b0775dd90f1c22b7960980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9063e384baabe97c992071ad18ece8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d649a41f0329a55be6aab24f3154850982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187119af93ea625dc04795f985d471de983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510656ca64c9eaff1c00fd6966aa98f9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1103da344fc40560d1c9802e82e773985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949d5b68d62a51604c783ff6099bece986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a059e6e8fe08797edd9717037f769f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d058304a450a315a3b4c263bd19d778988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbf6f8132b8511cec3f4e4032b0be7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65100c246a745ec0eb1939b1e5365ea990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89349975ede9180292139d12c02a9543991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef05171ae7183dff2e0ee8b664511b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2a9c04e3a5fbe047be73da7a373e3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4fe13f4ad852fd376836f7536ef80994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c472edac2c1d2334c48d7c344531f7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a32ebdee399d94f8558773cd22483996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf337ec2c66de650b72fb52ac36c718a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>