--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b55d4b2a650eee037a97ca0db9e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0273798f80d0d64984372214e947b052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940566b78a1ad00d67d33f81d0ef8db43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2947bc116a4bcf31fc056ca22bd177e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f1fc8cdb325dd60980f65c6f615a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c06e01ddeed0a3842397fa4c515d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272a7c1cd58fca93636c8c44c9bc41a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6921e41538ce3de5e2b13fd4298ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee33f097ce41e5395f17389d38fb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eae5834cc69bd6a8c5b05e40498b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee79277fca7d883a5f3aca2f0727c2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03331499f17d17fc2a9ec0a734fd64ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038305a7ff9487c1be590338d56894b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64af0f5671c0a7461ec4c4c1ddc958614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc513bfae50fbc1eb581e00248f8c5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babc1270879614e1220efd6f936da8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c561443fb28e6306db910c3c441f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886153d8fc396d8ee87cb77d0892213218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8535448dea61f82c2d981aba9e9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fae148cb6e372df9d2b4fdece0313620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f809414b732256d7e0fd2ceb661bee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b212ea346bddae6442d6d316851405622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e90ae58ce0a6485ba2874c942155c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c9861e760fd1bc25fef69bd8bc68d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d440a4d8af07bf79963462e4ef86225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeba3a1c6a458dee2eb03e9369c40d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281b5784dfa711734603dc28b22c6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999369469eb48ac0dbcf7ea163500228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33875c2a8f005fc7a90ab5177b43228f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15fb3a63bfd99348262fb99aa0061b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840b098daf13ccd16b98d014cf665431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229365dc2d8267cef8ac4f604deea57d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b263d7e294df6a4356621236b450a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14374564c956d1f176bf06752a27af7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021cb007564dd884171969390a9ebd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a613a024a0d8d7531970021357e4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9a414bdb9fdd3e3e88d82986d8f7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef91044c0821d9b8f2dc349b64a5bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c960510aac87cd020b81252e6821e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd95cea8df314408eb46d26b036accd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ec5404adbf2ed0241b97f2e5181c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd23d8adfb22698e95519b3a2b5e7af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa1e3eaa6d1395b40571a4931ae47143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de842e9ee2510f6364e306d1dff3b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b2769d90f97cf6cf59ebe32b03f5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8180b3b8d19eff93ea75eb5472dd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd35fcd7e82298c00511da961960cd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de1edd2c5f4178e17b87e59b50081c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6592cbcc134ccce03a7ad5e371fc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4f18eb1303163f71619d00178a24850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4bc294fb59cf11da4a3815272029751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d441de0e48e547657ce6ae972ae1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd725905e8352ae836fcdb3035bcb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a66cec0b4bdba3e04f12003dc9ea0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502d43f78d8deedd43519664d05aa4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d08ec0c82564f0f645e4a22be4a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d851f802cf48797551d88706162e0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c5add5445d1ed4b2b58ac2834e5d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc509348c20916903c5a8b52e1f5837659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aca6e489fa5318c3884db27df4aa160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794436e9f9bc973cae49144107809a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f89b9884b3985102e485894463109362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be941d8808bb69523c6572dc4439c0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f47c34738fe7383078d1e5065a262264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f7a510629f919cb3c64265c5b67565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb73d237c58548d3c23d95b53e93a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999d1967cf8277cf3568962df4cbab667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604bd75dcf72ddffa76287e182503068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d533f195dcc29f2272e6ab7612ba769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c169e899abd1f8afba2147ac0b7475470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba103b82c4641c87039344963322b1e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820461fb90f61b2afc6c70fd6b0303a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff87f5fecd9ba42a0ba6de2eeb772573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864c728f15f318664cd34a9a8cf171f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136089c75165b385982a75b4302b27b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f991bea3a090ca2caa3654028f5d0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c740aa3d775f6a184b36dc6c3828e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19fb8b227ea91d16c3bb2a8eed33a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f007bf45146c89f00ebf0a68daaba0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35d0c8831fb514f685fa7c781ffa0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b26efe83ba00e68603f28f255082481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c1a8d109dbfdffe9b79eb1727d29982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c4269b525b540166088a998a3878083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833fb8a4a5242d122b35f03b2c518ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea1cfdf2aa4dc4dda854a931b70d4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7644466618e9830d243939f3f82e5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6fc707eca19891f5591568f11b2de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe222de9b818ada408b2126216ad1ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caea6a36c523b6400bd32e0404daee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf405032b0bda21d00bf78c6c85d99e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ac8836fd0b0f891ba0543b68de0cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa9ee6470a3425547912e30b2104c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd83c2877c5813cb6b46bb7a6490693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072dc512f82718969b18f312bacfb4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e385ec6ab54d73772cfbed1df1a490095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020731c668aae93edcd9943e614d4e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66952955936bc0f7425a6fbdacf3fc6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c4b8cefe9689536f921ea7ecbaeaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327784d76cee331fe4673522c338dbec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e1ad150674557fa8e14faaf240f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6ed0fcd318c45c12e7b67936463b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aef9c215172185ff01213178b1d6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f79e585a912f321282b7369a12883e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67279ca7eda4d3fe6381a0d6f0365b9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938b3475f043a532c25532e7c5daf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e346211a169be419bbac87a6dbd4085106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac37185628bb9b9a48549a0481367ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc707c184e22e84eb96f73187f39f9ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572006709e2eab3fb4cd27c6a1f9258f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027c0496163ec9920a93b4bc419f10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e4d154e16424342d25e8a241884f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701af8b0c5179d71b04d092e813f0c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cada903cecfa6306635b9be16073adf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38737e0d974a39474b0a6c146a20e59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f321d8be1517bd4c82c0cdb14529115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39897fcd5fa20fa85e8dd0dc4d233f3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bf7ee15372679fa6305ee625c4da4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74202d9b61ac4223ed826658b54dba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1e804ea4e9e3891c111ddfd64f8f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f5813471aacb4ac23006f067ec45d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08877c18f15d086ae7bceba41c7b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8ec0f02d54ea4ebd1f9bec429e481122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a25bf63abd3edf3ef4051b2e7fa7ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49a648df9d0b10e723b0ae5e5a4e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8648bf1ab5fdfdd723670f07755bd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f3ee39cc91ab796c358d462b1bb3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c013082b85efa1ee04dc6390031e02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee81b179336f412d092d702c16701c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e14f642a8cba0cf3208c81cc83f0e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357267c67345523e7f35763c2887a9d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f662ec3d4fb209c4f933e77e2ecd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd20a2fdffe55c0fe0388c8adafec55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4331bdc342731b43f0e14a4af86caff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd85560c6cf9879fe119dd012392def134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfdd1f715aa5948c46d15de320d4d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e8afe117a11332573be57388335c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bc5b61edc1a589f27908b990c55d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ff69b9913066995ad159ba7b4ff9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cbc57a8dbeafdd7aea44849ba7b87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed68ab962f362194118c0e433022682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7623d126fa7b7a7caac048e0f7889d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd93c7025ea9e62fc7097cfdc223c58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dae5dc8d948fa9777c67c21e767e95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09704adb7e24b41e199139a90ddf2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcad13af306dc53414649aa97070a95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b0928c08785a9dec91c3d2992c87d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b41e03a4e9fc1ed8558ef3767a9265147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea810fa6c545957d8e4ca3384d0743a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedea1753b14c48146479c587af8c79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b42499d726487599b1f3e98b20ec1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34deb3f6ebf3de1b67d81f552f893d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3242577cd3dabcf0740ea1390f85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f452840fb85bf57038bdd1dd5f80223153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b26b75897e5b6a4a38806a6689aecc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16c7818ffc652b82d439e8b8939923155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cbc6546403876adbc58585093dab7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd4f03beb64fe145bf1d21fffbf6de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f85af9ddbceb9ea5b27fb81dde5c79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73611b4ca418445ec4daeec966d5514c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e43ff94efdd7578fced438c97527ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a44ec35d22f68b8895541e322a7a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa02065a1f58652e097ec8f2500f611162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab182d5fc76ca274e94ce3bda1ef34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d2bf801616bd8b2f4768b71a61c59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b8bae4041a64bf56ec6875f84996165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635442112cf81bfb05186e6663639d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81085fc2cc4a4a2feab710762ca323a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8002c232e008303a0f9996a750ed46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2371f94a5a3bc3043a87e90a03d47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9966ea7c96cffdbb4c46f491dfc35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7165afc6d0096aea19b11c379a4866171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22384782e7b82bf7744e55e1cfa29b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13563247d8fc234231e14dc864e873dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332768da285068bdd63095213bac917174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6566a98550f92db74e4cfb074d433175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979df66ebf5e591e3b866adb4d3ced36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da60fb6292958e6d5991ab5d14df02c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa934c3e137712722b05c0c6354d49e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67b06a09d8a893e36c5cfba054e7b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f9f97d7956be494ff8e1eacf27d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791275bd0d06e39b0d7388d1d2b7d154181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f244ede39478053a3498290edecfc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332caa56a9faac0bbd1e9c0fab7a144e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458fd648256e979853979f4735d4a20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca72a86d32ace7c21571de1ae52588185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be944afa433532b0785cb7453478e224186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5f658df4f50c8753e83b2f3f81a43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fded4baf8c2bcd0e11ec3266b723eda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea541b813d7e31786d130a4c36fcfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b502404aad1d719d13ca8c5fc53bff0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c90c8762257cf7377d6ef64816a31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb106d2361af0a75541eb9ccdb6eb30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb304ff989dd89067b5d3fa61d496801193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1373d16ecca9d69ef87a2c5b035c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02390dcc1e0ad6323498962df58d11fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a734a4518a493b168a68b8cb9307c4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2893b2f9fb0088d37efea6e653957197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfd2a603555f3e9dd161858c21dc1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe65230bc3c3ccc530c8318a7faebbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d87aab5dc60e9b251d5de767adb1d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071629d3785a25ba01cde0ca690ae9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e001c0574faa43761874583db35de4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d0d8f2545be1729dd67501bdbb9aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9317c539833bf4d814bb9d0fcc8485204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85030009598ac9b4a459a7bd7e5ad5f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2c91e5c32f9ca0bf6b31e5a04eb08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ede9cd6d6de2d3862f2b6e2965e4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937760f64aa1b60652d7084aa8ee114208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd5e1b2d8a93ca410f506acd75b294209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a60ac1b1e0aedaa7811b6db3904973210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bbbcbd670465af59ad48f9d556165211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2179ec3d347fbf083a44f108f4f5ae9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1c425b8c4dc2d3d8026dd15034484213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64611d6dbce962b2bd303308bd9e7ea9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d2d6562f43badb84bad13b69fa3c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ea869ac5ac2dc0d9ac95e8dff27de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921e73442e0d5043705d0e14701207217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09ca8afbc162a2ddd6d20712a42cee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217789227c061eb40f56accff9a9837b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9775b1b724535b25c13c0f3b681fa9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a5e4275531a42fc0e407a48c60e75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa852520bcb3b8bd396a9cd5c2caf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f7a47900d6011b338b999c61f1a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77711733495bb41df1b70c2791a2ac4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20df3440e74f1345de2f74de49c45fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d8df6c93c96b88d3063fb7e349097226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16510dcfbbb4cd3a7d2e907bc09603db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c185fe7c91dce1e503b6cc978932fb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06be8ecfef6598169766e0412463fe3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa4e0b305cdc31edb3ab52188bd860230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4808c64e0975c352c075f02d6b9af3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb65cb187d4148e143aa7cdfdbb095d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbdde886de5a80855d574d8d06b8dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391b433be0211b74463a22856bd9e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629a27e2f0df201308ee9e5136dfa93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51112b87158e72258505381f159d08bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdfb229cdc53abf47798de5069273b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f41593e294a71e1ddc72aa0657ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e6300a5ad65e5264b7963c0f139ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeda1c0dcbb9d5c5a0e4ebfc82418e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82530796f81810a73e9f4296913da2ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12581105c507d85146c5750b422cf83c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786048612393b9034deb920b5f27f676243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0675d0e3b4d27ceeac01e1acecd61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f5b2cdd19096db2b73c7eb12a16d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bbb814f48bcd81abd0d709a34adfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c313026686788b8e0e1425c13fb2f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a11d2e027ebdf8b0bc364a88d5505248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb5b014822c20a24b4b369fd7b566c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031834fcde5e1893288023055ddf9a1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b5dd476e835d323e1ac3b3cd5c0d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30238bfea49653c003652f25440b37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f9354a337038f07b2d0585d7d7618253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec79f1249386a1be61edc5da8a635d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eddcb3a58bc2245ea60f143e8dfde4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6ea79dbec7899a73b2f44b768bb2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355243313b8363716601d205d2a942a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb677255ad1d4dfab2951c38e46928258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a963b8255c3bba97adf536f8a6df05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a960193ad420787d53a6030aa24f04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381088c262c547638b0455c4160e0044261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd17e37ad66aeb0871543a5716f0e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23860063749c816423562ef381f480263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d19bb3e3e4b801b03b2d36b4f5de7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71bf41ea263f3b1416f6c544117816265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d404d4088abf68b2df92a338ae009266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831a80569f16b2eb4ca91bcc5311d24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f38286b2efc8aed54bb635718ef50b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881f7c371760c38d9de6b784bd89fdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2777001cf41b61249f0a496fb823270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4c6ff4d6c0625208714bb69043ccb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70f7242b8fcea50627908d200e888f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf63885a8d82f3ba6b2293a866479273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0828b07bdca50b04f740fb1ab6b0a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ecfef137a3c09a7ef600e77271253275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c069df7ff33b44fc8db53634196a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa313b1f7a8a90b348fe9a33df96d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491228d785f6af0b74e7b19c9846c11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45e6a005181af682d11213874f0e59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f880af9835df2c45b9049df8edce79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748e87c328eb819ff9472b3e6ce4fa1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907adcff7278ef2dd0c4edc37b4040af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfcf4b8c294187c369d1cb32710ef5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c1e7be4df1b38674544c3eb6897f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b6214a992106924e77b9a4ff422e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2b7043896053808eb4a148de648d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d811b615a1d5ecb503bc67bb81760d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dc8fd50609f9b56c100f193e0abb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cbc975aa0b46e8c45e47725a911b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c759141404d2b9853151b5ff707e8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ecc0afce1b03e6a0e2a4e6fc0ab46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73f5a8fb3ad2b36776c1ad4c0ec113292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0fa3b614049b7474ecd747dedda72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a65c08d24c476a477dd4c461ce982294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5890cff5404fcddfdccf5498b94dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fb5f7c101affd81431888bce22632296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc3e15f0a2c8430507c22df10d43f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf21cbec28a3715e45860eb53faa8a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1ebdb4e33c86b5a43f87aab206fe4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59928ab2f40b48661951925725d4d092300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57af762bc2d3b6770465dcddbd64f0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50191ddee129c838fa706bf62d6bdf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a5e4d6275bddde4ae9634fb0f0dc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be54b5827aefb9575e4ed600a29c005304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a178fc9670e47aa778faa07c12a578305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef815ef5dc9d658106f692bfdd8422306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ded99955cff74255111f83e9799959307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f830f721c095808ce01a0e06bec06e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa239d013a5709961bd476d4b41140d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032747bb11d951d8e9de85750bba86c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c445bfb7d389647050f08de1a34fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199dc0125041d87300d22e88700320312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1509d3136c6cac56d8223b56ea60a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ce254b47087c5f930c1b2519342ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a9060e22cd29c67cad526573aeb9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a22bea98a1f7849468d875eb6de7ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f729c3a4f56488a7f15c8a8fe416ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9c14429b2dd648785c5d2862470b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b55abc34df0798bc91ac9f546d74d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d770145f5243bebdead488f89d7a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0bc72bd604aa8261d553be8a8cb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e865030caa17f22465113cae38113c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b4e13668c8d12320b3d229f313b42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e51ac8a3616cb3ce7af5c4e567b78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906eae9574cb2ebc5bf1841753d98b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c798301ca96d9c51c9eb4355db4eaf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea9c383a9dbb6fec868ed0de9b0118327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca5e6fcccabe9e56b1163ee990673d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c4dd17c12bdc6974cc739b87a4a6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7986bffcc23ec0d6414fb009346df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed68f820697ac946b510b12fbc1e6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ce49be685eda0da41b9810cd255d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251a23791b06b9b0ffc9c493d7d4513333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36c497bdc44c58b88f3b87d3895db4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c848ddb2ed80b5d59c5fcf311902335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4249b26b69bf205b3a39ac8d0e179b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe1445377156bb3e94c6e2845bd78e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155d75eb9a7754134b82d4e1154b7a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f217d35a096ea2233be9ba54963c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8834d90a2e1320c5a55cf893fe7504340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3dd768098cbde7578cd20ce821a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b6e34323a7a513616bceb75da02f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf02ce63587887fdf40f20059d95e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da519429d36b3119a2576da1fdc329344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b56e56fb7f6f46b0e8793124cbb09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff188fd3c6d373d2251b6fdc62bc90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a41de6f5d209aa1c2ce64824f4db5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a21c8333e1259b2e38f75379b14e9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf76812f79f244b155b58ad0c939ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d444522412d7198f0b6a332458657350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7a26fcab2ab60c78a63e2cd2bb29c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e6abece81493295723444bba4ad99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8179cf314f3aef533d179ae37b2af0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378ee9d62b9d998b60b6ddb8f047c83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503e943869b6bac2dd1278276c4371b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c29cd264ee3d029fc68d90ba2cb964356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994b8af84e5ed7867565833aac24d17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c716f82e73f8aa525cd0667d428c21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558420793498f777d0886fc00c261bcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75460208125920e3f59b69a7316d1ad7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d57b442d1bcad78f33fe4a9066a480361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f6c0737b172a4504a5fe50ed4b1f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e92ea2e425216fe976f76dd0eb6f79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ece62620946d936e533a397b8f5a03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22515c9e9a8aea184e32c9aac192b17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970152dcc30978918c6bbde2ecb67591366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf73c580b21efed35fad465269e5157367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf820f470727374ab950cd1f91e451368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e08f49631424343d71ca160b64f01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cf89c2b00fbcf7f656700b47655e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360766321ba0cc655b9288a98a7ce4eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74fc2db69ae6a7be24d68fe0334e0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b941cfb3fc1ff2d37745903bd34a22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e53d0c56e629748bebba7ed30259374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd6c50e91b98d9bdd60d4dc00d932375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8b7b296f8803b1a4910d12adec407376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efd8935588e39f0d83e1b049b14a75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd055fb84c70003f5e989ee325a7159378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e17a0bfa11bce649833efc53f9950379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9879eb79ebe610b20e57e93c8be096380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34a25979b5b0b13d4b80510bef4b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794851f94ce6ac84bdf7e76dd3f71af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68374cfc4a57f1e0aa58ffd062c1915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae9f16070ea02692c0cff49537a865384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698454ff10d726b319d351f21712ff8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a75eb63e5710a5c802a9b6def0221386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411586680a61d789b8a071f165170de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79173c125aea67a1f1e788264c2fe1a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f798a783004e56c3f550c94ffb3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262228d69acdc9559e6ba1848cf968d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca38e256ed481027197813319dcb98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b59de04eaf66886d1424c06c6367392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b56517280a4371a1c7b72e9552ed21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1899b211a8aeba4065d317652997ab3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8a8ad9c7c4083c965f366b75d20aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21772de700db6373985ee09fb1b619e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eef0432480d8435eb1957b8c03a79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ce7ebb74a4d81e2b6ebbeb70fc948398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf875f99561f69098001acbe9a24f4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6223d5f33bd985e94fc0436066fa8c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518c23113d8ec20101bcf6b9a2e02c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c853b85075f7de53becb87db350d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869729432483028bb6bcd7aefe36c7b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f5da9cf0124af0f2f184c26102154404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eb237dd776317bfd34dffae3edea4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebd7f8b85292b008ab18ad14588ab8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f17de1a523ab07828501bed891e761407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de01443498e23095668ac327cf3914408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87326d5a1fe8a353ca1b65b7df4930d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c181c81a497158399be29934efa8f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804573e0f6a47fbe508e954da27cbf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834b7cea15ad6e587c015e26661d17c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82169b82b21ec2bc6b38e854b604be31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdac3f6a0d92c3b2598d3d3a9980170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe47a14fe20b025917d2a53d8f941b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575031e911a693685ef8a7374e3d6ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c67b28b69082d2bea122c28963e21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ad703b597f2779e8961eae60a524418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81b56814155bfd1a76ffc9c61f4154419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec3e028194b46041e70b9964e73066420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d48d6ae92bdf36211184e0330e43fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce97338947f786fc2431f64cd1de614422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b3509516c8c3bf25cd2f4b3c4b66e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ab13bd8a068c9e320ceb78ecafa94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926004cd435ec329cedd2d244cb9e201425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3df059b882e43e02d28817ede67e7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fb8ef6899c0fe78b7bd5894be3407427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cea4646d11843ffe936cc126b4b605428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecd7beaade09b261f8dd9c317beae6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839edaae58847ba1070343460cfc651430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527d4b1bcdd446c219dbc4d2f3f6025431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aa1edd8c7d0c16ba3bf3badc36bcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce76505e4abc6d746e472cba41a36f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137d2793a10141acbecbb005b625222434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c606f0bdd6b0354a15fddffdf02c63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6200d81042b88aab3ffb7e369c4fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731c5dbf624c868c9b90ff21bb11bcd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b1abd94bd53bc7b392f114b20e601438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049c6fbb114067ee736913d9c0bba5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32453dec9ad2e1e955a71716d52ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7272327a994121f3218552ce797a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe31dc30c3230474da211c69b7272442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c3731a71f074d571eb0ff5dc72dae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3e69efaea62a5253bc1326531c377444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc66e59edf84f0cdbdc1612a4ad18dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d26743747c3ff1b062b9607e7e16f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072e3da7b62a9326b93187a7fcebcec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d2ea740774c7922ee5a359bccb4f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62a3d438adc5fed7b73c1e527e3b0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7830423bcc91f47a33d36dd89482cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715fbb161cdf9bbcf9e0c8e0b4ac4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98016222b135bad5988aeb689f415c6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b63f5f9e314785d47cd53bb9aa0789453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c66d632193691169c1df6f7e9b8ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f1c4391ab908750c8edfc426a3b2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37b57b94205c4bc0344bf3afd2e2a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa8d6ecaa190fab0f3194dd5575bc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b174f473b6383fe3cf9f641aa4960e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e84ce408a766d636fa64bfdf4d4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a27cd04d9720c2f62540943e075da2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc2f117f6338692a9c00fd7ffc3a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772a62159ea02d820e6b8b76ea97040462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799845e07134d7e7cbb7ef1e2cf3d14e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092250ca16a4e26df2b776e3c7a395d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2839ee7111890482ab7e63ac0ed2ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3823c166c0f2c2cd180d54556359f3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964675f934f706b4b6027b28a9ad3b45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a9a5e599c8c33464d5fa77a6c6a34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f49cb4bba93eb5dca79328a543b0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711db9fa4d5db388fe01061705f116f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51f32171ab03010265a1efd967fb3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dacda50b684b0309377082cb013e5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77d12eb8efafbf5450314dbe4cdbeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ff8ae86f8ca29ec422aedda994098474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a9bb706d19febd19352a533bfcf30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b775aac3afc9ab0728677af9fa32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ba770922d0f7546acd1c90e650af1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e228873c3e69de2614cf270941eb251478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27388d70f6d79cdf57223126ce7555a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4665d1e1f4a725627ff9934e807ccac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330ba71395b9a66bb6da3072c1aa16d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb98300a8e83f4be4a48a50f1ff50e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13033ae03bd5d54c30746f5263f02cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17a884133bc304cd608b18e26a2b33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0f511ce0ef5bb041b8b7a491110e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c97a4566a300eb3df7987367f04a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203b3a122da24820d5a11a5640092d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac716c6bd9727fede7281847a513e4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffca550840b9582443eea96c20afca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5897b05ff380150289026173a4b11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10c4b3896642d3426b8d36dc33c8ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066daac996858541526e98dffd34df3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be1dd301ed18a643fe344d63f7709e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df9e396f745bc07853ff772fea2f13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb347bede520ddb58108999245f2f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed69254f675ccae62b30bf96234b564496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bf5789060f0323941b11f9d89378f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd93a4ad42c829b47372532ca47672498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8554dd00096ff54b1f88fbfa68ee246499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992b2dac1442ea77831978e24cc89d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f91f7bc412ec297db235729a133f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97e1a7cd8287b6e2db5ec64eec886f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21122975789851df22772eef1aaef406503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7367cc0279b8fa6343ac1843c90c21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35191c6a1a48a09212abff94bdddd411505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ba0b141996c6df7d7e2684e0330d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dc1c7aeb56ad63a5ba97139d1cdf9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb2a913f3588894df26380dc9972d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682d1091ace06af91fb1a89617e23d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35e0482825c35296c9f18370ae779510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f64e4986380e9bee0984172910f68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e8295f37481f9ee89378f66efaa1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642585de8e2829a6d64b2756be46d1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb13e8f146ec330cb73a0ac0371c770514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87ff477f5b1194d8e7126be8e1b293515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281004245b5940ce8c2e44835541234516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e26d6483963d5afa1f7346094a47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf6cf8f22dfc7b4541d0dfd044d5e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f88648a597f9a62f24c987e797721519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14dfec18a297c1bde74a1ae5e8af6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca075d9cb5321b9aa281c688c631d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2015c021ed0f317f3cdfaca15b810522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd783dd46b4264a4bf309fbc4326da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb315ec3d438344bdf82f23925f207fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a38d7e76d1a6d21a6b0220147a1a7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b6c8b0ffc52ae55c6d7f7be5b7755526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce359face61445c8ba49d2efc105b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafdc5d2564125d0cd433cdffc40426528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f456e89b472489ff5e03b8b0156d62a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0865d44928077b4ab085572ce5f97f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a6d53a332aa015b6eccef12415208531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1f29d30e481aacab3a4eb67d8542d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f0915eb4cce0a141dcff1a477aecc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e53b21f546aa4b4de5d8cc7b4fd0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ed74ca8eda0995799e91b88a1f845535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff33504f688ddf25e3954c87c991e40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7f069dab3b96b19ceb6d471fb1a8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40fcf93bbb3287d447c6ca23807103538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb34efdd7d8ff3fccf3ff064f12309539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db77e37916f558c23368cd06829444540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049699c902923f017cb7ec0001dd9cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a105221783668276683d4e82719cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79087bb95074e9e9e690f70db89d0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85b518b577bcb04597dcc3e68340f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf0158ed72e65cb8026aa96a14020e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dcd239cc043c94ac5feda207647b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52f4a9acb13d53cd084ba810385b08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fefd44a2d6dd592e437ef013552fa2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82245e6c00e8fc671b011d416b28f30b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff818cffea242a4446cbcfb5793f7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616f09e94a1e7eb4d85bfe35b6e60f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c4a15d9b90082cb43ba52581b34a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee3cbc2728bc6936012678689f98f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01992d8938c83e5011f0d870fb7218a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fae7bd9b34573ed2e3bd91b59d20e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b58cb4b689d156879599f57f385e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65413f116e6a588f400837c5266cde3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bae9568a1f596251b941a9c8b2c2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb0b52f50ed3eae9cf8b867b82d56e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b22a47f31c0e70778115c957297300560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a19d8d9d3813b5db8dd7894ccdd13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3451db0f76c3a56c083ff3f57c1ad6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c7dde704e0e6bbfeac30ffe2131c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165da880b685ad2716156639b190b744564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83c27ca70dd2fe3fc7d14f7bb2b592565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7605bc536a68f29f976c94cb37463a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb90bf64afb16894728ff4aa0b8eaef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9951136f941adaae3de449c493a5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad112bcc4d4bc65b8e4192ded6410e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc42ac47214275283793db5d14e047570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288441177e4799a916656bf40b4bd09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c69c066cb8ae3df9da17f6cd50beff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0af1a85c8cfddff264362a68b8032d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6838d322611143d99043278febf4988574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb4ea46623ae3c512f228ace657222575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5f2e7813b34dc05e6aadb2e1dc4f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e4c80cc5aeb1cad9dc1f08b02a820577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc7a922fcc0063a17e7ca11acdf2e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a942c49d2c60d2d5746451656cec6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b91f5e4d098f48ffd276a0b836898580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850c26671cac32278f2d2a2aa2c225a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c96f652c12a9d8d01b6ffed4977c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb881a15afc98bb635ed41b558882583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2baf57ac078dbe82376e5118059562584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c9db82c34765bf71a38cb728cac31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e573f6d01fd13be2d551f1c6ac1fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49319886b82da4c12f2510141fd60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b5419d036f4cfbf696e46b2d2ead0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cac49382f12bb205984155fba0523589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de289ce412f30f7fdc23ae22a5b1ad17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35df7c191a00f8a0dd08ad2c41ade36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe29eba561464fee0b9267ae8f0fda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8a388c38780dd2612db0b28d8c758593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a10360f8c436526066fca8c30c3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeb58b9d6d46decf8e03e378bbc182595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26449fdd1be0487463c93dd72f3eb7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63f87a2436dff0df34e549c5d66398597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977f1d1b7c65a39aa5419b25316afd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db66f60e0fce4d8ece25cfe3548239599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056214932de14a7a4ec45870433aea4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07a78e9a2aad8fa07cfd0481625759601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fe281dadb7f16634d58c13c78043e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e9b3744da0cfaf763286d74a72e12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90bfb807f37c805710f55a80b23f14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b6c0a6b1b0b9c774808c341038ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765d40a7f585b054c1d9921cb4ed90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d8b6e00fdd79fe65291b6114541b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8726ac61cee02fe2c86cb84b402c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d2d62744e9b085659605342de7ee1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4573300216244ac1fccdff293325c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6d88541af0275b8e15efe7502775f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af224893c9635604f6902ce3f3994ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d21e691039c42e9edb99fd2401f836613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8fd174b96676c44e1913ea6ab134e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed093cdbb3d2f2401743a9b942b76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1f9c322ea36190aae4978e1d5f5f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0d730fe6a511b7f444025856b93e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314054ccec38f9399b6b3a0e684e5fc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a550e2385ed30a2878f0f5713dbae5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98768b11ad1b698a0526b8f9142eda85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560abb9fa7e12e66d5e5a4247c45c77c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4159eb68ba74e90de63ec880f34d8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52983179525fac6bd62665819cc8663a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a821cb1db2ef59b1d784c97cfe743624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf67b6f2112d2c64670d5de7d81bc7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf91c02364ca613a74ca5bc8b3d1f8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2751fd843689d4b417ac7fd9a440f29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb84d095ef7073186e160a97e881091628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce29cd756f675d0ad179d19e8403c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237ed81e6051d26f2b5a6a8eb691c17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb81b482d370c7907e80fc174fdb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f780a02fc88acf38a4338aae7497c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a925b1c6289fb893bdf67c433889aea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5210395b1ac7d9f71bea05add7cdd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b671a37e82dc31e093f39b6a374356e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cc8a5d82d2e7c86c45021c177c85c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bf13c18c21dfe002f2dff3c7fc53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818884f3d9b4dc522a408213f12b984638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ff88b769800d87a722e16a700b47d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba7d8cb1c4815367f55c4957e2755640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432010101f8a99d87872289b5f41b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e860406966cb144a93e8618d95c80642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af57a6ee3a0948953ea21a4936ca04f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec78396b0f136072fd6bad7372ebc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f6c4d3633bf1936b3a5006133c61a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b27b8eaefd7aa9e74e4996948e9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e35c7737af1a667e860b9404f20b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266481e1c278c187a3401d25ace9095648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e91e31131fd6fa85f8c29073c34c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9e6434ae11e1a943ea4f54b78287d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa1c8968a816139004a272554567ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ecfe847637ff549609f3d28f65577652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd7788b9b12739f0f3b52a61cc763653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cdd7e5b73fc603e2e04477ecf6fda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa3b2bada3c62944f6c05d818a6fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfb667d104954b8e5579dd54436c4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335cb57d19f088777d053d603ae82ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c1c523015928e8d6f46e0dda2dfe7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35385a14ba067f9167b0ded5d5d45185659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc532512381a43ed31d0c4120b4df5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c62dad6b645724ae6eaf0ada583ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e4dcedf30a42bb8c1d9353cf7ee63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744dd44c1f591f519a25863ee651c2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fddbdeb08e2ee711ad27aef332c681664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06445676d6dfb427a3d8dd55153ba4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0d10237fc2156df8be7e84be7fb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76170ef9500b3ea89204449f462ceac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07280271dfed5b8a7fad529d429f6a7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff813081f9a7324532e3a7d9fa52b77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd6aa743392fa0ae12cf32cabdc00f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e20c3689e3cfe8f283d3af1a493a66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e87061b7734e841344ff5fadaa054672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362116bab7a83ad2713725e0ee745c67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c85c9fcb2fcbeed6f7d721137c07c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b49ac072f1b65ff50493c8361226e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34beb6d35a589f15fb66a91921f6a11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e14113c970c01caa3f7d1c0637da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e921c3ed538c4b7940acf5e50e2ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaf75d731b7788f448213f0c39532b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c286cba9242bc8dfabb71b37441ecc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481e644087ff4dd92ca448b59c0eff4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3df778687168a1caa5e955f54381c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f06106ccb67c3673bca7897b01c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcce3a62a259f9714e7f54801b9935f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed00681557a6425a8a16adcb80c8a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c666db4acad8fc310ac070c5af86cc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b87c92f6bdb9f91ce21bec542e275687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305038163615212f86f2bb85bd8e4220688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0557e441d14e4a985d3a8e9bd38f29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9548ca60654a24a43046d86a0a1bb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbf33f809f8769eea701745d0db9dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5851895794b43502030865bfb5e65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e0c16dd8db680e129a563a366b52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e6fe2b334e2c1818eb187bbeb05ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce8f77b4072112f13e51e93003a7c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d9f41bdf94896f9cfdb70a7c12c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b60bf13639ec03096860a6e899ca19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33786922c4f6134a91b5ee6c4c093a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc01d35dfa8f5e2f29b5adc2e38b88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370036c604f575a970b320ace1cdc9d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45579f9aa2607a10bf9eabc75439f8f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da4d2ed009ce9a0a3685f1fe8100e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c689d0de2d1c2b01cb98d83dcf5448703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee58cbf2cbb96619fde91ffa6f20b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c716e24aa847650cb12ca50b1c73a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd331c52a417644f58c0c0d1649e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22b41b499d46cb684d64ea3c263fd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0e8c34acbb08e2a3b6e88e8828bce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28fbf3f87832181d1258e736b8a91d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf675af465c4614c40567c32356d87c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905225f0663818d0b44b31f3feb1b43f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1ceeca8533ae37a5475d0716bc2e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb11291da6f68434766a8e152a4490713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285f648319f360ce30923f659ad64a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d10311e646e82ff9dfc1c0f36cc38d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece29d5ed524fad8f731f0e1bab79441716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f87e95fd115832262b128d40b87b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822886ef8ce605ab91522d81fa3348e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed11c582266765a4e16e1856218ad0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f20c1e1da31559c34151f46fbf0b0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af3b4a7c5a8523bd84d16bdcd11e9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f316ad5b2964fa77c62bde5f7460722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be28bdc2e60613b842c72a9a3c285723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bdc2daac69d27514afbd940dacb86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bd08d3294e3539213bd66c649c6c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29410e93fc785f096848f309ad6806de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c18a54e51f3e2e58ac5d256115a974727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544442c966e1f80e2ef639401806ead8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7fdd37b978439a2f4b70f1a174fb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566400235e9727a50fa070ef79c30f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9448094f9363331bcd5d41de8682e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af810c9f00ec126dc810652da7d99ea0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097dec46703f6b7b5f25b35de879650733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a10ba07c129a04d70faf3f5920eab9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9226fdde9395fcbb6a2d0f3c748317735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365767ca1a703ad8531348a11de4f05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd86a0bc5850b0217711c8c7d30e1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dac176194c3ce519f50b3af3632cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de3f2889be267124750f6688b4beb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092b4fc3f95a223d62cccd8cb348c1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e005aa8d2a85684b9888b8a1e70c73e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92777cd94369d687676c393ea42bbb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be93cf605dea045e5288bad2981114743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800267d8eadd1ae4d896c6245703fc9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9030e79380c2809b0972180fd943bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a359cb2fbe310cbb9976f02fd4a360746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f724b1cc802efe301de45e1e292b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91995585d5d0afcb13029ce22c263962748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3ecc74173e1dfaaa81d865ef68d6e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de290e424f0e9192539ad4700b18f68b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cf6ad7e24ce1d004a575f5e880e1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e66929f803c8a1bf3eaffa51baa9a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52915eaa8826c2e5dc089f6b240ff384753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2b376e6044ecf12ccaa037c5dddb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64f1a5bf8da82b060dcc15369ee33b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022e0a2cb3f20d13c39445d6181f9b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0e49c22a4cfd8df575d4a004b3b02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1a0ad8ecb5675f078f3ee839382a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f625c00923e6c77763e640acb5c66759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1777997f72a8901be960e04efc52a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeca3bfdc38aa8da517c1e3d2c82146761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230492a88798a82215923c1403f581762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6544884531ae6c9a3464fc3f912ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983deeaceb16027397c74afc7f10cd98764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c9711e89cb5df64eb3ea53d907d23765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7b010c9b918f2c719dc7e9317bcfa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e349354b6305c19ba500647ae540dc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb526d41156bec05b56a7af51af5db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b0f6c75b61d4b7f5bc5e83efbfeee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b441e287a3aebaa948f8ec5f33028770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ace93d0ac097fc45df0f0b94ef121771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce1e2434112996b0e7be1c86962f58772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71be7fcb7ec52f3d727bd6f9159bfe2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a58b709587358ee31d9144d84e27cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6bf788429a219f61fad2cb3c9d77775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3856a471b5494e834e973dc9582d102776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea9773d8149b063ed0518d0b51d12f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a68e8f90f566018844086ade0e730c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430c886a0161355e306f57f91a28422779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608ec628d38509b87537e22685658df780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e677f6dff1e24aa2a6c38917a74ee1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91ca4285a0f1a80eb6eb31a86a66c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a985048fa1c25ef6756fb53dc54e7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f0143c6c4e2447183dd618f1947c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31a9a1b9a31f60cf33429438c9ccdb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9fff098b1fe16823e53218de0c872786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7626f2def885dbdaa00b2141c090713787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05a509522a8a8436d0c95a705859db788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66312f1d2da0f6031f33e172a57181e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9249a81dbfa5bb3db5c99d6252a46790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa99b166804bb14ff3e3fa52ec37a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96fc4aae5c5208751c3fb60899cb2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b648d6f78143b6347c60027f97bb28793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3274b3e09e19d960a6edc2e26e6a9c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee3dcff6811b36acf14ff02ce0f7f7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c651536d0a697955c7b75520dad60796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d0a18f2a3397c4d6cc893bca35c36797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210772c521dace10b84ba12960e8ba3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550317ebdb6e92c859f5bb0deb3ba530799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17079fcb17430c3396578846ef68e350800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d19d3aa63b0853f89b7eb8d33bd785801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c515ff01819b4c7fc9c2dae90538802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac994fe4a0269defd6f397bb8bc23a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a288558ba8e66805c98758b25beeb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a868350ea2dea6e4ab137029b73f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c602bd2c8a5f18a9e9861a9458388e6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17bddeaaea530200ccede73a62f280807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f91a2f622a5f845a1f9d8cebb90729808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ace8685d292bc518ad9aeaf5c4965809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a75b64a0da2900d9d95874d4d75e4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df492b1c5fbd7088c461d574b9bdb02811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea32560e41dc53da2e68daee20b654812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1018c7ceda5a25659285b127839f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714664f874a713a8ea0f4358561401d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fb00fc9dcdbd4b4c80154c77f55a7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2864c104cfce27d390666b644c01385816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce1e712d1fb2a7b09ae1868402c6f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcca7527d22b5cebfbcfc472a8929d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b180d2f29fa9e826993c394dca1d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c997f33d1f2942675c4c6ef184074820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb840902553a5f3771fb5b5231d9bcc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae356e97676e6e4eabfaa14b9c141c9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912d3e42b0cbbd12196245e2af26e9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cde607e86d8f437bb7b1a40eafe7f3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de1a3da1d7d0a74bdcc7baecb2fb60825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afa762ce0a0decdf0d64328b292945826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaba106e6c7cafc123680b1aff6f275827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb345e651e3206ca394a138ebb18e0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826977b8e29b26b9cee6ab8efbefb42e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479b59739ea9da24b54e7e157edf4a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f401c8edf6dbeb3b2d7b266b103702831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f5caa2a9e7ee2898f40a505e4c225832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2afd67d7b049bf2c9b5bd3ba1a0ad833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de4b2f3f55176cf43c5e3f338e259f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3421639b135d78cd67c51ec8d925a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34432a887a0346758fe490a323e21ba0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800edab7c98ef5daa07e393252f0e7a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe357fa92971ebe33e4e8790de73e82838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19e79340a54f78330966edb9cd4114839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be5d6f730ef3a62e0ff771a3d23dd4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d054100f375448aaa7544a6c6a33841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471158ded9fdb7bc67603263122d28e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a49b5f0d29899882c253d0c687271843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad978fda2a5a9f6a096d0eeeb152a8f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773f1246766ad6ad5fd51ae6a095a3b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344127550a0ab0b0a30be0a803246f0a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf58f975f0fa2ea6bcc1606f6a27797847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b550d344e51765ffc19ca318b57c07a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee031e14d74028a8843bc3feaf137849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773cb6ae71092ae7a46d72437a7b788850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e81444b9ad9b6fd3048372062281851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5738274e83691642cc6807986febb0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc7ed44f2edb892cde8e242ea2e05f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddf6ceb785e6517a52f4ffdcf6dfa8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f951e0a53fc2950d51304810d78618855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96077f7f4fc6d47322db9f9606cf2032856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb5c2ef71c92614b27b8b8e68cc461857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b79ce9aeb43c1de3b35dc6e9f3d6e0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47bf03ef05a65954067006681be929859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295e71bba37d36bd5dbc2b3d92880e1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f2d1e8a4eea11e035b09dfb631bb4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e943ed2b021cf21904b3fea7c52cc9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9de468251375fd2aec19493c6aba8f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6170413c55fadbe0862bfdff7e6b90b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16415e632d18bae21f8c27b6c8923875865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5304f721cd544541ec616aa63d5ef866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c020ba19729061d5459aefc014d090867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa25be8b9aea966bd9586c6ac1be8f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf74398913f931bafff32ba266afb6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1820e8b7d14a3d0e7b0ba0ee18bde07870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1be730de72567583fd47a624dc247871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f9b72a1161c658d9c4f3453ede244872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629a97709f51726025b8cd81d0f48e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58f98fcaea58ec69cdf73fe4aa01f8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00efb34f9c29ca955b05ee111403e6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac70fc6ab5941cec4e6bb395965ff3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c1a64bdadacb76502f369d07737e3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9d479ef80e73631789897d7df2f90878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a868dfd8124044d4ed98046f436dff879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a1b82f180364666d7f0ea51e6db40880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4e1095f74358be4e357564059a215881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18605472d16a61cc4c720802aa4365a1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ceca4f8fbb3acb32fdea806a7d11c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa80bfaf72c3b587a0c5ffb3b156d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d39e5b22282b5e9d6a37d8ff6c078e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914794033bbc088f6b994187d6e292886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae347f1a2cc2212f667fe275dab9fa887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d022aff59aec3b6792dabe7292b6b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea72ed7dc1ee0e460560b0d2917bb75889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae5b9e4d394b7b3259743aa9cdc072890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddd1c8fb0ec95523d2d69d7adffe8e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e35c0e1ea8c18534ab40aa427323892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fbaa62deb53127e04a22c7b42bb42893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14198f37bea0c272703dfa176ec392af894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959778ba65250d6cd487ab7c1bb2e5db895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78156eacd0a1f371d53155be3f9e8e99896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f0b4e3a2e02e10b9b2c01041c190f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e2d26becbdefb848152dead7c5f00898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa866c7aed539957bdc543ceee919e7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682cd344749b0d0b0bb7417115047f2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a7ec354968c0a541b109257297ac7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f818d32b0e62abcd968e9852cc65902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f2213c871cf721771d4d98f2a7692903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17260640f9533aad3d0661e4c9a3f3be904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f126dc6c7cafcfa167458800d62b8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c69c0fe5d2ef9958facbf4ad6b86a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f8150f484f3b391a28244c4235749907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422833085cdd51143ae148caedfb479908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68016c19eabe68dff7dc3973d094ea43909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de950ce45c202d6f477b3931f1617910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22433c9679aa4eb5e7ff0499811638911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a252e6a9aff621c25a50cf44f6a10b2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1c962f9cb95efbbcf11cf8ffaad79913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c86acf0ad4ed3cbab151c9517f956914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed245c58d2d51182333078922485dc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d28b00426e95294d049b5f0c50c2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80830a39c172fe2a4b2ccb1abbd6189917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db31c143f7f8a966aed918bccdd1a97918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d98876fa9bfa4fdb7cccc7523b992f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c851e4b3eb8ef53a668737fcb75e3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8f9be16db517337d9247c7c7765c9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed5920c89c3d37aa849155c7315090922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cbcfb5f2b5a1c9d236082fd527310923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d7e683fd85776315b60fdc25ac92924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c90dc1b3739efaf61e3e53cfda9b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087912bada8a30b314cd09dfb50784a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b71bb818a54878902c6b079ce24d7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078eb19d485566d0be4d1074fa830d3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099b4dd2fabe39a402f8a437bd145c6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71900706fb9ffd03b70ced494be31f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22a4c2cb3cbb7e368121aed035fb0c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa84d266fa156406579a2370d4302a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba709f4d98c04491d059a8f1dd6ec4b8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ecf4a19cf3d66dc1df5c273e1724e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3c891d5924430aa1bd453f67164a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7f92259da44b0f0640866846ddfa0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b378ff55f0120f53534365e574323e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57833d1ec08d2a09f29be4f032d37938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2b38c93cb4665a9f7ff6486b70d57939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00280e73c939218d58f5ff94bffa61e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec6b126448bc063d7d9a9238706120941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a505184950f009d4d30537cc1ff8ca942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1fd6509e14647852f46a4d2bea18e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5941d573758ff3bb992db4c282ce9c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e26d8aa4cd67190a4ceb4c0943eb4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf79cddb0448f00376461615dd8fe7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dc85fceea1a0ca2bdf805c38a947b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3c1e907e5b041b2adefefccf1e045948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d831f0196f7887e0ddce1823ae8c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c6012649f8e28d5ead51b7082699f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b7566266fbab84280a29567cd3df951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea97d560715b5e7a21cde8d4db17f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9c4bcd404438166ac9f8528c1da8f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395816eb67dc9061b903f466ae095566954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca7712e592be5dde3e166a0a071b26955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013f62964b0d776f98fc001f48b0451956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe7c6f7f8a3353fc2030248605a2d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7540cf5c5d1d214006e92a8a286a83a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f414d63abbc9165d82b50e3f5def79959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1fa37fa04271f243364eb662fa2e8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009aed0e09fab4e43475affc91b23b9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954bb2803d93881378425d7dc84bd5b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9090f1181fa05c17b12e00f347791963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa239397f06249998b19a61cf25a068e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc4bd215ab21626a6e54e6d7acf0c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb7e4b5457a05d20b34e18aa8ab11966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a82578011591c8d00d12e8c2af73c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4295433459d57e2eca9cf4fd4badc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368de09e157c2b0090024bd7eb06398969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641033ffd1614de9012fe7ccc6a02448970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c80670374d29464ded68d8bdc61b78971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8374a014bcd17a662763347c4b29c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16a835e4b40e0f93f81af28f121bd3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c108cd9ca8677976448dd46c3d641974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e7572e0ae1f4e02bf39ec23ec4bad975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c7a77da70d4358cd9f7feb7990350976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b495a6d39e254e047320e59f7aecca5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d3635f0fba905dba0c9a8d277ebe3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac73e19674015ca8055ba64ed37d69979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258738d249b6d2bc749df36d1168dc5d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511c8e5f423788df94500b637312e29981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd264655d9a998b7e65356b090a7bd3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd338aa62e1ca680bc034dc344f9ab983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5c6df635ba4f25655d5869c952cb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c21e41e196eb8d072ceff789d0134985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816d55cc9e2258dade4b615dfd9e27986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3c43fb7b290cda218dca6e3984da1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2320ddcab5cd356e12ec467008faa988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864402dcbe7b9b90a5b97e3c2dc2111989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03359a84639b5d77950ab1e77c098d3c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe8fabc2d85bf8e9e052c96e02123991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cf7a3306dc1017f2fc8d8840fff9f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e77b4b347c4dbb5e08e68a5e5a335993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ecf7a69dd98d5bc2403126f8bc35c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d2c1cc8263710572754e339cfc31a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be870fb5db9d2c6966fb7355ac47b3b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91989ae4f2af48d3ab56c8128304cb63997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df0b91c5ca5bb772a0777d4378f4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc07187e98b4b2339b2b793126fce0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198e1afc8be3abe1128d2e7970085c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d11a5513a80f97097dea4fc95ea9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53551e62df32f36037bdfa3a96bb9e445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102375df2e3ad92e78ac45074378ee266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3269334adba49b48b1c0e65bfd074d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d4a0e6e6e289ae97b883f5473d8e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc64568dcb33107d31bc9c1aec25659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd799f0905bd18f91bf93b01a3ccab4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd0bca9034c46eed7541cc1d8c45511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33635412a98411cc7b462d1d5cdb95bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa681e1e3285e12ab1aea54650076ce613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873596274f530480d8d0b7ca2bee6aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f83d68788a461a82b1fb5024bf5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96268f2c988ad04a7c663ed9a952f4c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ad1ba5bbcd4d1af5ba68c69c154fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aadf3c89e23443fe07abaf0bfe35918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4d3f4b3e4a837746149d9307aae4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6c0f51aea20a6cf4aa6597deaa04320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad95513346feffb9edc95c822481d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8db7e1109106a8235af4ccfb7890722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357f5219ec0dfe8f9820980ee0c816923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea463834c73e82ce701931e93151d4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a14b97842bb32fb4c8a95e390ebef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ffb68dea6f6f6f096e3a95572a3fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c53251fac7ec113111f16c2eedd00c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8ed60fd1cee274b8c6d6b8d30b88f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47df81ebf14ce3567076925d81c6a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7be6fe1f59355c906e075ab65050830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cded53cc5f49dcf124cc4864fd1f34d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0c5b43363790cb527e3ea2359490032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7333532490e34f5ca2b4ee686d9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e22854383ed9b8d425bc78953a7e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac77f0ca98f09de76171d2a4e1a5f6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4310a4b648591f1462aeaae2bdaab036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550013c20f3b42cebd4906f9c386f30937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aac675d14e488ebeb0ebdce17dbc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e692e9a5d3fb04b4dede595df9847ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c4a3690c454a92e079fad347b6f5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a27922f03d965f8feaf1ce54ae28541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cf873e5c71cb4d8c8b92dff8980c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9efc3de859148fdec0717721a47d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d6d67bfa86cde95d0f5f9267e51044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75e015dcc12f7e2118d3565bddba5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14437bb301b672bbe86e3d32545e2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0410519b9b0930478a2041ab5f74c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef76eb8c475ae491056c6302029c67c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f2932d976251056f0c58314a1e25049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13770e36e59ef5ccf303f29c650f126250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef258c1dcb62ccd9c648e7f07034d4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bc3475fc2761b3c10afcaa37a618152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1152001e1334ed2f44dfa9098849753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10c6fd0909ac74ce8a7174cac8286054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b82ff29770571deafd3d48a8e69955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234106c93ce30d75339ac58c2326767656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b9fb5cb5afab208424851217b4d9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd8edb59e11444a2457c6cb76db67558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7b70a97e8c2598d972767969430c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6295b0f8dae7a6e153bcac04d1053660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b54a09596f366c28dac3a17d88b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c4125d2d77782e5ab7e42db4e1fc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c424ed72f43799773013dc97cff163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b644d6e6cb0a9807510f330ebe09264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941d052c8cdf8fb14c5131555068ef765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c2d6a5631377883b95c3db748ee6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bcb77fc2bc73be5605fd9c2cbdbf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded228e2e779b4c7ab1f203332da753b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcdaa88af5883edd7205c5608f020869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc772d2dd78bd10b22de3d616c0ecc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d1ca35ecdaed9ddfd923636773bc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b7745e2e3d0003aa7aa74c8e36ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4844981ab8c6d45df00ee3c93316373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e4b8a8ec13c771c93af16a6fbe0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30394e65c0e3a883ed2402140cab04e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f359be07ba21e5f09589a8aacbed6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e7b112d9e9f023a1d5ade021d009877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ae3a9ebeed7cc76bdfa4b5cd34f6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd869ffb27d093b23615eec0a335c3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d647f6b955ed0238a3afaee42faf9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f2edd2bd39ebac283dfc458b17f6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d912d1228e6093d17bbacac0cf1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90f3c21b0461ec06fa81ec52e501083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf1392e657bc55712a539324df4f5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1820b868ef130b86d03741034801ae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4bdc286e4af220c7b68fd8e6e448486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aef2fda935fb9636ba7d804f1e1ab587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0023faa5f9dd664c8381fa8276d3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562ccab1cff89a5aa581d100e83fc9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4b328ce1a183a0909a825a24f46fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdb2a2e38859b20913b505fc9ed24691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726d3299f30bddeca24c9990df6387e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61174b507dbed3168963fed0dbaa980893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a71f5138eda5075d2006ca3bc01594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29274ec946b1879647f04b6c08b477c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cc09d235d0e11898829bfa67f3e7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae7a363a4e9f98e2d59c85c1eb7fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77742abeab35ebcd68b72d05a44e52ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02943cb8913f34e8ce282528f8cec199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeba61cd9595f37ab0a54b5a11024ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e388cf72f5a32176eb61f89f0888101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612e48efab946000e29910c8759322f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1663921644e567772db94741a139c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc39e7bb6b0a40f86b73554f389e5af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed29b3972c6de3f946f581af1c4c92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197563d9b442510c903fd94a37a8f0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272d34bda3fd153ca60af5085846415107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8396feafab675dd5c959988bf97f48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cd4d2a67d87e037fb695ae2936c52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609db387607a8c84384f218a837706c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ad2c109964ea393a184355228d5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e50bd25bcdcc73af485a59aa7bd05b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17a13880c7a423764b7d3a225a1f9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba73291b672fc225e7b640fc7a2b38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ddd34447411def3eb0e5977f1c013115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08141cf785fbb4b38d15b988e89be307116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ded2e2d8944f8337f9431d14c326f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131974148933e27bd1273d478c2b3ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c6328d5a04d26901e557f392bcd67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3c8258dd511f86b7eb655bcf7a00a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7c41ed8a84ea67d1a58ac3b6fd42b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d7711a43afd43ad2be388a90b2b54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e23888ec8498965a0a5523ba323d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c8fc7fde93aa01d5c4ae0167523dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bad00f81474ab1cd6192968e852ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616b75301fb81f7b566236b1c868588126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f00feb31ba9fbd304846e2d33188a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1564d242c264cbadd562034c35d1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5fd41f77371a992d418ce382a5c29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a37929235c922f8bfaaf0136c5f22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cff864813ce007a75fa7c670b518e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f12e4d593f67e1b1b1bd522dcf9229132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450ace7681b21dd3462ca7280c65d91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06488bb6c0b1af35e21725bed37eb0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec57858d9aac5c7aeefe79e57ce7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf02f78932dbe2872a94449e81058c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e25fdefcdf995a47197b1b3427a500137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e709ef20490f505d32f71f5ec550a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f698be286920d0a4ef8bfbb04e4edef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb4d847d121f9eff86c12ca9d71e3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a9ff3f1a9f3e3d63ce459d39121c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c950ef52c65ff913361fb32cf56a031142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72686935789cb20f4366ff32542c686f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af51fb1b5f51a8d9473076cd8c2e04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29568102e76036b63d1d5ca3887d960b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aefa7b3739d7754d36c06de306636146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65ed7bd5bd46870baf42849bab26a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a548655551ed3862b6664faabba81af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14be759b905782eb331cdb8d5b43d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bd898eaaa14a180fac72637f10109150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e76f68e6b4b9c63171dd72f8b4c7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dd0da870f17eddb1c5b41e6cf04c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd88a316e97a9f96d431a9b738d7f5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd02c26ceaebd246851e0c7cbde9f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f61c0d03af92b4e18f3dcc0cd2605155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ec87a47be05fffba762a9ebf4865156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed9bf57fe91a58067da1ed20fcac47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed845fd6f9fc4de247d76d33a22786158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a133ae6ad94a353a231e304b5be4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf35a1a1292d160c2118ea8326244160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b0a95a35c42e7a1386284b59132cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ff33b1a0fa4707c21a318255a1ec2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997bcce63c7ae6a96923338333feb7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0613e4a810c66a5075de0ea4afeb08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4df0ebec37c496a24c96ab3f9fe84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b439bd7c866c79033625fa8e82217166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba78ab04de8f96bbf9972173aed7eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbdaf85c9ced8251e16a190b61c33d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba720136c3190d79334accdc86c39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c173e688858eb58aff34d4cdfca627170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25236489e402d1834632064ee52f408171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c528ea18390bdcf9b6359d10770af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580f7d325d1f0ae94903fbe12f970cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479c30885d1c18197a17c9c09d98363174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a83bbd4b23c9337110b8e729ed548175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb98d14e16deab2930c14768ba2e94a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abebae562c99cdb3efabf534312e2a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec8fa874465ecad0b12395cd2b73c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6669a53ed561130c9f7dc2d2e28cd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625d4e7e4b44e8b49ae02f8fca34c58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b004faf24b68142c0c6bf8a47220c6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8418c77d78c1e1d2cd3e3a636cf938182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeadbefb438ca27c999850c0388c86c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0f62b7b9ad2c964d3d44f988dc95a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f87f3faa2cc1a19e420fece85e90b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301a2436020abd8eb92aedff6126303186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea564aa65c2f0af669dfc05bba9fd344187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95785ae9a7832a1efe733bb3d1c34ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2542761a4b28e7e76942760a28487b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d1bac67f1bda30477ea12b44f5c01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdea0a61520d1b1ba2dbd683d29426191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e08b1b4ecd11b99cfa2a3f4a235fc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18742a37cd72d1998f5f2092a43f082193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca3d83e6594e33e529a8d7c4a6ceaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c8800f9b514d396eec2eb0bf76be0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04793e2cd964832499c5d7c8c244f9e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9511ca325282a2dd8c36b3f2351da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443efbf4f530bc05ad8ed1de55e513ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846f355e847e54699fa160ab686d1a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7c326cb117a90ed1779665607b643200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c6db3e2de2b248bd427ac6408b2c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf76efea5738ec9696609ed0efb6f3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f9002f7b12b1661e152e7bc7914f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d5e06e24f13fad39c2712354da706204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3c85ba07156451d5cf882ff5a4fe8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39d9fcc09cc940d23e11fb2176fb5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224bef2ec77a482c09a5fbaded9c25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503df73bc906cc4ea34b665bafa3a37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67abae9199fdb9f0bfe1720b9bb969209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705ac1cabc872d56b6f5ecda7fe1d4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ae32f274b9cd9c1df853e8d692df1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ca61962681069d20601dc5789aa3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0bea29c29480ef14b2618d2a787fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809fe4fb38025f1603bcbf7b7dc2c31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6e42ec49cdcfa12886c578536e334215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be255cb935ba792fe473991520e65df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef72a8bc5a82f7eff2d2000654bfe4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e7cf87b9e859e47ff756b7c22b4ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e51270328e5f867a38023934f9957219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b326f62d1df841b8cdec4829a7257e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7135584dc86e38bbc548ce81768e23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93db26c6b9284eee75d5b08bf6710e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a459b896268d8e0da2abd6e532c4a97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd885f3cec8720000faebd1e3093d88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d230c474d4b00dc0f992371fc64c84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d121f26408d71041eddd8e3e2af192e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737196b8c44a122bcec03ff25c6a46d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0440eb1cf4a286befd660242cf7e877228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590a34d9bb599407f8e8dbc133e97d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc2a2b758c8ab25710b40cbbc4b12a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45314c06be2669ef344d75b9c2574b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf16f318f408a97d3eb56ce2a5a1ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bab5d9d96558d83c6edfbcdf6384e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688b61fa5606427e38b26af182dd0ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca658db7d61bd5e7eb90f59b882790d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989196bd431c695d09fdb6a0e0a69ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dc295c30faacd62e96c0e4c5deee6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb56f4b8127dfecbe95b205d3ffea2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336099efc87ca10b23e0bb8faf4527239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013299c2960660b4bf241b3ac20c065a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d003bcf779c3ea14fc782855824f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70854bc5d2972fec97e3db2004faeea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf059e614673a52cf04589c03a49fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ab675da21283dee3e9ca6c307a2c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742e60fd6b6fc88c27824c00fcd74ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1a78dc7b2f148ec1159caf6caa8dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41449a1d35f6ac547fde621be96c43d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a2f3727e096c67476c31216130a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f6af0642fbd909132e32c8ec2eb18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182a76691c278dbf6a2633e1eb60c5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebc790dd86008f4dc07e8ec25c8f15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cdccd43ee462ff3c5588f913113e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e1e79cdd779824e855288ee0b5ac5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eef5ec793bb9f8affec9fa161338f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e51fb5f3cbfdd596b0dbe5931789a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09fcdbf1633dbc1c36340961ebcf5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da917c10a1b9280511e516ea0b401257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ae51c43b9dfba2c57fc17aca450e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243658cc2fb9ded592156d5de7e3e116259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5d62f7589abde777262de32bb585d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132031c3c141ec57715834cc8a9e8ad5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b07bbe2c1ba6143ea6243ce4854464262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bc98b1f6dd29d4c654a7adddab5f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29321e263d80858e7d2a6fcda254030264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15aed53584da5043fb735c5767efda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23377115d4fcb3dd15ea12a2c2f1e79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391cbd52ca70c19fa2700b9afee01c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd55e70418b00c70dfc52d2efec23c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9db98af3b9185d410b92675a10387269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862adf9e8a80f2720971c309cd36061d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd159026ed80272e06311fb8024c97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d448d151ec2d7e45402f187b75a8a2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0d0aabbe0e247cda9dc0d83cd67a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73785a9074f9578922b0cb1f29e1351e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb13bfaa4ad773dd279ffa9e2a2d89c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89083e4bd7838485922da059c85b7d65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430940cfdb2da28be72b011ce6e981e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc208a4044e0418956995dcb915104278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dd28fa3322da77086a41b02cb34c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cdac1e507390e4bd6cc12e562b205280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b838999ccd7612dbc5cd97ec0ce5b12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac57b5db2c4d56b064d1cfd3f8a4df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c252474222098cea84170eabb8883283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14602c396188f527be4bf246bf9b8e81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd410cd6115bd1c09f8fb2b84525e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30fd0797b2556f414a5bc110df145b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4043f24c4617812827dd36d03ddfbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381413bc2cb79e3a24ede303f86d57ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f852de66533f9414a3682f86fa962289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28ae9f89e37fbd4faccbdd8e37fc4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554037ac32bffa7cd49f1c31edaabd14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523449b4d18a223e483cd1e748d5a916292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cecf4060f9e7867936781c7dd4267293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ac57b36053ef1bd741e0ee95efc7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baacd66167dc80805522497b312514295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e2558630bf80f902218900096d1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cd2f69877b69b2e197d049e20f3f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db4e56d28115e05f44607a96d457f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90333773d9b59dc941aa46c4c22bda8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e255e13b3c6729426c1fbaf128a4b7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a0415450dc16ba3d3f0666218dffb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c4cc0917de56ebc80b0eb68a75a9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6220799d954e461ae9c3c4bf8bbb2b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad3a9249fd70acf952bcc04d1d3e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061a86f9078ff6bca9415381b372b73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320d053bf06e5e3ec52b94461bf1ded306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766dedd0141059709940be818fc727a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2a21ea0508dce9c793eb45ea85f21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37d11e787c508ed104fd8e351b3d1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7d9b1e772f34dc97ddfcbe80f54b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb0c1ebe3bf79fca0ae83809b1e8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970ade5b06187debd4c257c3ccdd081312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f98b4d6a4b58e63a1ce65428041a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29007f1777923d3b549a2dcf273de7cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416e0f7f9a4614450ed68da66bcf0e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739df969151e80e7cf2972861db78fcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbec67ae98c54ef1bb5a8cfc21457a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62ed477f86f00f834864eee892adcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1652304b1216f509fad8578ce25d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe79a6991f00d3afbbc6eda39155f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127393c0b9a828b3e1ce6b255331df2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89270ff62097879db65e6182d14f19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc7e7842e30ee3152997a37c1a0d02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099bd14e5f632b2b9c40f4fde725182324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb38bc3343f785f1e5d1f3efaf95cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf34c31d0965218903124a18058f41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0adbd75c58d1899984c7a8534f66ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eef84c09e9e2df685b7f62fbfa5d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f65de485d12c2357d880bf26d25bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a865507c179038bff489a6742f155330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302fb06a353b7968fbc669c602590af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b6b7c35566b505b622a6d3999cdd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f5aa2be7d145170010ecb84566ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028968fe5f32eb7f8a47783579c95b72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9601b14c402019abb58450cbaae128335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e52c3434507d0740e662aa01a1074336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6583f6f76458bf551940d13f4d9fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69df6b1f82bbf3d6c812952ea4d884c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf91c3e52b36b56caa9ef46d69f372f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f55d35753c19db745bb97903667827340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d85453bdf781e7760ca75c4341f77f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea09e7ccdf0c991c69faa94935bc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319512a0d5865545ab6b66d6aedfc364343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b21c8ebe81fa7db43e2b3f62dc4b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e57f683e06bed720ce0bf1f19749345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75f669e6428b910924694c117212cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae62f7b28c5c4f0ea8b6675acb3c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834446e8559cf19d8002f60a65bf7a11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269c57d589912e67380f9c2203b9e2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a45e3fcb93d7f0ce08000c40bb530350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518218b06d3c7e45dbbb6ac3ed9152ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4568252e74efc94aaa36e9164a2da2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace90792e353e57685a826f1700c13c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5465a922b6b01917e334d308c7b9748354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0dded1a0e062a089cb4d1a7642220355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73bd9fa1d140966330774f06bc6a0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18349022844c7865508476a9e7c67ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528afc32a37bbb54d478b13b7881b98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e452dea243dac7757793add6dd17013359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c5d77b1f2dfd9e1bed85c95af8ee4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b74f579ba90454deb336e7ecfa6e70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adebcf88e5bde116396b1791c6a367a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf6436174e0ad343b2b4f76a5f38e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf7ffd8689b4de82deda3f972b9054364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe83a16f89ed7913fca4e8a9d1ecd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fefda2119a9e9765ee51d05a1836ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab9ddb2174a37d104cef6a1cfe9a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39495106c4b19b3eba8162a8250d19e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4271d8e1f9df6ca76148108508d281369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eaffd426155a9f0eaf74f77da44ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe82e3f9e206e666a72327f9245838371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e52bcdc73edffc1ae553d1db85249c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fad9b12bf06c788377739eb73c6a64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d863035ed3394dd9f831d2492891374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929436c46087347117759196353ebb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095831ea4c708f87cd1efbcb44da6ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9b42c3db73270523319adf41b38e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2d1407b730ccad282c2078b418174378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac825d41766e1bc75ae2cc793e7ecc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee4a998d4870950a3ff899606fa85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405807b00a68f3a14adc4c86cb74b28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90df050e67fd776760b446830a1d3c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce747d135eba93519142cac0e63b450a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933b14b3fff213b1022ade3c6504234384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4d3e0510cc766aa888e59e029766a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24070d6c1d78bfb071903620e4a0ea99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e8e2faedc21b57edcc3470732b9f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f586de41408bd7d343a5c851af75f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8991bd127f21ed747542235365482389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbad544c06862e383c5b0a5ac2e80a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fae150b3674b0faa0257b7a118cd0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d9571a9b4612831c681dba672f00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650ac8bfabfc52b285bb51e5d4e501f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e3d53cc5bcf7e2fa1816ac15299a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0249a5d9629ecad0b53620eb0d3182395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b58f1376f56b3da7537e0a8c927f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67b21b16f8297ed8a9e784464e943f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750a66ac040342af377caa408cf7a1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0ecdf127d36e8d3ecef4e3695d0f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2f510b71bb8491c6834bd38ecc0a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50417b1b4de37b154ac639f1ed6bd50a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39018771d0733c175dd57b9c237fab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02c35fcd1cdd3981e5362e455ab888403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c58867897622760301184b8762f9a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612951df0e99719b23f3979d8e9278e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcf1d828856fb2cf0b31353d50334c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd119b7e3db74e721563c5dd70241d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38156cb9cbe118caeb85561f4bf1f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13905369270030beb1b23b5da28a6a65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8924b8e13faa2cbdbc2f14d9785e84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282399490272e7cab87ff8e67f24ca7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223c054b28088a13cdd07d4fce4cf6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e234914aabf9e14a6441c5f82ce882413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5e536cf6704f407bf52f127be7f6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8feef5725476c6e0f183ae189ed5f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b2798268ae01bdbb3cd8d04934f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955827854b3ae88f831a094e50dbffe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3e970a02bd30ddcc9bafa85f52127418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e61b473b55f809cd11a4d1cfeb28db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855689b5a01fd9bc310f7e851685b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adddf79a4e3f41acdc76f5a31bee06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a185bd089ebbd4a0dcbb51dd5092494422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea403a16f8ee543c0b4ebca02c284de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3f2811b94a8965e0177e95416b86e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5c8f25d03d10b703cdbe6b56b6fbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52778978ea1a3600db3324c766aa1599426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8503a63c10f4190037a4ea6a12c628427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02389177157e884dffc8dcb22ce52ddc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac57d6f3127adab83d6c1d820d8b473429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb83e0bb86edd2d59521d574b855f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb11b0d1b3cbce3cb706de659ab934431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bd6629fb373573fdf15fc6d92341c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e05ee86efe1721f4e11b9f1a2a689433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ad6bb8e0f544374e3189b4be23a88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7062ca828b0e59bd74a4ce7eef0b16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc137126d2621dc1b090a42a244154436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9e3f19accdc330e1471f5790f4fd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a692d385f187a4d15fdb33a49ec1aaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c764c83371573b9d0c44d0d14842e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f237a10d9e5ea724ba22f64baa5248f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd92c077e85b0d575669650288513b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76f65b662db8eafa48962f868380b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f54887acd4991c346608cf6ee89909443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386176cc0546f5dde3ac978045b9e817444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f5d6864be70456ee652d00772c51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d11c65b2d660484cb0e4ac854fef9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4785a2907ede067037957de3e304447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab56fb885dac734c1f5e6568f665eba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef47cfdd8ad722bb516b3e9ff67a92b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf4f1841233553270bea5e5ce9e4b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fe26bc06d583049ed898fe31f18d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a3e94d523a116d66283685cb9973e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc4f29a67703584a1e9c6c13bd6b72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f062e24dfd743eb1e62eb433f9b9b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ad9c4d1875757e2ffe0a6b4585768455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516b666683d2727da07c2f36d469131456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d7345805566aef26e1725eda145b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce77e1216a6c70bac606b2fa636a56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76658c95efd46a83cf9f0265d958d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8923f607a72907f88a453f8e9f125460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbbfe92831a194e5a1a97876f232c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f978df664eb6c4a90589a2077452462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee677148a7e7e70e8390f0c146422d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb01be6799ddd6fff8c0567ddbfeb4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ef9a486f10d9ee32e06d22cddab7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd36157b83460519401a89aaece6a49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492782b5f3f74d52e0178bb9a7b9536c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc59d38886947f2ae828e97fff6f4e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c1f8129f00c429827331d5f38caa1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901199587ede8f406018aacdf96a2e2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70689d74f5a90a2fb1a44334035ca9e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a197cd0a1f25e95c0fe236c06a091472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7750cf04bba0feb5b3c9ba1f8c3f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03112f506a6837dac804a6c6254701474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de411665d8e74ee24163cc7dfec55be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce2b1ac5bc0e858e0cd2fef2c1842f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcfb7131c7ba506df39356801b1490477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f87e183537041cebdd5890ea5fd04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88845695b5e9b83c4fdca148b38057be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8349a2e485aa2729be5b4fb92589be2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab71d17b9843232eb7a38b1eab85a8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d33a7f8e6b2b0e54f2c6be7a9ba0cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef70751fe933502e22041bf14703662483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746615943f9e6580af0d7112af4fe314484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bd1c114a2c42c17034d7a34358fb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd278b9b4ffd0e2f8db28a375fba72db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bcc27d4c8d20c8c099f89c819bd22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258a2fceaf106ad80af04d3199b43f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb447b8af5fd88909daef2834c50b52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba10964a228c3e04ed7fd56ff36481490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b73b5f07b42ebe52f587de348c41b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d9840885beb9b66b9a0a745cac1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188b95bc1f7973345076892b43d71b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dab53e8837ffc92749d90eb147f7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74a06421c0a5e352f0da58a7a2ff4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666cd55dd39cc92fbc2f8d1066e1175496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbf28ac65a2b68354404006449bde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764bece0558eb7c0a27093c660960bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97509c94d0421ed893e3f60f8d4640499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d4abd4e0efa640977e59822ac293500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad22d40b19be1fd46f9d7908f95f85e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883803cb4f6eb1d6fe64e95fe5c5b66c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6f4992afd443e6ed825d1fcd3865c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7d6e8873eca4dc99fb46fa0e571e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c75685de80b4a66a196a649cc0bac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf409b1de4e868e76a9c60d3bb3bd7c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb397e0009241ecbaea2ceaba8b0640507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ed2436c0bdda2fc436be067ffd3b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f09750c02dc560896410dce46c651509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9908542cce10ab85600fe27e980d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fee1fa9e9a1c255a347c7c46feca89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f9b94978accfe16612783e466c6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa83d56584171782440ee8a0644133513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef377bd10fe6725d5bbf5300e12634514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f9b8eb5dfbb5f553f00c6a249516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f7505fe4a980a77f1ccfa58d73039516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05faa7ef8ae8fbc960555fb3c371f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc98def2228267f3fd28148b660701518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b6b13e0aa015b4c37e34aa0fa3908519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b70fbceda06295e4de43f0b657345520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e5130a8a0a3fcac650e553b9477ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf5c0ddd2abb10b8338ddf82aa169c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5c1e3678566b93b80d6652073c4f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c64113571ee29d399caf26026342524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344efb9323184020548ad147ba76cea8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648e41eb7462590151501692e42167526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855d4d06a6a1276976f93ffcf9e8184527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b443648f36668a548e580c65795aaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76428b83064d6136279ff69fa7998529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9728ee6676af7594ddc64db695577db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdad9b0084d1805d5d4a798dc7c2fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cde8be98b2a3cd6131892e728421cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99394442ec17e3861db5567018a9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb435fdddeaf3d16a52687f61695e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae37a31fca96fddacbe7b7a932584e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672ad3256a5c2fcec4a541899d65a67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad8bb40495cf7de29ab905dd77aea1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778488220fe1bee54c0a57863b2861fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3146772cba419adc8d1f06f4aff12f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8cef60a3dd41010734457ca2d7eb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5efc5128707c4ed9d2a5fd5aa4435e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ecdf349305927ccc49ef96d60350b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7d035415660f041f16d9e31ec1a5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4b517587dce3b2ae64d14691012c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423a5cef41ae668d9e72689f5de4e68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef63cfd6c987c83cc5a49e04f6a2dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1f1bae8e87d3de21a15c4ae1d745e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36127ef1f45dd08e323279424846ed1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396f5674da502193d5198c689b6d0ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a06f6dfe222548d62e1b648de6f9b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58546b222762076f00497591d103fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707add833ff9ab22256a688f7e8fb12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481b1c5527ad2fc7c754c1d7781e38b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d781d54ad6a724b17d5a9c6aa637554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9cd12cca7facbd179eb41ad1fb903555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1a1c82555905aea385fb7d78bafe1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263a8a349af68c53c1a25f0238e645f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acafc3f1b74ea8de1c43b3b9795ca12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38736b1c7c47d994cc0c1f6e0b1cd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd5cb788abd6c7c109781fe16d2027560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3a4b8006d82d6495317ad99835800561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb505f5dac6ede5cc63209734a35a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4391f517cf7ab156425346d5de21e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0a62d7783726cc45b2f805c1855b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dce063780f01b5f5d526f5aaf09000565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa696f6e2113c658736979d9ebba32e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a301586a879c7c290a5c05b6faea4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa8bf0a0263c4172859fbe02fd96c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87b762064eadc2e51832b4f6b2658b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcabd9414283fcbe8d23ae5798cfd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7642e6d11f19339391f0052a387880571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73289beb5a911a0d773f0cd0381d7d4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774637fc84d7fac46ece577917646b9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f7a1ddab1a454b199e47d6662edc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccb823a490e35b28dcef3b220b0fc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aa8ddfdb0066940711cd3fc289000576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db1fa2e02f1c10bd23a89318dfdc33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc304193f33435ee09761754123504578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc7ccd20bb8e45d3fe787586572f5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f7820f7429925c251f403f105d17b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47cac69e57b0bcfe2ae83d12274c7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80577547a1be11c08c49e5a8a2cc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258779aac9363a3375febfa7adfeba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580299f5a2ef19be40f7739152360833584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6776f717f33941493970ab6342436da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f635e731a2f9328096c238183d2fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5421728c151dbf6e90bff6218c3bd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a54a43ec50fcc9250683baa1c26331588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56626fa245cc70e3ba1fd1049e92d4bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd1fd6f6b76060b406087608d00d15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f322e4acf255574dd496dd5dd1532b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646716e7596a2027a1658f17fff6bae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b42eb0780a1344d6728ceb31a4a906593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187939df0301a75e74d0e12e84b72b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b70c9dad4d0ecab25db26b4ae1533c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8e3fac1756254ecd5a83db29927e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b46a3ba1bde1da9fdf3096264d61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbcc8267476e0356c40c32b009037c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29040bbb03dd92bf0744e4d39ee5f163599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fcb7b0eead1a5a847ebe0e2fc94b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79e9a280b1f23dde56f2d3336bc8a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08968f126161e639402f8a7ed195d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f37a59c870300306c6001bf6d8c4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db9b589e087d8d8c4535dab71eba82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b57459c0494d359fb704bc4b317db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8765666f01dc4c02c384398594f61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5732c929c1570aec0b4b300360a1051607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aa2bdf43320faca1e9b1f9b8874d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cdbd30bc49f9e7b3df09b6f51dd39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaff4d8d2117e7d3a0619107c8d5d54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6176324600a39bf1ca76535c07ef402611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c441cc2d7fa85933fcf34343ac07da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167f76e6e3c6beb78aa28227efb0a64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5ef3bc153c11ccde5fceee3480d78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe4fd2125f91ddf677ae0ae3226b83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f072a5671f46b3262bb0386df44a450616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1605dffa1c7e22e6ab6d874d25602fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80273fe66c51992be9a11a4455b25e36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fb9d9c7e4fdd5a542882e184956da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23adb148e6b1a1ae4654b0ecd9da5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ed57f2c7b78e85003085032d8cec5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44e9299c800760cece54a70b97e15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe1fe97147f7c1a2c8f8f9f67ee72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd5e910426bff2cc8b7ea21b6efec4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c4c8ae1c50fe155571cbcd9eb633625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8fddd8843a311f423d345d8a68ae1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c657ccf9c787bd90a7459dd0b8f9bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239541baceea7cae8c0000151b09adc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fc0946a2c87f83a91ea4fbf60401b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797835eeac32f03ce01b3d43c6499251630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b32fdafa2083c325795f719faf6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d3103ae1defc8c05ef1a278613c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d430ccaf4a92c77b996ebb0f29aa18e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa81d9ea092cbb3c892e9e529964a4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c5d67ecb8bdd8e08ad262a77797a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d2c85f632c2377ac926fb17852a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82c1b9064c74872ffff5b3be26d94c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650378e5b92f62841129630623b4f4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8a0ebbae5f3c76f0e8009ec98439d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1476a179e0fb6b1dcf4b8201c422b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cf50e0d0dc7042db1d1a46b8979ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef60c7dece3c849692528581603870c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9c14e129e740e4f7ad2f18f7e4744643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33b709c8470d0658dfe986e5055330644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493daa46623e2435d9daedd94126bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b2eaa710f0846c7fc3a52270e1719646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64252837c83cdd3704aae03e70735ceb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2312db7bc9749cda56e0b69abe934648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff890172cb41f71b5a8c6b1eabe5d06b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f9ff8801f48ec1d18c9969f00e4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c82b2822b5366b0274dad21346e5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e933d79bc56ee2b3446040b2657b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3e93c3c7c7123af6b8d2180fb3c09653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eb300d501f576d6ab81bc73b7122b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b0b63b880f803851fa85833b79230655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a691c09f2ed01274a7dcdf00c457222656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febba340fbe537a7e8d0ec73ba97558657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174ddbcf5f69d085a8fc3d6adbe21ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a20d944d11ea73efb91c4f372d8112659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22815409d1cb4a12b134f4c0e6bac151660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43a8e2dfa101c01d984f23750f81d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d001fbb49359b3de65165396581dd48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c4641c503ea0f571873159dac6a07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993ccc0dffb0e4886e123376eca2707664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fe52a1eb0529572a8c0fab72e5117665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c318dc23eddcf8109311b22acdd1b20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6212659bcab7f8e27a9d66e76fb2ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b94c4b9200212e405a642be337f504668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627fb7b000396540954ec783da848d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf5c95836fa7c3f03545788698dbee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7a943541b941739d2c70dc3c588bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759db80adfa1d59650a06725976b6c6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671e9bdbd24049ec19fd8b9e7f1cc21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cea48a61d9ec987cc8ca1e1263996674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209a974483c4d8c9aa99f916a69eba5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaabe7857aad5e20dcbc610d431469676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aab0ca7aef318b9c51e4f35c67a7ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f903bc3b5f5860f385dfd270ed755678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d7f5071731a35ba60e64919085481679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f928ef7b1cd2a7969b3470d5fd667e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e5de3d0b87139ca23856a85bd5fc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb645b6d287bfac185d466bcd07238682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1742d7141f13d3e2ecf9bc65576e31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cc4234154ec0a2bacf5259c51e751684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7e3fa18d3e401d9ac27c5fb3904a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec162d1d4d456d16bfb7c8778f60f90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e47716b2a5cac124dc0ba10129ac4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae64fa85191e46aae465c02e87c6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd088d230b5ae52fa0630ad479a4ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56094ad3c31ae4e746c24a50f76343690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62008edf2eacd766207d093fd608a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68428eb5410c3455ad5ef44e2800eeda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693995269e0b2d04a6c44370c1bae937693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bed1c55ad75ea06846115fbbce0d7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ec057a51e86a3066e2c8687a4ecfd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c223c74dd811b36457913cf3d23e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67228e9412b6fc338eda4bc691a240bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03887abdadc5554e1a57e8e81c1dc3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab82afe4cc9fee64993630e6cb8e74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014063b109138af8b0dabd7597e3d654700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81ce84bd597935e4d60406eabac049701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd40b662fdae73728a1a4080b727f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e99da5399456bb32182fa02cdfc79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b8dfdce4e80e14aead46e4f70e0f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86257691be56c9ac5573c95af7def78d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6cf7c72cf0536ee3088dc0ca21c7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b8c48a8114e21309b4e6a2e2b6b21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445ed851b679fd283f2b9d903fecdcd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd312916270e6bb16dcd0bbb0eeeb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38190212820a6721f9aabbbf32686b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405769303480e358443fd3dbb8304bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172b0051f3edc911b517421fe0776a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab02bb64acf5918ea88f4cd2559da4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad9518ce0667a422884ca69c2c603714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f22c36edc513b610b10f7c2a6594a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c6d859b991d07bb347aa1382cb6e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e7970dd027363e86f6e027879bace717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686fb8704b8a83a136ff9d04033ed66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24214aa7ae8a7db324384dde890ae94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e6096b4ce92b1e70c4264ef48536720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c5c8027da158f6494bd537d39a604721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b18a1f4b23bdb6e03065c77ae634722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649cab1517ef3ad69c442faec954316723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07913c350005169aaf0823d566f9b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193bf34cda160c85da46490ba7087bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c061d4c7c6a39ff039592a3fb853cfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387595d2b6bcfd881087bd9f71eeaea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f1b1d1ee8dbaa31c464de047414bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee386d40a9cd3b8bb5e5936bd21d7111729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd3796ae38651885cde24dbeb3eae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d9dbfa890ee54283860811ea413e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af8de42d41baa052199a26a1e7bfa9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8259e6442aa7bbc85aae70dcb5421733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7a35fe081cd573a403b49cd4ef305734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08ae3bd19550b7135005c71e1d16f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab257f02b3e1517920c4c58ec23160736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc08c9e640629150b0c39b47101d4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3d13e7b6774f8aaf4852d84d8d060738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f336c2deff5e2261a1079e209a8466739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b966593c8f5c785424f9a0131609d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14411e91c194c279cbc89bbbdcfd09e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa400332f3e2305a5d4ae4d565b1519742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be192f692ba3bec0c1acc52651b17643743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec4577d8c7fb2522c050d9e5613c39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c296f7bd002838a93bb34e5fe5c86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ea105851a5a06aba3b82d096b182f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53856455dad567bb0fd4d289b3a41b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c5c484096c084c3054c39f3ad41c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3385d8e1447713b6117b18311d111aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6828710a9e48cb5b4fb445a2f1bea6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578135259f39e32b58af339257be13b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9b853f5c3572d5d66b9054392b31c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e119966d4dc1c900517a25bc0a99d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91f8fc3ddea964b9789069a69f8f7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f47bc3ed43cc00ecd4e51f3b76154755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a561bd8d896166a63b2bc5fa65118f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f7f849060a18a9514cdf72f1cbcce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634a7f57669f3697b0efe39e0aec119758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1195c17d30c7ca964c40f9222437e1a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895b7e8eaa5fc150959240d27d77af3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c940dac1a9bb18420be24734d9f56f2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27d6e23ab2495a1cfd4b74f4adc3a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a59b278b95dc5a2b0e7070d66d762763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b009301b0bbf77294a8d26e1e3ced3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad747c7f062a3a4804fa5fd43e7a106765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f962c0dd2bec7d2179fccdfc508ceb9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391580deefce2789b90e316a305723d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f96e11251f2bae53bc0b947cc99ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d97b77bbb8439f4dc1b5e7023fbce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410fded533dd2ee621c595a262094bb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5210e03806572f2c821414099dc79771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446df227f2a24ec414777ff9428e9fa7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31382ebde4da0c91a885b4bde2a0dd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d4012b1b5cc5c814461e64ec3f4f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217a067a4c36761e51d7aff419f2472775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae427d405f8ea8c9011fea062709e63776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a17ffa080cbae2c098a194616b4b76777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6f664c5b497a6d44e710cdc0b63e5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462001fbf3777b6fcccb6775f343f3d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c4a36aebd84d032d90fa9b9eef3e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151447cd2bc9d14c042c29dfc2cf0a6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db474abbc7563de5e5b0dc48573ee8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7874eb8b0a6d8999e039ac6ccad4a64783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087289beede05b2b82b054c7623ab1b8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2c36d5d6b8b738e33b3680d2f0c1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929be38108956683ce78774654aed63786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5ac5545ee82ce5bb9b324813fac78787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39f7316f72e20a74c63b23bf376fc8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9d7fd03ff3dba8786a01322eb7e9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29d513ab128967d2514e251a666910790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b2283c119af0ecdccff522e0ce95791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16c08b57ee84e8c1b3f86523da8fd9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac69938b644628b78ec9bbc35a57ce793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071f563018cb14d6220030d325b06f8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f900ddf8a6991e01b5b25dba85e01795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94472cad89e0e5e905714aa1529f0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18647463618a819fd404bfe0c6c9a3a1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456f2c22d56a44487b7b42e93bb68d3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10c53999226a1286eb34374596548f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cbf552d9e21b939ee6c7d4dd4a21e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a849bf50255b568993a163a026eeede801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f148e008e414a6a48cb11cc84c6cc4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b265d6a48aec267e8b2ef1f28f22803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803d15e2e5aecb85a05ae5b75376ba6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c45dc5bea881065dde0f2d91c60023805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b4c5a01f0ca8fb41aa36505eae450806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf5c060f14e0995e4e13d728d4d553807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7562d26b06da8c8c74c5ce550fac668808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ba5e5830e84b0f333234abcb2ed7c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31b379f369566aca7af04d603ae21810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd1736efb0d2fca6b38f6cd2ca65bb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac403b6cf3eae264a68a54879ef72fa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cbbeb4e3e1d107ee64fef920ef269813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b833ea000255efcf08a82b40800bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aef41b5c71e97903b9944db892cef815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234738c3fd0648ee04028994e5dff067816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5416c5806842aa428542a04f1ff29817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972bdda7b8a991c5b2e444a5e47a693818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f06de306f2330ca63eb8556d7ce5e6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5d11bb73802853cfa417e615db0a2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7ee0ebde15e704d7d153ed8f5faf6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1318d3ec16755f6a4d3c32b2636cb9d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77a52e7708ee5f7b0c22ef649bb81f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13753534acdcdc07f4f896d0d7f22790824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3abebf691faf2a858f6b23416b7a40825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d530b5e49eba79d32d30f3020cf4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a984f4e2798d087076d0aeca5c205d3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc910d90b5f36dba9e5aa9febe63465f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f63cb5217479210ba79321bfce9d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f1ad18d479f8e8791d4dc6d01580a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3062cd6c0d7861b0bd7661fc101547831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36ae9f039d237c963e0f7a5066f94c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a8b0791879657774a64a0934bebc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b1a5ecf502f36ad2eaa96ab8a6572834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cc3c1b2f8114d2bde63d1bf71d581835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a88a0d928f47860942d8b3dc904f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f978cfd3deeb10b39d5fc90b75b43d8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb39148914c73b7679086d851b881f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a651b92d386d7732c02369e8901d7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2859e99dd1c8daf692836d8ce201f37840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b69bcc5035f3c218446f4250f57f7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1096011a79cdb7d0ddeba8b3328f676842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c043f51ece62c385ac67a4111981d4f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4499f14e8d7c78f1cd960dcebaa5e55844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9965da768712f3d6f9a638f31152d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f9904a3a38453d856a04ab497332846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161830aea2e682e08ff51f309f427e56847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f153bd8a474edb1b98ffd5185075fe848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b20fe6286db1f565def5105f69d15c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27554e13240c625658bc80df9a9966850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a2cc5fa692b0d719204210d717902851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48834b862d97bd3a63d3efae433f74852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9457abba71871a11c0dcd02caafd8f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dfee286d5c994eb2311edd52ef225854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db50176109445fee9b1ef6f7b21a18855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8aede8de0583afe870b3e21a4e42856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a64533a4a92a730e2452433096aa857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22b21ff67ee3f251f71d8f514211dd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd1da23d0f976af6025f9c1cb75952859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4fe8be0034c0087f97bbd2b817fd2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c90521d9c8d6619296efafbe45625861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64838be4d0d713f27107ecc8a903b2c2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5270023454907f36970f658acb2f81d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349baca26da56098bb6e8a5b3742877864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e75627ace3629837f80c6fc660ba01865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73a0641011b106b3632912dac8f79866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016635b2f0f0ce165cbc9e4ef291dc6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916cb8003340d189f85d4cee75cc4dc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2444092159b9f8946e6e7b374bf11869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ab369bb070c1020a4282e0f33531870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c59405222dd11aa57973ea3cec7905871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b8b29664bb88580194f6340ec48e1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54940f38944cc0b7604a06f3e808654c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2bb5fd6af292bbd75654668b66f9e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed17292139fb3c64af997d6cba220a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612521be2665f5ee39a4fcd366fdaa9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f084b6646841552ccb96d9f5f8f4700877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50b80b6c199b388fcfe9d33c049c5c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3877fcf00967eaf818a040e3e779ed879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206b3aa9e18c189dea5cf7019fc78a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87815d03b6e0b8daf60f33cb7cc8a18881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c54992fad74b45c4cd510b896ee47882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a504db88488b8c76cbea279ae74b82883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21e642dffbb0547d7d950485d8c33d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb4dbd4ddf76089ae6ddf29e95fb4b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f47ffefa4da6535a7d3a2c5f58791886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f4e683bfb018112c16c2b4b0b7958887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc577f12a7562d774dece6936326a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305302accaecca113df12754339fa29889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e866dac9fd6571d181e0fc2644695890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6b08a88e7ccde86b59a73221567d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278cda43cb6576d4974c2a2a24f71c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745d758d4104576ba4a53597e021bd7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035d3e37aa6ab4956582d8e95bd9033894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6093b67b1c073e17a6b79ab6c401416895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c9e7259b6e02defa0388683b0a401896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1ffab780a05469cf56e543be0f654897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cea68ea38c12bf8c0fb2f547e048c9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78025c319ac3d29c9e93fee58804c4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c2fe14ee0b8058be529f9b6477b8f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596ac8aafed0a52066dd5c9d7c0b5d4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eabca47694254823c24280ef12b554902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfec86199fba70db6e2d0c8944404a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273de081a548d8ec4e849750bb7a0eb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a38ff871fcba80454fd296d2d793f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9895440158af3e09c8f0d12417fc611906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e912f83df41c840faab3e8030fa32907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4449d82bee8d4c03b71b1be4d3f066b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c383762f8dd0114fe6214402b82c02909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72074a545c1abd25a4c4d62518fbc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a89620c478bad5674b4ad7a8d0e58d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d4888d1598c954259ae65e99597c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c66d06190baa303e96c0a187c83d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75eb5879937bcc98171a2a9492c82e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe5d51b81227752b40549492370f2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c23da0afa78cefb93ef84d97830d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602a687ca71f455826aedca6f3e3001917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2e3263f504d9eb5af99d39926f98918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6363bbab7569b144ef9c0e1e5c4c852919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0db9e469bf2ba28c350e361ba27f9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0f15ea46407a44c21b64677a7685e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe1ef76b316dbe136303e8c6f36b21922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76b12b0aafc0c2833b00c7eac898d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a65269443320e7e378dc30628325e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bb8c0cb2c567d6cecc36386794e58925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3814f78a067a9d6574b5e19ace57aad926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831b9ba9e703326528f05b4a42b3f0c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9e636fa907b02cdb33a51756d2988928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fccffb4c2addd2d887e77edcdfae3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdc6becd0d8fbe54f487fd0ba28d39930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad663b18c8a4e38a0c4e2c8af7fb282931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f510e7e02a4086b8b3554c195dafb0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2743242c5c3ea9224eca818fef3a8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d6f6864e710490cb7a527f1d9f38c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854978a0c468e9e69b9dba3d9d23e127935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04b77f0518abfcae55a0777ba540d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28831d7d6e27aae25a18716a2290ac08937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08722f81a407486dd9bb253e79ea9de9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5c53c70b74d3ee376aee43e1c6557939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb6727d8cf4c7d3493d84a5644fae8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7926fae3ff559bba2024ac40778b54941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d201fb22d54ef3978865a7c136b9b3a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b160027ee0f1fa47c01e00b793a7b7b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0053908c2c45b09e84f8ff8057bf1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90f4a33f90293668b45c377271250b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefde7665d827ff33b194bf5a48e178946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad60171996427b4ef0d66af38ff0644947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41dbd937f2aeda6c44568f2138ad53948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d659c26ad88cf744353cd66d21324949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb65cadaeea9c4a1fa29ebfc533a8bc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f91c50cf09454616b1b255d1979c5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751135e4b8781c47a829e219d624ee48952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41f44dd42265437273b87f26b92b72953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc83ef32d6fa864dea1d734a09151d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b241c0f3d37b5ee508d5ab1fc7d03955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76db053f16fc56abdffdd91ce6d90ea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bee568aea73081e1580d4eecc19864957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c01957af92e1913be723a6bb1d10958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b81d300d3f3926ad464b31356e3e54959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ecfcaa6991cf35f8f50496f8ef58f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db090567a9979dc023b0b8859994e56961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd08873fc452009ccd164c5701b918962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ee8fcf9a37bb214d015ec2c3d6c05963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ef7004a6c988a4cf7c1abed46e98f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634400dfcd86a35359a4b36eba9f36bd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af408e6d21427d56c2c15297a3c9a16d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8863b21456acd71bba0f03345f0aef7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c11f25f471fbe65fb6829977d47527968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f657504b8e7099bc878e0416a780ac9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a633f90b9255385126a7b191387ee16970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0f6681429b3089dae415887e71339971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe7e31ab3dd7e29fffbe2cc9aa3ddb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a3f05c2e07fb40e583a2b51ec8bec973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b89db644d2ea8906e174b943382f0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb397b47270efde787d1764bcf9e1c9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16f1ac1f7dd2523c52d4e2ecb2ad1c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16b794348026e142fcaa64a0c86fd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b953ae0236b91d46dbd7e23c0a6dd66978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5674c8798df9b510c9d376f73003b9a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102be46807909be061713f769b1ec70980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34866f3214533b3eee5f67a485ea0272981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024bbc44d0260b2353902d322c377c1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e06b891424c6474fc49f4799bbf8f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c944b4c24f0e2659ae52e3d3ac39984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5f0fec9f9e8bacef5c30f650e5e85985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4562af0b9f5f1d1ec5f2d4915ebc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e0abf38ec44a1e69da5e12f0b1fc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b417498230e3e0f6aa2e9c6aea9f27b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95479a9c3f09be407927a597c4c700b5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f91908a3ad5f9ca88f07adcec999990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb367bd0c683b9494bf186b60bff981c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bcb3ea9dbd8fb1173b9412c0dc613992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08544fd7ec483beb85a4d10176e50e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda2e3b864d7b87938ecb2f44a139e9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b874341d560cd079a5312df2fd3572995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f91601097effa34975cf23b1fcb72996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dc0e2719995285ff13b6c753f0950997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>