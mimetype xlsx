--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d5affc158a830149c266752a705941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566f05547617cbdc0be1ae8358ad3be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa348cc10f7318be59e72c186e90fad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518acad050be5063b6e3fb57a69392614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86936a680b5d6a962d770fcd292dd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe72b5812c9945ba66f949396cbde76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1518df1c1075c0c9f2c49e49efe61657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23c063b50c1e70933b9461b85a70538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b6beafa92914f5c8d23831d2b3c249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5384df19021d26fb5ddc9026ce6755610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0a2efccb4cf6d01afe0632e870a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5627e07442dcc8ee69eb054bfae7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d18de494a1a6ff406b835cc13693a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cfac5b6d7fec584510aa7db6309a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6ab2b02869fc1d39fc035931cd02315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7605a391595d80177dd93bc0091409316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f6b72874fa5185e15975a707f18717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7c81be1b4beb7da1733e87ab22e0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a6709df477bafa6f867ae8adce5b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606b3e5b2f9a0fbeb9050832180135720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5863279c22e472ada24df0f347f654b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86fd6ed618246ff02ff06fc659ca3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29aac93ee8ce9f1e3c36d04f70939923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd63927a6a7e9ad4c79548873f0a6b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45daaff86f8182315c0dadda6fb4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d42e067a4cab572c975bdf7f8fb26226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49d73ff3a39cac2054862a9e0ec5d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88886e483583946b9a652665b95c70d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115ffd3efe47bd31b7a56ca9d412fc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764b53b6012935ddd2d56ce06433a8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25831638f7e6dd8bd60d9adc80b8f8cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821883820fc9b516a2168b8e6b6d14632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5de6ae82232f8211cae698914f81a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dca9ba13cfab00e2dbe465451866834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9acfe6089b208cca1270c7c905c0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7d5500effb76a352a1def9a41262a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d2e494354beb094325d33c0975fea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485d79e4e56a2051bf35eecf226aa5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e154a1d83f52be0134ac5fd42c84639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd31a6d8e0c08b01c7fa24155441a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc4bf9a5014bdf74faabc0bb185be841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a9c97e5865e343609c33ef15d836242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a7292eaa3f50f56812f9564f514443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17759240b3d17c1b4dfc3990aaef78d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2e0a95e801225d9735ec6f3259d1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db9d322be5aadbd51b6c436ce48be846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec87f6f93bb2f4fa3673565d40c84aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71280d0c294bdb74a5fc5194c745948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd387b10ec768e50cfd82eae743e55e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd3d81ff5bfcde0547db36b7e38fee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67d54bd9d47049596ba214790cff2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df371e80983a0f90a5386d615bb4a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d246ce7925367922f287e514076553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1d0f4b1dddfb21d12fd37dcaaca2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e5eadabda1371c74f20db937677555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbe9d92a07cb5125509d5ba6633fd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ace32319ec8df6d72026c476f785357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cbd7f0a65f1b6078452673012983158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b195fd6fad01f57d098568de2824b0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386db7f5da3b63f411f02ff82b3d5f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509ac864e486682a9b323f2ed8f37661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a0cca3e5af5748419ce06daf75a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ea8eff0d0ebf340c1f62f4a19f80963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd96bba96835e3fe6ad8c530f8871f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e880473b95f00e738a3150110d72b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346f5da2a0f95bcc0066fcac3033d6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dda261dc013c526c2a49864d630b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b93b67890f699c20db9dd95f650ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655667c3039e46b1d2e5133887f8f0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df12bbeb584339f2048bb69ecefd8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286eb19c8aa4c8c44fb02a6fda25f1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb4c32489c65d750059fc3ab6a299172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6089ea7bb2fe71dd3ce4e9949b9e15b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2b68a4b98c2ffdc53bd11b581eb3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43144e48ced0728935863c2c7600961c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a9aa545d8c0c09a60a14dbbbb90aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b12f1890daea9a77b7aa1fe153293b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc3911e69dba02845d6b833034cf0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec484e08938f4501d913e554e897c64779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fe3cc126837e5340f2fb8ae563c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c371289f53038f7bc2a5e64fb3ec981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aaed4c527a8583db6c3177a84f28d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f77a23b202dbd2e8f5c8473284a4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec79c31d977903c034f8c9e39071f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15c5d880dc0ef5383d2db0b47d311685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930b9457314d41675764dc76bbd39ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56899de2f73fa4563203ee6f04fe6b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f099c2b80c5fb74a6c43696b8898b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe054e73e0efe0400787efe6bf7998589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c635c0f97b0eeb2bc86f817738c4b9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605dc12b2031bd3c03650147d9e322f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946e8e1101743b0bc0d40ce514208a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc872eacbd1b8899c782e9cc891b2af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023fba386673cda0dd9fb4da9cc358794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3451b4103f0f4e4f0ebf71d19e0e0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d143b95f8eb0a2aca7de3ea99191d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa04b8b492c3ad52e880c4f8bdd0c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c1dd924b6c35a46d86e8708f0f6a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3776ab9711102ddd48aa32475d0b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149eede4625d4a9e6421fa5a1e6f888100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e2e42663e7ebc9f31a764eef4396101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2e6e39997b4dc33a7fd68249da6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02526c56e4969d06de7d2040f3e9d136103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd84a8bd56d75565343b758e6ff5216104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe3deba060af1642aecb65da309570105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49febf51fba320eefc73e2c0a6e3b552106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61996d50778c425deb3f280b068765107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa97cffac7896ee6f554d06c4f148d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7885b30f5feb3440eacdec058bff83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e13ca18dbc8a1cea92977f5fc83e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1521fd2ec22ebfba290a5570e024afa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc426dfbdbd4aeabe5d0b0620ceef1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97467968a51998469e4cf339aef4977113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b2f530d4f75c9145d71a448b7a1b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2685d1ea0571b06da955b164dd0d01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fdd935db603224cc84532a0f2c8f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503a6ddcd657693549601072b9a431c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790b92e387fefebcb3a69db6c8ba2b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a89009a8a16461df56bc8d4bd50de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5ff864d152122ad96104be6ef5e8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6db3548875ad4bb71436aaa3674bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a4f1ad2ecc2f3a9ae62e7e4918a58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5649b277f4af39ca6896f9e3885a25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a090a4e824a4e63b69927084a4c354124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4596422b39f735d1e05c921f4fefc51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94de27460c2316e1231f4394044852126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762915cdb8ed8d6f5a5d66184fd8ccd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31469de21ae1458427e76d6fc82ae0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3bd083f4231581cbe155e97ea41f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ff7936721ba5e87c4395e463dc7e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f957e42459b02bb86c5b3f91283b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c90f7210a4b2b55bf7d5a58842e5d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191d14907ff50fbb33d9b7a58ef55a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb01f1ab73c5d81418d28b72a7f8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a711218fb84fe798b9aa1fec0bc9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18705f329ab99a3bcf7f8d2cf6acde51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc206468fc0a168f1897fb97d740fca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffc88fb84c26e38e6b0b789e6ca6b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aca5a31fb7c429263bacf1ade4dba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0db71f2a419682f503a057dac2c79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cba55577d5d445414fb4f41150b4c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e588835f67ca6f74579fd683d43a51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa1db8c593920345e2e0d475fed1b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307ea21e5eed4cd69f78ee0fbaf7255144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ff788ff2bc3c9cb18d47befb2ecb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e970835a72fb462820b498b5ae156d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ee660331c2d0832cadec1e73bf939147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb089ad314b90386391921f0ba7092148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7246ac70f0436f42aedd153f0c88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033930b2cdd9073ee2c30ed91952709a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6187cc923d2ace3eea8ceba9415b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3e39a6807b0451696a5085478d643152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb983593509b4df0825f44a85cbf511153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0831523fe14d336641f4032a0c50ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b5e9d83e6fc1d5d13c7f2949a6878155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c04dbf74aeedcb3d0373ea01e3c84d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa362afc94139a8be8f0a4cffcc1a61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989488bcb156e961cc5f794eb733a55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c3d4c8d552d726bcbbd1f3d8b8943159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b73d4de7442426dff0783ed7065ecc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e6d3ac7970207b436761334b2a4c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed57a8e0999808850a4b884537b1f73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227111b213c2cb5a447100fdf9c543163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b259e4972519637e19621cb09a46acf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a864e38e8108923660174c51614b5dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98254c479922d2083445d2874b253b31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111d3c51aa8e22b0f2ecae5bc3fe649167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0b9b0520d6827c5f9f01de255a4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78d9ab006bedf36ddfe9b8a1e8e010169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c322ccb294b451455784dc150374953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ebeaf20b0daf162a90fd7d2f2e119171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fccfa09d224190e8b32915edc23dde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70370ea247838117ecae946cfa8b906173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba384c68c35a76f24d2278817bf7694c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c3976f59750fa5000e75d039d1bb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f68a5524eba3ec6145afab64862e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1b8094459b94b4db331fee7de3d8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4cbd29cb2cb7bde09338de62bdea2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c286e4bc76551d37399359beeabe70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62c69807bf164ca21435db8eca1dd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e38db39b548a47fc90a1a2d5ffff27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aec9742825464ca5f633c84dc8fa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf980ad36cc40d08e97ba8fa9e459183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcd8607260693d489e515b7eb1eed2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256aed3ef713aa2f71d8ecc178b52c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedb4cc41a4cd52ff0b360a13a0290f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cbed64f8bdc39fb7c09f53c01b1ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae162eb657d5799c52bea0a4ee370023188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46442e407b0081a7f1542dc2eb8a71a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532b181080c4c4fbba29cdb085106b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50319737c30a7fafb90231c257f518ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183c115fa08ced5c2a2d70544d448c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61fbdf0abc0275a2e5d27ef84473c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c6c72dd5340855201a5ff3b705f34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011aebab506e4a8980d8768e0f33d90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a367952f95f64bc87f0846cb0f5b65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c3b7188f400d6f906081265c222d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b167f913a7992ab6891db939761e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718976c23da478f8434a0ebc082cef9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425c1a98e4c17b88beecc6bd68d3f14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a75104b6936d922e176c8a3ff08e48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae1aee8b5068a08c43c08d9b1a4479202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0606c43a1d5c50936620032d5d0d2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a5ff906a455878e2240479f253c31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e0480069e0c215790388da9cb11f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def0cf062a058b1d20da1cdeebad080206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ee7ac2a34acd2efecab23e500ff29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0dab0167a3d6a19816d544b589c76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1df01962532247ea8387c6c8d2f87d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d957fe783b805a61fdcdec2048a86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e627e73a73e6c042de0e1f5cae66a7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff43c2a214306edd116f20ff30b2bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd53b6191614345be28354ea6f7d77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94282910a41b11c7ec021b4e00ceb9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e38d6a914e8876acae3ab563ba0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2201dd780ab38d35b133a7b977518d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bef14cf16ce88f7fa9df8179a6048217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a9c64e7356cb194760cf7387655b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e99e1020b4d000efe43453238b898219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5762edde15f2154a6d490bec26b2b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582732f933e34f1eb32db358600b02c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da03a7958eeb6d2498a9535869e53b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21777c4e676eee94598ccf78d8f0bea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545645d2c1c30a151c5c6d048772c70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c5aa6277685b1d3ba9d67c2d2505d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f6218b8a7445affa9ece32719b669226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095ceda54affa62d1276fa76992dbeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833e6ecac32e72c669a21466bb7b7b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe971077c6892319cec1be7a119b63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4f4cc33ea962478c54f5dae28783e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba35b050c944896aa021aeb0c36f23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424e11669f21ad5f4af421909c1a06c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c790cbf5805b86d2e3e54ec2dfa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfeea9e5721a6c6fe4145389be4fb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d5b499c3b8f604bea222479323b93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3b41fe17b392c802cc36b9b10f4b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c24a59751fb68c10b261307aab05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e0e55405cd6cd868ca2d53b33023238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f32d6e1db74a237e841bb4ec09d597239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a75666740727ec8308da0014c7ea4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bdcfc895fdf81e77b4e8cf22d9f08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cbc4f71385233bbcc25a9a508bee1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d74a6e52cc909c11b52bead842047243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f26b500b7326719030d7b79c58333244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653634750d8222b82226590329fb051a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c1c3fc6ebd15bff30afc8cbc0b954246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c86a2da16eae82c182683abf59ea1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56af897e73f6060622d2b7a8b830c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787af9abdf632e14fc95ad9a721e111249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218ff46fbdb23d2f8edf34061a20647250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f8415bafd24057396010f3fa1888251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd97fad7e8eb421a68de0669746405252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b78b65c42615980eedc559c9417d9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e93e416e5477d507529f63fdf37ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052deaab5528d462fbcdc3473016f7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce07efd5d7d2400f327f241d2123d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a55f879a78a0c696981d6d0ec8f6db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb79980efc9e7202a810de2271525258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac03df54995cd2362a19f630166797259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e983bcedcba7eb4a1af9d663e349a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b454138db4ca0a0bbaf2a69d02a47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe5b9b1b069279a82f1b3b5da685cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388d52e1a6ec960cccae1c4b6b2d889263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1076ab3236676bf28e048770ccddf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512892781899a546315d2b7dd63ee2de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba99b1018076a6e617bdbaca940fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a998fa66ab7a9eb671e75a7532a5f65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258633df804d93e408ef426d0b5b1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7424f3ee66c1bc22757eda1b1098b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c339b88b8e855c7b27bc225fa6259a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e279590aaa4f8c66802bd8d7188f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545544d7377ad274087adbd0842e785f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d9b0c7342e442ce6fe3432bd8ea6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca76125f8737e010031260a88c68a03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e337512b01d332fb7fe155b57ae2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa92f796ed1e5c8e3ad184c242c597276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf817ecffd88a5b10be4069ecfb0482277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72168be8db1975fb2781387399bb2885278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9cfc012a0521bd8039dd285efb68a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9091573dacdcf426ab2a97a04426c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059bfca7a48c13bfbbcce401e0e8a88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903afc7589677afa9b8b2aad92ca3e85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34537f7ac48fdfdf7673c5392c7d34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18529d924b945b5c6aa6696f612b2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd85ba3d15752d011fe2ce05c504ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c813adcf7e9ef49064eb074834ba1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8535e48d779622d81d508dc9a98920287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80d9150054131e8f8314ccde2a1ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd21314ef62da7917977ef7e70e1ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e04a0cb8817e36562858467bc4675290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1fe1c53f78b616e415174bd5f4da9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5dc21a27ca5a9771a42cf5dd87792292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a71154f2896c8fa2ae52d5505b1b5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1a01f6480b5aad2b1ea23d9ffc126294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12aa4afae5f1f2a0e513fc2220ec9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505176934bf49e7150add3589ce413b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475292228d73fd6b8e470408c0293574297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46b036388232706e398111d7ff1ae0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd495e6e80097e61d71721af53e0ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63959431dfff90b8f563217edfd885300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b018da415fd855580e5ce9408e70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500d7f199c57e3258d07c7a813fe751302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4afba9e8a05c8b2c86e70c314f3c81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2fac5463db851e682be75880b56c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a9568d62e95ce2ec86e2b83e3f22d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e262d4cb7290ae10f869c19ee238b09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7242909d2c35925cfa1571279fada5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93098323b7ea44d71284a98fe25faa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4718e6617702c2a4b812f5ab8fee1b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e2feb3338d42da873f447e0ba6fcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adad10c5c3c20809c3ba0a729ca18e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe910b51c21b7e19bb596ffcc1d7b9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31853188fe4451af7b964535eae615f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4488d35e8d64acb62b28f40d7e6c6b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90608c19252cf3ceb7c9e0d4bc2114315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a9fd3b772cdf2e45afe62e1340209316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e5d11413538c1aa70ecdc620f0587317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6741aa4b78c4e8b084d17931bf328c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d29d54b96d79a9c0aacc67b9d8527319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253ff5ad380262339737bb5ab13a8a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3994331ce5caf819780a4d2c034b3f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951662f2e9c23a4f8e9ef91da682870322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a83459db853e9de082186b4f7d0d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ace27c5213bd4e2f8eab20b304cb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb84f0df0802fd152de3e02a52b6354325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e8a689d986845e54aa1bd09dd3de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908152729e5d921494d30eaaa671b69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e372dc8b5ed42addc952e19c633c24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65bc11e0bbb725ae7aa904cdbccff7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92b36f96e133982a78147a9709a68b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11507ba65c90e36ccece39d9d380dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411fe6f7a5dff7faf3f1b6242750d25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1303516a9e882f83a18ac5b75ad78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016091c1bbac99aad1b5d179e2032218334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b5e63dd3403f342187b9fb961251e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d080a4fa06b471a80192dd5191427be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac1f2f9cb92f9d4fe6119bce15e9bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc9090e7415665bed7961837d7b085338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb027c4526b74d5c62e4599a65c918a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abafb18cb314867d0066628063ca1ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad07737ce05b1b37fe163480545ca0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeaf24ab98a5c0e9ecfead46437c27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce50f5847b0e44bdbd411f2713f1fd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b95f350ebb09de0a8d87db181c5867344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3d894992cce86167eb1d730096f11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0a98f762ed1aea8c3f8f4222a3f77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c05a313a2d87adfd4a6755e0301c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d36f91796440d0ddf86c1ef922ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51d511882c4f1ef639c747b743a831349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6acf0af75c654e6be891bf3755a086350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e86a7499f04f6e1df1a867ed83cb7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4cf6dd93a9cf82f3280bb3b9ebca6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22203721b7d009f8562ed5205ff0fca6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eabd2edc480e8d8cfd5e3fbec6b53f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544c7ef3080db78b4d7ffd1792959ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76305b6d7362044259fa39f8442bd0b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4755d3a865f2455f1cd1db2bea2e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719cd925cccd2c48047593d9fe0c0c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a800bac8f93abf47bc2266cac07b55c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52af181363cfb7797684ad4ed6a1c8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efabc1194c0c9d13fe76628501ece6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0b349502c74d4df0d3bd58739c8a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a77438965e3baacca6a7b606190be4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5327de1768bb91cae54d5a5cece49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0edce16db7f46f4614b52b3b133ece365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d06f624cf98c3bef939affd1ceb00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53521d973e1a47f14884f7a518872bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3977dc05d551763a8993c346412001e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abc57dcfcafd2b7b0184f942da73e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530f576a23bc1843c2b3c61ace44b69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd2010858567937e702ad98346398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df133713551112d8d7ba133c50c6753a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29804a77657070f5786b4e38610841f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd2aeb169f52834d0e8aee2d6004a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727d63245791cb8b7965ed7844f88a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e08cd5c55149f14b86fcf0fffe7fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a06b5670e524a6b7ab78fedcf6348377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c9c841ce4c966523088077da1577d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c376bc0a6d69323486e33366cbdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc264de7de44a7a13c8965ae82439f0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665fd4a3addd82aee4880aac240e61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3f8f0f7856d77dfd9de2db47967fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33458c2aec23cd5095d4be115ab87f42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190fe42ed477d80c7af9814a2d13062384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835463eb6460ac2374b913bf804db5f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040560a3daa046f042fb8b82fd5bce7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541284d001c447d3256cba4e82418f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08594879fb46aa58af2d3c9a7221417388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab857351af87c8b2289023b20850e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b6455fda04527bea5cc91dd44d84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe365f4fa6e606a61295e87fdb1b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366581058c238b8874dbb700a9a6439a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2485ca9554d1faf30436b257078b1e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee85f03b9f8dcdd7f3e437830f971394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a403f8dc660dc43e51748fb29ffb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecac06228c7c08af2f947802e466c23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b49693f4afb3a8e1c961a3667483be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a4907dfbd4e4529b7a19f5d615fa4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d656f6f68bdb0afbe82bdda8708b60b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bc8a2dca1f8ccea45d3e0687ac1ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b85f403b4982cbc9d0a5c3bd4d7fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46f4ce889f9f61c489ed89dac5149c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a30cce2752a0505fc544b77316e77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e83acee0cbe40b33f487f016d3e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f3fa233a5198f0914a8994127e8b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19410b9484d4362bf425ff3a816f3fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b96bcda7fd5caf1262bf1663c993b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744b3f0e084195410522966e06c8228408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b105123948d45211f9334c0c4701f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395169526c18d88f2e0b82a98a69173f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0510e9077406f63715ada096e3735411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b851c879e8e177660c628ffd36c8f93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb529299cba6b256c9ce19d62a058c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4a6f370c97ef8b1d74405d1f6fc71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a74497d9f03f05cfad355788f1e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f3f6d85957bd3a8dea90f66045b19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24778312e4ccada0bdee3b8b05825efb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb894edfbea5e70fb6e25e1093fab90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4167a5ec7041ee7cc3137aedc96b94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd0158d32afb893bab6ac11db1b3a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a30ec5fdf6eb34a3db52fe81b5144421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e3828ce9d30749dafc51592903b5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a350682ea1dd3a10a0b8b1960e11a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc79cc8d6c807d91542b2f760362eea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6ebfd2de61a75d3e6753dd93b890b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516b28571ea756b89a41a896163b9b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71405716f93574f26f2c6242c6b35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ce1c9770c4f3fdc56cf9ab921e3fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba93fc679d540beb2c8df003745290429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983a2906f86f2feab07709b4b93f943430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b4ceb9d3c271dc38fc69ed17c307431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552acc332d2e68789309f905afbf691432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2755a0aa489efc229cb5fd0faf02a05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69859473e64c01a49a69738fcf1adb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3329128c5a85743cfb3e41147a1f9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21259e4361a4247309455639ce38240436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d5f8e26e0cfdf098763f822cecc90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c76ef3b3da49159120edaf353ebd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd83a6beafde3f32d69d192b82a97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eb5013785b90fb8fd3fa6e9298d2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d8dff394a504e12670a491de31e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad18c316f27e9560e856d67a6e351c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014f309f34358eeef0b295d4cd5c814443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af398fd637b61c36e0b27ef82cae6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2ba4ce3fbadc54ddf5c315eb6073c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e614f592f710ae0196a5006e8a78a25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0533f7ca5dd9485d1587dcc061fc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ee47e771e915e5c608ec7d39252b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d747d6170de3b6b5a623e6f4ceac9db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b9fe1f5ca8a3651ed6ec83e19615f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df8534f2fe31ecd474f72f6ec2776d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab455b1edb021e3d54976ac0820686452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d106d173cbf85fd922a8be91850693453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a334e4d50012477db46a72a98610d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db0c2b7a95dadff91404f63e1b925c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d502feec7cc6e8d68e2af3307e5da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe92b7303c0c2993f381ef071f31a72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd32a1e018ab7068a7b8ef0a6c6d85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c8916db3c1dacd58fba3efb67c4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a4f5c76ba02ac98486793f3d96979460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0413f9addedd1398461ee3719bda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a936980837e5a364ee6b676013e5a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b72bdb5d781f13addeddf4175eb39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4187796ce9a6768d642be81f2872f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453fb075a79fd400b9ccf9e9792600e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c679d8b6539019e005ae3dff8f1d84d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c379cfc85a0eed39755fb48fae9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824c18795481e4b6f8b3b32a27cafb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d756461671ba497eebfacf2c8dfbdf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b93bc1eb7248076d2f0e83482c733a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67874c5987839c9415fe6ab80ba85fc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315dc4e5cd2fef5c6f378529505aff0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6057bba0ac6480e01a9c26c3847ab4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc166b6faedc281a25e57dd19b872474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183538eaa32e5687fbde69322a6410e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdc14d9396a7f171fdb7e28b45b711476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8609c400c888d845ecf2237e01f22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e186c3b2a74ddc113644591a19d2491478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0fcc678594f2ea8efb227dbe782ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1a3996e6aa62f343feb93d023118a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc71ab07cc78f4985f92476e82a0c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4deac2bd004569d59f08a8168fd4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd54f5af9e290c2485892bf508e11db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74789676e09865c9e51166dc53ba72a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b15143a5fffa9339e39f7b9b0240a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00807075b8293175118858d7870ffaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634525c97776e44f3452ac221bf525d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac56941970aab6d6f86cc549c35516e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e40e501bb15abc92cd17a398249a81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c306357dcde2c228d3f85bb38792490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcc62b825bd62d5edd4affd4fe3bc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ac3cad8d611b102807548ab9f8219492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6b2368c8cdb043d91777971289148493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00258c1e6566fd1a43744e96e442c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b0319ede41fc1b7c942750dd82c1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7d66b4c82283ac55c835386f9c71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369ef3124fb49995bbf1c65355f683c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13a1c0549df454f48a9c9438a889f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1393c217c74e7bfe1d06b8c2aa500499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b95c61e81c7ccb2b46d268fb5aed4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a74b418dcc2645065777f0bbef5684501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37377ea76010e013f4526a70adcb86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99432b458d8c7cdc185d26c54c13e6a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfc851f14cc67fa73fa81e69f6a08d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b81108d4bc30c3ab7c4b2fae6c68c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061448dc614e1af25afbb79a44a74150506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d31ae34571e4ca8e69d261cb1cb0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fad790dce6780bedabd7326c229f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7cc4ca1419b146c8983fb5d06110509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23b4c2bf2dbcfeddeb1b643402c086510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99a096a707b0e11b694cf958e97787511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3734b9a1b4493164deecfb7077bc58e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdacfa94eb6cac0d5ec9e86d17afc49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580aa73abe21cca00242927c8db18ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71264522d4a85ce85876c86feada6fc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d153e8361516dc586e2e8de8206607516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e642782134039facb2b1e24f749a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8856d6bcdcdb01693f321ed3e3e0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e69b6981e389df28fb920ca0f6bfdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23bade10c3f52f780f742dd52db65c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a8fb296b0776f627b65ee6cebb19c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e80f40696111f908b980f7843e11a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c3027681ac00d0e62fd6c6146ad02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489170af76cfc272a686901eb049f46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea03162d2f3db5f6837a7570c668ad6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d58bee59893643b92ab6753f5c701526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb011bd4aec62a0805bfb88df3af79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2a9f28d43dd1daaa6a2e69ae6db1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537d4e21c19a0f16571ede970c337d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e19afe9cdf52874af98ebfcb2d703530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3284f099b9f1a519beeef002403c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457e067b4ca7a6380526fae8a00fd7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696407ed82d334f69d744e20973c83f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd28a2db15888bb7459edd5600d6857534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7859e231bd207c5adf65241e241c919535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b924eb0e9784253317f28ab6034e6a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e25f94e5e5039a0f35436795ceb59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f1df8ae5fca068e6a060a7a7573ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4483a2ddf9c9e3c74288436b21ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ef9be3a069b0b98a54173798ce8a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb839bbffa62a004c341fbabc07415541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab20fcbc7160fc6283ae73f5150f5dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d415e21b8fae9f73b6a47a2ac084543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0cd13f9c426a709afc06c6177d574544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d63cafc545a722c57ba489a2b2d919545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b26f537113c9dfa74827e671f3b18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b240d3a5edf56589da8879e711cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d3d1f124238777ac8a6e6d395d04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e3f619082479bcbbdb92e3c699203549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040729a398dd43931cf53fa5c4e66a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40634454dc065a0402cdcb4aa65f69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369afb423e4a538b0f0e9ac2d36d85fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8a4edd66c946f1afd34ac928e2365553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f754322091d39ceb67dfd3764f4825554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31675efe445769b3f5b9ef9495f41f05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef265bb89efe827bd3e0cac194b2c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269eed0e02082a1956f4a33d280380f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20703974fbdfa5c38fc8a048313b4a5f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416d531a7aea7c18c2fb4ac31b7aa88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a503df022910d8e5942882dec5836cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09436a7df54f12bdb44380cc60a5f0c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f317e6fcc0e7259f90f5892ebf120562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3dc07f866d2cf2aaaf4518eac7ee0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1be860fbc64573b9f1e5676914255564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21ff1930e668ce33018fa3de998f69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36540106fd09e6fdcefc7d98820eb149566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87781c710c6ae4a5d6004417716fb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d95174963c956b56e1bd7cc504f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a20ebb73b233c6f1f5df07da67bd15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96592674559f1dccfb80d622712a108570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e35308f5855ed367c12b3f2996b4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eaf5a1728ba644953820ae5e51a7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea2b72f940a5f8dc6382a4afb1dac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a250c3c4640a1f9e0b8a4ca6d17b3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20a28000bce8f1a2214ea5c9b30fa3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e31fbaf611021b37410f65473f8ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eebc4174eed4720af68b63051f47b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4828f9cf6cc15951395e561ebb939c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f197b5ad8e77532c85aa44df158022579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d08a38f1c44df8f56221bb3a8af9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6699c800be8f0dc18e077c7ed9e25d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d4964d009104d132200b0c4468f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9b2a4a733a405fbf37134a8a9697b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f68828bc768e9b73782c32e5a65fcc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fe9a72f2f50b32e705af6c5921953585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093fc17832ba4f595f0521ce130d7bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719691a3b70ec529aabbb59bf61267a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e527e6a2f98fd8e419bf22a97f80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65c9bdcc30965052579d54a8730969589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ea2060bcd1d7a04b4e8bfaeeedb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d00fc51b808215412ffef6b5b1211591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd3e8f18b6ff0a2b6774cdddb67f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e311457bcaa426763800f57c0dfa16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bddd9604871d256518746b105eb6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142588c808ce9414e8a52f380b9a5f9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ab111c3be89592c981684b10b15e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b560455f324990d39ca2f4ec41de56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f05084013b7c00f4313730bf9d6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3ad5107303a1969bcc82f34aed980599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851bc3f7dc1717678c5e6ece97f851600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e69f5edfcc802408aa0e63ce341846601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df18c9eeb045d5134078c680d30641d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d60ea22be58f1c2b6504031e62a0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46a83b41d2e69b066c7444e1cb336604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae361e8dd4bc4ab488e809cd4c2a86d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9c50c954873575ddd7801b57fd8ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecff84c1177ab34cc6e5d4f37239b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e38260b367a8b5e95143ffd0208b6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa500a830a4d6216af111b4553d425609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffebc283f5e82dc77637dd0500dece610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff94349506dc7bec5488e11422960bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49147ff24ce46267d81824cbf2962581612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e1d83f4ab9e035a4093c4aff88a14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22654b7521ac1966e1eb7a99186f5c83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf1f280c0014fad2c829e512bd7251615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab677a679741d3b187071c2283b22b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71cf0bd32ad6c0f00e37f38378927617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6163fabe2067ea69cebe3b5f4dc01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aca6bfbece79fe82f68d0206eb741619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06fb4fa011e1afca2dfa00b34a9073620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b4aa92684365383b8a3a2c1bba625621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001f0c1095a9e3915297ada2f8928af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66037d9b09cd2dd1fbefab24cb07ca3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a039e3581db955f01c3ecfc72772d3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821df7263247ad6754f6a48d7672ad1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd52f3744afb03143a2b10679abfd47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb29cd94657dfaeaef1bbf6bf0fcfbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2674ba95e30bedc6cdebeedc916def6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c115b92cd9b4ef3fbfcfceaaf3bfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a9cc9e74828c58d91f2fced01a1b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d93fa6ab8eb9fff56cdea37e4735c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c788eca18da3b9d9f7bb02571f411632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309edade5e05d3fb58ee43886b7feaa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f13891f4867474ebbccb08a77e5402634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0dd8dfa10c42fb857c342ee929176635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8b472a66ac86b3b186c085d2cb01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87c851b014d6b21a989c8640c717ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b955608ea77043f3545742eaac1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ac8966a975ca45df350456fe2c6b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dee83110c11ad4bc0b0a755fc973c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350420b80bb102a23e1e05e2995eb15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79418ff8349ebfc0bf0f9a08f4b5e9ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1281a3c9f1ddd70f43b51bcda2ad4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a7d3a0fd01585cda4f8ce864c8372644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f301445fd7b61020df02a0c23b9ec6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047b6d352767abe2760924e95bf707a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b897e93e54f122537060a613dd99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a092b04d0e11250d713a54dd3a0e82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b666631626caa3896e102a69cd72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a359e3d97121af0222a72d361fc81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7dd39ded6c3560462a1f25fa63709651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f4f0b208db5f479efedbaf85556a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f93a7362b51b1b613dd290145eb66d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b465269f08c0eb6d318a1aec7de49c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44793d05acfface83d7971fb7328d43e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c697704d670de4c2645fb419aeb7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01798cb9887affa77fb80b0023c98d89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c51634c1734be4e14c97d11e3ec23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef999d1353db7b2ba404f16efaeb03aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a831f22d855365e65ff12d0fcb254660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0b59cb1951f953302c3101a244876661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156368a5864c57680e54f1b3bff01f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ba6fd8ebe8ad9b50a89bb61e3a4ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321af446a9d520210a300a4407ddc68c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec257c0b06c296b8a99f2744b63d6e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5baae8ed25af9948f195e25143bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f23ac9b37de0805560bf77638028c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646bf97125fd420e11d10a5ecf5160f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a344628318a0d52274fdfbd93f18ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f61a9f2f3a08890cf2e7007615c25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3ca6e4d6bc75445be4666c7882d46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5b8c28cd98fc2a30e058a813dbd95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2b7ba9ddc4f4c2ed05f454a82499a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e756f05878e808de8cab35ca8bbbd10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf5a2b21cc71a2c70e5d6db440d9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f983e2ee2347c65fb702ec56c64b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2c8ca2611555bdf7238b2e5a766c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc740654c7eacb0bf3d797d5a9de507f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9240367fe72770cbceab152307ad1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9e56481ecc29b6340362a0aa419a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12a5d86f8577540c0be000b7c5fa2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aff7333413e54adf91a07b195c554682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c656872d769aeda93de5b32becc87e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c20922c810bf1ca5bcd202061f099684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6b01ee4e8f610303971efd63926c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c4daf5cd0e82987e214cab351a8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926b1277a484fbb59aa28f16070da8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564722848e10aa82ffe7b70bd6d0632e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70542e2d1b6bacf18c0816175c0878e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d0385d40e44c2d376dcf1b0e054df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3a753e211d800735d1b5d4bafa1f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fa594146ada047445dcbd68e533a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed586b130a6a8376b2361219515177693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915738873d6506752ece7b57a83b83f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a16ad49127db38dad1111980c73939695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fd8e23ce9221be8f30577a3c19aa5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c98a0ab075e2a3ef755650d5edb4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba393fcf1e8b2845f1934b86c04616698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4866bb315afb75c83aa87ae195ba445699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2b24f8582614a333c6bfe4356d7c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba3246d7b3733e97c0642d29f87cc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7029895b2b4683a33fa4f54af89563702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a8e99acc409b3b664fc91bf53e8fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aca79d2f93cf8ab81f76885ca6374d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff4fe4c7e2af9281277a21db3dee48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162fed3340e9f52b9148b780dd1cac7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01891701a8118f8f82cde8c3e6682fe2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429e2b3794cc38ab98041e0fe1539b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88fcc66f67e64adcfd6086f989fe59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf290d24c23ab25f5a8697dcd81aa3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ef7eb5fd82965e6c7e171a37a5110711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07de9103c455e2b19a11e839bea72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709d5988631a038663944ac6f5fedbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81fa647da95509f923ba8ebcb16de8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00985c44f4f6a017e7111aa61c32bca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8011f1488f4e142db2e6448b3930e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88457c825f52b830b5d4e4ddb4de084f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25cd80557a2baf6603ec8b50403d54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce6a66ee9ddbcecf99e7e1205fc4d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573a22c2a893a1d5259bcbe455337cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9ea1fd4f90ed27f358e8948fbcc24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7f1843bc450db00b844e4315fa3aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f2e6a09a6c24753fbfa6fcbe3645f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73597a4a303e4341aa560fc6c6d6db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930398f4d25b917d587431d8250a46b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b081623bb2e733ecb36d41a0b007d44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bf39afd3495bf66c693fc0afaa9ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c8e46fb8574edd11cbde97846e318728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50842751b331094bd1069810c0fa3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6fefc789a6a5c485814f33c240259730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf11edb66f80989461d8fa88d6ea5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8281e5fb6e8d6bfb40c81c1ddec3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f07a1167e70e5fdc98495699a037733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431495ff4a547a3d25969a54afdac4ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97979d9f6cf9bc3d4828c28e7e8655e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36a95f5a0c2fa73b8447830968b034736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77aca43c0a060edb665c5a023fbc09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f917ba29e2a841843f02dcc64f320738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5a3dfbda197a8dcde5fd74c844059739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243934fe559d289c5b09d012ad2ce5b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea88536cd932ce3bdd034046df9430741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c94761c8ef02e5b63371b90bc3e1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708d6409c5a7347ce187c6f5835579743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb9ecf44610c938325eadc95743f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b0c1af37d4d8bc600bd59bcd73140745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0b38cefbc72b1aed802b841fd4d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588d546c37464974992450ffb0fbda6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa05649fe40187162adeecd6c1e72ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa5a6152e1ea39200b717df9adf359749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf893e28d64f47fce66a5ad1af00bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b67b8ba80ede932a021788f41f96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab663ea4d0de7d42e71e18f997558253752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf72cd27633473d5c1824b53cf5471f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaf70a25b74ef2b10709f1ba9b59c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc75c49173d87b77a4bc06f97ac28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aab4b8c4a47755926a2a4f2e695f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620f28fad68eab9c6fc34b3462173bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab07763a8516eceaa8003ef64bbadb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406d3ffa1cec934793baaeedff1816e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a6670a7fd98f0725b4fbbc4f99aad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596bb0453d646f1f46ea1e933cbdf7f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33c59719417e588d31de2729399ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62032ff4e38660faeb9b8fa550099ba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d127c9a4ee95ff44812abe7ef7cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46a7bc62ca1e44f5c4f8719f952e56765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0f4e0af9272a9d29975033963a81e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767f6e989805e9791974903ec10b48767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5d461b3fe628b506e135cb1381dd7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5935b8901ffadf7f259fd4054b48c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82ef20093d70f63c75f9a447e8aa69770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb54ab016c02709dfcfc2a9ebf4788771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37f544b40b6097095c946fe3eb214a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83059e46b8e52baeb5d015e190cc394e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d86bfa8c03cb72c22a76582936c8b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b90d7346432962acf3396b94d72a9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3049f083f0322312d07b54f47427313776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41546ce3e1b9354d8942ba3dfca08ef3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec637d9e5688035e1f0fb532f5c61e6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6eca12d2404c469db40729ce148f1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee974bf7c00d137e36a47f1d93269a6b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b1864a88fa4d2f550edf4c162d83781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb07eb27f7dd200881c78e12a4cc9fc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e373d2839a7768508eeb9836af2df783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7e929de8d147621cc2034341740c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c030e2fcadeb625621c013b35c0dc9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893141744e433fbccc35a707ea2308b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48081692274247f9de3eb6b1a6fdb62787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ba84201b1434a445a88d70d7f42db788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb2a3a9b0fcb7599e36694dad6e827789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4031be86d3d535213b35f8e885b496f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0cd3d442f4d87bf50b13bb5ba8b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8b2a61fd4459fe1affa93dbe83f3f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a490245520b96fcd125c1622860aa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090f4454ac1b539d3fa6e1b2f6dfd19794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945ae1239667127fda535ccef26a26d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f0bb07651c90e1b35cf99a19fdf26796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff4fa3a471b9510932116f74746b66797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b39cc1c7af795c7d876d2d15afe46798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71bf5738c39730140bc023573298bc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1b8d372a083b734f6c7abd48d5a5a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b979c9da6cac5cee20b75a9f5141508801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066192a03f0c3c4c9d5053bcd87193b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded17735e79d05e86246a0367356e9b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a081ff14d876ba295ead1fe02f1a0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d50efe3ebb2942b69466636b5e4c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492727fae62a291d421db1606c1ef763806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cd214606fd4ced852bc1f2d68776a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfec47771d26d0212b88c71225ac4f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dabea6fe1be0e6ce88012a72f3906f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4645cacd384bdf2799f95052a4fa8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e5766a7b4e625a671d2c2433cd901811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777fa310bc157a1ab31b95beca9f42e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0984e01811d4fff8f50263ab78aabe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea36c91233d8d721ed33f01652b7d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a30ff20f5d580f4648bfa822af53815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79274f1874a561450b9030c88b9db848816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c7a1ba509f621c100145f741cf0b4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be51b46f85f9210dd1d5523321b4546818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587e63acd67f2abf82ac12c73265acb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0468e25779d22ab8f9bc9d0dbed1d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b3b5d70fba2f05aae8f9fb07145c0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c837b9d4dadfa31208cfce027f0b61822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61248ec569680640c3c5302705dab183823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d22444a0369594f53ef209c2a783dc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0b93279c60d69db27f027c812ba0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f62f1becff351c0274e5e5e59c12826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933f6f611800d4e0e0834f45cbdfbbd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec74f66112fc6949fd77e1fb581be828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d63b17ffe35b1f415761661eaf631829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc38dff3a4d62b0214d7d07b42ab6b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff822e1261916cc1cc31b2ac5d5990a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca993d328c07e2ea4ea4e433f61d0cf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331b5b35da0454df9f83f0b7d212b1f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c78c416aa958b0b0f24c53e6f5301834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893fc117b9d436c86694e460eca53d4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d88146aa0a4e3c24a87ef1e988c8a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010a20019f2141c0ae77edced34abc4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad12cbe8501c52bd6f521de416ef8da838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a844d4348e4c61139d149a79a4aea839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d273c3ca0dd54e7db2f8e279f05f1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b719ffe2f4e032c355a0c08466595a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41db8f1878d25bb4d3aeb227871e67842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d620e8d0a0a0268bd9a3a41e85416843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922cd3e399d0e7977ee06a1a76b79c7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4a8b0b8795a9ee6c9c992a7d13b63845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f65d4bc693f71cf0f71398fca64c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72830dcde3ef3dc8df87e51c22b8e38d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a74fa5b2685456473fbe6659b6755848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6886a4aa22019281cdaf45af002e562849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160076d3c424918a32b5be0493a268ce850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cdce67dd4a4841da4bb2fa226f235851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eec577c228ac32e207d9c7002f26e7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be3f7091ded422c69878581fd431f4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc69fd4cbf4ebe86bfd7ee569486c7a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f7c1e86de78c086b52cf19924eb04855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766537f370b0c379d5c8fe9e39ed3d07856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1623735951738fbf0173f7c9a580674857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee6a80de24a9e0db8a31c83a9e9ecd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174a35be508f66b012bea9dd5d78f48859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d15d3cfd4037eabdf9621864a09ca860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ffdf4dd64cf78dd838573d1885616861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c15bc34aa2d482fa4ecbe7f167429862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f4101a986faed4325ee8182da3493863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd16318da22735355f60295ff32df78864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca66628465fea27ce664b8d494bfcb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375fafe8b8481eb4d0df79d8a70fb79866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa46a035cbdf96a81645a82615bfe7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f200b8b2557fea78687c029954336f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bcd23473640c0df6e3c286ad88af6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e16f456a52da493be10997775d6577870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c9c5a143ad6258a6f4673354e421b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea97a05b2d81d5e8dcd81b7a11452e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b52783b661a93b8d44fdce14bd447873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51095d6603b1c060f283a98a186d0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd8f17afdc603eb55c5029336b3a40875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b3c9628c0a85b9c9277fa2e6c7aa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68980c70bfbd49884195893b3c328f85877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9373ce929d96e265f6991f06a4c8748878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddefd3eb09fdb11344f39986a17003879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06335332de797d452777052a681ff679880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a997d9388b727270f3ec5f6cae435881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b7e29d5dd9bd825fda67cc172ebe8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e081438bbd049010f7eb21fb6a9cad883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da5031e44bed720d821abd3624f2d2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddbbddddb0e49418a0ad0d658f1aa1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37f2858f14a54326cf4c0026a84680886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464749ef52fbfbce05eb79418ffe976d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7b4376dd3f7d954e45d053f2bb861888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86109cf5f4d3025131e167a31f9d17e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adda7a1670c661305c608a68876676f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f429c0fada87c5eea69805910cd538891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eebc1701e1bc2d5499a07790deb2d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e949cb57306d136fe371eea594cfd8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9add88a4ca0aae35124a9175688ecd8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac416e44432bda3e4bd8b9d63689a8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6a81e041e8bb1f857e5230eafe12d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16574099051994310f858bb0cfff895897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10791bcda82c6a2655c9807c4b222f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56b68f681cf8b593584d74491be06b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbda4998a7707ef8d1504fc58e852a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a77dde6fa08d9ed6be4d2df23d4061901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d953580e3e0ec3908d27c59a530dd9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1587d962ae2d80b6ac7f4087fb3f6e1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f558f3b3d10e478ead1da856c0b5a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4482bae9a03cabeb6da7e23530df0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f922a50e625e6388e41a3c571eba89d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44d118f03acd2498d0222d3f58d1b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe020c2c0549a57c012b113bb9b6e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07603ef3e353061b741702edd8472909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a072310ab44f357b8ed3b9cfebfe89910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e492c932651092148e13c14dfe741911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c96df56c9a6e11ad9db0d8e5d12b2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2296cf0aba8e986e4e67a1440fd5de5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adc5949cbddbbfd8fe7f04ad0ac40a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0dca0c3403d10594d3c9adfbd0cb1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd01c93c7515eb4cf209bcfdfdecc9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a70fa99721a8a9de50eb51da6cb4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15372aaa17f4771ab47681999a3155b4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7ce979065a25ba87d78a7a121ef1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1927e4468e00ab828b0f395b73abc8c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0b10ba0ed2371a667ab853d8b766c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023b674a78e60732ad46bcd5c7b6e18922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22eed3279779c37766303273675ff4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e1999ea72cbdc9060bda7659329d3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fb7ad44584b46f28e6de08b4f9806925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffce3544ee9654ac09200d08482e320926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d39774eee17445be844a15ac18e8f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f3b375daa7bdd7fd013081104e740928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e16b71dae0d22634968f736a50290929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f04b3221a110b2e79b4dcee9720b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48279d9660b1aa5a9fe020b4010fd95b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b863ba25585a8d8a54a1c05f73f39932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ca5ac83d3243958c40754d28a00c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25292e8b2a9398b27acc188314c00a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f050cf72de94764b65eee84e0b15fe3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15519d70fd3eaa197a22f67b0c7283936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d70bfa65cd464179a50dfb09367f8b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c5f772739bc9b9129fb957bcb79ea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269c833cb880a3e370e4c4a447b29c0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd239b04664d07afeee21ca60f622f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a127c54f4575f927eea8a12e040ece941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f4dd5f697b1066d618eed2362bf87942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e95368472b5822891524c7950f0338943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ad7f3b3b85f3fb774e524f3d32d2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f7769889c9aa798cc227d56e38624945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31559877a0fc4bcbcc47d7e633588a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e3173c7d8c709a53112b1fc93824947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37f0a763feea227535061e01bfbbbf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e861fc3b0236e57f45d8b235908034949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eeaa4d2638ef862a52ddf76e1b5b8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e125ae90a59af2c839f1d0f150ff498951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41245761e5c73a5430c4e71711e1b6f8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037da89ce722fabe864b287ea863d139953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247d8793c07c59bfc9d349757d60eb3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0c6fa72a2cbc8e2a6800cb2eaf1d9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27545d40255cfbc62247eb3aae044fce956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24d861384841ed10f773fa08807c4a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44a209477194aed3cb429e3a9b12b1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544683ada15ac780d68d5b040f92d3dc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca9fd1101ed5f78759cbaed05a9fe960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda8a811f69f25254197b5dbf6bcd32961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb425721bf3a36b2ae607d75eff6e30a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807b2f1220b622addc461180d1203ec963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e5e70ed8a8f845f26ebdcf886b152964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67538b9ccfb9c7387fa22d03455c0ba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6032e666ef0cbf65ae853cc35184dd9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2841529e05de08c7b772c8795ecac967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9af0035343bf7208f59cdd081a4df0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7fcdb9539102916cd4e09e2bb111969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4901bdec94a67f968ec867d8f8a71d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e0580f487ea7347ee6a459c5d590971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3824702a63803bed5211dfe052c52e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba59f9d1bd51936be117343b7fa17973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508fab726d4025f5a87181b651ebc13974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c64263634d27d44b3d82c2e465d3c0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e9769f025a8e97aab8d5c6aaf7d4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d40d44a1c44f83d985e5a5a097630977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225808c5335f432edb40a08995b36293978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c6ad9363bd7aff99c4a2b9dd764d6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb40e1baab3b80a7ad8389247280d5c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eddf6a6c85e7a14fc46bcf96f4e08c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544fdaf8b10c4eb57f0c3c4fef3a190982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf54cc72a046af04d6a723706a03073983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ba5043ec4b2e71b325f74a775a7fc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db0a39f45f51499d5b5b7cb2b53374985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b1dd8502e21efe7d73e26d618d233986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d390ca5d3ddd238904251681c503987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56dd5c445f528043191f1b202cbaac988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a576216f0dcd7cc66bb0d84866fc433989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a096a26297e12bdb3e907a4771e3c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d3a414a18d782990d7c7f6599b587991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dfc88d13338401de1690c814a31e5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0d43f12154860433424f86a98c75993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a540b63fb6981c8473391c769790fcd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe2b7c27558df1dcc75061c194774e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8f78e7765ac185fba43086bed5359996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417828bd3de693ecc75fbbcc1ccfc0b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d62e9537c974a5bc7c32b2c3d7a541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8150708457096aa825bdbc9fb2f67a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8399a1dadb94ad5b73d1183ac010473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e298a070207cdfee6112a6a0a5b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b90f4a8f6635e67e4183e9c70fb2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeecfb1aed54bad47e02e2980208ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f7f6648c2446b9fa4e1c1cc21fb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15789e7efb139d8ae781107a981622a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae773b4202d868bcdbe156b7318b839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce204ee93c9b76a169e7511b190f0fbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc9476ee73c169e056445359a94f0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971b9c658d0943559a28a09eff2bfa612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee94f72c244512b8b69a524b6d239c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bebbede40e2af06ecea8826400bcbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a6da47861b6d91d904f0a82e894e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ab7501c33671649fcfab7f8b511d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeadc00a8b4fb42066f154785d0e05217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af978ea23bcb08d727041b7c2b5e248018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c18c861dedc54ca83af342530f20a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a8ba1d571b7d76fce8fc3056b875020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad96b5ef4fce7d9e9c9a18545154c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aa8e0c0e2488dfa391a782a569a6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e75721280cb748406e77c8da79b5c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f787f889dfbb2d9162ef95e57c5b42a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745cba6b6bbee795e2b1fa5739683ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaca4fd6d221d961a52fae60b741d5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0ec93081876c919c2550cedc1d90127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a46e8fa31715ca006822e3d7ee75c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a0b02899e25a889688c8fe2bef28b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d63c2e6572e33b96afcf8a149402b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb76466b05e7110fabadb88dee2137b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6cfeaace552e66144ed9e4382125932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3624d72f1f94df8da527f53044d0c1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e489857612f6a8e33ec8d7b45e7b4e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce605f24f042b8055cf9554b36245cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d371ba8195a4ba954a729f7717d4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dabeb3be2350af577571d5b215376537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236293af7311ce0068f470cb586f87b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feabf93553e787199b6eb38db626e0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd66a9771d3de9af5c32a292af4d30240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4efe3c58d891852e0cd17981d20cf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be942b34d22b0754c66a09afe050be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d2bad558d200987149b0d61a0c23843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2271326315e44cc98a2748d985596344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ef2ca290ff49951316fdc2fdc706c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eec8182c8aa2b9686e6573a20d398746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e03a231fae174104da6292895b45247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c57567d1b26a12045e98bc2cb99ce748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb61c9771d31b33d3ef4ebd2e42c03e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1261de5a5c7130e61a0ee4367da3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff8f13a09e483a0afd231621a4271751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b807d1e56b9fc2c7127dfcde1f7525552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3bc73d06beb48b6aec2acbf720b6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa1f44475eae8a8d8304c1179622b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406983cc44f16f5530d91d4e092962b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dda3054d93d65f03d9389cb55c76dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd35e58c8eb3c97f010062ef18e3fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbcd945191497bd7ce5ed5b7b6455f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9166616d79acab79bec557e9e1d3e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf9ac995e9777a6713802ec750f29460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebbf139937cf51dfac3ae3ff9171ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c5b717665abe1bee9b72a7f35f1c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278d3db4ecd631f6b6dd7ce4c1d3ee063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e77fa192246f5876e219c5754558b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0dc48c272d8b2e4f9a3d4db29649865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322160b6fbd5505b07090673a4607866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b554010e2d6888ede0a23d09bac58267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24681e8cacd7fbf848b2726c1ff23468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fca158b204732459dd5f12de0586f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffa69897fc883eec844100fb09347970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ec308abe0423b45f9fd3ebbab10771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09735d37d224ef32e253b070ceee95072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c4fea855a303e53342c12020fe08273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22493200b9e8c6cd5e9e978f9d3f3dbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1277a2a5cd38e3f027509c5a2e9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b8942f7a15232e6217f55d49d9e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d86950d61166a4980b6a6c26d44be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e632ec68386737283170f3a021ff178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd4269349cf5479b1228f7c26e984b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cef5ee96fa4e079504e2c05a9541e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd80d8fd74cc03f8a06f03a69b9722e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3325731a10d071058e3c803ecaa9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb58d18efb9891755d08a2a196bd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37010855a8e0f6c3bd109d9d684e9f9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad300aec07530a3c1ce24c0cad175585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe62bbc0290263019c26ee4d8e36d4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba277e4aa50a3fab6c375353e16e0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c6fca3fb445bbe3f9cb6c47b34f5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd46191b51a2c7d092dcc64d675ec389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11c4be75e89580056820eba2ed316390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefa37170ec898bf33d6af63170b26d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d2ac47bc79a1d30d7fad992f679c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1acf476711a45099cabc0d14486eae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161737d10b522d1a2d17091a9a3aa0df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4acf5d40baf288287fac3daf3d14f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ea7ef04a154ece31f1a4224ff2fe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabfa157c4171a191b4cb5481f2d63797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47923cab7f693bce53274415962c9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61208bb8d0f93a34fc15aea4142b4c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44a5c9307eded7decddd6fa63bef8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8588233622d50d54959fc0b1b58e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b26a1ea09991869e01d16a04b7d94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d69a00f3202dc19f36c0d6488af25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59aff77d104a05970b637ed7ec72e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c436a6b5f4555298bea47481a72f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c96c146f235534ef73173842b01797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be857293e1f3df6f36a18ad886bf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83751e18d6d0c9c08409809f39e623a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c5a8cfa559c40e30e4bff4404b3d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcb892827fb08a61134efdd7c0b343110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a53b434f583f218e6ea1979f97575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ae52171985ad7f213f426535130e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec30a87c7a4f96cbf1a5b6854810abe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0757f46ccbe3fb6d756ee7b0930ccf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196263d3adaff2683c726a2d1cffea5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3930483c48e73ac994605bfd3903f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e010ce66b9f1b3b38d27227868a6e45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e51718e95193a3cfa35ff95e20ef4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc9e2ed4cbcf5e3e769f7359724939119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b3744d2b0e8201292c04ad08c64b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d7af396cdb48a5f6cf2e4f3546adb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470438578e53af238f5eaa18dbd628b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954c63f523052ed73de66a535058dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafe402ddf2463caea68f0e1edabb4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86241f0a8f794f5eaa86d214531e7acb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda13f4b9000a0b573ef561340cb135e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b689c9a6c204eb41a0d968ec099300127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9784019dd3a82d42fe2c7602c6ba4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc47207a57ebf66b030ed81c01417f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc8d3043eef749a61042c2634266f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a752c09cc3b4182093e5e75f75fa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31076ee37cd2938af8c6751f83237dc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87bcf12237f54070164bc2ca236d43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7a6651808e64df332a6de23b72653134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59270189a0400f4c527f5ec7bf6cf0be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613b9cd830fc9351cfa593d4bf8d376136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d977c8487f954f03d5e0def232127b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b438d499fbf43b1d195c468969e74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79599d5ed31e59e645e846fc1ddb2bdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415b83d69d915c429e8b207b9f35344140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ae7441c92caf533aa540dfb2353c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bffdd7a1b15fb439485431018d516f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d2832e9aeb67672ac6a2b551c326e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968e24bfa0245f2bccac6cb7c4a6a9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d966c8a47591219d795cb1c273b14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed12a8da27d72c24fec000bbdb2c57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa7c3702b3014a975becf8350c4bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5e9bcbb5273e1ec59cf492cdf497f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da22dd8ff611230bd7733c1fc219b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8c3476c6ff3aa8c8c0a64f1179196150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b45e3c4e8d294c4e13f07f05d6664151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b7f1182cae00e5a020900b8d1381e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ce482288e433dd83665d4ad29c191153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78b2f14283c21b5d974d4e0dfb0bd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce44f7eec89a9af149647dddd277b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1873a5ee5c95045aeb3baefbd1c3d1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a58323084b5edb0e6b70e297eb0a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aad2366156de868dc84953812f445158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde15fe5800cdb93f2ac8e4e999bec05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a68c5a2d8f7b4a34a6e695eb00bb43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7566d9a616e762c12bd8dae6fdfd79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ca9c3e93c31b23832925ff7930540162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122e9197108812cdc51c7cebe25ee7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46573c3c4e4bb592e157812c72b67240164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae4f15125efdedb79eef1628bbfe2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b59f160062d296ad796709800a05a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3cc7de46fe02a9c9f0b3c99ff8749167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7d196c55afca9ea4f970d673711e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f95a14505f27d653c1f09fe49b754169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196cf0c2c58fdb9a194391a0576e054170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e0449c886074843a0a820af5ad252171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f840c98bd4d100f49de27d45f11f08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d420d74596a3d484579edf4c6a1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d48cb8dc812424afd84bc295edbf2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91f8837e770d7a222876f04c4d88d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38780e602b1a52c5c2ddb77b3b3d3266176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa66e2b998c40d679530593a7f24fcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c5d6e6dbf8e467b555dd88430914c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd6acb935924902db04fe32a674221179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d36ad5db48612b6a840cb957d9b80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78441cb675fd29c5151499a7c6e906181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639232f9bd0543188f4d88954e723862182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cfb1c171766777d015d615c176ae2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49898283d27f3125602467e85e1f02b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f20e3833a9556f5d6e407a08616613185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0a7bfd9943d37af4638d4a94002ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c815de07728a4a19a8d97e38596ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8423f89fc7113f98e5a495b182c4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa94280ec0e59b71ccbaf2e9294d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c2d79517ea5f5d56278386eae9cfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd006fd381ce99f0921b669c76e6b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95700aa7b41fb47e00f8f49d71d0f86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3057801cd6950335e1f25e627e381193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef6fce3524d39638ee65cd20fdd32e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d69981e81562423587fd64a55fa4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dd30520e8941c8065041259425f75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5bfe3e66b04dd74263bb713633f36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef2cd26cc8fb3201b0167354554d39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21c645ac9807f4e155348b2bc64541199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015344142c791c2742f6bd34637c53b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e859b835f78e1d003af09ecdb1900d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7caf2e9a909d86b40f7d3d7c441a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38d58c998df1d4a1bfb66eb11ee4a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225716e851239ab7db0c448b3ed12e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4884d52a1e14d71bfe22ac9bac3ec3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c9d86fff96bebc15be31481c5cb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1ad0253a14806e2ea4550e3fd2f8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb21e6844e43055b8321f8f23eaae21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e4ef6a15adcd0081a110cc9afeef9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ae692ce20ae31deb2fe338326ebe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884407d6f68ed18334e675c1c2f56af8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddff12449a53b81a6803704a6b94c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8793c2d89daacef7bc0961ad47103213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7af40e9b6c5da173aa3cd4299519d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ddce05a67dbc45db8a9bd5f50df21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25113d329222b46be4df109eeb7f264216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfbb3e13057378ce0d2a044f4ee1b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a38ce4499547793217d3a6e83e384d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f373837b2e3b70fe14940a52938cad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434eb3baa6b250a123f541fb3638efd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f7f7000f1cf6b4a1d44b905467767221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc143a32be57f1799538aa1631d55e28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee630fe29f3c49bfcab891658caff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd84540dfe2f38cf799f2e81174608224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a031acb18a64942cc36c1b4974fe84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58660e6bedcd87641a7265112df2f5dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138f7ce3d7f2466c5029eb99d0709a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092256672d464e21a3af6321141049228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2d7aa47a47ac10f75dbd67a2eecd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488731906260398d68184ece2f9364bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c40f589af49a3208a28fca9ccb7172231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f639e3fbb0f2a55e07cecad2541966232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8940b4cb4d4f0ee4543a97398eec7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0768bec6dfe246a66ab661aa7220234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28604720953dfbdc51fa53a29eae24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9ac45be885d7085df86c8715bed63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db17eb84768b9fbba96a4f8ca8774f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d03ac36beaf01267332d58f0f49c61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d626d2e5d65c2de78095641b222b56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4e59aa3642b66c6bd3f3a15605d0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc346b7de714c417f8902a54ddbead4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18225cf5d79b6f7d628dd8b724c5de38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80633f89cad286755dcd8f75ccdc3be3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780eb994203c3e99b51ee23521d90b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc295c1808a4e112243fb15dea216a25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9d2b640c67b17666958cee997a76b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25850540541efab03c978aeb92eab4e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca311ac27d21dd8e35140cf9db67efcd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207697600e00862cde1c8cdc523e825b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5476ea2ff860fe8355260eef226d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ef6bbcf6dc1753350c063be3de671251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb98092c2aa7da94caf2c28b75edf01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7630e384c0b05e8222e01354d7cdcb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbcfdf7c77c380d2f133d117a37dab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00222d0e58ffd6cf47067dd192f7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f5030a45c717afa59961d05719799256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164ab6eb7f5d4fb039e44435d03993d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099e7ee0938d0ff578eae2b0480c1ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf467004378f28276c3e3275c10012d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee8c5be3028932a5616f58a46eb5be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243061ee3bcf47d6c67ecdb1f35e6a90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ac6a18b51fbf7e2923e52ca2f8acc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f1980c9244155727150480c8be85f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a46e002238901f97a97d6d1a21722264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3288a4a90c8bbb07a6d29a90be5075265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a38340a6a857c25d89a5f100a90cdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b9b0f786147742618fdc57f203c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986cf3476ec37f24903a9bc9881adde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941667c5734fe091fcece679658b107269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5adac8dde7baefa7698d166c629d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d542248e3c7b12703364b1ad1b0aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a8b686f21a23c316ce4f5e5c547b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fec2599a1e1e61d6fc06295f86fd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c773ae63fe83a572418e4a198a54d42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe04ba25356bc3e917561d8ef45c007275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d130743030bd4360e63e4fcb60fc98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deb8b9272bbcd4610df12047b256ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fec623058dfd0842e8bbfb7da4276278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ae4ebbbf2480aaf7515da130a8af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789c9b2385e0d0de68e23135202522280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8b4eb3656abfcaed315ec8ae2aa2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1574e6d0b6e3bd1ef44acee68d22133282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942b2a61dac1ed7095ab20e63746a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e608b2c283e10d9659faf41d1db4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a9fedf8b1ef6b3cd83ff95e94b60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c116e4e7aaeebaba70dd64e7bd740b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b625d8e477f76c1c32bfbab7beaacaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cb1cd452fe856ec712cadcc2eb1b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84025fe8bbae07cf1286af0986810e21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa351741ee9f054d0627c6d9aaa59b9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061b3f33cb94c1ba6ce46c784766eeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3daed17a51dab04096acb620e1aa2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40c8c4406aa9ac72751414978fbdb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48514640ce6c0cf33408e70b094450294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d47ec828e7a3b10ddd502248618e67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139779bff49451b0c0f35456aa3be705296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec822e94219a3b4487df7e6f7abd7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4139842fa3b24eabae916c5ed92748298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dc4a31999565a34058a847909465b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf3da6dd3d8e782d1fbccacf2e9a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a757a9df316b87d8fd3b3a0152419301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f6310ca2740bd47ba6cd19e2a3b93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7ba905167743b44d5f9ef5c09a65d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9363bfe5055989e5d92be0570105a74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d762b9d7b65a5d2672bef3fed84e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010abfa033d3dcb5340c3439879238c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99fbe5b35ce2d5ef1aa62eb2e046b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60de4f725f21dc9b96af209b752b45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e2990a77ffbc915c7bf50309a460309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d556dc68981fca02e9873ab419c900310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821384b57f87c9237cee2f227cc26c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17194a7653d1398d59f2514b8b60086e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae30216bd39798fa91c914157ebb2e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2252011f64743748ca9057e034a267c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aebae8349c9598148e42e016e31069315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c41e319c98d0543595eae648c34737316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb015c057af7babae714ef8a7966bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97bbb5d7b9d165858f4e4a062f7464318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f0d772273fa965547128a83024596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff419fceef57ba6513b2d694235c3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c217dcfff9e4ec472252d54d8ffe343321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bd890afc9a2077c44c2a04ebc6b01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6a0953eb4ef5e2bd256d27a8c599323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ee20792a307016a412ea0d1e3f9f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d259f160d3349c0d6d5d39f37eb16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fce35fdde0fd04cdabd97048fc0cdd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1f5e244ea7053c7cfe5bd24f04bba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac50304f5c6bdc6ca56c98e077cc102328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d1c7bbbecb77e4675913a0315c060329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74142dab0b055357dc9a631eebe96813330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a81173c7ceaac010c59371218f4a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54db742176f3c2446c24c7884b4f88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d1a678f0d67ad4dc66626e1113ada333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bae776457e5c20887b0d6b56d9c5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc0311f3be1e51345321f0af479c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23621e83d236af4cb4e0b027c79e9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cb3cb2bd51f59e07ad919bc1b4b51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b181376ec0e8b23f5c98eb471b7822338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ea2cdb75f79681aea8475e6ba200339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc6a2aa1ba01efb553aa83e87db1b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768415778d7dc82603dff68a19772bfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97da8f1211525297181287e8e391510342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e1dc5c33c849d86eb3ea6f017ab45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122184595d0a7e8e1d25a0d210b10755344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859cd26db65eca887634a74c78fca84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf2c71b88d8f87e511a0a7643ce369346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f114bdb374e63dcc1f2005b348c1b7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2950c90c945eb61b99573760671e86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8c1eb721a68837957f880d68b05db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561487dd57a2d2ad51c9cf07a708900350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d460d46cbf5ba6d03b26f285b841351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead1f36e269d52f7ca4a9f9f81ac32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993d8cb7f6c49ed5d944e89073aee7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32deca9ef16cffd86c197b3d93073f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0390b077f5a46d65020be3ed4271f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd7491fe10bc7899fab286e73d26b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaae1f07282797931b17fac835329b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efb1354ce4006cdfdccd1f181ef7bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ea85d77114945377d06f284223a4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1347ae4f38bce2d0fe15a4814e46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3186bbba734449bdcf08de9e3dce7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5caf0f3e3ce91175d27a6a5334254362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3bbf97c4d1d952b05533cc224c8cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f65e60088967eecdde960a6c87e10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9508ecf9e3de8d1840f1ec33043eddd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394bf7266e4cc4ce45d34d51b899ba9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513f5dea9b0460f5aa0b6c928b2e03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce07362bdb4a352c9bf4418853c903368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ad601ac5ba4814684a7880ebf2fcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894878f693e116c6831ab691f8681e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5f7a5aa8080e27e13270b876fe7e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf92166c44bcaceb448531860dcb25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3dd61b23cf69c87c1e9d9bd200ab1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5157336de3bf98e8a35eeec87f3b0db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6e979ce2f54a737281deface3a5e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8e8109e780625538426d5d5f43142376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914743aed368f53018dfaf37c0d39efc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813cada5355af1a91c01303bde21bd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65665063bb43e36b6480ce60c2cd79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458971c0ac49ea690bd65ff43b8d7d86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78af14c3e0fd1355a233f1f0295d22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788abb0f73986aacae625ef6aee43a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129dfdb8208ea96554abc136013915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53906e2d5215c03ea7fd030bfa332c14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55957e91dcd691bb75e38c4452da2bdc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd5fd0a2dd6ad48cf15758dff82e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698bc7bb187dc49642cb71036407826387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e724cc56abe299211622e0265dc92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a5581159b84c84d9cee73d27fbb34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572466b61c1e8c2a343690b9fdc20d48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc949dc276195d7c729aa4f7fe0ee4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea2332da6d009a49c3c1ff7181e7d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03133b7a86e6846149417bcd2f1fa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb378f72337dd30238339c07dc7e0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3348d85dfda5e5ebf996036f84845d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f86252d1d2cdc7a1e8a5bb1cd55c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fccfee8398a2648b40dd9a82eeb29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e8e5047088891e58d74e9bbe454e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e86dcadd9ec6c98dfb967d891cb41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa050995858d16b6a95f728c861a999400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178a91eac57bd9a02f0c278c0e0a6cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eab2e878733e41491a40a2bf7c3002402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be2903fc643eef41472437c0a993e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f40db9ca2991708ba810336ab0195404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85359ce34a413f51faf231d92e03175b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc63bed9603ebf50c0a6e85987620406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aed07a3a6588cc41d6f0d57faf0c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29663989e3419ac627abfe5d929c63d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f30487425f402df090ebeb3c43a3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2a23942d1e4d08e16789d6644c5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5302c6f9b6d31f908347c8bb9b0e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4719733896bab7da2ae28893599c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad53909c072f6a44c697bd43bf1fa2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e514c9e456d4a1fa730508ded0310414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f222c6ace6974de706f2909d199023415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6388eac1193117f796ef58fce93a1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f191ab8517b08adc6ca75efb696d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6134543830012dad705de832626455418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3fd990bf32df54816a0566eb8477419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8cd30e7f0606e316c231c247121b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42434ba028400b438da12ef65b1673fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1937d282d8d3729a1cc6ab9b352e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d6475a3d36672c5bda536e346fbc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c445db59c2739f678a5cd51e52f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed9f19f8ac10622a202fcbc6efb0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1906a9f6f959819cb9c44ed89ab64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925a97e7eca862717c375dc2278dfea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fe691b73c9bdc407fb0508828d400428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd2bb7500c0ddc997bd063a5a74d03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd6853fb6d8fa39ac199891e6da3e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4eabc33de3af2436b8dc8b8cf17a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29df383560719b63c9d91f2c33250c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e730182adbb68b354e4e41322c05ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0b94d3e7acaa882902fdec4eb2d1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8865807c93bad81fca507961a507c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690158b9fda2a9746fcd7dd9f5da755436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5b58bf0881c0512978af82171f7a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb7b844d24ab62a659e590fe1df187438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf2a27186910878549bbe5b0acddb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70f45a8b3b96e5bd3c6c9958ad18eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa1f437834819b01c248ea4e093bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f0072e11bd1132f7a01d0e430d5a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac30fb53303fa21df35b9157918dbc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c51deed90fecf1f003d6b3fb271bd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8744bdff0ca2d7258d3ea4a813084445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117adcc8bcff5a95b612c80dcc0c1e3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e45cd20c29cf184ce3652bfe4d61c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81191aea7ccc0e4675fda563ffc2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3b729d1451bcf0f0ec087c6f09008449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3de4648599b64ce69c701c1f069f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f53cf0c67d35c3a65c54331299f1f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8061adc02c6ddfb3cc6bc83404dda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19433e37a383c9d5aab5c4bd6ea1e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce55eb1aa04dff1115b3e33bef156b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302232bbc8d339ae5d4659ac3003188a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ed6cd4dfa14ecb15c24f4b54405c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9db3b8f88553aad1a8922af6d825d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab121fbd80042ebbd7c45437b7eec4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a81d8d8527e762ff074bd3cde4c87b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084615bf78e3f83106199eafccd9d5a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a527bda6185808a1a65fd82f603dafc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817d20a719e1db9f94c1a9ed04cb82a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac39febb7d16c4904d5ee705872db7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784de2a6e6df1f7babac98f285757df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3ad5952a3ffec14d8739e31a32259465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897cacf0e10da1ee9a0ce192d564806466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec4333fc2e19f81ab20b139c3456b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c33875c573ac2608f174f449e1c3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a023c84a245d030a81b7948df1a7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68399f560331861db1fd5f6d641dc5d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273914a00720f27373968e5cf8d2bc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec35ede00e7486dc1eae04b2d4b19a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d2f2c81657e62042548022dce1d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dd3506b73bb0de83c33a717684188474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de708bb200ec03d851a8e7d193b92d78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f268b2db001c3106942a103ca395476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e64b13da1423c605f671fae6efda1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b99c9ee9d8515dd3b298f4c2a7258b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086584fc0232de639f815650bca4878479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf5d217ca417ca39f5b5784f6a3e2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820e59d2b1aa737944ae4ca4c417ada481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e6f57f6779425c4ecd192423021ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca58ab3cfcb05ffa04f9c4b2ebbd72e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf45e2775eaab2186bdace38ce910b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287ba6119cce285b79f8bd87ea57da6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce717339e3e07ddb22536819f3b63e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2ab4b3f72ff0b1f4b7f3cba0d706487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df16218959b9628e74241034d42fbe1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f23b69b5f675efa70a8281edf51a9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a45eee0a038f0bd31f4c1ac7375e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac4f8c6ff1dcc11653d254a11947a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc383a747d8f37e174114fa69dd51bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5279cbdf05720a62637b42f9f11dad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65bacbf414fe88eb4bf5e08eb9fe1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e2ad47c07e6fd76d774b4c65c3e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad8afcab2462fcf836be4e6accd891496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f666c612d5344798ec000c958b5d71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3696e3f8e99110bc580ed78f7bc6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8c3a1ba8a95db2cf063b745bea715499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a6f3f4698748e5938924fa886a57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150c5041dcf8a320906f4c2d02f32e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8da16d1d50633dcd7c92569f56a35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e133430566c3833db9e1d4393f31e9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13853a1f63d8cab9a10d846eda2c7675504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988539669658b7c32b69b2e8be74b713505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f498612bc2f818c0bc2b6e2408bb777506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a3d2ec09be25ca234bb44773f6895507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246abaa3ec8b3982d0984b0d81718c3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34a9c3b79db62499ce5cf962c2c1b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bf070de781ba6df8a8c83ccc77308510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f8ee656ab4aef68ad0cf973543f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a0a777fd00b060cc2e3a2465718f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da4df7d68d7e525c1c46fb091afec3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c7f473af9f37a103bb75f63481e06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65118655b51c9cb9c77bc266b11676515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cba23ec87b6f61521bb69c7de290d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e171638c761ca8e20b4511691078951517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e2e86f77dace5d4364c34eb41646518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589bb2575f2e48c5765032d076b96cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8decb68172eb9583c50bcde150038a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6ca333dd63da7f6ead3f438e0357f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7fc0a0c761043e84133895be99bd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a421084cc01389e46851bb69505de27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fa4d3b55821c994fc599db5329efe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef24b9b0436027d8ce5ca653665227d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c647bc58454e698b55bd74120d7a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9afc1a72de10e67a03792d354b77e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d8c021144ac6d91bea2ebc81dd29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca9b7c5b1c9bdb88564e0d4fff5ff0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9976bbc49582a0a6c596382f74949530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f05ccf45e01d0d50857cf60d754ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b287b5e7f8e09f6663171e35b03e732532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75807d38de71523347fad83a37331722533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60776a0b83d444de70ba10e3c2be69e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796c85f7621795183402b517467673535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c620487c237e324ed1d1f97d02e354536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a989613161c0d2c42d4834215d060d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe77b39357c4336dcd79ad653b5ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e1c6b8cfaa1935c22ea8685de1da3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0747d2867b1e0225a133ccce4f697d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb26c49619f8932edacbc992d7ca479541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f89e9cc895c227f2e0b49a4a21b3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfdb05587d8bb171a312ea66c17246543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cde4b0b22dd75362b4335b5af11c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acff7d701bab6a3f997af01f282649545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af473551d5202cbd0b865fe0bdbdb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabefdf954b4a8baa653acc9eecd85ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec8073953a813c5a68b09935a29ac6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803fcc487e8f4a4e4d63a4f1e45b997549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619914f4a79be6ea0308ddcfa059a83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54188c761d23ea648d370e64b4ffe8d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61366794bf963986ae37bd01dbb909f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5cd617be829af0597f797531cfcf5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3355d03c9dabb5a64bf20a17546752d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1b4c57cf15a4bebd1c3e7a40a7e95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7102c72e4388c3dcc117fd926bcd3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca9557ec06f8ed6de3112b29441dfb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d2ce4964692c5897ec2df16cac85b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fbd90a9fe10e6f826df91178ec114559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ddbd9bf077ec781648bda9a2bb352560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec864a70e0f44a89343f17e60cc3040a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163a45d036a3ebdcd6b32a612122125562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e152af2379aaf2264ef1027a08aea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d7e1c366e8110586f7a71254189cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369acbb02fd0ad6ca41408dfffa5c53b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b3538189bcd59bdbed64c451be871566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275dce50e4a3db3b4613d334086e52b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c408c629326db31c4693cbd48dc18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5164b69f70b9ca2b483f6ee63001f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28493a6a5e2da36c5e90c483442227570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4dcdc2fba5e9acd583597772a91b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d07c6e51b28c829e349e614058d636572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37094e52648d784c56f2a2e2f7244168573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb338bbeed2981b65955896b736d952d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f92f69bc188d0db51e851f4ec7256575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f37d9dea69588af6bc485a007ca2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4409e1a0c1afa5fd4f16b4cea65a0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44720c387e7d93da40a2176ca1ee27e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9da833f727cfa76fbc836eb3d303b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb02950184749c5df02421f084cb588580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4a22dd1935153642f45a6ec578c89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9098462a573a06a317ba82bdca2cd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2e2660f2829307842cd7abe06cc21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486209bf5d0bd5919901e2074725829584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690fe131fb7ad605645bfc25bab9a59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15300e9d7fd792177500edbd29613b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ba147903ea0a9a34221b76130e0de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda378c40834fafc9fdf441656cee1ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e0bb0216f31134832dc5e3f2a52f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdba7852d58bf873ad66e09967a001590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2650e2e2c89a66375374a6146177d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da12c4279cf4d4e325ef7fec87e5e8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c44e93c32df27cce3f0d8bb36c02a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac544b1e4483ad632ccf5c5c4145ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e80aa592bcedfdbde780b94a899876595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83f8f7891a2e8699795996b67e22bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f979ed1f17a7f57f88b31c68aeb3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadf43a7aecc72df3ebfc74b2798d25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbfdb44c15fc28b0df9d6395d8f9ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada487c344b62ade7848963089900005600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d848fde315ba014a803a506c687a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee00a091d41b7fdc92b4b5921c46c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb68ce8f5516746e756bf9dd5d17d76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ebb60a2b0381c673ffe3a18070dc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b047989392d11b52c3b7f6df26866e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed023f312032ee0dd6f6aae62b88aaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e93fd8006bf2a0ca8369ed96e884607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42952b1631ac8fc2aca023cb324da355608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b4b48b7348a2c587d86757fff9cc6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e098cbe9e666e7795d566990b9ea8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899dba0f62bad3751c887d37d172d77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec40e430f2a0be9cea8808db8732bfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7dbf72073a434126ce9465df53ab0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9499a3a636f47aacfe919168deca9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59adba81e505a98579d342ec75355c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cff8c5415842fb060d0fa024672a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7386f0088fda645c32b5525ba0ca7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a44b55505ecf6ede07b674dc5f6811618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf666c2eb09bc64d7c05bffe0e52e503619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387d75d2fe4fadcce22fce8aa9be2f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b3e8cd95563991dd42388b8454521621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed620d14d4d0aac3f09e6f46761a5ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17e86bbd42ff6f18c06d6bb8c38fb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ab94b7d6e293b72a66caa7db78710624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a045b179513dbc2ebd45f230b1e91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e4271163e75679b6be17bb1cf1d29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e08b4f04f2f7f88f4abfc56ea390627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30118e06d6b094bd92491278d8e21f20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa6e2cb48a7f11d550709de944e164629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242d61ba07b66c28724013d0b8defdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a57ca529fcf1ab518f87cff0301ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1ae4e5fe90476e5e9ce9727a179df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d48b49cbb6379c1816987730d45cfe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452ef5d539924972632edb5df553cf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f63f53c52283b2322b44c67783f126635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f908e031a9ae1f78b86b271129d371636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2f685859680e3ed8fc73766a50f0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900d95aa188f7fca9b4f7f05ef81db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ddadaecb39225ea87a7f7a78e68b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9313031209615cda23bd24775681640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d22c3c18b6294455add5146679b334641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13fd342ba4fc9066038652dc40459a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe597f91d9dc1945e48e2f2c547964643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccd1a7f0b1aa7409b11ae3d0d802fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef2811ab3f164a3ade803b18542219645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e1bf44a01e5fda8786b5e5a64d179646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e70ac78732f5b1fc68d9f1f42befc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e5415cf3eed0e44580ddbba034aa4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e8c39bf2027d2ed91ecd147627e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fadb61314704dca8a602d864f57977650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f93d505e8f80cb286e8a022f4f077651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7de4ad875534e1e2cb6cd1b0096494652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e9872f0bd1d818f885a235c36a00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb1593ed2c9fbab1a088f381d5b28e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bc1868e95a8f17a5a0b429a8c270f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde07755b74f36bab2faf3c32d15e51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234cd926152d654d90c70ab260a2158657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1587a2c5e3df47043f76ae65d98317658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf40ec2a3048e5d7befb8273c9e85c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8cb983d85d63386829d042bb81f3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ba1f97597657c0a744340047fc07a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909d232f79b7c038c13b286891530a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c3a17222ee8ff64c60af8f2258aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d8b0cc81596b79c19b5197346707664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16277dabd1adf68623b7a9a1d044e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020188ae773635ab7c7014d7b1003dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1b25d89d2f1f1038f96d977f30c90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1747fbf46c0bdb6a12884f7e9ee3d9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb302423cd86d144c17e30553e4521b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dec3349a36c3d95415d28fa8f041d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d8c6a40ef88eb6c81e176e71f175e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22650aa4648dbf13daec6b62c500d6a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d12f6a9dbf2e3bef00ffbbb9170de5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18193b1dd9fefaa4f30e3d3a422d682674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8e2b6878ad1a0edd3bd5f6e75634675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7127d58b9415a3e577ae4afcf8ac7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bfe4c6fd79bf55761e4e59556baa7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e635cb12c14d857259aa5be89c4cc8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652997bb28375bd07229f0110e17edbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0040dde35af33af8197d5ccb85379680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ccac4c5aa6d1f53b65ca6cf7b8820681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72c5cc61fd062d15c98ccbeb25a497682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac2206bca08329e14e88c299732a07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b4e95796489d0e5bbbcce4b0d395d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccca04a9cb734ec6497d3d5f3909e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17714c769480356f7f60fe3316619b3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d6c57a321b28b80004e656b3e56ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dea29a353662e0c7c1455227392b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223819289742a6d3af5f78cb2fdf2069689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7146d39d190374889568f835ab9bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c621d5ad0412c11f3ef2d237faef501691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60836adf8e8a8e658d6cc701cb9705692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1954b47506eee6a3b56dd946ac201cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd9bf51ab9f95134765d4cf0df5c9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1aaa2ab4d700b658519697b6de482695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b773f2a31d759d83d3434b5108fb37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc1ff778d14fb9091df5e2aa68ee14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72143c45747113f9352242d70e65df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2588987dca19dd63c8aaf6643758daa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2914c3b34767dbee8f15fb84e46e00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad62b4a7a879af1383e53d3b26c6d0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52161947072d444ea09ca080825fea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a110fb730a321ed19cc691b7984930703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bba0b1e37ab000bc358c2d11cfd41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2559d5695fc8ebb464538c10e32efe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc2e7752da1d58846b33c49b6ccbb8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278d1b2858ef356d4be58a276223c0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7ee243f1056a6b7d8265836ffbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee9b23fc56bf38c8ddb5af574e6d1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a155bba67ddd38d9ce19416fb2ce5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a199543176f7a62bf8736c2634c9ef6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32961464c9ee79e569a728e98d8259712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c289749176e2b1e32b094d5f81c618713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c6f2c26ee3873d5552e27f96a96be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848932effc6072d042ce92d88474f9f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df80ff3c67d76f079aaf5471d0dbf9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c41e1d2b8762fd40ecc72d7d54d9b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d118713d771b5ef4119a9a2964020718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9cd8d65f7d1aa9401f78ff4538b72719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe244c88f749b58fb2a78e3fc70f95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e3d2843efaf75425a64f9d8aee05f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cce71ea12932cf1eb26739fda9e9b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671b7ef82bbcff5f0caa3249f4b9a14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58626b7d762c5638982be810936ae8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583954da28dee7dd6eeedb86461edc6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f3686a6a5720be46451e259ff76be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b11b79cc8b19cedaad9239fd43849727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532570712896828b5ece3e309ca57bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4636fad90d98cfeb8aa4e362dd459bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eb01e5f90d7348ef2697d86332698730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9661b26b496e350e10ce5ccc1c0348731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f20878303e9ceecc79e130a46504732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b4eb405f70a42fdf96725049e97d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b608f738f1d48272ca8f332936f7afc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddb21eed5ae5fd8909ee41662d5349735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca358f1efcdb0439c132ee3ca37efc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea8e4416c3c41090f0ea1623ea1e2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d453459f5640ae452af2f30ce5f32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bcdfdbf25eec385825b98ef731623739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137d5b2e9da0c1410b9fb3f8be9a1f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef2be3ab4c4f06ae69836dfbe6c0ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda262f9c7284dbe48ba573c03c20c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54d3c1591e14f7d4f368faf7a7d510743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09160fbf7992bb3d7c1664570419f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069b452da7dd2948d9a38dc07af04b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdf423ee7b20c326fe3868dc230bb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbbd7f47d5b817572df83908aa9805747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9bc0f8c0e97c618226863e335a55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2874b381d7e6c5c6da8130c807b7d2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90a3ad8bbc04015c77f23132493106750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d483efe262127f3b8b74d68b5e879a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529df085aa40cca82f1bbc99bd8a7fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64089f2eeddb23f5fcc27cfa82736e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ef578d546290b11dae7c942e60be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60048985f61e578f859f1febaff085755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe54a3bbbb61551b003ab4f5f1a73b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db1f44bccff975b8ba307426fa9437757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae234b23c35ef3eb87c101855d75fef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126a8d7e99f5b2eecd859e01c36528a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c12ffd5c08d4a37736327a51b448b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f9078c3a36d61dc2288d0fbddd409761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab888442a6c7bc76d734878b7b2cbdf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481d2d0d093253d47f796fb66b2e5d5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76f5532fdd3cbdc2c7500bfefd192e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa08c765f78c6c7ebe5af1337c4c71765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf834b38a8f8d68662bdc3818c89eb0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd546ec6016de043298d20a7b1e5de03767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9e5a622f8443f2039d89d7a69ced768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120988c2f73d48a7757009c60fd5c044769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b9037bdddce0410cd0ef9e7b175c9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76ccbb741220afef1feaca139f463c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9243e832ec304eee1af33b68c7a9340772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bece2570f4d00fe35923d9657924be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f93c482c681a09d28ceeec8bdb0ac7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a916f857bfdd2d5db9670437a48db775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cf30f2b3316584fbe1dff66488191776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e421194b0fbf339aa368a7a6b18bfe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b66b3b4889a58b127024d3181ea4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a11937b714b1ae42b0b7fea40ee176779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dec9c9c850b94febd6be12096cb63c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901628f7dbd8578ea81ea947c3c6cf7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51222173992caf717ec4755fd4145d10782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c434ada2325238a7352453ad094a3fa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beeaf717a6afa363874df9452a0dcf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babcbc0cac66655cffd5f1554a7dbf3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfa1f4b7e68d8e18f8f8e1e2d1c3c1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a08086d9af05d4b4dba999963a16787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de989fd5920afebda1fa3a9d69616c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d222245f8ddcc66a33294e4965852789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705556ddc3ac5a2a045a8ae52a4faea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c9fc558a1b5916e5bb60b080657b3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f81f3cbb406fe7b2b7bc64f796231792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297bccf2332c27013a19537780d43f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393ccc0710bb8403e3fd5cfb82859c2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff88f7b9e3ccdfd2fadb74677b53d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ab873d91f8b1c43b39f121886c4c3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25941f1e271f9a5c93935f158b628c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f7ec9dc526860ed0a27377198b9f3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409019ccc4e15764b42a07c30c44f7ae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f424024010c08e7e6844843525f83800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cfc001bc485495c47eb37e55bd6a3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775d9c09f28835c1197a37ee2130f71802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdaf8016a666033736f67ce2685754803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e1b7a6c9a94c35e1b18fdd2c16035804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cc8595d4808e22006c393dc4b21bc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d254f4e26943171a0f98c1818e86030806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29b68e6f4536eaaa0a70542907603f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf45c589b569fae60bf1fcc6defe4f1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49968db6aa978182dfac83e1674bf09809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc635d6e1a65118fcf6df9a0684554f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2cb3881576be7a8cf914a8fbd3da8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c59f928af36b89eb830490d6ad2c0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab8eb7edca10735d0f6923ed680409813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a1464c66931b10290264b621dd9c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd73ad385213305b5e450211880d41815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080312afcc5549891aec0f39abad0f3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb851fb9e386a092e18fe04b574cc4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d44d5cf8bfbe990555a8278d3e110818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a161e58fb71c3f2982ee555912456819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d93d022284bb6c64e1ad01e17123820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a6ef1aa18eb1494d2115f0bf1f476821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a61d7058b3e88ee34dfc7b6cc57763822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a5c7aed107de9a25dca762a41875b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32076b0d47a941614715d825023236ae824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50fdd10218be6ea5687f7175a1a57f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be2953c1c56704788c6c87e6151af3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b298a7f24a00a027d8c669d2d7a72827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16986b063208a9cba8937d0185e004828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4debbc5838f2e55117027db6db70314829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53652e0d69c72280d3226ec8c4c85a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ec7a4a8e0c5d9a478bd11ff09df82831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6688c47840847a702d23a9044eff7b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3472b8bee8e1b845c1aa9779c90faca833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc85d655b43c2fb271578abec15003834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b1bb0f0eff5ce75e7cd5f7bbeb693835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99546a87d14c649410d26ab274b393836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384f1b069293ce9502901921b80644e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63618590d66de3d0ca40270fd62876a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb584b1deb9b4d92bc71aa178146c45839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be7071a83c5baa606b1af2d299c1fc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20439711156794698097ac936713c5c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320029be37a493569e2258ee63ea544842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab444cd2472fb1b0c46f1f9827c7d6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294224ef6adcbd09eeff594a9a9d2bfc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca783a1894478cc1d7d0e39ecc306c34845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a4fddf1d7fdc103d79c02737bdf8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c66c536c478c0c47eb2641e40de3b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc3afbc263c6a0649d79f1e6819d57848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a997d3eb0206d8191b2a86b10a1f8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25fcca13e34cd148850a6a65ef418d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df850d3bee1696c2db8479891c79e3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b3f41431a61b98d25d969ffdf7ae1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d1ec5e6943e7526b64c95fad8c40853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9058ab8dc80040a542cb4c45cecd6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a896501fd513083fb7498cfb95137e3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec28c3f78468b3a92ae995140426b8d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d44d6335a6c8a6d654b4ee3a54e48e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a3cf2f2d82e28f8ee2c12dcad975858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83d0adafce34dca274c07c57f49131859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b552b327d2ab98f4d1cb9833ba3492860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77c92e26dffd80f2b824a6b8f25cce861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4df77600c73f254ce36050a34d3116862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd7da45215f3aa0334a32f1456bb70863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33255e1b96c3ea489616617aa468d424864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b19f018651ef67f8f45194c8eed5f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc498894a2917b49e962a67d84b87c6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971355f23f156b0d9ec64513bd8b3c7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4cd81a87e49f31e5c9ba153a1db4c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ffe6d21c908ace19cdd71beb89dc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c280db48cb953231ba92bfb1bca23870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d7a664e6e392a745e3a442787e7d3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450739fe8ec07c012a1d2f3eaf4c5e6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e9217d0e2e125e6d535e539c3f78873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a9ae5968bd80db479b71381d7431e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f59fe1e8307a90a8c06bf697ef1ad875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda84cf6e2ddae43cb6cd1c33b20ceb0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14111c2e3e09e1bc07f7e58213d3ec13877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433dab7dcc8f6a8894f00bccbfec283878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7236a27be368048ec5c01bb19b0871879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39971bc5a439a9d5481f7efb88581700880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24028c99385d5beb62f96a3d44271803881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499faec3e83fcfa6aaed2b19224bc0fa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae629ea3af58b60d055abe8dff36334883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5186f5f428d0298235b3ca3e027ddb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913ec942e0ca3ca865f08e7a9b6bb42885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965965978ce4d4aa8d672abefb6485c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0c46b4d4eb8f45c5f905c1e8aba7b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cacaac9e3ebf2986007a743aafb47888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3f20fb6046c512ebb96b3049ebe5a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f0f61ef562171216e9636a85b68e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546e166378899841f417f6fc898eee6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c22d425ab7bf4172b7a008a53e7b8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c06f3c67bf04a81ac5332ac04ac1e0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deaaaa74499ec7fb499525f4200b31894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126b8873f20a9e91f0ed5cd8f7f75d6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef4c057ea1b6dd9c71252c08262273896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae49843c8d23376e17c2bb1390ce81897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624f602a4790148c60f87847b5d8dc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf3da864f93f442f284dc57a16c16899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f58901e7d31a8ad6a5579ea4a2adf5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400767c9d54948db2a0c03aab39058ad901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf3260903b0cbe9d72c8c981121aa6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0d4cd75d33371fc327d3eaa3d3ffd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554cd66d284c2408e56c37aa28a6575904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2307551e8304a98d05c799393e8d56905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45fd7e486e841e8944c5ea9eb686c2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc574e9321d5eb86e81abb402131ad2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd09dbf50679d58b8b5de4bcfb1218d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a230cc5be576e84a4024be82d40f1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54b643065c88f90d9bafc75661f7f5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09bafcf39497253b64dbf8027756b0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3c62b825ba8f99bb70a0b8178c380912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea56aff31b2ff6829a6482b90c2eb9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb2a84076135c0e40c6ddfe8f88ea1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa61c72eaaac1f4ea5514ed9143403915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307884073e9b93ee97ddf4a8fcc33c81916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366017a13446230c59188822c588b629917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac6d8da0f27f3122fa9d0df2e686c0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad237c27c37054ef033f0a4feba7812919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef3ec44771038621f7e3c99f23d14b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fdeab8ecee7916b2974493a3bd04a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335395256d388930759bb7973577522d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f9a433ad449de005beeef0bd79e72923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b52f62180d15c4b008efa85c87035924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551847fe6866430b01173e686efd78c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190c22e27fac3f7d0fa3d555665c021926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df136dc1720d0e8f783f4ff484817e7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23662d7308cb23d09f47c05b65aa16bc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617801aaebaf4399e459057772164066929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6759dc1608e08b553deaedca084b322930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12319f166dfd0787c8a13f9f0388f5bd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147500e92062cfa4324b786ac03f487932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fbeab6436085734f0d023a6264228933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9272715d8775d9e24075c70575d4d0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506839e163a6f97f8083252ce4b5b99c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56d178b554e139cbc761389ef5f1b5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cc5da381ba28e0750f698eb134a3e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17106134857b762761b89118e047d356938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d1e9499fa20d85fd3413251dd45a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bea59172827a1b11f03cb426f1f20940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d0511e1efb162f7ae2017ace2990941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083e2e1509480853e792f67728bc06b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b2ffb76b160853258e71ecf3d961e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea5cc004ca3e872642587970b4366b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7c47d7db5ebe726ab8319204c19c9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cd7d7bbc58ea617e41e073f9297ec946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867db45b6efb91094444a40162f9a99947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb2ac3e65ed0e94c460a96ec49db7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a9bf83d96fd5366ab463f6919e98d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0346f59d3be3fd47168ae6ea6233a6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9706a1219fa006cb6ff9cd6996d2f53951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af62f53e5801111c169396a720a582952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9347f4c3c7f661aa9814aff449c843e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23791fe2d4cb16d19fb13c9a2c37af4f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d183e9957b308593ef70f011c1b9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb6d986d6097174b85cdd2605b7dde956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0a80bfa2674f91207658a5388c762957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0146563e7fd190564dc6038d5dbf745958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd0204b246703e466c5973b3704a2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4b06ad1292f3598343241f6c590e6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6c5596156ee8d688ec2c803f52972961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eda8fae76822da0b1e985b621970f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a2122747b9a16333b011fe7e79669963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aa7275154433d495129dace3b9451964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9359488a085b0a63b7756d28efd8c4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19a07ea398ddc8fe6f9b72ab3d9e33966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28179d4f44149c178a177224efe33e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d208629b28d0099065c84771d3902db968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e066ee6ab877bf72ba045ee62aeb07969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873f89e83b5c8d8462eef176ffe3509970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2decb4a3ee0468699989cba5b8a3a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6e932a0b5ae9f2a7cc23f80397ebf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fea09acc610a2837688e648a80a2eb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f3cb670d7f597bc27221faa5cfbcb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52b41dbd4b360ed1d852a69e1e5b5c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ea1555b89ebb1a7ddabd855bf1fc1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb308149a5f4a1881bb3a20dd1ece99977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64db9f4f6c2175756c6dc7515a9f1a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a652da15b4120d9a69c448b95af29d1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42d792386e7926824cca39092de6ea980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0739e3fc0d2d140d586f2292daf27981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615321f0d9e190a487290fab36edeed982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86091756b5850a7c67bbc466be33eadf983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631f0f7172911891fe0ce0c44774288984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c116ce69396a3336fffeafbf5dbd7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a43a05842a29154ab13a1a383b7eb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e4abb2a0b44d4f1999b3391fdcfc4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f37f1e1ef88a37a267def5c80bb43988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c9c13f6ff88e8a2fcbd54318e9f3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0de3c49fa0377f498e07b81b5b2675990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96415c28049ec773671b5906a13797991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f2c07183890203b8de232cb512c2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a754604f4ad54eebadd40749b57e566993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad420cbf3d93e8cdd9691e660adc0003994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0787e85b1cb8d07afc86861dee92bd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088fc17223d0af95b11a37d4b736c58996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538dfb15c86fb911b60ac43b8ba3122997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>