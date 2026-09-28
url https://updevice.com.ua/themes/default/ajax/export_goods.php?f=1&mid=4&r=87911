--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924126ef0279118db178eb1ae1b583f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd259a23e376e3372f1fc4bf0e27cedb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a766a3d0c544f3bd2e5d991e07fa33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e1d4c063e1fcc80c214e2b4b673384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972da735146445a9d811f9d06c756465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673be14f95af2821019014ae46e606ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed22a897eab998b1f91e8faffc6087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac88f65e08facf812284cf271500f4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b153835ff357ac45a386b67cd0ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7637cdb96433d2bdc3b1483aa52f2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a4d47b8c709461ec9cf903fa1c04111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06965dc81aa65a821f74b0ac12e18c8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd04a9d82f84153585946aa9c391afa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d575d9ac458ad06ba74fc35640e8ddd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d45f4fbeafa210ca67a473e9b215d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6e3f3b87e9a9ad8b86021f8b2352e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c2ac5c9c07b3114700148c69ecafd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1a810d66df8829bbe462187acbade18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7386428c1fbdec67871975805d08719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4febd0c575138a101aa8b65cd31e3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b88372de145920c9f0275f9c2233cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc712aa8a647079781395d7b98d82622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9600c982364babf14cbaf66dbeeecf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139b414c090729690e508f0763236a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7968a9e2142d0705599f622068e4e5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15d34c080718ea3dd45b877eda2ce826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2dde44754f4c69b6331dc274e6e8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ece6fa09a41e58e154aa4e2bb43ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3952c9a635d7f6eae79266dc50d0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705eeeb4c7889815df1d68f7d31a46730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a6c902fd8df32f927fb5d9e807a5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b695eb0ed01e7a6e93582a968858f3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9565d27b51af92fe352206bc2273a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ef82f587d434cdceddec1bcbede7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02572ea4014c09ee2a247420505c0ad935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc92c36fc68cad15e5b0a35a82bc3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d0c0034a173ccaffaef49374e42c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb47f0156929de9fe5193b85e6603e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f6924b7fcce66139ae89f658851639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c485ea49e3da51b425023f5744ddd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d87577206712c7335f17da0903a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880bfb4137c04c4e50d5e93bedfacd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e430b4dcaf22b429e42c889cfdeb08243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e25f148a9eeee0a90bc9b419a3d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb13ab4f2531a37e753cf074115335845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c23ea190c7ae0e4a426bc915767b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877607c96283e855e311c2c9097c5f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111db761daf36f67219086b1b51559348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d12cace987a17193655447526011e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785743ef07b4dc075fafc6bb1494d57e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217635c56622d56018b1edc64f1110351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ab10a2373d12f5a3a7c77a5bcf01f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3235a1965261d2fea586adb2cfbcbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cbad21f65e13d95b6c921e9de6c5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce53c25cbd193e8360b221a8dc549155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462cb407c3a8831e064c2f582c71ed856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6ca50479d7cfe6e67b922eb34ba9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d725d6840e4bcad8ed834c16d1963258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7029357ae6712ab9b0af3b9f23a40059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4499da75b0f470fa31baa71292f9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f506c96089c871fd9192954d3f69261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea1062fd5adbd40cb261d5d3cdf1f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d9308bb5efcf7deb55d207668b4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e82faf87f1f0f45ff266c8d554fad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbeaf3e33780e6390a5e2bf889184565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90292ab4f15d128f16b5755a7e37c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ad079b4d9a9c3065cc02546e86ed467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e6bee6d07582d58166f56e0de873068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526014d0fbb9940b17b111097429dc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd7ccf45fa74e65615a51daa8ccae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea85b59b6a55c5f374f6009e0d0d4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d53016d1b86e762415df26ac1c09d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf45c17fc0d89e620fa409a0734aea173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9db2f0f0fe93588c8bf53a893ffceb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1f5460daec4401c4bc69eec1abe2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16206c99d9c41416a2dc24c38c57ae2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3354fd0ac2db50d559ded7bd664f4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaab7a9f3752097fb4fe0a15742c5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235f0a20584a425fb57d322dcdb4eba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36ab458ba34a7bd6e9847f5da1061a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d9380827f33f28ef8585905ce1ce881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca43547c51c98c3b99511a968e7e1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a1e5baab97bc5502d9e6cc5a6862d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396b5a96c6d169171b40fed9bfaf20984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b45656f02432a28d4c39f05a6f14d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bbffcaedf5e49284f2550ef349d8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31abcbb236dd40e0c81d79608ce9d8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f493ca877fa57d2236c70b9fb14b6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f3ed7585cf97841f626ec1ce1c1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4e6e4e8d8394ef7f9e1cfe30419c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d87a5ad1081b6dda90df43e940a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43ba0f4c19d77da7d224101d056bc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb886b0025441535ae8d7fe59fa0740993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4f0f0abb2e97eda227fc00a82ff7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73e1aefe078069e5432c639e02e67e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745273f6de4854e145ab5819d6da115796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f34fbf6b6c898d2c1c082d52a735e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb88408c15d4e3d00a3a82b3703f8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f233ff4f8806fa98f283646ff5eadbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7455341d1c337906b2d3f25ac527c15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4b8d8a4f90847492a367e0d7f0fb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c82e12f6f8b77444dea39bd26f145a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc532896439dd4d32e289296cf5a12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f90f87d4dde6c0965609f213f501b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9879a973a5087a6a5b6c017384f54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b03e8fa0c8a5064d619e3c5f2f421106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f06df63ca19a784609e9a9467a868107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97b2f195b4a3db1c9f72939e40230108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa55a2ff63e7b4d1bbaaadaf950444e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37b56e5f19a6fc67f803b2790a0642110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d68bb4e1624d5782f930f20f10e35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0121005045fc9e3b0ac2f5fb3ae0f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae02c80daff7f96c7c87a4c8b65afe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f6f0260ab7a162fb5be8b1bb0275b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f77f6dec9fdcc170f9ecae53b964f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412421119a3ed7ff858abe3c57cc2ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d795df473ec63d3ce75c25695a46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5fb8d154d254cef537f851d38d165118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928c422d67956e60d1c544a54a54ee1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316840d51ddd8f562d60a6490fffbb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e3b921d58518e1f3c13f8b3dd17cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb7ab0abd6fd2bb5bc3737d32f7ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4dfa846ea576ba1bf750df7413a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b1b61824f42b68c623b491d8d6274124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973b08f01ff8f557fb3115b57eae09c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b312d9a58f1145f9a088f7c96935db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ab19f20c35e92de0921251c50579127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b863b1c0f4006885c658bd78b493ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282548e663bffb58ccece35137bbb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb08adcfa62498cbb85e9feca4431ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a749c4b793b5f388cf5022ba9a81f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54b9d53a55df6056408d2c444535a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f60aee77bd87522e3988652708a34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e42b6510dd95d293bc30f6afef59c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbf94f78d8d2f3c836c07b941bca34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea56379105aa505d54fca1ab532db07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9ce8bf2fbbaa6a52f3f77a64d7c62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b72dffbb3f2bffb480358fdcab5f5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487fbe6d276929d904545f95e109d3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc4a372597ede70eea3d1c9b9a6d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4535a2e69a9af2dcca123ff3b2d35a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5a882d9fd34e5644163b56cd58ba6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2452cd280f073ba282b68376d0d3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ef111d9b0ce29aa641b7d56b39140144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3fff7b7bc4533a01446d3afaeea5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bddf3b75d9b0da946f3a1b51bc384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4152a1b58f92e07b6d6ee00626617b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452eaa24ce35488172db0ea1107e83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87deb5fb0a4cef2d55e39c388be3a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84614457e7735c461f3b75566b57a778150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88739be464d03c19a3df1b92f0bd9d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ef5e3f333ebcb7a2e7262e0378d6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bc953a1458f1a1ca70e021d16b48f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80d68438a4a6b355bb876ca3e12a6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d416647e50dbb4567b4fd12739d73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738cfe4c07eaab90af36bdea4e806d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf228570326dc2063af874e973edc318157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b7b252ca31edc6d212490765b9d99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d714de8b387be81bc11b3c4651cce9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69978fe4d3426a9e9f6ceb63f508b93b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c807becb6cf3d95eacbc47f53e4567161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d404658bd060a5c888ee616caf10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb8d960d860361fbd8d89740d21ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d9cfb34640c5ac17a7e8a054be5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05673d0f1566b5e10b1a9922cb77862d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81564e8f5e5a6fefc3cdeeb1f7ee65c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22668cc7b125defefc20fd6525a181167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cda08ff928eb9d1b9edc993fd7b8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9424fc2253d3c483f47fe58236cdb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876b7b4f8ba22f1f9920cf020868233170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c65eacd90e8a09ddf23cd63aa8e87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78676047536e263c3ea3b03395345665172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5c1d8f9737da9d61a3d918486df39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e559d3d66c0f0cba890f999a8631c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a8d75374b515c13717278463f516e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678d9429bf26d49bda41131f820a527176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1dc1419eaf70e7af7b02f754b549177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d91e7e7c3ebc65f258f1c013e8883178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4c89b868d65626b4866df42a7d453179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9c2e1bc9a5823812fd0aaf089f26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec734aeba9d7d2abeef43158d3e5e0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040482c8e20460bb203bb9da92dc2829182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4982e1e2103d1a57092701b8ee078a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550d195ab3b1b8e59d08728bde4848e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbc2f41367822514e33f01db8a556c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4724757dc420b17c33bc8138e7cc14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7641ed095cc4355467980d15865dd69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424206fbdd6e07b3943c5031093a75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a116110f04dc3abd7fe7ed718e631f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b37692e879c161d60248a920476f1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1d43df00d1d76874d64ab533004f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a123774837cab572f258228e05024192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f573ec73a339db20a6fc3a65e8f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1c7e9c46e191095865b3faa29484d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000384773475f1261024ccf0628fc599195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93533e6917c4b932b65784d98c4708196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1b0865f108d7f679afa7a3678e577197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b52a8aae3cd2daeca3e36cc6002a12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884f7a95f985ca961056525ffb2c74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03393a237529d801c9ef3f7748723d4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7800777c2c2115432f8772f8a5cc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0858a53a1ec72c81c36b52de35ba27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe11d9f05901cc6e6a7ccf288cc64f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add908cdb359c1576a5554a6e21152eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7e8e0ad0ab6effd5ca21328ad19a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b4f578102f61bfa3ac110ad784c1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f3eff0bd36a83fc7840672eb1ded207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad66cff449a6b3ce2d2406729a230f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb24448d51ac4357e78e7f9fd16be37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e106e0f702cf387a4aa06eb9f0e5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e72ebecf4fb6c14454666c0f673a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f838650ef25a9297bc02bb3913095ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9005d4a2e7841d682556b0a9a28c160213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5216b59720949db299d9077203d197214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21b920d2ff8cba11e29c1dd894cf1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a39f91116816fd4b9a2ab0ccdda09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8535ec23091dfd6eb86fd1080d261f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eff1322407ef2ff53f2eeaf61deee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce0d9a93815237bd38de4e53b6c52f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63746d2a53439c9d8e33c2013a1895ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16afe0a065d77cf58b93a40fb52fb69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abc6bf2dae358b59774f95e75eb34e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01533ca9ab64cb72189659921ed221223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe87f285948caf372cba867b6aa312224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d04925a1a60543c06686c9477bc39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00519d7fc38ba53583d59c8fee991663226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8d66c8839d4087e5fcaf9e47ec498227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed2499518d3bfa183a3f07bdfd28a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebcae94f2a81f16935ae4a9ab91f2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1e7ad780e156eb2a1cb7bbb2e6e37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e74c4eb8531c95ba966991a208664e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a91b1de204b811ba0f71a51256bf18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48457fa01963e578783384f81796f92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f624101d19dc7655ec00c487ffd8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4fe9437fb3de6652a63e5eb0a6c77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585c8e0e4134b7ea4cc2b777eac0152236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed0ab4be084078d99ef2ab3121116237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac14b663161145c4c60c9d3135101d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25032e9d36bcfc1e204c5eb8837c3406239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a4807df6bc7bf4f6ba228c70057c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1cbaeb6f5e9b7da157f1772fcf647241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ad66e606e5ad0aab970a33538945a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ecbcab775565a3d24d9aab0c08c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da16908d9df18cf32165166ceb9284244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c1273be7d34ebaa9b604c0ac62eac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0eaca2406abf7e7fae9e8e2f4dc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75005da16a08fa2b859de62b61bd9e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f41822416969ec88677fc15e4681d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef70e25275c37fc3500690e18b9b78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b02ba7200e0790bbfc8e7ed6bfebc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a6c8b9484fb4f37f5841e59b6ea7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32c82bc4014b0fd966515354c6f988252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70862a849d1505797ea1d8b4465b7a1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f34cce6d9853e84e75d4bbe16df3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9927e44f4afc76512cf9da17d60601255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa1fb944392c778d87a0518a6a638e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008ccd62dd6e46f0749d9e764472b2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bf420f20526e014c80a14fa101641258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1078c1ce9db0290bcf0f350718ff7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa3a89ca4e463995937c94193b612b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2c153f857e2810e9b0d1dfb054f53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57914f76f292b01cd3589ebeacf2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9efd67f4e203140d4a369084c661263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982008b8524a7d8712cc54a3d471b72a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc803a84008f2a57302291b00f95cf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b799823e2f20b1e66f5b4ba7aa259e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec93292f868784a15cc7b6006ca65b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752176b4ed6610a32dcb27dce53b71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94017f86534f2e90199659aa60128867269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278aaace3eeaec01fb39fd00a65a401270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574066afb45009e2e7e4549f6ce8a4cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece11c1d3009fe9648d9b11838add9d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594f8004e0ab9d359667d66bdcb81a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172019afe59a9a4b896205246e0bc28a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd3950d434088cf7b976431d0dbbe7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703898be23aef611927b8caed109ec1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafbdc38a8f98b5331ded507438701c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e2b59d7d91d05479bb6ee188049f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1eb754f40276e295ed79acd0318d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e53c40d4ac0fe9cd3900f9f9fc37f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe19a560209a672a5a7e615d834acbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753148fe199c2ee7afcfd5388f9858d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c6f2e573a4f6e2b64335a5a37f3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b41b208277f689bfef945023bd0095284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae45e7941eea88d99e472c1d223e797285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e5a08c24118d1d045a83e78d96619286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd19714dc242f1663a73b9b395678e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee927c801d58a2841303ddf005804e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b0a2d70b8c3617875f873ba41325289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd9d8137cb57cc5e1a536ba1d99158290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aa59a8df59f13e133610392966f49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bd598457f818307b4fde78bd3259f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeb4fb31f2712c57c1add9f510872f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc2e3406109d6111be690f7d4fcb95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009074c43b8bff8755d5ce256fbc61b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3279919d11daebc13a71657a77e3d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642db971e684d6bf6eef9c7ef58b6bda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcac8af4a9166cce4948cdfc8042cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13734e384c67fe9caacd6572e552d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aee072685a9fdcf3a008f3f0e09223300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70137c8eb1c8b101ba48e7b237646ae6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811176f4343ccaad9ed366fba2cfbbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65f38f73fa0be00c9e231759d368e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a6016a8691b441d7366b139048252304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67328992e98324afce841688f7736928305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb04ee66be1bc22dd0fce144971b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a407d8080edb4e1c66125e250ab497307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf0b18ed055559700239bf1cc7035308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68d1c0d57f845c86b3c725a8c54ef4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339774fa1cda5ecfa5f3c3c5ca9528f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b626aa6e5a1924ca8808a533f75653311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304527a01f4a79a220f9462cdd59adf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7df7b5aed8a989b97424f8523003313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117f90ba0aca3a30145f2e195d32257314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed80635f35ba3d89a1c88f199ce2a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654a6ca7304f18557d1118665dc6f2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421d7f2e2975580f2dabadcda00696b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f55e9c2b5031a36d0c1d0907e5e1a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f552d2a736058ec7c0448088bf73c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeccaa02d6cf6d1d13bb222169b8efc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c926064de1149473f6505ca0241b49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5015a9f87ecdd55fd9d5d3b297aa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453660ce4ea3a0631e0989f64451dca9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2152716eb38257426e7104aa62a1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705a5918d8ea98054c8e9c926451cc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf5138b4eba1d0eac346895665ff29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1e899c0ce35d82490df7bc7124bfa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f1daa25f4bbf03fcb7c7919272233328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe314763901f616c96d05323c987f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e561a2cb451d78f8f8f77e056f7f5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa612cc6a6db7a88a08f2ea61f3b054b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a129d05775aac99e2bc1686a9a92d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345e370b8bed81bda1ed85dcf0fb432333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c313c9acc5cc7299f3e81853bbbc6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e12ceecf000aeec69fc0fc34c270c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01998a19efee2ee15fecc8c790e896336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450873fe197950382b312f5036afac5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c74d2ea107bd26db153e2ba4b5d86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a87e0c754e6e583a8712be4c51020339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79403c32a89118751f543924468c02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf65db8ea72b7f3609e44cdc9c078e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ef3185db0194c798e1062ae4ceda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2ccbe903681a83d7d09d43127117e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d09bf5a5dead71d2899e498d12f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ecef2375160d116b2f71e3562faa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629df4316bb6e13041a7d57b35cf61f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c3cbc32c7478080d6010cf2000182347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f053c31d76e80e972d0cf1b1ad54f39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcd4f253b414b5d908a39d152b635e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e20d84ce54315c284969314b262cbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021bff5f3c26a025066c87d98b26a58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817198c59a9898e844da5c3942f623a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63b4c923b181bde7f0e5c44c05c136353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6485cf2c32b09c953f5cb90feb59c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0df9c4dad664d84171b484a7356e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220327374f492d1c234bf0cfa5a8a30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a66e55e0170123d8f0e8d2e14c554357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c7d36289eef09fb643037116caeb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372554eb64d1ae27acadb29237208057359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981d29bb2d0c2ba40f69b97a258d49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d3b5669ba4ce20c18b4dd516e8297361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e8e3d2b1c277ff5ce549caf84afa2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e867de71ab7ac980856ab94f7fd9ac2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a7ecdf1825a272b4e320d5992921c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92408c86a373d92693f827ed969e347365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b4e9a3a9d4cff530094a88a82df87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d804d8dc7ee8f95813806cae5390f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e3b79d6fb3cea416197f417a6fe3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c6ba82b281b894967aa92efabf370369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d62e4f4cb36cdccb8dd21f936a73c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91606c4812e147cb337b8a864a4d7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fac8643d2378a6ee27dc12200bda2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d137c5cb749b557b8cf614304a22c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f27190939c7e7f9ce0ae9ca9a55d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638331f19550f986e084c72876164dc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062bcaf432dc02ad56055bbc4ef92f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d08960a2373cd1b7935afecdecdd65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637e9afa59c3ece5cb56a81018ec358378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6881d0819554e47c292bb04515aad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce2c1879187090a2fdada67e70a797380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec99b0828bedb2f326a4d5539466ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56744fea9c0fee318d02d421825587382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049bf96a05065bffb8c519567e84bd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270242afee0d418453db9c5e4b477ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65cb49a4623852d7e7b250dfbfceef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366424a8554fedac3203bd3225e15c72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b60cf8d6ba29432b20a91e87882ccc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2b011bd2c1127dcf137bb5fd22704388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e5e858bdf979e379bd3d371b9e782389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a58df3e7d972bdadeb986998aa7b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97612d12c0615ae2be40e9e1ffe60c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ba60e16dc01f3e932f47925f9a5cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bd7261c2979dd1a7b8d03ed484c22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce279f34d3e4cb3d6f0dc17834256c48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d25df32fafdd83624c0f3245af435a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe71ee94acdabd831cd4e428fdc3945396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dca301f5ff0b8fc9994a1032f2462397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea42a1f633d02d5a96130977e275fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ffe8a49fc535c57ea2c597dec4c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce05e663666c0fa97428b301a984f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec67d1388bb26d2940ec91edf93ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cbe0a90397d1b1b59c9043f1bff9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63a0447e13ffca8a0600cdd076f26d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd75cc3dd33ca167b1f7eda45ef7f10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4e7783880b286280c3077fc7f52b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51626d6cf7c7007afbc7940f039566406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604388e39a1980ae47344285cf176a01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b8e613326ee94c76c24f3798cb874408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585b082f81d7fa00f72e08291fb1d9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48b35a576a4a78fe544ac5b821b88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b81d309b5b6a432cf049a55321973e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d58c6b9b6deae7a72af52580c6b9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a685a7cd33e02d6a2d3dd03599e551e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d297f0cab5812b034f245abaf2f22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fb7e91484243a1cab9a47879f2de7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2732fa42d77c1ec431ce4de8068396416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902565c6f706921e5805167e12d61f89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5763c1e526f02e3502be66ebf4ff8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb90410e7d0a4d6ff9b63ba8d9c45e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a505a5b4a70706d49afe627892087420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3250296f55bd2cac03fa37b3ae26b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b459a6b7ee1dd1a1aed37ecd87e961422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3df559fdd39e7d614c5759ea56764423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657cb3c4e507114919120f1d86e936b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29163d5b99208321343d84e43ad23f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d76a1e1156fd624eb84f56b8f0a21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640748bf6a8632cb10d5ecfe399c2388427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b0f51fbb879a23794492214b7ead7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272bd155023261815dc8cf78f49658d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c25214f37745dad8c0ab09d5cae685430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db414fa6d219c100b44a47fa0605d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196e16a13bab854cc95d51673981f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee7e73394b15e21874258690690be4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dc906b0c7908d41e3f551fcf6d515434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40a3d1fca18f0b2354bfd858a824a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec226e4f6d8d9fc004845c12ecd749f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f284812def5c4e0907fa48592aace6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797446eed822f6f5df7222a71e0fabc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cac88fa49b47a580adb3ebd2917c25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb7aaff4f1093a703a7cc41d3d23db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244595b2779f37326dcd7e74b5d07837441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ca84a8e10dda170e12f942dbf5488442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec9ba8c6ec3cd5d9f33210421086c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c38302c070aee52797cafe84b27909444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67984af95e5804d2a4c42807c59204b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81b3ab4e6e3351376fc0416bc61b76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748c7cdf3160622e942012c00c76641447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe9e5ffccb0539f564207fab9cd96d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29332ce6f22351e0dc1d0a006dceac2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6613c91921e074c79b4c88b3eb3b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6d242fdc886756d875051e7682adc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d81c8fb7b616297d79ca447110e36e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e4c17d5ec01bc11008e27259e6e20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4428a552e65f0ebb8038a294c9c85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5cfdaffbd30d51ff8096127a4f900455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161361d707381da31322243bb1aaece2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638487b7f4051f1a10889c36b4b1a83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f655762ff7b79a275e73fd731aed5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72869f3cb482158b6d22082c3612f92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9700bf53ca7c704d74d3ddbb2bf4e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8928a39eb304590dde2dc363077841461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba8d6c15a9daa2d6cdb4e1caaa39c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ba3a221a5ce37df1ad7ffa3ac179b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338d1efff2196824d8dd9f5d74ceb18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc295f161b87e1659c82c44afe290f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a830a2e8b90f186a6a386bbd505cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf168670a6fe54ecd3f864d5acaa236467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdebf5636cca9592715c6284eba05c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd6ef0d211afd67fb5f805c50d2529469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f825154b6f0d9b19fc1927969bd07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba23297946986657389613158e82c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9883731a62b6b7f96421b766fe864472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb06975eb229545b91ef6060a83d86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f284e34f4aa79763d2e10e148d0d38f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd34184b634664479bb20e1d8e79a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6e3536d348ab93df8921df222a353476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486390c2b7b3091c4fc687b890311852477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c38ce21e7b162fdf97ff3633e76134478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368f56d604f1c1a44085d019e3b0c72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4dd800f88dec38121703e5f1b6fc4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71c13fc7dc83fd7a5078fbbf2de63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985522a2f31d040bb35362a7ec824626482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b430bec930d2ca00809c3c3605e5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda79ffa5af33024b9c3317659eb1db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ef884c229d966679366cc23fee0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beffddb65a539958456c456a88648c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624af6bc1acce9df134e075e75fbc60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97258b7299d8411ced597d9488831712488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1bf114b9c4f6fbed0a2c1ea1c1243489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1dc787bcd21d7649631f92f0d2481490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d590c9f508574a03bb1591b76d674be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a64fdd9ec945e452589f0b152be5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2678163fef87391f259dfcb3990479493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bb266e9a91447b391a6161028e675494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880c40367c8b547e8550ef91e29da32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc36658d25f2c1a077c34c19ee13af3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dc68335eaf455015dcb67b6c03d2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70795d4c5f693f794f2c6c7207af070a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8d4dbca627995f192ec003c2b10a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d775110bab315c94e2072179811578500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34148532d36fafc3210ca99cd1ade707501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303846f326882485c738ce1dedbf32f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6120516802046f828e9db81602a369503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed785636a2a1d746cdda99895c09306504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f67e2ea509c34a3f37560af7a07d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ae762557325dcfb0c27ab18f8312b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491ba37d1b365117005634de7a5000507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70eb1909a8a08a2a05cb5f6a74caf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f98858385c11cf11597dfc8da35dc4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0815aae85d04e9e4cd34208e703d8f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdbb43313be1dc33e0ddb41f43b123511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003e2fa54ba4abbe9649555c42e576512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c5f69d8703331397e46c6efe6a91c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d94304d3e8e71c8a6cd852cb3cb78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e7cd8b4affa23df58e3004735bcba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0d5048248b8c3a88892e23e03ac3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496cb8ad791c3edd527fcd5321c8457517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fe0021295a97d198cde58992ff177518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8d3f3a7fad99e404fa67221afd107519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa9d12a3f66952912266cc02b077cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb563ecb64037cfed1ad2da1deb1594d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b755da7e03bb1c67905dfddad9cf45e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759161560d6b6ca88f817be4a4803797523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63bbef4b90cdaf951ef3b21a61724e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5c017fb648a989245ba59edbed16c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e96180c611f5793715b5af4616761526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7131f4b81e54bc5f37e37985fa201527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d9a95e82b02355ed078af0a8bb03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d55675b937ef860a25fc2c5b9aa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005f0d251ffb49996d4cf1a64ff4bbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2c6f441a83bbacff58edd80f8974a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710413d8f7057f3c0160430e9c3c961532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cacee83028ccad9168278ad32199a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aa0074a129610e2b0f57b3ed75f83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f74321a83fdcf2b9f08e4e63b4ca09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518bd32b6ed1a997298d1aefe66b3b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a195828fc54e775e41340d6c622f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8e7706068a473de75055209355e2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922505d0e202926ac76342cf32e8ffb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e921bd414d50860d891b3cbb52f97df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1287b816153dd9cbca79749fda27a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02993de4e4905af12f3ea22a4d8b44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc87ef927c2e75a1bce9efc4fbe987543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b42270949bb8ffa9419085e4fb83b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6940702746d13d39a99bdef6afb1cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8dd39e7f926701642b9b56fc6429546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b0ee5113991ca489ad92301fd811547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7a9969734a407b0f02b6428207e18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a612491a33569f35cad8321eddc92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c820b6d920e5353dee8bf0fbf59ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba27c9f9d07794324ca2ec6a538150551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c65e63c34886dbb10775123bcf4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755b55eef34f2020b53c49d9dda65b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5163b0841a95fd00e359b92c3d6556554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee88bf47c5ae23d534970232342a27b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c6c96966b2a01e1329700327df84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292ef48484440513899cd520c8a750c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364e1e0e65bc0f4d3762457fa1d405558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5da50cef7b7623f802401f1c369c5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b0a9dc9db3b29994cb08f61686752560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8806d791d2d25cd0a9d096e2e1e7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a074d2cdbf6e41d3e5dd0f3b8a2dd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88186bd47079cda78f22912cd915801a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e8974c1c195c9314ffadfeb87fdee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ad447def64607e09df76ecaff1d1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e764be9ad55a0dc9ef12e51323e5b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e448743cdca80006d6476a48943931567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd765ea95fb22ccf1c1a0ccb5a9cf227568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716587bb02437776d366d6d3d5553f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7b1cdfe2545d85bac567c209b600a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48e2f253c64b9f8209b8c4d990fd8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc32c822666cf89a8c0126688e8a2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5f6bd81547688ea3525e920123871573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899616b07d69394fbff52963bf088ccc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193b0111bb49a916fbbbfb483d3e3b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da150542f2068266753d74f9ab3ae386576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bec7c51d7326232545fa3951d9924577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911968be299e739852821722fbba5d02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bca134fd602231f170a89b41c90fd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724af776275044e3c5aa61d7425c2e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e493db6385363457ff76db31d8c5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c430db99988cf0ace36263aa058047582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c722a19693a95b5058bdd5b4d0c57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0951302ca9f699bce228362a13876584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1c416592c0de352bcfb2c3d50742585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c655634819eafe3f549049024e6eaea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719efa2ceebeb95539297dfb3435c5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a93f568e07c3b7cf72002c76bc689588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accc7b11901029e887d29f8e92d9a34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8873a1a2b69d6317c88631da26960f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cad2853d61aebc4a6ee8e1ab1680b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751957bc4ea6381ee095990b03aa31e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa22f41eabeaa87cc210827f6dfae68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc6f578c96769708e7cd4d93e65e17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc78f85364579bb510ddc29948e987595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86394cee74299b12a8a166eb75acc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ec631d27823cb75489b56fdd3314597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3699541b0edc70d1a2805b913c9e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67264873a844b53e3b9c4869934825599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a95347465a42763505b345a52f6be5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523ff6d2c38c9850e5bb6d4ee31e32c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6256ea0f4b6810110cbed3896b1be57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e0582578ebf3f57ec7e6edc2c78d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a4a65f4236bb3a59eb06cfaa38653604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb576432bae0a253beef3c06cb7c956605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0928239d0eaba680446b2e3923487cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdcb2647e5af42cd0420a8af94ea13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711134c2d87c264af2ffaff33f96f0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5c2661c921059e0592f7136942529609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b0dea4020470ee72e9079b82f4fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b13623fa03affa2a2e27e216a188c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95b1f872e6ffe3e5b1f3a68983c87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443f40792d98e536c9d41055f1503bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b416d2630fb8a23a7870f0bc4d7c85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde869e5676075e3a941194cfb8c5413615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2329ced12727ba87ab6389ad67e40c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42ae6869010bab240e84633758cb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e691020bad3f008cd80342f28b0bce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edd7a9d6c40257a6bb7a0940df8e70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14303e229dfe4cc2ba20f9c4d071e26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa397b730f85062b15349aa9fdca3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed797f0bca2c680267dc8d579231c64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a71b991e0e73f85c1a16112c55393d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4f03731bb8543a3d3be9659cf5df6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a045794250e9196a0eda1cb35bab8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293527476704559b8d8c24c2c3eba942626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcec73aa437ec6bd3775b3b63b6bf0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b339f50b39286da94d4910a80648530628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0b1ebf6ef0e89719c647953137a30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50fd63a233f4da481c4bb6ae5dc973630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de416f03c0ecbc4440b64a9d7fe07b08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33244cfdcaa1d74ecd941dbc6043b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fc9546d5272eb6cf08d722c55596f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0739bd873ebc63842fbe64bdd384cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e74232e3ed77f7d803765fa842f1e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e0a087a2ca60f798cb6aa064bc6bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e44c27b85ecb93ebd62e811459f4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603f80e39238469e65ea79b5e647d50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9eff2a5666b3ef076bc81275b22ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2f2b2a174ef5531e7bf9feadd015f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a99dff3607b78583029e0597dd86f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ed80518470e1430b7729737ef374642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35c84a7975b65b6ab2b7549b708e22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a04d786176ce4554d72402eda3226644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21dd638b535993cf5161b14990cf9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51628a3a207aeda63df7dc60f06dc9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712503ddde8e1c42f6e41a2cabbc4952647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d485deba1e660ad1415ac28db98ba6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a708a99e1ffdf80fa69d20acb57b4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4bafeecee4bbf39574db6424db987650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970279f29cbe61811d6f1c2d68cf9e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8eb9749ff0ef37e1501af655b9774652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44905b0a40f6447897e296d5dcf6dc1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7c306f615045d7a02e984040ea654654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93a3e4e8cb516b64d7ccbaa4716bc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b76d767a9ac60b53c1860e4a37e59a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be338ac990a4e7e3ebce5c4faaa7b4ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb4c17cf3dcb615e7cddfa5ff22d86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4967a90c0f67cede85d367aca69e91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65879f2c85f03f89cde7a05fe6b48330660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b54b07adefddb3548de8265c9de1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a2be7225d2330250c955b87ee1a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4109974941b56d189075e4ff89864b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596a410e6b13f685a4275b4d6c1631e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f1a6b08957017180ae3af853177d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73dfba9f6b84e57c45cf1b02517e2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b09e6f6cd617b627360a54e6ac28ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91069c679dcb16dc39f6f9098766404d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78d4f0ea1a6299a22de9d79cfa289b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a9874ccb4d0ea139ca6c7ef8e21a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c274c3dc7b397f490762ac4627f70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f17d825f70d7a0e1daac704467cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec79b2d72d767d255fbd6014fb1cdb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8274a79d5a3ae3599d8dacff910b65f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee07366c16e414142f71d3917ab809c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a03fa88485bad122ba9aab6c5fa0bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5cb665574a1052bf600bb653f749b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efbd81cf9ba791d210d00ccb833ec6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92be01ecd3f47b1294260cb9bfdb38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b48954183fbc1ebc4a709a2cc33d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67d529abb26ef3692575047cca011b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac798e465c73583adf8582a6eb2168f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e47ceb8d54e848e9abf31537d2f9af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2ccb99e847a15d4e4ea375cb3c401684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec299d8b446613815448a2a7a25fedf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a674e6f0f29ec32c32e731fc8d4ac7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308b3bdc6d62259fb8ac78e285123f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693397918314af3671bee65ba3fc20f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f1598f7122731c65a03204ace168b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c6b8d163869d4273525a3f37fa986690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf73099d67cad4f0aaa88666bab190691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df47805fa19d3c980f3c6e6242bc4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d96366438319cb601cae71b70cf936693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48ec71b108835437e10b65a31f40c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ddeb065e0465f7160f143d3446e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec6e5546b2cc66eac40119acb600aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d236ca17dceea557d7a6e303fba7f0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb5849a00abbfb18b60859fcedc117698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af841d3decb627821b2fcec3e0d606699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0d8437558279e04f335e8a038c528700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b146886e2e35e8018f58f54fe4432f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e145e8cf9b3632e521f6ab86d8d55d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68089f79858d8be6626dbdc8561b01a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c466d4e348de1c97f2ec9cb1f209a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c96303bffa1030249b6efd1b530cf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49cf8359c94f1fab4a0fe0e4ef7496706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16578aa3fe957822636900628bb67b0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c198dc3101047175f1380e70c58c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369709a884743f6df01fa8aa9030f34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781c9f4a796498ec4168eb82fc7b108710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130bd64b8a15a102b724e23cd5415f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f59082208a5b8a71c140868392c30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a2b840cada91429d1f4756925cb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b016379bdf4c01d3cd87e70de155515714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ef31ace9dfb9ae2d892f7e895defe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88abefeb5c2dd6510d5bca8993a310716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191e9aa9aca25d17a72265bce027bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadff8a2fccb29253bb4257e9d4cd00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f39f1724845e4f2daaeb2ff6b3dea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d70abe6f618a74d795a4064244bac9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0522f7d3f0c7532839f19e4ece599721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cebe5a3a8e0819e61939ba9b93679722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873a533175a2eaac268b7facb7c618723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ef81103c0e44e190751a860d1d59d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7582d4937ef3f7430adb878db463219725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cba4437d9bbfeb7f57eabc4208ce1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b93dc3b71b00bd36e99f01fe27395727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cf947a77616b8239ee3459b3b2963728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe442082ae049de63501219a8b4df3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a09dbff02f267c86740908b326a81d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be0148f1d38e41aa9bcb08634a11f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d0c3a841e17aac8ea23e8166662f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a193f005976f80ab10bee1a15da6771733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8f36b55af16ba420358c1e3383644734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c084a3ca6452bf263729b174a410f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987512cd65e6538fa87438e03d6ce40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12e0c8bf4cf22e963563594b67a9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd89da48f1d88a3702fcd597d7249db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11e4366b8d68c77ea3d462e1f03b45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3a78e65001dae0bcbef094df34a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24639b61dad5426359839ac97e6254de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ce3bebf4115885bcd1300dd895c9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742478772dfe13cb3b68c6300094c32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d61b16ad1d1c3644c3c23bb2bda5bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826d6ee293a45f974023da954a122be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c99ca6dbe7211ebe1d4fb0a57b113746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a41bec03b4d1a7738cf10b84a37063747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411f3881a2a4c986d35c09cb79191d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156fa5a53944976a2126716dc3d9fc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fc9af8d6b93cba3de90a915b56867750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1bd977022613dec60f8da2b85ca4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740431200e9490ed944128639e9ea29c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080293a0ec49b32ca34a1b4fbb283c3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb741709d3ac9ab35055643343097eb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8e1ba5f1a9bbf76cb897ca61a1c56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d798db4b10e5f83c8a51b1d9f606cbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b6990dd0c5f027a2ffa185f06972f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c955f91ecf4584a90f9e1ef8dd6259758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b3d342e6c8d4dd800dde693fce495759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f75fa420e66f7cffbd51139824922760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5183179f04aa838ee3fa3b6ef554d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65abfbdd037ad205eb5d0f970b6b0c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed4f81e64efc519292734ddab1fa36763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16274772df5e4fb9e8f5179144546a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120871208024bb328fbee2f48e317840765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42436e5bde21a9ab1897de60e78cc0bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f88f5a85d912701834d52dfca393c9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946fb38d8458b6e7a71764b774cd3f6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b54296a22ba5bffb7d27268552f4d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd7ffb79611ab8e516a6ca2cd0e7ba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c1466ddae2519f0e6b7a246def043771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976b1d72d67e9a463b9fbb0a698921b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf78778140a027efa553174eacc4ad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455c3a620c58ec55052d0ca5085c7d0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93837ae561e3222d693729226a32db68775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c7a7111d132abbfd3f106aaabb5f0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438d7b3054a5114ac9207b3f45e1324777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867f5ffac383345740cc213984a274778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6745f469fb38aaa961c0abc40cce6a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a15cba1583bfc00d5ccd3d746aac2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a95f478d945200aad642e1f5e46bd3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35f0c60fdb545a5d51c57e850d0b9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b75d54a51247321c1af6e3b735275783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddefd006ab82e6f30c6918cc7a62cf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b09263cd1e6eea8e67b9bb8504320b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90d69af733061c1ad4d8d1351ca759786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d574b212b5cfc2c6331d640b25bb3bd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea453d95e29cc92a30b0ac7a06435b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58256dd219394aec63c830f6fc76d6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b0c7f5a6f8bfc9886891e264c11fe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b4c679790a009554d3710ae1c809791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c4a477f11ce6cbbf3a0dd4d96f1c0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757c51d29ce71fc8dd655eedebbd686793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fb17e5d93ce6b2ec2a20aa9174169794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af49f881321b78fd991372cbee120795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea599bc3e4e456cd6c171fbc58029796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094105eacbb970408deb3eca6a3a67e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f79ff6f4ecfcd6c17abdc3319865a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b014d000722c2dd2e5df63ce7a46a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c8b6b48e43f13bfc38a556080dd4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0db7aea6f572a23b576c98e1fb4d6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3ec5c03647a410abb3e1269ecdf85802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde60208e273d80ffd35917d2b13a40803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e96fb0f9c620b1f9ba1e0534613f98804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcedb3f3dbaa39106182eb00858c783805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eeab99cd3a216c1ea4bc30b36b458806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9405115a24bcdf697022e64cd9c27807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae06f417e4c7e71b3116b25c43e29ee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437e9c0b3a4fe5fb312439d397f0fa3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109743b72a76e11b7df3d76b714db0db810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cad46d88e33f23308947481254eed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506a36b2e6dbfbfecc8a47adbd1600d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53703414f668a219fe0f9e69e7c388813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea4f1ef1f7f2486b0c917c5f4b3469814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74672768f03ab3c50d8a0065e5746093815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81f8edcf39771a06d384799d4f7a82816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87ccc50eb5badd68ecd0f889951f35817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fd30469fc3b04e6a85223ce9c9f9a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c62f0f657b19888e51b07e381ce70f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412e1c6d012b86df19fc2b3d745e44820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbbd9f01f015a7a681a2243249e201821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31011ca4ac01d9e3b7113141ffb7d1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7459ba71cd9688034e020931d025ea823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b436e30e7b7331530e6e28c36bb001824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359014c652456611ad3bb74ef7d9d20825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b94599babc440d20ded37ebee4263e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a221d29815b535b2ac6bb09c98bb76827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9c77a0bcfb2044d6c9338e6b7d872828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e466be2d6cbb797a647634383c5ab829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d617298398f0af5395e5c831c55c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aebffc104545b647933709f9626457831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb8ba526dafb562f7342f8b86e2c87832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf5754ad01f6a8caf44ba7e46396bc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da38c0dbc688d447313edd2b81d702834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a257e0848911fd22e81143a59f3cbf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039d69d410ac19757c1ed5916eb92eb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab337498da73d945cb2aab0146250837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b209c0b4811c7857a59e8853220b7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7544f6c2f8873ae630c20f7911545839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5ec8a70af349dee7ffa7b68dda7a5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a18a13affdcb906ff155d6667e4885841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3ca506e48c0e77edc304d0ff65d43842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45158d8f52d3d300c49d28624c126c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4714588073bf72bfcd29eba5d54459844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff172a23a1b31294e46c5d87ec0cd44845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e793309117de558700381f7982a60846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f73144a0dcbd8e2f86cae5d583381a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4817ccd1f490f6e65aa8546c4905fc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54623f065a497a387c5233474b37ce69849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b33214516a9beac383b4fa8bd1d38850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e74783aac81c7a5a25cdac87ea9513851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef66324ea33dd5f5c2ba324a707bf1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428b43c58a6824295db9ad6d9ddced853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc58b5a3e2637bf88e64e69db6b6f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09192954936377f11a82fb894c0f8f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dab20dafb7b9e2418c00031f2becb8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed0e2e82b842bfe7ee911448e63a8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13304c9ee088b69c919ebbc8212b7a6f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f141cf1d502877b6b552b90f6a41b28859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95793b5815a49f2eaeeffc4fc8b35bde860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81c72090748f068ff76326ae92bfe3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1f613527e93555bcd1d628f3b0aee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775074949b70abecadf60dce188b44e0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2734409501a9d45c3de8b9484a6b639864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e9d401e36e136d902399b40628d9e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8844ad3174feb1c01aaa9db89adc3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea222aba9b96ed9ffe670be50620154e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee7a8f27ba906762e1c1299fde117868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dda567081b348b97eac27a162a916869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad0492d912acd830a78fa7fab6e5b7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb252805d2d23923b9aa602cd43c7a73871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce957b712e50cd1c699caa81f7e3bb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ea0e1b2d352ab01757ec5ba1a1654873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d411c039b2fd11db1e6f649762cae6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b806d8fca95c477bc3ee7add020f6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f283c9d18b1ff01b375a97657327fb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e242105092144ae67c9c11fdaf76732877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9853f27e6cb00859d977273e9c131878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce90b38feafd5a0399624f83273ac16879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aebc4db52f0deb50332f4092f37f1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e89db7f93343220ef7cf2e7c0d5a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80445555ec682383f79517f11ea5b0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a07292a3a997c03364b889f45ab459883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9301be2b4be3f97f44c665d0e0714884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecc8797a77108d224385d4b0f46973885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38642f0abd0cba280ab91b094d090e1a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243cb6e044453913b0523f0fa81c8e9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d431618e595581f27ebd6ac93df2d67888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f92d49d25bc3bf8f6cb09c142df5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd4704733f068c692bdc10656e613890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c624b1081842064a701901c1f406fa3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0e92a1ada65ff3a8d28b05f131a2e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb2f60cf2be57b1252b5e83ae54185893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391b7c59e5c30813951bb9a12d1378e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8a912cc8c4fdf94cd96d460bb5a1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3226c5bafbd17c8601515d5d18d48a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c85d5075b58f1602c179597834337b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2db49bc077823aa007ab6bd865a6dc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aecd3f3d68e7d758d34244b4b92a50899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230bbce56b094c7704196a3a34df399900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205a182de98d6a940035376135685b8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1cb7ffcb166b6842078fe326ffdea902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5353da33408022c73c6824bf15af1d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce41c8b042e434030b876f66a78362904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac07f75c456460db74a137aaf55fbd4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde324e68140a7a22580692e1bc862c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9f9709cb269f4ffc1ec3c561c9ffa907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c012b7807861236f29ebdfa18da61908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb2e7298ac62b0d8a5daa86da58828909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95d3fb921528a0866e25d0a1f7cc6b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdbf5c886eb0422a5df4d79f95e9b3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443182b7240651d1f323052c6351835912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091253e54a3c6f1442fc5798c7cc478a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42038978698c404c10438c108e06b356914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc180e860637afbd5c8fc55318e2eaf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3efcc67ccef03fbd02a6420d5a168916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb318415c7500050d0f55fb48574f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6ea1bf06fae071c160206358bc9be918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05b6bd0e83a2245d11979bc1ea620d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f940f714d2abea8f85bf8a67fe0046d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec32c1e8036185253fd625809585cb0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f702dc928dd161f2b83e0d423e088922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6116153e614952fe0e8783ccf432b4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e255a61178f72e2db61d85cf33b1e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d274bd7626d5a36c93922f2f4f944925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54b5e7b6018172dd7aa9a459e365c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfeb52ade1889eb809540f4c5af95b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4328d97d315e37b05b6896f072185928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ffa43ac9f4d35ee400bcb7d754593929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6932f202bc4705d0d1926ce3005d3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056b95e3a56cc8adfd74d801be59aac931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855dc7e24b18aaf3b55b0a3d42faff932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7898809566b467273086e8321dda49933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e617f23c845521a8337beff94c802934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d0846edd3fa2e81b35c13e1753bdb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10369fc1cd668e4be32d99e4350fb62d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e8617b9720a853f671fcff40df0e6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246c374a42d85b6b791fc79548fea34938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f3386cdd70b8ab9c154e7b3c8512e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa615ab2648ed99f1c78ef18dc9cddf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c911631858af3e375f414abc15a3a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9661edab35591366d11a5b049e4fb0d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf7fc1cc68c3facc997a190fc9aeef943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0b2218958eba6d9f6ae7a839056fe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3371dd7bf2b149139169271b76ad9fe945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58cbb9256443f5a722549862dcfe8d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e67a028e963fe165d4cebd15d09a8c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281cdb79ffdc2c15f1a8e691bf254de948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c35151eed36407cf0c0782fee6751949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6c5482005923ab582d0215a09b239950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5a0a1a5ce2cc40c062073882822fc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d60f9762319bb5b517b55c97ff38952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcf9b3b7972884c0badb0caae58cf6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b4995ab1203aadb72e16c7b3ff09d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cb6c0e6f04b23afca1a0059b09cc7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8ec4f342dda36e24ed1e05a1c79ff956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562fcb2923d108437203e873a40fd42957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e3dbf9c65c2c8b030448f8f901e45958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b503ced8ba0e559bbfd34efa77bf8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e9e296e48afa8d5fa06da43cca4a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d5ac9b35f23188376e5ec7616d1f6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc991d3e466d1d0ce04f06a1631081962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dee81a5f477adb2ff5b578c74de95963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17857aa263ecb0d5a315fb3a5b3500eb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db167e031b14bc4d5ad5496bcb399d4a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e518bbe745d0f061a477e78d5197966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63315f3153cbe65523e2380c844b49d0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c7fa4dfc48ab3e0b47424672eb786968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000113094a82c87caa313eb7bea60d9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077569b0f2c023be555889b68145d4ef970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a5989daaa3119e6b9a80bd124924f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70595adca292312baa6bd4e2921cab50972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f44b1d5a3ff71377b614b9f3be724973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1405d909b8fa0285e4adfff2481b5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aef8a243f249a2dc1f0cf27d76830975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149630a20da08635b6cfec8b4e6af66976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634d2632047428d670a2c9f6ec26cf1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f6572a7c7d535e9565fcb2b4ef5fe978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207b69c8f330ad35ffbdffd6a9de9f8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6a5366b1feaa88ce8053c6cd700d0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d9c3b5b822bf05d69e82d1fbece34981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a980ef71bbeed46fb219ea23090cecd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81973104dd29eb9b880a7828b2f2bddb983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60f913df4e1d886f30acfcae6a2ad4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2323e0b49cf2ca45840487c6731d2a7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43249116c301d63a557fa4e612e8d61986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53184ca32bc5336a493de57f68638bfc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce4adde29e7d70dd96ecba1e4bf39988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a502f4d458e8c81926ec2460ea697989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc5e2e4350bdff61dc7149da8c262a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7172be3a37fd5144d0a99db964400991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f530b6cdf62f374365e02acbaedf992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779cbc85f874766c15e2dd798316910993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07474c1d5c86a8ef2a26223039fa86a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e686635bc5e198aa88347a2b567d75995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2c72dc48e8772f69ef2801b0d8ab7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7c99ece261429748b94f0c2f1f72c997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bcd501bcae927bfc4db8b200a0e081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d096d246e7afd69fda63d45c4a4c2e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6404686f46d5d682a41424028cd1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef1e455e20d8ec57b8dea6f13f9f864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3574fb1b213269be86f72c9cee463175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7b2b84a72c0034b124e2abe29edc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f964c789b60c357ecdcbcee0e5b267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12331d3be19147e1ab4135deb8c5e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dae08a8fde4d888521da8c5ff716659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ebf3c48ead1d32ff4cb2db7d254cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4950184557f61e941f98733edd257fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f9c5a959393e85c3d72fae3716c4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b299bc0da0b1b69ea831a588ebc2fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb94720c255b1188344c296f0576adb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca73e78a30f8878f57df881088c3a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47db18841a0abe6dddcb4d2fe3a15d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7955bc422139d285970b1d7bc80484617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a765883c9014741c2f155c5e6192a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5b01a7b6a0820bcb8ba3ce49a53c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33a89d233ad88c8d191f76a14749ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622dec30148e587055c96fdb7ffab621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764921e5daed5137e348dbfa553cf7a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827103e20e3f3a43be925337bcdeccb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdcb6569d268a2dadee928efcbc56624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb175ea27f432ae6dc1303b97341925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cb16d12b04c4374ac547959d491f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd532360a42e1451fe6aaed62046f9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0a381f3f3012469892dba894479bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb9d57b76b53a4e9fc1c346689a4e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c39eac7ba2a92a9c0608f0488d109130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa929cef6b4d25143bae41cf9aa5f8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c94864e6872b0013c9ea77c2f1a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5796fb632149d45b20cf6876e119933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd3dd95aa8fcea322d82a32e1e85434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c3abaec0ba4a9be0b088ace01b5e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343becab74a7dc94a4f7661462f1cd8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56e4035c540f85415b2b109e125c1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f338cf60bb5a910a802c4e536b01c6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc74d5f4c14d63448a5341e9d7b8f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4583b9e262e42c0981439f3e3c723840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390d7392d5232a151540dbfcdd6648841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbf8a7607ce4a2480a0adc8677e80f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419486539df263f1d43c1dc614b24aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2591c823fef93b53039089befdafeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfbedd81321f5d5af5dc784851c80c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c69baf9492356d326415e569b26146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8b345759b9dff5a33a38ef06a9bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c66b90b70b202fc354c2ac6af3634648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61100ba195913f92248ae8a773c65149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138162c855582449c6d07ab5d68872350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142284efafecc44dcdb1baf4da30766251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b89a474c89950f64a2a8b75050daf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a01ed935d1c921a3abd6d1bdbdc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f1ff3e2a97f3d148f2fef5bd2731154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a26aa9e26f500fcd1015b64d812655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce22553e2cb79754a4e37b44e9457e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fc1eccf5c632e0a1cdb000df16d5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b412710efb8e4425647e1139d72dcae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316afbfb50a73ffc308f6da57d26a0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd8cd8d6d2a1efba3554c24464944060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9529061010ab1e13b25c2b329ad51cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba820ad0c2e495bb2db0d597a9fb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e042366f42e71d9edb37d49b1aaa4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368554e48b78990a4a5685f3bf0c7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471843ce99316354eb4a60cb458b20765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331672b36a9ca4b5a27a302090cfd47b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f406470be307e86e7bce9e808a03c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1650bb5ab3cd61a7cb90fa1343f364e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617599bb010c4663329014f9d015c1d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0ba64736ab53329c2cc3bdf317e3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d918d13dfd06bbdcb1b89a2db33e49871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eaa94790988b6969efb555e8acd3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2e544ea1c7949c287034badefc60873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44226a5e91b4e18e8c0a81ac28fe324874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e9452bd2ac456149e5f41858d2eb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a02dd1d41bb7e673f6f00841df9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471459562c6fbc44e0098fbf780b3a1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25232b4ec10c532d3af8b2a9491bc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06661eefbbaeda0fc5cfaedab748aa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c3ccc6775a783ef6a88534a59825a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf12c1f2dc4d5280eced21441a9f4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebc3d6b3077f90534183c42b5e102e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc9e27858741a29aa1a9255302ae2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c9c84b4fa1fae155b64c7312edac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497de6c92dba27ade4452aee3216ad285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f2a167853d583d509f47ede8126886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854c8d84504674822e094393df15e0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40231cdebfd025e09bf95e151e7c8be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9135207f40980f043b21705f99330789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf163a6d72ff681956dd6d1ed27896e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3b7b68eb9098661937ba4cb7cb11591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72efae7917d3d6020b0af90a2e95b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5a6f54c4d281e38f183e3c7572adf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d97c74dc9e28b5144e5b4301da2e8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572d2d20eb0d987299456d13ac9a9bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594888186223de226a493aafeabcb4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf685991053d2e566ab62c20a0b03f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0692168b41e014b30d556ae6cc271198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb02d2b42fca4d903cffe326ac08ffd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44f722caf855fa897ba93097eaa23c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2cba15a57632f39f2169809b6a078101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c341687c07cb338ace69084fcc96e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391c8044684c7b585b0d92c00c4c31f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ccfd29965efbd76b10fd7aa00f9a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac919e1c45e776ce3c77df9c044ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec8299c64a33939ddc72ff7a375ecb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a6641afcab6e8e81ebbaab32b4844107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d45a6f834aa85db15a6e5b963f4238108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8521770842dbba271ade85e834ec46f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb33b506eff41af40374b5418e942e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630c9a892bd35fea1678cd5774b1bfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10eba7911c2057a6549ecdf3a7ea79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74babd9a565460baca9097e8d8dc13d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fdff07872f0418e0205a170fe5dbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36071e332df2b1cbd8d1173c9009fbf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb52af316e86b8522325804526cb8b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44b40b363c108775514e57f10042db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cc180474f20909061db619f995fb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747fbb0629b53fb8834ec2f3d5557eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b926266b60e7170ef90cd4c182fcb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e9128f664bda0c87094744ba7f74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2374d8731f810e98eefaebfb4b8a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11067bfd38fe7d79c21e2d80ce7a55b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e0d3e9e4270c52d151c16eb9373ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04b34dbe937d0b8e6e991e3e9f05b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778213947abb6d49cb7f28f04997654126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d3bfab844d353dc7ecf536591c2e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da4c87d10921eaecbe101d7da3d2af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795fff68c29503ba0283c3febbe6bbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1a1d73fdd87c0c3391ba28f22a4c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bd4a2545c956302d52b6e56625abd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fdeb1ab6d9929c53b1aff558f7783132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0439cc1c5e2c5cac563c2cfe1337fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2869a62ad4018afb9abbbd7d41e76e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a8c79d6d48b67e08a15ba219022ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75894f77ffd3840ae71176e17087752f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1286e05e1262c3d018009db68346d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ed57f4e9ce9f452e99f20136f9f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc507a288467b37b5667b5e9def9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10aad6f72e69a6e26d8703aa447dae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e4bfe55190deaf1e81c66c9dccaa8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa7b79be460e29490291123c5bd07c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdafa87e3f251bed470ac95a5c560db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaeb1377afed0de11d1d63e0099a1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a92786978a003096f131c4fa13dc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9baf1225d3f4d6293a106e09360bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ea7dfc52d8b39fac44627862775f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8dd80d3fcebe669f01af67f93cfb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ee60462056dd44d1d8e919696dbe2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e80a0db2274fe5a0687baedd9bbcd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea93541c2eeb143f64f53e84e9efb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c254203ad0fd761fedf05fe48167152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68306f7b4823e4c8216d3d53a2923153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c90dfcdb87675afbc085a030f5c1bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e37d7311f86b9101013da481f83e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3386081e58b7b4d77e9256ad218e5f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456ce06c51864b3cee0feccb8573da1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d042c982e6b6a1208aeb30eebb2da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b1870cb1e01019793b419623f402a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016382af4dab515135fb7db059b974d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174612c4220495b8813871f1f9f26df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb296c287c94ac596d2163b957b8e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af417322bb6af29f1d033fa8206d600163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc8246f416bdd03ce73835c61210a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2b638df6bb1d8d0533a32f1d0602165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb67a8ce50ef6a1c50fd94cf5b72e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af370ea91a057550eeccbce5fc201de7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f2eacc5fb41ef30878f48efb8cea9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ad349d210fafff031586bbf644ae8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145a902080467473b3ff179758addff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2948ea81a517c372ba87ab5b60e263171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845493de8ee140976f6ec72f62302d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49366c63ee067db2d163102e4cb074ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5ca9c979430d77c9aa5b4eb034eae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c688902a3c397e8b92c8521167d4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c5f53ba2ecd570016bcd1fa25684176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02771d85e1f1d69ed48e137175c967177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a957f64a8951fd9e7aebdfb95c81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fce7b37633a373f350db8f78893bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3b655c53172a900ed5c786b9c392f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c7cc4ff1808c810356ffe14e2ab5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9661a43302990a3d2fcaa172a789e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db750ac5df1ceae5efe12c1ad987d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408d5b0463f625f7feab069bef3f8d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480609a28127f1c3de83ca6aba44a745185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d6cafda7f2cda5fbde11975b99c2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8e0a0b568ccc00f307747e623409187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a8cbf7b11cacd6da735c8db48eeee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea236243b7210bfeb82d49214bd2e52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f104bdabe9442bebd776812802d4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff71d2fe47e134489de5de2de815a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c828a3f69f3ca16a34bd10d480fc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceed2d96f637c3bedd7c4e0c878c885193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb60d6260407d4836484fe143b0060194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8790bcd0205d232c0271ed7fbd38bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493390060d6ba93ce96aeaaab2d0cc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb7851f3d890b77b29f3534fc8ffc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d580502fb9503a756b2c1d84f3494e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f121be0b278213b1d4e6c1321ed1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799bca1999c3e8c8607b36ba5f2fffc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bca2a5ba24638fc0eaf07cbcebcea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886b7a4aea8eba1159ef104532cf027202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a78f03e4ee53c63dc95cc6fa641b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a485b9abee5a94769a59102269b59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d36c403628fc921bc304f9b9a9b43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1085934a45c3c0fa0b92ac6505480206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de025b15dde01ae983ffd61565639d13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded22f5c22430c9a57afd3b61aa793208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e9c9bf1dbe7276ea2e20def485a5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070deb491c9abda8928ea2f1c6e104da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5672f8efc9285805d54f5a9840db1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb7fab9377355dc2e9d2a6c27f18c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f0ef40856b0913880885f220cd6cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab1af8afba07fb7d3082e474f8b54e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3224ef94a19ddd5995d932f611969215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69182ef8762823220dfe64e346c99839216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853e41239e7d60808dbcf9c748d66c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501be36e96921a6d7d9a3c215d09d33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbdba2ae41f7611caa306f2d9c0311219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114617276b20ac6072a9a7d7192248220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031156aebd3b6727d1bc5d99f4a10b09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f9cb80b37ff8cc633ed5b2584148222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625d639461eea8bf3e3802e210b42ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4e5f2c6529312bf779e156747e523224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330a4b5120b3fb087659e35b50e3f4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c148c966874ac61a306fd3e3c00e273226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7982515ac39bd88597625a1142651ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f5cbd1fb2db7471820d4b986f90c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a23e3432996908e93492273505dfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62968600a1d6047bb7732eb69d69b142230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde1bfdf5f4cc156f476d2bc770a964231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc5305ba8d2415745f3790e207cc9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d3cbfe06c3898d126412a5bd1a82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040b8d59a6c2079f3f79a8f434411ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8437f0fe35e2f967606691539ab2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1bb649ccb1be1a72df72483aca06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09dde4728a0841658c050139b361dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa1e2c8d94cad7f2948d96121d4879238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a4116935394b5cddc5e0b7335d179239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a530f5830c1d3e45cdac020012d3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602becac3e5f179a5a928d498d7d6290241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea4655b38106502d23470c4afec1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0a96acbbfd42e87f58636ccb0e878243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329dda27f9673bef7148db2f88cd843244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a0e8767ed83d95a6b716c01b005f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f47be4ce3b596f976ef20ee9e59bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea63182f1dacbec67e8d3cfc7589ea1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e50fb50fc586af3e3791a618c8cd39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afe60a6287baadfc7b480bab81c703249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daee5fe9e048703ea4cc768ce5f5bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01486cae2a2f5ecb1ffacef3f174276251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513af818dd1eab9def9fa8b4a3db368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df79d42060ded652350f920b510df8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590a67436a20d84ec83759c7cc7438a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de032ad000eff0355d695fdb7f8caaec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f5ccbf79d19e259cb1eefd5d02ffb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb61154cbd6e861f120624bcea8209257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd835411cdc86819add4b93811617258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec39814f6451d8a0878285d3e20a1b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb9fe8c7ecc684799db2879b34313c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c801b6d4be37ed2b4b723c443142f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b1b42da428caf5133db510b101edf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fae2ad86800eeddfbcd78ac19454b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ef3ee8be2c5d5d35733fe23e802ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547010e58f68bb95cd23b632823e271f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9f065cc702cf9fd848f02736c9615266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bace9b741bd055eb40ac5ea5dbea7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfa9f619529174f63093f352e7ecd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5923314eea25c020e44ec044056641c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3017728cdc1653faa00cabbaa2c2c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260cba0146e4b641c1feb0789c98eec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635aa18c154cbaf3eab25a2f202e2e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1ddb03a0a8edd6c7facbaa7896788273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707d8e5d638f80f6db8150d7689aa30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5b35d97c9ae41b208952978317d65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280254903029e718efa3cfa499b5cba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8202cec5f0ead178ee7f38e29af799277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb251fb2d1edb224f0e847d029efa371278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e6ddea0b1322165f7160db0dacba0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727e38937e3d07d71b33e3a7a4c769b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572106dfc2958601c19d5f76d3fbedb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8524009f11df3a16d72611efa59840b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1fe4458a156fe57ab1a3d2f3e3557283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a9728cc7fd4929c7a8b11d57bfb31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862aea576fdf9e89f3e1c00cb75700d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023c3325838f15e6a10935cf43f3460286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30866c7676f56fc00132ce77cda55e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310c17ebaeaae74818c8313f57f9ecb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd26ad4cf1f2e37b7c2ef108b214884289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe857318a2771d785d8cfee9d8162290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349344a390b433be32d6d98fab8414f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d7cb30083e6141ba5484fb93df135292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62852da6e03f149ae6b50a3af20c8ccb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455190cbc33ddfb4f56a7da2f73b27e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b8d4bced0f1311dfc408693fbdf2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5931ff1a4cce3d84b04ec9832fa8b2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fc4b71042393f62be16091caf87c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999d5155529b394215227fee91c3ea3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaf7a7df2f76fc481b6a2f8d63f7b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ba70dd4c5a7aae6a1b918b5a819f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e498e6e63400a5688dc05fa0dd204301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb4e9d9434b2b4b80b9837f2498d74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426ffad9dd4672ae4920392b0c93520303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b2daadc3b447ebe2918eb092110e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a087eb2940129bc857a136b11c9ba85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9fc03c921d54f6bd04396bcb7ac0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dad802d2a412b4ddb18eafbddc36f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc42a952d81971eeb91d28cd190830308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f8605eb00fa6325df4c1bd8ee024309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4126fddb25faba11735938d47c0652310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06751623929d3c2517f9477e3f77e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c48c06294d35ffc26f296dca8b077312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6f7a014be5cdfb9ecd118600da887313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0569255df97be09469926628473dc17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69e62ab83543149c93dccbd82260da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4750b7e0e943c9304a8005e5d97c8ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dbb315b42531fcd1325732e35f857317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46442a5cd3f5906d1339ca04a57909f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3316e87e72142269164d793dc6e2e47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b27d32dd558ff06cd1bd51b826f5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31ad632900ad5846ae5b953b114cc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7178dd74fc93e0033255358108ca5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dca7f895158eae68fca226a7113cfe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb436824c610625b1311d9866dc4c90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a3fdbd6d1e3df88de12c3a0312dee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c91bc53b7f4cfca6dd65ae7fe8689326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c636a98ee7d825c2f734729414c4dd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3b14f57fdbc09175a39c02426a8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c30e0413c2f009dfc3fb598a93a0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564a97d2488d346d577039b72d25669330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899a42a86d87cb6c84c4617b66e34ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef19e89254fcf4c9b84e1fe0b2fe2a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ed7df183cefe2483d7f98e650b72f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4592d0f90cdc69f6520a6fb28197b9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b2fa1a55d0300da317c5bee129be5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c663ca653af0a9acdbcbab9e049052336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5d79f2eb318e7245a89e38b63868337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a70c91870335ec732b547e9b1cccb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745dc92f9f1797469fa72d02e849d49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783e77e796df8b86bd8dab516af24ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0667343c35ca45357aa333a3161c11c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36052b100d7c5cd3da05c8c92e3728342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd63f3458889e3d4720f8398ae3ca61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ec98059a5e2b5e56892cc03d24fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10200f041d94f0b446b445bd249c1f40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dca4874555a0c7abf4710490f1f1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ee8e826f04afb350c8e666362d5cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76ad3849dd03f6ef6c07e9b781e3cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccb95ca1396a8d39620417abd4037f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4472f5e2ca6e5538854a4b43186a60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67297ef1e511ce97561270d43792d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca8446a1962e0727fe3805e8e771b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eed85945ef657ffbe47d77cf38fa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8688944c1c4ff974f9125bd29f0451354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775381f165994785564d86755493b4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae59c0007cbf89f13e0bfdb8e7205356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c43980cbbd1ecfb31e0e69de2ac5a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a30cd6e013996a559cd92d1ccf46e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa998f5fce89a524df3f5679530a3c86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56e794b1f7d4336b0d3a9c6e52fb75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cec246dc532e2b258afe607b91ee7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95a5591d7730b5c87573911bc85d44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c57a7c8fe559603ccc1ee01772860f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec034d9eeb698186955b751511d6efb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08aa21cc01497419ef26a60ad220ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e86156fc46db6689dc79cab9fafaf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3bafd01cf9d64a8b757b8275695ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73e2366cb1a33f4d64347e7e140ed4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca5bc77d52fce5b6aaf2fff4ed97d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d090014d00b0f775063d03c6371e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051348e603632074874a7a60830ced02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d3fd0c7a630c752a42130b7b3bf07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eedec850a309baf25ef2e5565eec1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc762a7e6a25d46d5129dbb233123e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2596f556d2c907f554f95f649ac24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2dfca522bb320bbe1a2c3bf2da68e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ac06bd7fc5498e5831696e5cf06d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549770ee00f4e8d2abe704e2d20c0f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8b7d12bd782b68060f2b7df99fb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcf8255907be66075c8ecdea5bb494380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a352744e0039f8f1a7a9d164552cf4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7edff554fa13dae7b9efbdb50eae2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220887ddc328aeaecac4442d51911bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cb7fc0404c9c00a7c96da4cae26ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc1f823f7b947817a145c4438af4a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c63d2a3b292ad35242f0ca916313386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946b9dbe58ef8cdc2c58dba5af5e04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a247f6650ce6ac99a345514d100960388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a9c74bc98c3740a31c1e626029389389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f60edd5ad335c584cb818c4ddb942390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed782625482027fa4a2dcca9bf4715391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc1d50276079879457bedc7db40e3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40391d1ef8d2b4ef9eb6349b2d70a0c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e147db7ea05c7dd917fd212f35a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67e89a34a17e98383be0c56e17541a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c857522efbb7d78fe0095e0878702396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5941c7bb066647d51af002043680614397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f499fe79c2c814ded38bee5d0c2778398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98268dcdf11862eefe8f84df2868e26e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf91214a3ef244bda13bf1e821515c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f498792bff7b810ef5b118e45b78f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e004ea585b5085accf55d389a8a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68058b7cb963e26df2b35d3761fa432403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd1a3e6a28e236a59debf0ce1ba7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7be2df54b1936348e055683a99cdaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94f2e5b48b9cef1230484f068ee3d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df00e1ae2170c527424ecfe77929cf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b47d08abee74f342a6ad3b8a4e6c0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e848b1d840fa6bd4e17adddd789c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce7209b759bcc50c2c7b36d0fce6f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7877353c3233c49900aa048cbd20df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6faf40cf9633d279af988d7bc096b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25968f2834b46c549aaa6c824485f630413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b772d172c805591f3acf316605dee25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96778ad199333bd3e9319ac22c935ba6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560ddd4a3bb36da17c9c04adb4c57cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f6dc1758e841b366c1790abf1c55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8231ba1d001dc6d89506e9e6a425602418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401813aedf9d6f6a29c6d08b3cf277b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f62589e39f0fefa0f02745618beec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27e73ebe2990b0bed03272b6d04ac4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c8f9253983ebe713cedf3f9a75031422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384d7573a1a961474be4b05f10a264e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc1037797dae8872a6c1fa20812b03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d137956615674353399a6211557ed1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0c0e0182c43462cec2f5d37d3452426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d8b2e4001e59c83b0fd620b2eada7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86b097ef1f9a4f94572fb56fba8c36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89f909cb4dcfb63af7e710203af17c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fc785f1633c983ddd21e19279866c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2442918c567a708c86740926fc1ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482b79e8f0281f22abbe67ddb3a92dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77980fea9e462f6b17fa71afa02559433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de445d9c306b6ca6aa161b868ff07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13338b4800a7b9bfd2db02f7337ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5530ef571de91432639693e933b814b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a402f54654915be307681e0747fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcba9384039f56f86283263771513d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc53694c212162731300f5318399d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a86772548f1a2c63aef692bacd2ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666936cefcebe99ce72f73ad4d1b9b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be017684325baccc7aba5bc6fb113435442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9041861c42814a82cb93935ef3a98fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96f005680fe070e6382a5993633933444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be64f5c8f5165c094318e78881be0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0b82aa838b49af36c15e4cf93fc60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ab41c02c464e93ec9a0ecfb2f70ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13aa4a1b54adfa2dea81be26fc7470448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ce7ad55b0be0c228dea78f744ee49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257e32493c0c241f10570aaf7b2a11b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd80ef509fda2efd527f04a3ea8c83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efdf2c737f6b3a2594b6ebbd620c3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672f72966954e48ebec16aa2edc8da8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2dbf49dd9e50abe7b152dec6e9f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53548ef5d7d518b2d783035c91b7ff2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233de4da4aa1dd9420bd1f4c163d280456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8904b328a55d782cbe493dc17c7f95c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced84cf6a6187842257f17336805181e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c5403aee0ec663161cddcaedab93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfc8f56c631e05f340fec33f9bcc03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef86913671a1a457495c6f98d8db03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7854078d9ad85fcc252b68554678b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1832962c56b575af15b06f0ff534884463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f5b853f939fdd9e3ede50c0102d72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551c93593e09c1f401243573aa4e7c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cb3220ead57c32049993b91d0fa07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf64a95ec19a202b932ed38643e94d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c16f183f5b9be7b6c160cb7a6d17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dc57a7753dd02819589677f04905f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669814fdc8a1b3fe07038a5b90cf86f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c5c9cb47f1a6060f77a3f51fc7af3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa8784692aab55769536f2c60f67f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d32f70b096b003890be11b0b1fe4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cee4866328b1872f0b87e2196cc7d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed75aa2e6abb5b8832bf050243a406475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee169fe89d76123e13d4d65e674d81ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21c21b7fbd5726faa42e61496b5619477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e4fdc1c2b3a6095e03e75bd3fadc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f5e4d021fbd0f9fca0cc5b8951ac3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e2aa090c9e9e27aa4bdf5464d367480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bf96cbb0ce014bc9fef5c3760c7eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb9b21affa5ff889eb30e843e038a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638e65260fa58475382c6fad742d608483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00293c8ffc4eef78bc1e654d5e5bf70c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815f6a800755103e4b331d82a8b70da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3122a18f641928d28e46a3a9e00c49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52b314cf155ec8fed91ccf8fe939d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a40cbd7c228d0b454dc1875e450236488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc27fb2d88021a72268cd26510c240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b23a9853a8be68951dd832b6c0a71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14bb6c687ebcda1441624f610576a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e37c15c705d6f81de24089bf93660a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d9882324fff2507170533bbcc3a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b31ad420d187e6efe49addcd71975494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ebd1a7e6825a1d44380b839e80ff2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf00c1989dd09b3b47687ce96d7002496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da11247cd9acbefc930fbe6c071aa9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d570bb34c5cbea9758bdb972a28ed7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039a65e2a71001b1d4baa49133b1cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4faa7ed016918d57baae05947d9df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6807e7ca5a292932e7ba085776823501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b216edc611cf183028fe2427408d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71832e6088ad3f8108c053faf51ff9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1d2b7a8288f737535ef6851c0968b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a060f53540471aef8faa68770d64ad1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696806d94a0521d04a4136b51236a69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a5b83850905c50fd4b4b3717f5b18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54432f8dcf47da65ee9fadb310ea670f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f0c4ce5867da6f13517473daaa5e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8345704318687a60d0966923d18362510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8c4354038d166da15d1ad2995710511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253c5513e42c675e218f40ad35a43b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e51b84b2be80a52b4fa01f4a0392f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225a05e12862398c589020a0fcedd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087c217ea0039bb5446aff42cb052d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd355cca8ab4434f6d741f98308d44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f52518c1a2e8e4b8e029ecacdd1096517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9327a5fcb6834cb57b4634550f590f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b3b54a313b8e97334841ac25051f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5488d1ea9da24bc60630904ea373f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15a7113ba166a04582399674ac772521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d444934a055085d98593d743b2ff1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51a0470a744fff7c5bc8e0344194d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db014aff7dc05f8faf9a0a6c8bc4a89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ebf24f5365f032b1070e5f8394df1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd752a18ae9ca00b1ab2e67d3cb440e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caed4f334f8a7d0be936c65f7a6636527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c84ac3fb3b1f26e2f17dd0db33edf3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baa7efa8e8f4314869b92a01fc8e24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1556dccb74d8710a84f4f7ffb4f5e46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26bdf5011566c4dfaf11916e5f5a76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3e356ef2466a3566188ebea92e7f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9501befe7b688a0bf1ed06d29822f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016f451a8b39a722d32d112811ff979534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b9f5fe56a19b3131621958e0c8b9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71d5b5136dd2c607c518a807e868ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d771008e508a10aeb1800b6fb1c29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854099ef3e0bff77ce8d9cdecb54151c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e69533ef7bce20ca7c631be495429539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100f42b29cc1e38c8f6da66698531f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bddc07a0d2c87a45deaa6293fb41f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44933d6db85c742dcaf757251228b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595b014551eec066ebe418c623bc0ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebb08321bfc03c92a228fd25dfc62b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3db2b63f9d44dad9d01f86c9f0ae18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e893040a55ef85ed02dc1f3d3a1d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002360bf88936b659bf2b559c964c110547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e190e8f7ce4e51d631b0521e970c0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945482508e9b79dd6c790e9ca4973fb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9a71d6f8956159b6e3dd5c7d873cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ada74672c79c6d4f76ac2dca9cba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbc5b84ca464c8a3966a36864a9fdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660eb8b2febd33ea46c4446d18dc866553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451406e3ca799fedcf1a33e1a52badc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63677c791e33ef09a98d71ddb6465022555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405048e5366b0fbf027812fb50070d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a074be1d7acf3997f9c53f286d407ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea733588d446fd000d6b32130eccb3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b147b3d24c381b5d199207da1c94c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28d1dbac23c7dadc18518b02ac6bc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb81da777c2d7e7d38ceba4bd893ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc01e1e50cd7f2698a7dbffa607effd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719c8c69a67d861cf925a641faa990c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c53f83c65b0f87760cb242ca96c6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6785c61fba83f108f1d5cca208a61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb212fbcd0c807ce07e6c1024e14a08c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b87db92b1132ddc74c4077788eaa37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d05e181927a3f76aad1e7b076c771c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5927f0ffb2c0e2ceb37562200feb4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca88f7de8cb47ff075d71ab0a78a5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1194d37df944ce014fcbd781b999f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981776f26f44891a5a4ee75028b7d7df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9135e39143b0d174a00a3d890a08e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab8b53faeac150d21a1a47f92dd441574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f9936a780bd868f592793cb2d620d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783697b7456f41fb640b363409a3083d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de986b4212838227c8a6bc981ad12c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d261cc7a030a5189ebad21f24faed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d80866d30ae41c6b32c3145c0d6f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5d836bd082f9a0a998719f4c7c9b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fd6e14f430d5c761e3c34865d8eb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c669dc20c04d67b778a9e2c62b02ed4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b3f25345267b38021e2da7f40384583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f963f1b09ffadedd7f5967bff90cad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb75c835b46ec407a1b599823b7985f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635f6cbe093cdc5229f623a34a1780a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b899d6827c7c7081cad6a4dcb1cac85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4233a295add609701cfbad46d146c77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dea9afce0307d855ef40896565bab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfa6aa82d24fa7eb54e83c280f987b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2dba018866a4fc6be0a24905beb01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cb92dd6bbbe15c89bde9048922e37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a97623e19136d1855344e67b3b4ab3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324f88ad63570e20e96f3e71c8cf04f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14081b8ba84924761ba0b1dc957b53ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4eb470b72517dc91fe77bff8bf715596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b55dd5f580f232ef0e21708b91356597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681608c3e40a6ae5e09a2791583137c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9959c705e18a1ff690288e581da51f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942a1dba0d7901250f83d48e82efb4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd638d9580d3c13649e1f302e4c9c546601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92fc156127bc5ac12b6e7e16511d26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5ffbf6c8e0323eccb3ebcc12b5cb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24eb541ee86b1563b9e439673a8555604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c1fc15f1378495264a0c77f4a10b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51401d7152126ea1b907e6fdf401ab4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053e600fa0e0a97bfa6867880457c55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5eb5cf71b9b3799e2fed73d7ab1f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526848a8905e1a5b24254bd1ea0b87e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3fef990478f16e976a2735d1d87b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e32f86db323ce8c199f054031dd30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242664d66317d8d00e1bafc711183c49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc36a0add81eaa34c573e33d8b5f61a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f58fae2b7ac51f7d9df6506e8ce2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8b3a1711f157ea475e389ae31acfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e318a9fb73073c382fe19d858e0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f2fe8cbf0e548cae998e9761cc373617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e7a4e9260dd9f27d0a0999752cc65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114230978bc727927066e26f87511a40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2ce013396587ec9d3d442ca91003f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bae921d748381e993a2dded6102118621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a85821f0b9af67fb8f6159638df7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771acab0c77fdff924017279f646a7c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61754894275732a7842f886a6ca9f4c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a65bb9fd5f0ac53a3af9f2e33ce47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e28c05dc59effafac2beac07542684626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa99d8995bf848bc04f91afbebb5c38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efff456534f5e9d8b97c65e599ce649628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edb2946b82705543fd6ba84236be1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a27d9968fc7b60008eeb6c3de4a467630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d744b8aeb309b1329283ed9a31c1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2127e64f6de675f91a221fe5da15b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d306b61d459b9fd0e88cf2d3a668392633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd3827911ad96a1a4e7485d679fcc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb13a8a5079739d366e4dbe239497dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31698bc5447aef9ae01e7e60978327c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a87393354ac693dbb7f1f1546387637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7a64838c254d952c126711e583180638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dfcebc037811743dd40c709dc4011639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9438a5f6ef6939ac032b156ed776cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ee855bc024fdb7cd5de45936c13a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c10d85700fb8d60a3c1d5a3fa27e25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303d5fa2a1cf49f1a40adfa0df15fcb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b7f95ad336c44b0bff9c40772638a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06540e202133cabeb5b31d7b2b0aa897645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936eea55e5bc0e2638dbf2039f94403646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517b48a5935546bc6c24dc99addf16b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e28767573f48bf434046026b4a3ea9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3c54218c5682d63598bf0e0653765649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978a790cbd313d527fae499c524554650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2aeac531d8fac83f307decc7950fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded2b417392b540b36a3417d6ab06aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37138d87b58da9b01a555499ec89a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67cee45c76ab7e538133b40db64af2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8b04d9dfb5f6cf846bdabdb0a6b69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a1df16b0813a2cfbe6356bb625c69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da165a562f04b0ae973a6be906ea5d79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd4406842c6813c9d7f0408566d1d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5478b6f2e0948aa7fbe2c5a34292b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6060d33631f3dd3c8ef2a94e6094660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c12d59547f2d1505a2aa9b8d18548e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd099e458298ca1b1a47c0c467eff0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc56c7d32797d2fbb32791dc3d6bd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebe0ab5d8797e9bf5f556004f904cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0c5dbf8f22370783da3951569cca5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f7ebeff1c93fc44e871ad3e40598666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bd62e341a11981fa8783e118bb150667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69ee119e8906368a251cacfeb4a7c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d90cc44d581572665668f213432e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5ce85d6d88fcbbe944d0dc8651a96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b9532215f0a658b3a54809ce3933671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8c8d2657404a61e0eb9dfc56689a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208af58e33295fc69cce22f59a637d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0698c16ade43e5294d6ecf65c745f1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fb4e78b022434a9f860e7247b5b08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535294cedec9a0f6049b031431a3c98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521d0b42df06dc592647dd7e19c9052677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ca60ebc15b791adf61713c0580fdc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc9a7108f982752d73dc2052462296679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963e77024281364dae40ace695ff93e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91107076fe924f639958532d6b2b22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c0153c641430e08e07123b6f99b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc7bebbd069b72cad1e40c71559dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a9f3888d4ab1f2e1f7d83460145d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de833789c44393b0a6b09fda1e80a1fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa26f2f8cb999ab590e8a1ee483afaf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0ef56b4f81b6aac231e32cb2b0b59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc46e121168ad0b29ef7fdc6c5795a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b983805cdd70c2bb673d13ad5806a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2785d0d8e150ac0ec0e4afb2a067bcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd5936a4dbbe796c68abd6bf6119a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7173fc19d5c299e5d0f3f82d442d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b71852893da7c599086ab3f03c7706693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2ac6bded0cf894b58c64308e17ee4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f69169b6fd3f5dcd20b26ce2a5ba57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04654ad622a966dedd4cd03efef152696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd8070c342523390f2cf6e965bee36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd788b49f3a71453065e3c5f345fca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357e9709d68bc5fe95b4dc5a447f576699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72220bc2168f2a9022c1741037e3252700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6c7e01b67f4f0da12ea1c26e44c46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9659609e4cf93d5c7dab81b64de31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc8ebf95e2b4ed7b05dcfcd61e945703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f684d742d9271f3b9e7f5dd1862a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0effc93e5f54c91609ea2848fe1ae4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23537ebc1232d9dbb58cfcf7ee4fdd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23014020f91ae3d4cf539e06bcf2f58b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3458cb0439400b7f810184c1dedd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420c9eb2c6b6456a82154e7131c2e73709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076fa4f096ca01032f7601034accf9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8336c814b19c62757d7c3b9966c56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15a9e45732738387f40f9eafd34ac8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b63e337eb11de4cd5fa010fdee4be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1885f8a2b729548af6684cc72a7e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18824628824b04f2ba53b01188ae1014715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422c4698d54f6327d1c0e56ddb46999716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7697dcdb905c5b8036d9ff7933945717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98128742c1b194f99bd7ea3eb6e91d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c00a3161bcb7642bd6504c1cceed6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323787db0f6ea840d196052d80bab20b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f55b2fa838e726c2d5aa09b5a54d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bee3b1197eca5514191ab3986741b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b80749dd86628d5186ecd7960cc307723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be1de5f5aac65b600cde3e9525eed7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf28df4d329bc8073396d885096ab63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe21d4914ec453fe56863d239380e0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a78d972096eb3eeb77dd5c2e95e09d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e192c68c79579cd44e7a1aee34db69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a82d3de86b7bc8f2535173f0ff803e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb43370583e06992e6e84487d066d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206f7f4ce91a52a90600c662a03253a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b2eb9ec81f29f6b099ac0e25ef4e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44a1392b1c70ba7561e753dbac35c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a3f064569b40aa20cc23be27b9ebb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83fb131fa845b7ab58a3601143eefd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2790662399dbdac2868aed9a8ce24d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777e3fd32b4b994b76ced10838fe6f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8123aa7cee88ec063efe7d778738d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861804722ccdcfaff9027c7a04026bf8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b742c974d892e0d1a50c2d6ff643e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d18099b61a1fee9db5ca126fb56b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716265d90e59514581b8b4a7ac8daac6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1512ff35464848bc5edb6e17cc022743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94591423ee47d043a4153e21e9eae66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5160b6d474e1d8c82409dd14f478745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4cbe4120bfd0104b145ac4dd3b696746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07429b8aad31a22c24a18e7362d9fbf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b041f86a9542ea240a54b008fc513ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15844312653ab98fb2a14f6c6e5b17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaee5ba708d2272d69bc8b0fc48bc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7fdd23266746876c998fdc6d26e55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca486ce604504abb58ae23708cfd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15664524ac9e4f2538f2d4bfc9eff90a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b719196722695c456d32d06cbd76e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9fe02f2e285821682aa62750c9a39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3877499b491529c7b5c69db4884b7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f2e098b8344741b530e3be0cbbefe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5415dfc97d7f24cbc00281afe698be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05475d752448bca8609e93929cac1536759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e406598669ad8330ed384260fd7000760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095d4cd06c6b59eee46b8ec2a288157761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c6582365e086dafa9fc340878274d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33d95c56b7968c37d1c6cda3945712763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1433de238b110b166a886f7839c6a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3bbf9b2fb5c9f5450adc3fd9e7f93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea462c6854abe150bf5a2fd927a8ec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5924506d0f02a0b551f2526dfc6173767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a767d103d4fa9816b8af4c5112279768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc4473882688614ce52e9bf90d6816769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3b5651e666813e95a31be84605779770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784e7a4241b46593818edaa53f9c827771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa550444d9341f2b678dbbd1aac76f00772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610d83de6ccf9ad9bca0d6f4def03d5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b854565f61c7c0b5438dbf27b21dbfc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85623732eb70110c5f24e40fd220d998775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105035d11980fccc280755c7fd9ac16776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a572e583c4bd1918eb39b090de9861777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09fdfb47d689cb0ec550bf5592d322778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba0e9cfd9dbf22ebe275c75a9a02df779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ef7f8e863d3c8c73553f4880e615f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b922ceb4e7cbce319ce9e8dbf136781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e234a933f9e1d0763f9e5822282192782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47f505206d8edf48764295386420c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f8872234bb6751b8dc5fed87ab48784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d028ab05bcc904f3aa1559fd8ed140785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0093d66d18db915c78367f41b1fbf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca2733c58e7b18630aab097bace428787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee39d4857fd7170bb7b34b116d39fe1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ab1db86d113feaa37508d5d8e99cf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9ce7b3d5f6f0216a1182e05012c00790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912da983606f23bab313043bc95200d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d955c3699f525cd98e332bfc399226a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd9190b3cda17ec086be471438aa1a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c974312afa83b67b0edc7af8f633d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de7574dd3bdd934b899fda82660fd1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bd991445c9d3f925718ceed20bce6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007abd8bedc1584b2299c9bf18d7ca5f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0deee913b98f223e06e57385aa172798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7036ff4b5d6dbb7e41ac7054b2406799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb7220bf546078050aacb5993052ad800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab630602212cf79ff7bf8aacea13f0dd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e285112818ecc0a9dbb48ff88e3b26802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded5903a5eb8b89598da0b5d9a28a7c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab9df157ba388c20f982493127397a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968336002f946d180a65b71ee9b389b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4991f6d72b1de11c6c0c6380d6bc1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695aacdfcbb83141f429b044693c37d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe61fac09b8824b3d60e57e6e850ed8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45c6f6c2f5cfe5e1d97e8913b54683809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5bd8ad9384293d012a1d2e608aef5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61ddb5851ec2d6d46771c52f7d2360811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d22d8ee1e2e182f18d93bc53386e7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259f03f7487d0598b6b958bdf80a1a4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcb6d9041bba3913c32e9014e5cd4c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c04ca6d2469908fd027373d51d6e8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0d4271a39849cbc201143195ba4d7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362405c09d7bedf50a3e7bd0828b9bca817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401d010d47d23e976474a597534c392818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725725ab4ffdbaa052fdd344cf406317819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a58555715940fc23ff53bfdcf7e7c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd37c39760b6d16dbbd8f48bd4b5f2e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b803deb220cf560261f437fab5626822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc152f881478dec19cbd2d71486a1bed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b060d5db998def8e7e485abd150623824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702401d142867a3795be8d75ba82c72825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bd073dce01e25ed6fec4515900083826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a6a31ba3e9d3a2d99c99cc70584e1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a4648627d8c831bd7f3cae8c64a58828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d558d9bffbc349c29264b93667ede2e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83a0c984dcc3ea79f2aea706832c02830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea276a3931eb805242ecf4ff74f401d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14132949be47ba0f62bcf5a5335c4c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a04131d79373754c8483c97b9d4cd0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6edbd55b91ea96c96860de9506521b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ae74d921811ba537ff505acbeade3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fafb3000cfe07f043734b595f00de836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbd89ab2b4f161fbc2a6e6693492f3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe29f973919d5bcdef331aaef8b4b0e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae2d2decde9f76ffe9352339197caa839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166111b2bc7e6920c9e1dd661ab73c29840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959431056a1c6f39ac99191b432b9928841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f381504d94a8fc9444f3a7d62e51a1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b7371c9d6b9b5227bc087475233f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423cee6551a5b793dfb5a33b2ffc6c9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd4b668e2385557830b364765f227f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f793e0026e9149434423503862c8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576266d13035148f7bd70ef6552e97c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef5c930505f14fe556fc4b0d9c73b7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92db0c81431678403c29cf8e06d904849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7defb8c39b5ae0750f2aeee68ffaf8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d54d70d049b2b8b926af736b461027851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c386636a23f8fe66d5b9b61b68bda852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27a2882de277ba7c09a7dee3f5d4a4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a17ee3db82e029f6d76bf790b61253854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ef0c627788ffd1a3be619f903f66c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514c3275875be43063c878c649c10bc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeb25b567bd93766ab1d0a933b9a60857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5638269930a699ad4d3f39d9c866858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15941aa5d126c0bf09ae071777f0719859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52187ed467cbc958034216ef3f00ec860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50200a101377eb39f324015fe515136d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab655e67755636ca540719b645a521862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de33305c1dde84e716245454f0c67863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832643782a13ded71063ec8b4e58dc48864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e3a599528ba5f29212d61de6deab6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be9c1aa24034ee1b5567aedfd15cef866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad2f1ddc22ce113e5d61ced3d92208867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7dc82c3894399012e21ed0a1c5711868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a03441d8ba898a346fa94927fc804869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa61de7fea94622d8131d32cabc1c9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0712d5515661bb457aea33ab9e1f8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b9e5579e2b0260b5e1f9a04226153872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576f9b0fccbbdb46f5b1c52e59feb8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ca70ab81ede211cc06d3b631d08b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759f1601e1dec16b7a03a69b55d9d1b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39b8b5c1f32a41c51341079736ad73876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef5292983529640ffa64fe48cae490877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd2a5c0c6daade5625ec04b994fc24878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352222939b48db3cd0a113947272ce8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f894538f977d36406d7587eae18c5d4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830195b7bad4d91fb27e68d106f0d249881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202bf1358c3f4f5daed03cc87dc555c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7390780e6acca282e4de79a9562f33b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96125403ba05cc0a341559bfea1cdbf5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f789be9b236a4a43c1f70d9fe91c2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e02f077613faa9029cd2ba86e1054886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7108bb4cc92eec4170d18f1f0cdf929887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80889903ec0c553a28124288dd0dd53888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908f6d121b1fc544a14d354cfec6593889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1869857946ae59d0a2592d6101eb544890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bf73976ec68a5412b9003e7d40545891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d43215ddb11cb740b5eea29c4540c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9187940832247f7c2fd5c7bde7266893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7069601b587f7c1818ad602fad911b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5cd17284e5a2a1b6c687731a83004895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507518fb6c6c9c400173b41a4dd96a3d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2803f0b87e66c7f80e95107592c48897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e72f36d1ea099226c3b5b445f18a37898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694c23a37ad808e394519d97d14ffaf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff25312dd7c41ae62d1a92cb705efb3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8454f982ca765b848184ce77997a0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e2eb840e24d69c0de074327f7e748902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c525651e777b92d67c6d9ebef14a40903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfee58491afc63603edb1c4fd5f2bfe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97617746d37f0c1df07c7a1cc961e0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99a887dd2e552a42c661da87c23b2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89844f1aeba9a302d332ce278b415b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb207bf3d81ec93b723ca53fb368bc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101958089cd8e716bdf4932ee996087909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7143cb1e7e654ed69d10659485737910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a5052f19542e42c1c19c37aab520c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b46ac146afa0a5d21b38268a46613912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc301c37c0d5294119a6e078afb100b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56a8eff74569742b1d23e27add7f4e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172cbe582f50d8ef01f0011a1823205915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3572b226e0947115c0a526d680c7a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be96b46a6dfe62406fa4ad0854f1272917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fbe7373c8df0063ab80743e6e5d5f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced00954c63d04ef302e5b125dbc0e32919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ea4ef6793e79e414b282067dacac920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935dc637decca16aeb2928cca309593921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227b898320e7f7a00cb9b3f41a35b32922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55951dbedec3fb9c261260b48ebac14d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee072116cb9da9d099d87fe45137e50924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce54bfcaa9d42b6c076157ba9e7b20925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e616e312124d9f07e266d6702bbee926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19f76f7459e9b6328df068f8eba007927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91003f801595807e2f4615db33677e3a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba936a7801d2a36b0b8fe5809cd06599929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d8697be5a82d33584a1b4a2d6a033930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523c92ee42f1ad84bebb2bebf9b5e28931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d162ff2b0f95e536d287f0b9deda847932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89107b82cd8f4fe7ee42320eafc9e5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37ba448f5c51840965fcfc422caf21934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd5b80a01544f523dfd7ea8c11dbd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d047b1531e78a444ecd0e2c25d85359936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e805fa39a4864c8cefced420020739d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce2b34d29fc3078fee6b4346dd1d4b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2e407c21dac733c031881fd35c5f9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad748328807b6352cd1b4ca98356c6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c48fb37ab411f5d7ed2076179aef9f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476a9554867b1b5120bc17ec942ec13942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d18060c9d3bbb6687ecf31336086943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb47dc8904010c6ccedf4a2bbf520944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b464122d9ba4f84012cd9a7848d2b71945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9b6c09bd23560ab830ed6f83b6021946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e930a52b12d9f78fa49ebffaa62876947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba70f3d3e9019868d4f0e6121f6e1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f4cf28e8c2db24d30aa6ae8cba0db949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3711ee78f6631a2a82dfc581eb2a0a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ccc03ca0ce36307d0356d78fc0423951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618f2ea40271e255d356ff06b9f283952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227031cfa70f75398d73df117cdeedf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff988bbe3e13c8f3a14b461eb6d68e3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b404b04b43d6b9812c5745339b1f1a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5ed5c7761f0019bed3d6a19a20ae8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25dbe2bf3cfd09fbaf7d2c3f1e505a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff6e0d63fe3aaf2a99ac19e5a75e73958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc6b76872d0bf55b609f2f516e526e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14907cdb44a5aba3269f1f7f433da33960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd64815dc837a429cfed03b08b475c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a15bd315c231cf633ba162c32bb252962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d6bd53e599d96782da0f92ac4274963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35e9e5ed881455781704731ec0b379964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01694a180a5ca62d46c856aad3a23b78965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240cc675365ba78b5074c506b3cbf45966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888acec38c11de14648b1571904cbf6b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff514c2423dd54ff9457cef90a5eeb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9966afd399e81ba33a98074535a386969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40621190da26f98c4833229a7cd4fa8a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aae9c7c7a447320e3ce3cdcd20fe6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fd24d1c6c1edc9564ec6528442d24972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b775002f283cf0bde793dab02b21e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e33d6d85b94361c320158f065de1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a969ee71cab3f649aabe698ecdd86a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938edefeea3fb25f2ba9de753c7ecb5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f020ebecb64574560b016bbc88eb5e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a17fd9e76ed7eca81d812f314ce5b3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c591311fec28ae5238042f10429d7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64edb740548e2c304355107ee1d8fc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba87a32399399ad9c3de7f5d99e7471981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09064bf08167e71fc6b42df4ada3d4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eeed134ec63a0b9b7e61b10949a80983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1115ce156e791f9059a20049c794e7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac295b4c5ba2e708edad1d04dd40a9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec4b3985f11436e4ec926eea2b3858986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484102e73065eb3cae4b22ee8c27e52987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af2cb1e9aa7bdda417db7dd602638988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59cf3989a56420af248ea3222fe4a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067678db1f5c309876facb3fbbc5a571990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7113c776cecca7521d9c6ab530e189991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f1036b0272e50e0d20071dbf1bc01992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225219b62004406d2bee7a74da08726993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702bca9e312a567d9770cf2a96ea595994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e16222688560e3322496cda5538db1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028caf1f2bb5036650898dd4a0f4244996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7e444ad76fd56ad73f0b1e1400c0997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>