--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df7c5ff35e465498d2087148dc92f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77f5c65bc4a7d6fd305798c2d554212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3805213c1803bb48221988fbf17e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe249ddacee618d45e2adfc6ae66fc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff2d65450ab900c09e390c705520965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8c40aa44b16fa8553880381b876ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84c387d1242ba181d2623ad85f91837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de4a6761de28e483cf1b9e6b5460778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e5c6647b3ef54a60036803e7e762e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a15d585e533f68becd39bae1a5af6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d40a727d547ab1429a6cc4aa9ade0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45baf4fa994334d1f40f9ee678428b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2317e2fbf01abd9b8afabeeaf7317413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b35c0dbd75cf2e958163668fa65f9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28217ea355dd0204faeab389e2e26115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0fe29a8c6224feb6a2c69a086fe7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7efd80a59293dc47a567285478c2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be67286cb45e12c96cab3cb87dcde6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a6ca9656206679fbf4c4d56d5898319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d63f349212676d54a22757e28b84f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a33ccff898a1bc7ea29a35fb8faae221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40bc1e2a7f0283469c59571c864f2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ffbcd138039e12640a3755650e91423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbabe1a814da0b7ca41c4d382b21f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aa5327330fba68521359333a01c1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f9751862f81087a8a06628df908226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284abefdf45e918f340732174887de727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df1edc257e90ad8a1868d195351faf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88baa9f63b25736b885bbf21d48e4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e485b2ef0fcc4f137802f7a7a718b4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbbe32c2681b61ea0905053cbcc07731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925b7798ca1d08d7d26fdc47bf9bbc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245101717055d858ef86c5537a2add133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315f671fa919f2eafc80e7ed33361634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ff4c8fe76af791086a0ef3707aa8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385977fe7c2d18b9444ab60215396d8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ca6a4e5572c749e1aa59e6fa209e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae4282e11e7cf1ffcaea006ea492b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acab74623369f52346fdd3ea7a5cce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042126225a2cee79da429228540f77d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a9bf8a37453dfdfcffe12ea3f4d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c2519a84b01fc06e26b3bedda748242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc00033caaf6338e4b9cefea289b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055f00f981e16ff6a989d0a1577037244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fec78a50430ab76eba815793f92e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628180fd90e33bbf5be82f144b986d8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e721032d01c9c06043e0370219a7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a40afba45b6d3fca01c54dd524e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb19ce4f0957bfb3113b4c148b636049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6be0a134bc160e188dd3877c3d32250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03c47a82c8d7d8416b493cb8a4616f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667ef87f4dd9dc27439212d5452cfa552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59450de9862add6c25be55b853293bea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97574fbc889b9ad0ec9d976114737754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74be0642d949288dfca8947f806193055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ce38203e36a5ea0c5ed173d3319a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb1e52d1d3f778a8e2508f96151a1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d408020e2f8a8b953b3832c04b5d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be16d376f9d8cee3e97e1c4cff2de859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf5eef21cb48de044d4ee734849a7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d01d0039092aae2adf6abbc21ebb0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4d589d1db704edc63e97c5dab25f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f2f13c9f163bb74bb7e1e4c073c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df07aab066eaed1201ef03eefb8fa4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb581cbad3dcf6279b26d8d1da0bee965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3079e575bc1c79fda573d0403e48c8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3623a0a34d7e6f24b2884b3ed6c70567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5bdc5c774ca5e97f090a3bd9937cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb84311273342fbbe03cf35011a6b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01662ccebaf007a832f0c95d73399e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe03cebc8703f2627665563953a5f7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4855452211392a74fe157d799b3b7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4153aa3fb492a9995dd807daba8b3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910b0138fbdd4a1caba81eda7227d0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b143d39c5598b0ec1ae1cfd5e90d65f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc21c0807ef551599bdc5c7e0dd4a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae35ef2f79284d90a84df9377645bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ace363eb1561b0abe9e971a86f47a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95159660786c387b7cffd032fb72b59779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd6691c1282075dac2fb2f28eb0f5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff1f0b490441e505dac783eedac76e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b257be0eb514613ed11d3a6b1fd04de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e470f28dcf18d8795e413db31c5d97683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eada93bd2bcf4c7c9b968fe4e1558b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47859f305b2ef31f855eb68bc369f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe079d6d90d087c72642a8105f70dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ab3e11215ad5b52dbd8e15a37e18387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2a6cedbb788f317a6d0bc594caf6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155946a950b29bf33c6a5b669410dc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbe76354a579ada039606d9dae732490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cd29b8e8a308afcb1efc9f2e421da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2676565ef59185602287af9af460d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd47ef4046d86686bd47065c075879393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25445fcbe2eecab1f36183b55f0ef4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562336f1deaf715516ba2f26ef77ea6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb81c959d9e8f60579370a434a29e7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e209438ea48457660d8e0fe46b01d9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa998ebfc4a31d27dce93ca28d33498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fca07ddf490edece1e3e3069a368499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968db86f28c4b6c3c3f5b56a2ac8a2dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db8666286f18b3effe3b13e8629c41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca843256593ecc8f595c61c04ce1db4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acaffe3bb7b7e40c67f9facd3be6ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce46a409fef54946e36dedbcb1c2e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6107474560ec187aa007e14bc76b45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d8e7c4cb2663c86fdc787f831c8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae4daa1de5e6d4ea65efecc43aa1bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2f45f1f10b623680f89853647d485108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4b54d5abf859a0535b6834acc0b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbfee90e055151bfb4093813ec7ea8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36244f2c7ba03cc9d0727074eba49fe8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16909f25c21da73e0e750bfe8da8d54b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce1e21da0661cb5e5827a8af528201113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce74e6a4950e5101a66011ceba3f0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d85636c983651efb50f8b4d16cc3db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e76ca72d0c8c988e7599e4df45ba2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76421a0b6edd23e2f90f2f88d82ed77c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b99382b8a694552160e78fc34cdfa3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ba518910f989a0258f2d3b2235745119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd06d613c06ac0f48f8537c0f96373120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053a2b200dfc62ff012ce54674a6abc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919191b5d6d1f3e044d6907e47dee87c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab353e7915c00c00f9562c6cf9be90ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1bc19097b41f77dfeac412d655238124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9aaf5ed21a18a728784d4038e88f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106ab8e05022e94b4198b9843fe1050126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b33ff01fbc36c4ed192b6213060223127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88f83174ee735febc007067f4f29b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715fa0a6814102d822e355304293f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae778e863802e1e2605e932f1167e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8234aaabb54ba8ffc692d8e652ddc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6372ca54dac03f9001e99f5c1b78a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb14c4e461f4faa2eea1033b9b25f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc736a23ec5c5fccf7617488492b3e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fbb2c7f399cf0be5e3537042fa749135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdffd8a3df307ec926089ffb8d869ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91611e067cbbe61791bac1bbdf8acd87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cdde6df83fe341a2acc50f4bd14f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8899a483c353ce7f6142277f4f44c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38704300917d65790986ffbb3a272851140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ac27ad9ca8a003c6ec9045accdb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7b7b5c1746aea2fd28f93957f565d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c063f6c682bbd8a63fac2219987a232143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e785377f6ffc8583c0d5ca62be369144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b97867f09581e6edde541738a91d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed50f2b105287d8a7d50be5504976146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4713643c73a1245b147b504e9033f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c7cff4a4a702dcea75d254edc997b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788b1d47b74c239bdf27e7b15885c57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359c4c401ebe9ca9f1e947f75319db5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf8d8fd24f1ef1f0d95b6492fc96a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627dd3b3b8a4a8b666b368e97ae659a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b7823ae32df5bfcfd3ab57159ac05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2aff48dc968beff4476a2430530d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943e430c57860041f60b64ca175e820155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5f8c011a50ffe8a0f905bb318b62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079178290a4f71edfcfba70de64e163157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0a108b29ca2e338ceafb4a1512f3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a0007ccfef393a646945c28793c8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a6b7a485d2ed07e3360b951137155160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a3b74a428026782b155aa8779ee9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931b033a68ad1874d8ee27d14d25e4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4ed8afd5f0907398fc564b83248f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da005b8d655c53805bb6a58ca4d6e21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b541d1b90010387838a921d9b0bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60297fca5785a34d74e17ac7293bd960166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e307e6f27fd8cb0656a259dee3d2cd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27bd32748af93a1c4bf9910859ac97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25a995e997a62ca439aa10ffb84e36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef890fb9e503a029ea691a7fe609a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a76635e7f63e4b1d3e8614eb5215d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c050e7c956dc305ee00bda8dee27ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55978549a54b9a5a01077424f0dd26f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d368dfc6949fd687a468aac1e2e40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21043f6ff6a5d407bb5c5c134b57c92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a3867ed7557865a49bd300bbf48dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b7487e2c137a3765b6506f1b16bac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52503d3034cd2e8ad25f90d3a6f41a02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7796551b6c18a17f11af5be8149bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c3d6cbb21c2763fed23025522eb57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef17d9db8670080e9abf41d53e1dbee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1beca9c837d492aae2691a4ff94218182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce60b1c4d2334603e08ec3c1d95b38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608362ee9ca97d5d5811c7979f068ecf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea0a3878d7cd340425645bbf3c9d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a826b06b71676dd79f5af70beb5ac49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd8d31fcfcdc31a9dba2edbf11f2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c75ae982a97906ab978fc2272de43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c0c5a14d10bda0f63fbd142e89a6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b03ff7a97a8a8b7084b2c27df4bcbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c6197e9264d406074347fe859ebd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ee6859a4f18db375a509b1f11727192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dfc179d379da6c94a8f7794e52e95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dbd19fa00fc39a44d36adc6d20ff6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb170ae37f5f94285ac49625d0faedd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743706311d1569cb9837df34e936d211196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa96123bf96028e83bb2846ea69be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbc1a72ad03b056ab754910556cdea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c768c412f951be8b4b5314e988ed28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1234886d20087ea9d268a8914d6e07c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1118791fcd7e110561cbbaf7b98d3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9641b27ba3beb98f64422a3f577c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc16868215f0cba4b2c1f121734f0ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9fd975fbd9206e4b1224ee7763b92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eaafd9dbef053cdc592af4e744459205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135fd188f6cbc04d366399bb052227b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bc8fc53b68a60ad1b490cc076198a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43311606c0f636a697690a7e4239552e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aeb42546c74652bc150fa301db344209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d13a6e37ba5fd505f6f6f82d4f6f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61916b7de6dec5ca17ffd348ba63fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7da1ed27480e25040136d8dd193dbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b22aaa1c450225a1215d0273da7764213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425847d054e04faf7fe3da6f6d0e8e5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f4abac83f8e26d2f3801a303a7e4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74dbae9e36af503930ecc1bb863fd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1cc1ba25c3040c39526c51d501251217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a0c46de02099c5f0a97d491deb78a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec8bb2b842fcdfe34fda4ee7ff9688219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61394380d6e4c5a263c58d0c7053f83c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aace5103adeb4ec1ce642c1f40fdb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a561df35146f147e0b31858d394badd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82923c13f167461e3a883384d1574777223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4b813b476b11d7d0f1b263cdbb883224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f2dcbd3bb9a965109be6e7828754d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e755c3e7ff1cf778f43f872cf80c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc071f973f7e09e5bb22c4def7eafab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c135d110cf06b417121ff33279ccbf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b842af2b66a535f969418db1915076229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab1dff9273082f5570b36c55853252230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c641fd7163830524b688afecd1d5c85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdf24a527f6ae80c7b2acb3eadc59e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a532060cd7e7cb88bcf9aa95baf2c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97336286488ab8d62364162d6d3b5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423413987b9eb1be7301bf0ebd0dcc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce935ded80fe5fa853325af792ed212236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4aa240a079a6e305dc076ac467933237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db13ddf04a26a761ccbea977f2e6ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159a6ecbee2485fde6e0bd892f6c046239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c0393cee3d3bf9792dad362dd5cc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdbfab3e1a5847ade176ded0c548e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72ec140fc16524f885ca8811f185aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205227960dabba7834845cb20af39bc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467cb2ec28f9a6da63e00800784c1bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63617e486417794c314136c42d1f32c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1874a14088011d628716c02eaf660246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58811a02dadec09e7698ddd14dc2eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f57219b5bf0407cb6dd4a61cac7310248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf0964d41d80116a33fd49b0eaf442249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b25873b3e98d0d916ada67943f7499250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c890568a63db09ad73f40240a76ca4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c60a2da7dedcd3fd588cd52b45f91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a224c7f7914b21b46d6b01c17e57d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468254432f635a1bb81146d55724dcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc49fc7b5fd5810e35d607c91690539255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e256ba56d9fe9ded97118fc99ccb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a1b8255a494d6d3dcd6a0527a8c5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20594dac2c540cac9d0c965f1316ba2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58581e7e45cbc2cf7e2ba4450eb089f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f5fd623fb189444e7a1d347fa9d56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04a22a941b2636eaaa46c842b6ac0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1b64fc4e361d824c730d82d9633fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e268d020eb8eaf2264551dff0e13a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a31905f33dc9d28ab56eda09f5f6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b5dfbe675e94e2a42f2d41551461b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df45fe7753e173c49270fd252b0a7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2907bbc1165d16f6079c2382dd950ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010776d67fe200aee50de6d8da53980268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d88c4669a121522716e4b65a32f158269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1928e4ac5da8225b3365ec03b8b44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ffba1b6214639d6b0a34452c7a396271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db77b7a0f30af06cb5a2cde5e2a69c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f1e607408cbc171c93f0cfd4e023273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236b0d335510b4172dfb1307e3a9680274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14da47828c4e0ecb22fc7b7742f6957275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196ef884ae0afea8eb78c153acad871276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251262e8aeb1956f274e5815aeb248b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938ee82ebaa4e958fec0b2fcf0a22db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c629ceb607fef82a7c0348176d042ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d191e921aa1d3f6bbb27d87c64b8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d1f1f87d789906f5d09f92de1a43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee38d30a103368414f6c7d5986efb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fdca52e260a098e2465022de00924283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c2b748cf9275d4dd950a19641f1f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22e35088907716da1cfe81d3201f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc241edbb47829416005f04c6fc2261286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba83a6a939a3e52a1684fd60e6e8681287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328031202ff0d623939d9d20227602e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863284293cdeb228474ad61465367ebd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a9744ad095bb0412e08c0e94e43c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25761a14b8adeadf12cd1d3bf44c2c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffe94d6eb7fd14799676621482845d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996e48367758744ace0bb13886a3389293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d79b22ad77e293a872b1f729dc414a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe371b02cad28db33c0665e899046a38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4e18d3c7241ed8ec6ce5f7c894d2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca472e600a46084d2a7bfb414250ba7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c6913d9128b831a4cd05f1e31e40b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4eeb672ff6629cdc2b0dcb39cf63c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989a7777f81196f25dc6fe9f3ce5d14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca2ccbf168cf3ac752f828bbac3cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8124868eb64b4050406de753a5b802302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519911d6a2c6253967b1418a358abe94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255bba6ddee8fcd2281fbab3ba0d171304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6abb343f7f8b382b3b6df5bd51c71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ddc0da63dec2ffa23591f99783645306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8230dfd30a96f4fd3b4fb8d0515bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670cd957518c1b8f2462cfa42de5c7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8923dd00517f6c8efea8d4d2c74cde6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81782537e315b10ff5a89018cfef5a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069042496c9f8aded833de183bde88a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da6be10bc2f212f6ebdafaa780dee4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fd460ba62f848d6d1772438d203b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb0d26f48555127cb57d2088697704314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54f7bdf1f0fb4ee2852d356c992fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e490deb3afaf1d9cb3701f0c2d6cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0346f758723dae61718057082c1df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70958221bd09e11ddf08f781c7b91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f45fe83031514617b9acabfc0fc5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53952cb2969385dfaebafca77df2c430320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841e82f218941e780eaefe20f835a58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8dc5aae38567191602a0c640bd9c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3098b8bed8da9f49d85d86d53b3cf7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7eb354d888593c3606e23ae1c95e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebc02e1f44589f597e66bec905fee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da3eedebffda9e0f55a932d9639587326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f521a6b29f14bb3ec1ace9257c8a6a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ca8653608abcd112708f03137a31c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956588e7eb374fa91f636cc93a07cf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa3d566844dbd7f2792a10c13c54d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155bc72842e25fb33c620c3896e7016331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf99d2ed4f3d04b3ec3f55ef6a01b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb542d3f909a17364578a930002170b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b218b47c99be3f678e208569a432d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2a6af48aca59b4351b5c12320e4fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c45820331ea4fe575a4d02b39d1473336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d21d9136fd78352a2185fc9d24db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4ac1e52fb89f88b56cc74d36994c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fafaef579d0148c3af1bd287357eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a777f017de2c57f241ac55ac3602f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cefb92813dacab4b78067a87e19e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e6d39878d1f4866bcf3cf425c8f9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409593d8a6196c324dc1f8ebdf2c57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9b9cef250a13fcfcf3f6e2a0514c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141ab1ef688b99b9f9a50296f3d6186345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35428160ae36779f3546d871e75b2bef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690590795517c53c0b779881b5195b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d5fcc7336cbe1e0638574eec164f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43efc6b8f47203087080f489e4e295349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d22f754844da8fd2dd3a1d920dc11d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aecf8b8bf90afcb1dcd8f92713a953351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d52cf45e3eb6abe6b915851421c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f5e3b63015477897456b907d81350353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c5594018f74a8153a1197f4dd3fdf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578737c6942af08901eab423f74ddb49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df250f23219c7a7c4514ebecf0b9955356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab0ceff0b84fca3fbdab5a65e37d22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c2e435142ad9066ad76a1d497feb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755466f0980a0b40d7c9849366b926a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57b40b4ee7ed90fb972b2367b6213f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406147e64bed9a49672d51ee5f64c569361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e77dd67d7d9555a7f01bd5d0fbc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02937a0a63c6cf4382288b3ec6ca7eed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee9fc5e3023627299ccde687ebea1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255eb087247ade005c2249412e53d1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8da30a2e6755ab00ec5a5488a92c53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb6835f5cba1d73a72f803579afbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4a82d7a01a8c6d735716fcfdf5e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39230d17b98e117a548d75cb397f07fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f7ed33c4de707a5b70437a449bf22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d9aba4297aaead954b0aacb99736b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a2c6debf7403e70451c9b1dfeac5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f551ab98ef5986642261549e8d315d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7611c561f7edd8c3704fceedba0af9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6dca18f588e0bc06c8d70c4c3ace4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82115bac71aa783160e9ebe5941befab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c91735d3d5257ed8365b158caf5b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449debb09458280b08defe6956159935378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d895e58bda790527df9b66e86fa9cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e45cdabe01c82088af652768da0ef6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8998fad34296a00a1414a6b281b29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc6e064afdc0dfffcd91c830bb8b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d6913ccdfed3eaceaf2d311df5567383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13d52459fc45ebb37584cb8c7e24d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee015e76e8ea4088241144b3f21cbab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7797ca629fff83dadda4dd8f9aa1248386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69777a8e1610deaeb4660df313600c6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a80549636e8b8b08c1ef78ea2853388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b9f368105dc5f8a09a61244e87e10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7958044372f2986b22af3c443090dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a69ef63033ee6433a0141f3c22127b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58412c51571f5820b5a2ef508ecec8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af902e7ee1167ef93f6def17c3c8ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0818752fa5fa398620a37f978adc09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665420a4d8cbdc9895978ee0c4e78bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d371382383208e7e1b4c10ceb3f221396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df862702e45d33f06ef1b0209210c518397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff441987823233d5737ddf2ada976398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb657cc72c3332755d7dadc7987d74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21af81531273416353cb71efc6d521b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf018136eadc4d7a79233d95b35b6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a3dee4f810e5c806a115b940ee59c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2f138f92f629c6833adbbc0c6ca5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1705a61a50fda935fab83da58318ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764641aed37df6d329e66e19376a0100405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03997052268593e242433974b04a44f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798a912029b614537d7506199ca19b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24045e08046ccc47c02d10151cee63e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d2ac61687f563a36a563e78e6a1b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6da72eade45ca40c5cfd7d6a3e6b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338d7bb06d6f4ad0b9154385bfcfb6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4e8792846c62a40013c5a5ed6104b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762990688cb339c7ca5034166ee2debc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38643e7dda4290531b3d3b6f77673a0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ee4b29f8ec481773dc36c1b175aef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a717d8e800b0a6314ef5c9bcb78e8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a41bbb8bd6b230c6229a2dcad278a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1e60de75fe4c1c8fcbe38cfab6cea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f1f0a7ac8849c1330ea1f2be8aafe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504105bca36758ff31594aa97d6ba21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566127fa887be01ee18ee69ab7859cb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37774f376a25b4eb15e02c39fb1c18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deb16ecf74c1ade7f2914a58d52f4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ff88ba4d46305024c6c86db51b287424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab8c856c9a82213b89b987fec33d7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e883724dfe44292afa33c09d1e80cb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb74cfcd19b9fd38efb4bb5ceeb5c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30d6e64199552b1bd5b4412e4145ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574fb3bc7e282b421213da334787e95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc024f69beaed8eaac40de991101cb7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aeee110c688d81175caf745fc0f65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc65cd60fdcfd7de7beb8c7fe39da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e22c1d651d22f394df6618d65c272433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff197429009152c74d1a206ad25a3e5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474d1635b900d682db873da303086f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93cd031e007d14aeda14cb8863689a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cf299cf852251545ff824b24b09b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546d2715b3fab94f8b8497a04ce9030438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e2158c43f7f4a3955f259758c5cf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df8df67d878a6d73d644e7f598432a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd365e0b7cb9160b5fd677e9aaf3102441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c4bf73665243f3ed94c4f60966a8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab562164446b00b53e71fc8afc2792d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49db65cd9f4c69dd80d579ce3f3e74f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d611a65dfe36ef0f77053f05e11940445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b4fa7cdd501da2367087186f774e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb52a6f4aaf177b9bcfc3da3109f09b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9853ed3310eed46f5d9a76b20d75b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3d9c2e7617b837fe5eb2e8638174d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5eb8c54e4e367f265c040d5cc1cab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac92866a95a5dce9e6b8cf19500767451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ededbf9566b0aa1a4624c32422000452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2053071f21b2fc4b3fa34f66e62d54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c1d37f215cabc3456a3542552c67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eeae387a92d8d64ae32cebde59a5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0fcfba3697f493afaf4ad47f01fbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c143956ae4febc7a4beaaebd4ad7e3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75e4c71e47afa1f01e23e9cf22d3ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643e0f1ddee0cff1d604fc07526b2f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f9ce40282761a1baf78f6c038f7d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b1be878e83ba007988185e8ca4d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c686ddcd6b86c84d31d051c5d58559462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536efba6feee9d847bc4e26840adedb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46e84bf5af6e52f1b87df5f4c65ba4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a00a978e095102e0cf54881512dc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e69321ed19afa8ed4dbe11ff47a306466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6321e1ea6f2d50d81793a6940ebb172467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea34d4cc01e1a281f15e0f9354595f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbd379ddf145d50b18dbd96cb02673469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe6de0cfb35e4ad6953aec1943973f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4276b197c50565a866b4ae5341528471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7fb242f81d8b1c6ee1ae57963f093472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964bda86aaf3cf56d079f34889cbd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258572375e3f11383df9b94b8c9911c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae526208d7aab473f6c46823ed6d56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813912a10914d45f31641629c90f84c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7aeb84d185ad5badfdc64f2f55ea6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250aa0320c314a0e2652adbf1e1fff5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521eafa417de4391d8881bff235cac1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea44e49b7915493433cfeaf2d55d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd049e4502fedd01ff1271f59aca0d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a6f7b99fe2e0733d00bc87ed39c92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6195d4c0e5c083cfd4e857d8003e3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a03d0b9dd90f5be7e24799ad42206484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fd3f8f26f53a810d316a55f59b944485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c2d917d112e8649ef9990238cc57b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d30a9a068bf52b3190d767503ab7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d1db65c38000d42a1229eb978363e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353d6da166d15c39fb6f42576c1ba2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c985d24f99d2b600ff45eaac2e7a791490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679377cf45261cd7bdbc25345157e90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1562b070f0ac1f2327dadc2a8b582a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a69e3d9e022d7f166bc7e00576fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d494d76b4327a2fd1e3c77d28f105494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaacb78cb80b076c1857a95d97f6b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b8cfff62c2616d20b60f63f5c03d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc7ae1d11e8d42bcc2291294169ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae306a911157c39518e436299029aebe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490113ddc0ee15b00dc85dea78dda4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23904ad330364bdfecc142b74daf9d08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b12d493d12fc6b1d053c784b678cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c52deec32f15096df4efb9b66455b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df96d20ba0e52f9b8ca04f6320e6397503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116ade4f588d170dc9cb2975c11ef24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f500606e01423f573e21e1133676e97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123bc211032dcd71896e016b35b064506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c179b24aa8e9afebf2b2c2bc490420507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65958f3dc2936c9c03dca2dc1a240bb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb97e7d2d79d797ca7a90fd89cd3e9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb495c5913fbf3be341010a2c5444034510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ddb4272576def2c2f518b03506d63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c8e47b5cb1c2d915818021bf6494a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaa12522f5b495477758297df6c2a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02afbcc0ac0dd55347ab23b18c53f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4424d1624f645c967057e2e90fb22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67befa1376107b1346e42e1cbc78eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd636881fbb598fbcb4c56ea4e2c1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97a08852b60e0a627099e71c24d90a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4cad0ca9ef6fac06f3563e4df8e75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825469d98f94862b35e9874f91ec15d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba8a117cc6b0b689cbdf9aa57cc009521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8765c7228e9e162fe9057cd5af674522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4bc8bbfb13ba0a5929692f55b8323523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb992ff3a673b3eee7e2ba390e0f8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2eb1f2959b4537d66dd060f7d3840525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d90e445eeced051d22351f2f768431526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fdea1e7f5f901db8d1a9ff3380597527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071182754f366f6f0566e831d3879b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b248329e55e5ccc5f0f68517a601abb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f7ae911f5e79ab1a113351fa59ae9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbcd8c71cef8ed033cd41298c4b2dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f62e7a6e997a90f4239f930be8639532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d1919005a49098386124bc0da8e3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b67eb2815653e45c7322740d34f54d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbde63fded6b6ccb984dfd30e4ede2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb781c5692b195bb6e8b7d17fb99bd89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a9ca7418b8ad941fd119a6f48f60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3113bad32849b5befd8305b40b750538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f3de27efed51ae27b017d8c778f47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65262f1a02d3963fb0ac4d8f8f0a47d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c774d10fa1ab2d3b1851f132dd6ff3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db0a465213f390eee99b6354574f6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f1bcb473dad18d21038c89d9eb154543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e996e452bde652906509417afb648544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1477c2bd7f5d76f392f048c3fd9fdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47276f038fb6946111e5cc5c10da07ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af263b0363f172c7bad4450d7c7f97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bd20a7c9cc2cef55f1c7abc965895548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de8bc5a6629cc16fa0d667a674b4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ca794ed7bce355a28383c7e85601550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbaadad23f24972923755c53427fc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce0b1a8cadce9bfac589ca2f9f50f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377e2c5d27426bd80b690d353a83f1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c581fefabd2f1907f82147dbeb3c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd14eaa2b276bee29ce1f45ffff5ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0bb9658073ea98c578ca3267ea0ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01d4f23ad4c860d84934ee12ea720c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d138bf0fb78c6899653300c1eac234558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d398a51ea9b030b30faaccb686ca8cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccd85d978d78316805e3cbdc36ee67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae01ae20aff9b8e7fc9d36e3226cbd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52daeddaadf2ee4d7c0e76fb86b1ec2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf283b927487d1f52d796e722f3c36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35c93bd3d6b1c35b28b6c8c10a7148564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ade1bb29372004f76c2098f756fcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c25722bc933238df0033f302e88703566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f44b6ec92c3db302d4426646d8c7c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b94c23fa13420f43f24308f7a9e3f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc818b5a337a0a21d8744dfd29b972569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7b3c87724a16fbe89c9901ec9aaf8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7432762e3cd5d960e959cb416d3d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062d60d6454ddb24a40374d33a5573572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246813c6830406bd3758ecf31d2bfe5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b863c6368a40eda1cef54b023031d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf18bf96ef0f102d58d76de32331a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf63e54a39ef60f90fbed83766fd4e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88275352af928b1266b630a2f4b92c5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6dbe0a296d22c6049488a15527c60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1c0461d23c86533ff9969ca3f9e60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d6630ef6867be80efd738718709a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0191d141992b33e13417fc8618d64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0550f1e8f8a4947eac36190c77f8bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b0f2ab8be7a5ca861daff318e3469583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995be210d0c6fab4d9de673522e13f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35b81e87300e89f6e83eda3651e88d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0d2aa707a95da826322964e13198a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5bf651bd1e064467e8f1394520249587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc709dcdf510bacead8e2574b84cb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6a62578c4b34d94eaf53dd62bb804589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011719f73734bdf8afa10b19a62d6c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780181c55a22155fbae22d81a3c48d2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb885118eff4c21495ff3b0246e3fc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2627c48cf074b3a866e75e4b57cfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45902e45fa897b49e9dee04b2b13b8eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd46958aebf5dd3e8227168aa3283595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317097f03182fde4295de9070e0a581596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bb4ba3dcf21adf6ebc34f2ea11d8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416842b0e823040f05e2216bee275f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc95b9342f41cb3cc2ad88569d383f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4118fdb5865ef108b200201fa7597600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd38bdb0bafa660fb6a24d9334e73d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e24f29ac3e460e89b67652e54c490602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf99eae21fc3e10569b49b8c7da822b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61924dbdda48e6a2189985c51649fa8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f25b5b6c50040f2285edf2b7ac81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9558337ca74f74e3cb27edd9890593606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98908d3b6580ba1fc307ac43b20e970607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07fadfb384e0490dccd3e566170038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11655122a819cdbceda8438db7b507609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1933ef83218b48bc03c54663e57ab8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b190378a305d509fa7e277a5a81e5f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd8374f3a32850772d3d43a11c4584612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14597777cafd6746093f9c0242e6cb76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916694f7831e35fa323c23893fa4d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88a56e5921e0ac1fe88bc60fab54bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59c9e760873538d1b93a9632b4b401616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f37fb472799ae79c4261c2b16552e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d542d0511a8e24dddd70f7331b00f60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ed064e36d75c2cab7da4f24899bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2cabcd7e0be806174d9f2365b0c8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35a52f1e01d1d4357267d2814ca981621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d585678e9ca705e79900a8540730c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96207507baa4878cdc109840d3406b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b6dcd43ce655ce58cc74fdf1fc01d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f99367b97a7f1acade9189f6f9615625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ebc8f60e870e1d790f4575536cf02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4a86ccb71b1be9546ef3ed4f73c59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799a19c4fab4db6fdf47253e412e88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83526eb73518232584dc4c39304676629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74462d724cb5861feb51e0f9d7fa9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e07c157c90b84e5ef6158e8bf7246631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c5c5add0ba2829027694c59a8e56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e761bccfa9ed88b02bce0d4c5f203633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019bc86ab790ac008ab3e84d502dcd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63bda0ac6b2807af827d59ff7fbdab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc255c7278beb3a14421cdbc6e4d5af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba7a3b48a9aef4b6adab1aae05c6ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cde2f0ca2b908207fcc838755bd164638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de1be15bc8d7332c098490d7fc3ab7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a47bf7ea2789399328d678dd22cf48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fe04c9eff4e245be4cd23183a289641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d229efbd088775b25eae03d07522642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab973ac46e1de749b0127dfea1d182bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886d4a053569b5a81aeb36034136869644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ecf0554b974a2eebe30f239b27d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b2543749b99adbfd3b1a920b2966646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c53ee699f1a0c084886d7d5c720a22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f01975f055ef2431ad0dc94aeef08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbf234e37a1da7ca4db7be23c06ec2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e39be05ba83e7b06eccfd1e9353f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd0827548d44279d161599a3e6290651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa216dacd9890d4dd5156ad92489a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57404dea3ac026b58ebc3e53f43a656653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7e9fa877f1c109d2718f636e8bdb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928014cf166deb8c5c34f28b8c10ca2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff45c660e57c563c58aa06befa7313656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07b60068f780d2860777d2486ec5c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88c3a3612f46aef89cbc6c0395761f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12875ae35711bff35128b4ad7b6572659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ca6077d9f3ba6cd37e625aced433660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc2f3289c5b8cdce9576d913f4fc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860916e76eacd4a11c6fbf9a9fb79e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fd2b20134d6a513f4846db8e5aa52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcead2f4743b01e33416dd989a759c8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3eb04264d9cd45e71415e0b9b2937665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be6b4a0a42df788a02b43f8bcb5e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61520226f4e02e18c175d7d25f45ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2fee27bd1ac681dfcdc45050ef1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e02efe67c11a9f32f0ff6912d06ec7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152f92cb7d36a942149725547f002cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d7a6f0577aff84a96f1d8ce91fb72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fe6efb14252ccf080f22a0cd4ce09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7603a0d30b821dd223aeddcf9cae81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e7f327c9194fa485e0d08eee390a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493cc72e12f2355ab468d60798a8667675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b26c108ffab68a3b09c78ed78e4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5bc968fc13f9c1f37c83816076a1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f2cf04bd6cfb0f37ea8fc3d8fe272678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed953be3c66124e9cb810cce8e07b0ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db22b2c38b6a3e041f9ee9def0d39db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adeaf6a4498ca364e60421d41448c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422af2edea86aacc205e2b99dc2195f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f2adbf1064395abb785f934e03e6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd361a03a61f3ba3f3cb72b2a2f7e852684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6532f6cc692eea08dd1e005c8fd27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c934f75836a47c703e2ba1e3abdf7b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a004933fe4a0e83984bd24ae1b649687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6af370235b3e42c0f3fc6f836e37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c2aab778e54900eb3c95f20ae2a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f9a3394c34ac469ab224bba751641690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307f80368bc7b23f720b84455b45086691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0faf05570126aca2e039ea445891c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0cfee4e3e090eb64d1adfd8c31ebc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c554c6d706650c653a65c8f180e8073694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1009cfbcb3688ebfaedde4ed26bd6e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac4d675f2a784dbf57c7c9fbf3f822696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17517c5e5c830a236d656f844d831f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b19b7d80a41c373d424dcbb4f0ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1c37e0b03950cface87bfbd308b22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d8df60f7afbf83310d47497f871a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528284d3d84de11842e2f50e5ea732ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de030c328e7f9e6b202d9fe28aad68f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe7c96b6c50d226496cfe69d3bfa8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7112edcee0d5e1b13efbd153f62f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f859070f8d7d83c223a72f70201ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c58636f1a77e7e4399230e9a84f86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147d03752c0d8912bed7a03c5089197707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511344acba8187b0795db48bb38e20ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837fe0057970ca87cfde7b91027bb3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc56a958df06f6d3788dc3a64406b02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc7c5425afd6cf8a6a0791d1025bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7158ccf55eceb9ea9072a8755a83dfc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc5e6288ec939b91f97c4666257ee8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea1bfb5d27cc871cd9ee9c846b3c0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96f9dcd621d860296459010421a759715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2789fe14269716d96ad64b8903941716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941117fa35d8eb38a4999cc1630b390717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890c15569877f2df2969d3ca677f5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1f673fcc7f0c4fbd238de45dd26bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd992f62a06fc087bb5854957b4bb365720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd8ab1f49a928c6bb37909bda949cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f35b7c478369ad67baed9238daa23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f629015b672dc9e37adf8df70b20e0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf8e585ae077851d41d0692238e8fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df970f7e670660fab9aef8f6314c5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09550c7dcd7c4e08a76aaeba622e81a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489012e4cc06389e66ad7007d4c3c80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7b61f54a3b8b3b0b27c2a6030f87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f73c10e91eb043dc514d3d9b2aa39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a407009afe7933589effddefe69fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf0093071d356a5734a910ead8877731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb788f0e5df0b1d51ea32558f61882ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f6f9aa792ff9c9da3708a2deabf2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e77696675c0f7cb45062cb8a4a7e36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6e938022851cce486f33c7d33f3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d3539bb76f0421adbf30974ed04d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c140f1bbb2f1b8e659ed40ceff456737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1d7efd98834b40209661892771a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b59ae8f15c3f5c13172b7a2512fb8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57bcb30ca11d47d2cdcddac83b8c24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074caa330b4929dade6cfafbfe9972ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b27200b754e9e89ad53fa12c2540b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeb2f083425c77c12ac034d2c8995b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664bda7f210874a0f3eb9bd33be30db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69f1b13b4c72ca7e99a325bede154745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b0319e38d422a25ca0a8d90f66d0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4952a20d39b2a1dfbf77b3568aad2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8cae1fe0420940c41f4f241882ce2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038b824df4b275441e67d6919b6e102749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade0b8d59467d0d95e38a6369e29182750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aaaf84a9c3d43126d8a98f463ad13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde42ca842f1af2ca1399358c11880f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710977a9adc93492b492801c540dafd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b63aeaecd63e14cbcd0f017a732bd7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354b87c8040c8d3ee1e41bef9f71383755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3603e94fdb19e808812e78651f0c255756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcdfc708da87b1ddedecd4242f45e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ebd7fd7ab557cecc15ca13d5aafe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a49aab5b8e0b9abbfe980ff3fa01759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822f8a807c4d56df2f491edf681ec97760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b89d23cdc32b1b6030f2516545a850761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32021ebd1d7dca9b2ab74a50a23dad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55ccf6cd4a7b6464bb8ffbfe4791f2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afde5e1870ba2b192d0752423bae837764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420b3a552c3c3e745468525d9873f14765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9e0312472bc8b4018a3acc3c2dfe1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4201825befb1debc6e99777d7588767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11385e0f4204ca4bda372cd5e189d27768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e98e0717cf602a2f3b1cd8e47cd49769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c70c13c1e28c3022e98244879fd29f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9349b5bbca91661e233487a43d4b580771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6554b4f9bd7ce07acf4b1278a2f3d50772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a355078db5ab278b6cef711bf9014773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f1e400458d850bf5bf45be5fcde1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206097291c526e3984f43d395f8e5cd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0b394ab647ddbbef61a736d5dcf7a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bde95c1e125429926b048154fd1a5b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d89985bfe1e39ef90cd5493dc500778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d86777df2f42d2d744a560da19ebe2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4750c0cb0bfac5347ed64946b4b3671780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff82b375dfc715d9aef6cfabb5ee9c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb914b4e9f3cc22a8f0cdfbe79e04c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3868e97ee97f2b1295098dfcf0742d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a389b36175603706ebde11d42b9b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d402d3361445453c6db21ef7462cca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf9ca944de29dfcee401370fabcd5e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f3ee4db5645f2f616e4e3019adba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd33265b8cb2585a7abff3968de9ecf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004df5ffe1b57d06a31aab186b13c8e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ece796b85d11c329c4e37687b22da790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3414f66c17862595fa5e821dbeccf68791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38815a56329f7cb9abd719863eb9c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e2eadf425e983ed6cd8d797157dfc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46cf543f9998e17bdfba53df6b3f59794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ab4a46414feebe6ed2ee37b30f772795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff56a421831a4625176372357777f4b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65644705bda6fcc390794648530832797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48128c5c15e1b301d32e74668b588414798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c2de278de938571a74e74072c067799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14906c5a68d858713786e09cea5eb44800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e150b1f75c32c65c32c6d61ae806acb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e6b5bd7e8c8eeb8b865fc35ada616802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988e29817f1fd292698d9b2d919ca5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a2e96baeaa7e281be28a171f88839804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310926d6e0bf029d2a6b3d636c65638805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e1c196bdf51b509f0d8ef08cb6769806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873864eac14b006afd643ebfef38b0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4578ffd302c92593dd478057152e93808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebe754087f01e80ab4b491c82c791c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d12a94e16fa00104f760fb3919a13f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4275ab04fc6648bd68b72cc25ad4b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21889e62a7c0a02da9dbcc9e6ab15a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482230a1c44b2978a32f1abb0a3c65a8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afda5446d4de781e08fd5449074a42d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c757bbc2af3933e498efc8e0b07eba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927785eeb6bad079390a27e82a5a02e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dd8d0235834255db75e544e46cefb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c91f1c8dea366bab91058ae487d542818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb50f17ae176f175ed85bc869c91082819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62088f7755633f518cc9aff562c67ea5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a90d3eddf0daf9466211ee0b45843821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bea17245ea2848cfa074d0827d6e6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9182a7a9e8d1fa70490d5f88861a246823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0515b440e0ec7a722fea5a36e46e5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5ce4e4259bc3eb604d1b433b71f9d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dce9cd24bb29ed243fc17067903a5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d7e39fe3dbc10a62aa274a0699096827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddac77f90acc3d0d6fbc790263d0a51828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b00568c762678d1042a3a8328cf5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f78752ec255062e84f51fdcc772e6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff880ae393367d7ebfc1463928224d9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd80694d8f4316cbaa5c3fb804ca7d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e384d5c8f1b8144ee8544783571034833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e659271edf706f45c45a3990e4b454834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f535f0dc2b95a8ed21a261eee395e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ed290e0287a3d399dd4c052d852b5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa007103a8d6fdb1b125709cc95b40e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf7498e58c7f4e69bfc1f0b7470195838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed2f7ab14e8d7b14a305149f352bf1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370297094cb078348776031b2b18d62840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506e7ea5e0777ae510f2f77f2351b34841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4478efcfeab20556e3b6e10dcf87ff5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69512eb7a67816ddd7ed7e5e716bfd3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631082acc96be3175874f9f76357d544844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f14698ea4e890a61fa4dd41867cc6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a857505dee5d8b8eb808087ef00048846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a9f65e0e1fd0ed4964c3f247172a3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39754000b686ff68b260a1b9a7420f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bbd69fad74dbf703708a4e1f60363849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ddd0513cea750c6967a65aec5d15c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7fe3c5810fc13fb0e716ce68fdd0f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c38ebd096cd8a0755c381fae71302852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b62b30838b34e766e2c780e0ee2a58853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c18d8189b0930d34b4c20b70c6c41854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1472bcca90d250e3baacb1f3f953bd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b55b005d198b41507b0349481351db856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5005994f8d445526534521fef0afb76857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03324bd11354a73137e162e0cc375e5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdca2815fd254d68d91fa015b8a7e25859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ed78905925506470c37452150bed860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7fd33c38b07c9eb6d3727dbc31252861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283593b4a0f6d537298d253bc5deb7df862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de681fe8727bb0cae121576b0aeea04b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c40c3515007c76906704997ff6baf1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c504270b4bf1d1e7f6a097d43afe65865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ad6e32e1ecbfe28c52593b3adf06a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5dcaf1a7e83fbff112285d92ed444867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64dd3109a9139a08c2677b58ec8c47868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014db3b667c45f2858cbaf3b3aa005d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d2c07b9947879247623522e335026870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a887872f53381b241d5ac78f2b7bf65871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e76a18c1dab7b7c9429b1f12c7e8b8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a49b76148a0c3053905f82667cca5f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58fe106af55a07c57327e39d88a996874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408192399baa5a24c91f5599e1eed5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4ea752114297cc0ecf70221597a79876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc397fd65c55b6ab5b6a6025012978d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8c6165e7a6f28ddcda5ca35c07d90878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f2a25bf39a01063d4ae35295f2296879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f28d88e3fc0051ff16691680b97997880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fbdd8c65053a256d369ca16745b69881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52f372e427d4e48396d79d8b5357bf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e0e0a3a0d2079460329075b214953883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330b66bbbf8972ddb5a4878e8c9c2e4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52085e90b5388f5336a6af3897893ed885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2d13b32cdd770ce0bbadb129ca549886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f37cca5b3522f67d5a22fb536a930887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d71bdb8d292be9b6db1c741fcae3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0660094b8a279c76400e293a97d8be889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c380a9a3e3332af6bbccd3a0977e4db890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479444a4c1071a30f9018bb52bc92e9b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409ee391ba8d2f55a047fa3dfd62050892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d8c3dd64624bbc13469e2e9dd77dd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c79a9b0aa5d3b03c59a779e1da82b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524184154f3cc9c515701d93f12f3fe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823cc5f029ecb0c2878fb13fe9d193a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ae9376c81a7d4e48a70ea1dfef221897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59a2055fa8bd0110d589206a1a6748898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eaebdc73f0585a586aa67dcf7066b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f1bc1d1d60f7aead5f41b4ed91049900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac04220e9b298f6c879d55a839a4873901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf854f132141116bb1408f847e99a8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d3f6387e11097bb73b7c10fed4ca903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e6a9638763be63b5b05d57cc78093904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62015e68ca74c45dc79ea618cd02058905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735ecec6cde8b07bb8bb04df5545de8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e44bf1f1168e1192366bedd8d4bf4e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd36d2d8f572079f103d88a00022a9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8f1f21bdbe42a2fc6771ddb2d32be909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c28c4b4304e4a1d4c196d5f513823910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943ee95d8e8fc0056488b4d43d0a9c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f52df4043d835cc7262f483197cd5a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9cdfc29ff4662c2cc65753ad6b78c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5366bb83e8a35a1a6a953df68a46ca7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ee3b50bebfc441bc1f1b123d0fdb5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a68f59018c2e52bcb7aa39cbfacfdd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e2bcaa9747fcdff94bbbd6f68e51917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713cead00c5ae616e6d3a86d09e8757918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd55c1cfb41edd020432c786abdc1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ae1f0d064de150179bf29cb7a6219920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184ec3ee03ae475b65061f0d20768f3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11182794cf4f2926dda3359489215a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2495481e91800733e78ad0da5ab2f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634469eda87fc29e628d7ff731d0d00924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5524faaa12b6215b072866de74d1738925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11ca2f8086214f4f5705d6bf0e6068926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15030663074e000ad374295297276ba3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f171a788c44a9ec54bf68f2ac964928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b04329ebf7ab61e20e7e1d4c1a307e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad527ae302db3fe97495faddc3cb92e6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952bfc203198fd3a0b60fac12ee7fe3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c466709954147521c5cb716b73b287932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e986a507a17b1e3921a59c0c3797a0c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80d701e3925080853909673ff0de9d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652f5ca5f482fae92b594b2d3e09f69935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfa3a12121710feb0b93ab630aa8b0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817dc032b829670c1e7ffa46e5d3857937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3376ec9ae260c504070e0ec88a7f051938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d7dc66fcd2ff83ae36fe7818b5dee939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783aa9efc2cc2148bffdf1fdd5a9a0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec08936380a2d34d254b7c15e53d27941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4a185323630f4dce0eb0666ac856942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0704792f4b843b6426baacce058ba943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0d135fdbd923d3ef96f8b8ff780dc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08284a0fac995bf1dca79193e5f07d9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34f0294832c85fc8d5dbf3a10bbe29946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dddc503854a53807d82c1add7ecda947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a436b4ce3b78cc1143a84ce741e4ba948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d67452097dd782d0eb0b5532fe14e9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760a937d5b73ff5e6c72cde28e6feed950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07f70dad3ced76a4d2f5e238a1b776951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f4e63b32346910ed53b014081ad01952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a174c70013f4787102abaf15aa9b2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b37d9a62938045f78f9ce1cc7f656954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09405ec811462156ecfacd44c861e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7717a8bfd1d26daba7f211850d59ff956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e187bd6601d059b802a1491c3a3aac957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502f717d4b8800aaaae6ad29e00dd8a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a996afec4da0d705b66067d34e05872959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f75be001f5db99b76c608724b0ef0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee051e9bf2a6e9f11df0712877858b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8788c561e7c9a21cf5339e9325cb3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63404ac71d0fb6ca8812e0a4e84acfd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb79a0587c355a259aebd30dcd5f7a1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73820c1fefb92b2c9375211d283e386965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dca4720f5429f2e5ea26ffdaa32a7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534eef7ff9a0d9dce392cca98e6f23b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69e7f2252b298111bcbef6f3189664968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158d3d07128a04a8384a658f0d1e001969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc403554211052e6ffbaa70f22642e02970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49b57714e4a0bdc0f5a9f41af3368e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7bce4e7b42811cca8fd0c93ce4efe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa46cb7d2aecb9b16183fbb6bd96f98973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f2df4461bc1c832c47ebd6fcc6b61974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635278d3d550f9be2d213e1753f12b88975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4dc206e22bfc99428a25e53ef83e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba820429b9bc72457edaad615fb40b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a5ff7ce55cf44c655f0b05eabed9d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24965994217c99975891089c7314652979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559275d8e634de310eb7e8846350b6f9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40148081977b24d19310f88594f3f12981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2e9c36a3615196979b4da0639d15d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed087505988a159c24a7a821ee11c4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd5af13eb35a05385dde7c275ee96984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850b7bac76f76bab4b172fbf026af05985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b57a88bd17b08edae9d151756d0cf986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bea53320777796bbd412076ea6e12987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45d2f20161188adbc2f74fedba803988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc0030d839016cdb4206e2c3eb4190989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e938023b08a9323b4b146f95eabc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a90ba2d5b86a98c39fe91a91a4e452991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562fe1d5403ff3ea662b2bf3ed9aa91992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e690754a4c4b46484214f70fb664ab993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808b6cc1c92c12938482565eb65c38d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5381f5ea9824e0819d71d005c3e819995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d700f1d4354ad1a35b008def5035d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5079618a2fb80f6f15d346824e0ecb997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614f705d9b623d82f59175820107c481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50323e6152bd96e924d48f8e75bbbeae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedfa86f61ad1327075bff81385a3663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0870a2b92ea9ae25fd44c7e5552edc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a43595d2a130ccea9ddc6567c8d1545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9054d71234edfdaea487cc9c690456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815ffafdef03764e4438080e492aa387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fc575212ae2454728ae0be0c8c4198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0231a0e52c5953b1a9fcced8db7b8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7e1fccd9e7021ba54d7738c268c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014911c6cf8327cb8e7873a1c3d9ed611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a3016e783cd52a80ee6141189520312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f488fce0e8a9ec5f2f2d169cb322b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eedc84fc69e867acd533f218774f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c568ef053d4c35055fb2b7a26f12515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e4ce40c60ee09104ef0f2e0e2a2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0728e3e906554a1574725cd51c2eebf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451cfa92630e56d75b61b438dd9188b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f1c2175ecb2fc425f34732637ed4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3480eaca827d6a3894ac7fea914467420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab3a2354fda4e27c2dc2e339e186e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a1481c83f2f8dec0c5dcb51319b5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6361cbf93a5ca5425c1f443aa58c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b8fed4e0fb7e74195a6354dc6ef2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94f5670c1ecac09ad9146f94f39c2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc449cb65f49789173aa3cff31110c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5655d0b10d97ac13386541a0ca89bbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e91063316fff41098c9d6c1f228e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97ea14f20460a7570f309509f0b35129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317e7738f03957a9d7d8131afa5868230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df11780003257b8823992fef412b72531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160b069c537513c0b0b49b6d4d0662c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a35ac17532784ce5bb8e96a9cb33c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9438ace3ba8780a0448d69a494f212334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4b490f1665a8e74aba897c258753b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86be244edf45dc23a8de909aa12dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fface4ec5e4169d56376117f0a44b8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f083a594e8cfcb61a8b1c91bb9f731d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea654afc7dd304e7ce7cc9e04dd3d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbd779ff47e0168e232075bdb4294940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a7be97e4a2b2a84e96e3a5f2df44c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee97b47552634b669192420fb9491b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feebc08a1784a2af2716a1eb99dd2d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c212c99a4ac117d589bb5dfaa7c1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a9c40ce50ff0ef387ea508e6292045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322df438c6c46ef2e10db76b9bb1f8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ed10c0753d22a5ba23f23aef45e6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6e367284dc8658302712a6ddd4c0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad597b835d155807320b10810ca5c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db11694ef8b6fc686073bb0d461f5dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02639210aef04601112f957dedec976751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9caf0b505f620be076ff4ea67ace152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8f9cbb12170c86c703ac5848fc82c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c95868dd852449f0a1637e030a6ead54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0942c48335a2a49cb41c282992d950d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadde4b0d182347c80ee3c0f148e07956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3da021ef15b5255e1115543803a2e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026190221f3fe3624987f5620eb06e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704d3fbc2091d4a3ae761be0d957d9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe83e10e41f8ec09ebaf5be38c0ea560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8c36c8df983039d4ec6e28dd035fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296c2b77aeedd64a06536ea17ccafea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a8546b017634f9fe9132be1e9ad5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557a2ad367de1647a57e0d09125835264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8333e624127c694fa37ae97b858d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534da15a0c3ae64dd4bbf794f69814066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4800e3468f8997f9f936251c55eaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb15f9abf8faa79e5dac1b141069c2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c65291944e2e26db6afabb3ca9aa5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895a4138604ea140cad9a044ca9589e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f547d6a49823bdbafc3467469bf7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ce299aa2f3482da62fbe59077ee6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920801559479e4388a853d97c904947d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af08d9e3584d4e2193e321713c6dd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aad334267f744867f7f0aa5fbe81a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323195ae79cf2bac50c9988765a2dd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c610ccca222a43ee32e23433d86d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60e6e6ea346f3cc1cb678119bd1eff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68106ce7c0de224f26d779c95b0c20a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad65b8e2315252ec5d9a526e98a7f4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315145b600e938fd4cdf08fcd2bb35b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fc2f690cb0cebba512ea98376645282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539aa3eaaf98782fbdc48f7e2d5ea8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eff91572b96e17bbf34e4740acc9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e166052b1708d6764aaf3b9101acd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09433c954cbe3f32544ac85fc55d7ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114765b31869d41856981f69921849e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec703b69da285e2f2cdea744abada61888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f289e0b6576ea73b32ce8ba62db667689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc65a6d28f222819892539b51a9f70590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee33477753744329eb24ce43cc1167a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be092619114fc0f04a87016cacc7d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50b0f98a40fc193cb20eaa8192a3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e8572b9011c224d86b38325240cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdab9515e4e28b869f421631655e56f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00710fd7e95e43f1332fa29f3d26bcdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994f7b0ba0ee35dcbcd1fde9f13f10f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e4101cc7e70b00de8fa1d58809e4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb3decf38e0710a08b88600d12d21199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe8d0876f1730a775d0af4068a80eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f271c02c6f8af8b1734e7bfc33698101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4489ad064c4de43517b571974d3db8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be291b5d0d7511d90b228f5ab36a1540103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2a77722bb569e5d6e2d86028762cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f039d5e5c9b631caf3ed7fc7f7636a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea484bf11c929bc710fc5c9606c090106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3a2c123fd865eb6fae1d243b61f0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c55d1eedacaf45bdcdb0511548349108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4f4ac9a28db78d5440b22af26f586109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429685fe786615021e57b2b70889f194110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ee90ccd474b838eb1b876f313490111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d80ef82358b848bb5e2550ddf28bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ecbbcc92b8367f21e7866f66d4f05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c35eafd5038e6d408b9402d504e9aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff829c5a4e13e26d4be7ada04a65e34a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7506eafe28e2a2b561b93a726a047116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a85132cc16b88c5dd2a0c26d006f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b12e23284f4708b1ef9bbae9741259118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc96bee0f27d85b7ee472f2e47d34c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b081fe6895b6f12b366ebd243aa77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee524b0864ff331a6d0baf0c4e6f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfce26ab6ca2e632f38ea04ff743a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f2a68fc02eb489f81262258e7c4b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c854997cd6e9191bdb48961a52a71c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a93d541af5862b27837da21c3c9d0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735135a076b7c58ff8bc774636a9797126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fdf778cabd9e957bf0e704c1031e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a2cfc65b8935fee2b324cad49c855128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a9dcccbc9cb4c420c3255d4fd3de9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a332ffb01cded8b429cb6251c48d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24decb7775e5b38c72d6582e7265dc9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0839d6b33e356604cd51556d52c8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4c1f1fd8972a253c4586e201a5c1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb38232f5e8176a1aba114a12238172134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dea5b4297dc3445746efc68b4c4cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6dfc78f4a153139a139d43db0841b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac693138876a4996d803d23c784028137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407eee546fd939ef000306d7663689a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce462c847da070d7391474d53e02f35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed547ac5e9764e31bcdbf0815703d90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ce83deee37758d5718c20da14db85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74383a0f96c009f6f3f8e0a0cb8e2b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d61f178eba00820b5fb0d8620b76a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8100d6411097bff1ac31e9d4aefe63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aca0e67603f46ea5b4b00d3ac4ecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa0e80ccb892d8e60c64f519a6786d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde10dfeccc581bc11585a22ba476f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2cac9b9c94b80148a9f01635fdedb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c546fece6c3cca3b3429146e8286618149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8ff096fe63055288a9daa82b7cf55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53620b5f635b9f2022624cac674bba78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ed0bd89646423282ddd31c7db983152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c841ef4c27d4075626cd9788e29ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81178253f3486726a3318c7a5045e8f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907477afed8f278ed70bdd7cffb846a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc081537944af38980c160f14fbb3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eaca00c6a81444c0c908af504eb16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b29be8f28e01377cade139828ac12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052868515e0de639d231869f8ce0838f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206cba6da46b71a7c230c3d146ab347160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03943091ab4005fdf150cd939b6afb58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353cb36b53feb35b13b1823f9041b47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d290614795c3a0da4faa23ff9e493163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab6564bcc17b9d79577a44a407df75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b679a68deab0afd1de1982513781a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7e46ea166bbdf2b848e751de17929166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b4941da8cecdf3f5935c7a58bb74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ff92ce08e389f3edfcddcfc3c1cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d892da79f79f005078d051eab4b817169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa97ae2527a0004ce138b349c00db7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d08d1a907475e068e0cb1dc3b60579171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21024d18b15edc97acd055c786769011172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae51cd90b06d47d769ac6bc53df77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6720afbda79e4d54e9274b892711d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ebf6d425a325cb2fac7dd82bad634175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c28bd1b40c5a3716341f8407ea781176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61e7096437496e6fde2c66ffc2896f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcdc69d2f9820fb54f4749b15f2f2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033c596f5432414c56795c9e32c5e5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9ec8c21fc63a1a795adf28761a277180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad576d11760cf0763a9fc2890f8c77e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82c7727fd50af52e96aaa189eda908182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11933676a73c1a4128bc1ff41260874183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c316fa44330efdc381045aab69c7c10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48456167ab09f5f37391331cf4b93c34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba3f2e327b8d11b7b4919f54fb975d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e252e18423e46acfcf92b054c2015187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857703f47837686d4ec7390c5dfc59d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d05b53c56bee608c59b8b43ba7182189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5cfb3119dc8dccc65814089e8953d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b78196b4ff9cdc313a1cb7757d38d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbbf415fdba74814ba7fdddf9f2d93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ddec97b729c49256382650d28af5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e612d351edf10d443a9881e57d874194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1c5dab8c72bbcccdb03318bdf8045195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24d514499121a39c963225134cba82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f301b61df777c013710241f6788bd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880026d385d83f85584719e585a8742a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90dd431a682d74d20237c5138f8279199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f115bd650c137070a6c893210c02b3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e59fb03d945963ee8aa2f2966a63a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d5b729ede5604c8f4c01d7ed57f10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81114f701390ff5d5a8ace6f611d7209203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303859f646168defcfff57b84907a1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b56eed3dcbbecf511cf06cfe94a10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa2d897c4b6800c012496a280c77be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d0236707e0ecc58d91f5ba3b7690207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbce1d57615f7197339c2445e1d97e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb489979353298ec90ed0eae4658e87b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977cd1f1438fa71984777cf77f38740210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c82f1b6a333fc11cc64d0f6b2f4d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00e65a9caaa7bb061f03594012cafb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a59aebf7fd40414b822990870b2544213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1069e5764ac1b5037180ffee37c9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd06783432d89b82ac78377b0b93112215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb288b0f5b04b41a3c4a29456852391e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879790f12fb7d3ff886969426a3fd9e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334dd68f972e0855971118f9973542b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300fd8778bfb8fcc103ac0572c5a75b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed6483db74b40900b7a74f7a3af0dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e3f1ffb856ecf4d8f90dcc109573221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ad1ea415fcd2d8820f103dda67b14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c44460040f36bcf233eb8647b3832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dad94dab14c32295c938f5bc5246b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a311585c9deafb796fc61cdf27e9e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e94a9b11742e28c23a9c3b9171d519226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efd744ed8ca22237dcb330a126822b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627790b7ad2190b6823431f9d5230fcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c248f553c377b9206fae4693ef10c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf836f030ead1f47134b0eeb7c9723b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de842ed49ac314b30034dbf84db2a34f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5d0b0103bba6508ad23e686c56f8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859660320e4382f83a276b6b2da6091233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5c35f37b837472a56a599c3a1d6b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf561ea4cf9027a7057f0caa67f7353235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3551cb368984b6230b7aaef8bc1f0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fe1d4b88a61c5e0f7e5f5a0f37f93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13d5b3a3abcdd67052d03a139fcc83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869278b1e1d3d77c0376988798661d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e3690ea3740f5df9a3f8a52cdcb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff4064c7cc2f539853f0327e574d63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb145ba636a24f57514d293423973c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a12e3a6fe5f6518126b2183190d6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e3d181607fb366cae4606c0451f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1776dbe9fe1a2543d5a78f50c48b32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c529de88374481780472065813a88e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e8c4e48f2cb8d3f83ad8d04c989c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24878470732a86b3e6d860a43bcc5df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b792fca033a22f57469b2531647a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05fd531923c198713c129ae60057e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dca325ad43627bed4994516987ba9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb46687ed50e19ba4d3caa0394dfbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760e982b3af5bed43f7e86425312f27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d96d7529e89d9e4da248c65012d20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab0e93cff225f7a70a6f588974c02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18341507a6fc69e76be194d4588c8aa8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd84c4aff3df1d86b71d311868c13ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd9bb32799a813f344d2d90a769c36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7074f1a6ff33a79d413dc01e8bb178259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfbb584bff20ddc5ce627a333bf574260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e490dc13b0c17c014071b27f2b10a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bf79e8163cb70f96cf8999c898cc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da59a4494a42fc1a968f29b667e6b79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9958307b6645e61e56771c1cae6dcd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfdc9fcdfdfbe092de3a631a3dcf0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d5d2e99a402d654db2ed32fdeca3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546de8e8ca7822c8a5390358ec9bc98f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009721951665127c99dfd861babb300268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6240f2f1886c8473a108dd650cf92b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02edfff2a52c12bdfabb5a17fef7f26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb653f6efa1ea139999e41d2d4f3fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80859425a33a6b24e5bc5943dc471e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21705a443c8e6eabde0956d110c128273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce7d2f5b9fb93cfbb6dbb26e34bc33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af123f550c4d44c8e1941a9fbdb1445d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac6451ece4d26fdcae6c7a4e619d2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed7619bd196b62d5c6f8b8f599db58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75b74e6f52df4b47699902fa954364278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba719ef77f21a9823faa5f9a2d6e52c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41425f27a02ec05cba4a84fa9d84b6e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f05c189e5effeb74ca9fec23b4c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7ffcedc1996c0fd7ea2087d6ec02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bcb4a03075464e8f8e7ec1a2866b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716c722817fdc13084fbdb035e58d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaffb9e31ee21f78a487793e7a69c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ac85e7a64b30484e309463df47373286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fac8ca08265343159af2f1c8b0c359287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402426477520bd8150dc5af3a708eab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e645481b829199932235ac53c9b7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2585c08856ff8ead0cef28b971f7881290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426802a8ee02f1426c0f3c3fb6712c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc3792c74ce2b9298a11ebb06f2504292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70714948eee3fe9d83f4984d28d1b6ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1f0da8956896ccb5424d2944c7d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ad3b8bf7cc9d996d8187df3f318b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6d8b9f019caac8893b8bdc95e6c18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801da57c62f28942dcdef456951df7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd53dbcc1e9bdeb9213ac3ddde41ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb277e3890c93da72b99f844b1199f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc755efcc423ab9cb1a88b9881108b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851e903e4922e51062a41c84aa6f94d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ada0277b0980e3e644b0b9f548f3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9a6c9dccb03f9f33288db107cc7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56984322928b4458b1362b1a44eb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2100a72953ad49387456cd7a7990a08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4edd220757e0fbd7df413f01ccaaec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4b8c4fd99436941aae6cead5b57b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab10eeaacab2c1921733ed95379991d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356aa9648eb550405d567c515447ca5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a170bec9ebf778fcf4b32a4a8bbb2bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198ac326688d1a36225abcb6f202c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761654cf7f3cec520f4b5edfcd77bc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb5125886eab0f198d677e1e3c1369313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e24c7051b6cfd640ce35c0a3f7a4cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868916c9d44909d46a76ebb2353b273315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa1e0671cfb38604d490b12d831be2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cccf9e6ca06ac5ab381f3a483d9055317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a9e13231b973346eeb01f3d0c0f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d168701830573dc0a01934d8597ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f18297e38c83fbb6647ad7c9cb231320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac84774d858904f9ca67584d1f087af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97430ee23801bd01e73b31cf38b37d2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be43458b4660a6bb46f7c636f25810323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a439a5adaf9cd4259d0f6a3101c77e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea68bd4ec56bc9f3f9ccd2ad9d0cb7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1b0abf0c7b10b91e619b794464ba3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de1e8ca24d0d50d1702a10573715a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c34fe47d6dd257bf467775aaca388a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6392f51ca18d8ecb2738f2b6d94173329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061e030fbd6b3389f6b7f72c8c87b67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ba88f0b7af9f5820566e4da5a603c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b18ff596db35c709af201160e8914332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75496ae11a8892ffea76d0d94adf04ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902637d5d5e27828c4e57e8cc019e1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e5dbf803e9ff00eb294e65f4bc24b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6543ed331d8049181f90c27d5319f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46df92f3b19566ac55ef332eb36fcb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5f796a6b3259a61c1403f1c4e609338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c05acdccbaddd0e1042888a088d5c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae463cbd325db1add1abdb87c08671f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277c5c34c5e91737770b2cbc0be03a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90171dc2a608b8b448bf60c53488953342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d169cd25e2d353c3f62612aff841c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e1d4914b139cecf182af640a7b948344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce040086ff4261c478fd6c0d3093d3bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4bd3427de2fa2f13149e0a7b30850346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be9da30f5b21931580b2d026ed9988347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bf027d72285cd36ff8caa4714fedc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1fcd19bb6129279dcfffc0f0c9f48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35bb7b9c7bddfbe85a16b1a3ddc495350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335e33470f07035408b13bf92cb8d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e33b42818a5af944fe1b89bc2ed11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385c92752d9ae1985cafa7d7e2da3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc90a437ba9656560a8234cc686e437354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60186638be25746054f0df9e0f28d9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c5152304e14dcdf626686857612d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0e4b2c8a0af13284eb47d523cb5b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b08bf7c3b447f1ba9ab35ff9c0d1e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbf42825dd3321a654ba4cb5b9e00a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5349ccff3b6cdd2a0bb05a2e77e1913360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a92819a1c119d2f662b60f5711c24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f37d0cd1f4a57ad77d70f689b9298362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565984f9a26479469557ff6e8373a8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaf9931c379a66d82b1ded0da2ac25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732074d2586d1ea4a6c42e1eff9a864365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98b799d86cee40d20d3668f788b52a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1d3fdd5cbdeabb22d6c1a87e210eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4e85e14637f409f3283427f042446368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a85fc41b1cf694a2539a5d3de861c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b600c90e9b189b14668431565a7be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029a1b70836018367b7e4472f571f72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1c053bdbd9030686d36aab723beb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f73ca4fce2a68482a623b1f89f37e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8654e97e2c7b89b875064d793935c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d634d5f66dcfe7f20fae23cd12ab2c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca0dde120cb5aa2bf98ffe64d5bf6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4aa525ab7d3f9a2e4be767b7f5a66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e194667f9f48029981c98c78f5e7ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754c5d2205c6c295bb2b92c57b603d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f909b96ad87ccf0ba0f7c7ea2cf59e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e67ded2d97b9d460109b4f638d5c1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121372aebb5622b142a882d425aea8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242f7999b2138e92ddc30f5227f38cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac5cfdb86b7ac6cfcdc92aa9fa74fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4167879bdee0727ba0f3e34472c4ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fd223385639e130b5601c9d1b9f59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad794ace09893c1bf426bbecd9f5aa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607d170174d87dedc46f7bbb09f96b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61da7a389d5f3d7cbab33741ef0266389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14f1877dc07f26202a68f483a0fde7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27615fb963bbfef619d298e0009366391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b8b1e7b954111b0de5b20d8f0d590392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1388de2ad0fee06a1ee4821317e289393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bb2b01cd997ab5eac7d6734088826394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786734b693ce4af12d1338d6e3a4721395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61091b385221ec00c9468bda83651826396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18232d296e0348884c1666ebc5d8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55561168ce4c5debfa169839e720668398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34cb61fbad23cfc4e0ccd8273af26e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd20c83b38c3fb2459f943386c3d58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923395819a05086b70da1ac7333c2e52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc87bd516d07834fcb587c0ef5e54b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6fff13031b132fae242f0f35819f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d69826776d0bf7d06987870b1e0d7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b6a3d994a0ba04e1e9d465e3f41a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635fd4fba27e26ccfeb27ae9a359496406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e13941c0704ded0ca8f45dbd5f5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283aee40349f07b7274b42c2a7ab91c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fcc03f3802f4d6347358821ea4262409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db6717130f581cb8b4d8e979183c73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c763f93ca424c709ab4c37fbd759e32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c33780139890362913e2be6dfcfcb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e61facfbad50a0db12102ca11407413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b75d32ea1ec68c55d441afba34c684414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6e4357fc0ec092b5e4d108c912152415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a6a0fb8da4b57a97c178924ce5e87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed158bc995a5ba3386a8e2ec67742c6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65aef21502752214f84c785cbae47c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f0d9e4ab1585a05121ae7eba84259419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ff3f7e1ba958b55a8b4036478719a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e741ed35faa0952270025d9c034a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f28a5a586c89da6fa39101e7d2d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35511741b3691ff6f1bb4cfc9fc6f7b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501bdf77aa05e2e288002f0a581053424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787d4164338cdaaea0138012557681f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7231b8f6686618084e1b9c3da2c549426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1ebbce865f0c9410833959bee8820427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f04a70515995aa571b1ac7547067d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77feaf34d91a4e7a8a5ac91514a31e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f94fce67d86b23c3061544f3f226a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36d33f4d6ed4383a99fa01674ec423431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca370f47b024b8270523a726cf1cff3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd705694756ef6d1e7309535655584433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc3306b195e267e87410b7c37cb5b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f614ce3cfd6413a51310427ca6d2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f85570d7e6dc31ef76bd49bca9462f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc05cc2f1024c04e626e30606d28a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533da102f70430ca82cbd9081f173a21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73275de88d8a85616cb6e11cfdc7958439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaa48581e2417a7b76ca507b4fa021440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566fbe0de50575c47b8c8b6e8bf1531441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b8576a5891a3f75f2cab1e106b4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8eb5c288ade67224bca547991b959443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0063c692e45e5991add5fb33bbfbb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f9f5bdaedaa8df1dbd23e350f4e7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd1d5c7af9f1957416b4c3a443db2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a238b373a23ed8d3670a4a6a1fda6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22174c7a07994468965e3146acdb2aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe60323eb397e0e7f3b499d9c02641b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ace2b366057ab17dac55fcdc08087450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb2e9375b3c4b52a123d093191cd81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d358f2dfceac8a5f6e52dd8506672c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff5c0b79e371074cc76c8e3a6ee891453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae227b9786bfff924e19872a720ce3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67308c6ac5ba61ff00692d284f8aa9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eca3545513ac0aededdb630a2b23a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d78d84f73801e0237494fde2952030457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99c85d9886768e25d33890dbb3e483458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad658a6ce01fc7a22a580c66b48b998b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2795c425451aa563e60e191c6f24d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f98b0632be518a50f59d449b3cce10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab3bfacbf96e25df252af3f57e7d54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563dc65fa799160c38b3e63be6763e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd2eb605bc329d46ea9e14f7ac1e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e82c8f8f666cf5b3d90cf4e4f8148465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db8657ce6c67712c1c0b4b93e1370466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc368e90d0fffc8dbae32ce30d787322467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6ee817cb42c94679990bf3be0703a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b907768534557008c8fdf6d5b1cbae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe3f08bd74c5ec34cf3c6029b0538c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474462b4f70e6aeb061d375139adb5dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e6cb92ed17f14b3529f27e41a940472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab07960af3aefb2f4a5ff5673574c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab37e4d9d0f51ec8a684bc2522b9087474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af38dc9e7cd7317b4b11f521ceb29c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9df7b06c50e51a8ed56c93508e3b8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06173bf02a4eabea6df3d62f2699aa6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d79ce88c42118e0710026a6876261478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8561a836acc312124b50523581a8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6659b82c0b89003a08aa06d5876c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9b5693a652bf3569435fc1bf5dbc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896d2ffb61250424b5f3d00b78c805c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935593b3d82b8fdf3a5616888cd74ceb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ad2803af7a61a5ea6942731245e60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282536f878c0fe1f26e3e891278ecab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e7ee52b76f984b6f66bcb6603098e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f8d5236aa7a38dbe1115aad43f485487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ad5c3a987b79e570920ffb788c9c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c6cdbaeaa06e135946825e5372241489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff4ef141e50f25a8bc759d17187cff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f8953adff1411b6eaf496f6681c76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08db1afd228c7e2476cc5d8d4989111492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5df5159a5049aa2f113d51acf6856493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbcd90cf5cd550a3c9ecb8c689121c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc725e99299b61d735d88bee6eab11c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e98247f0450d91156e19a33137cd3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71eb9ae7ebd430882a4094c5a361cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe43d3e1615f1a5c043dea8e83ac8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eccc0111b16cb98499bdf4a5c49d4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8a9ce9b8ff40df4a812c2a2793b72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34403e1c8ed4e14a191f10ddfc972ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea995b7fc4f54352c3a2a297537d6a10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ba683430fa06303053418547eac2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b0ce2e203f0291924b098a8cc098e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdce758ed7677a0ea2fe990e6b20e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289050fc3dd84e1c11459c5a9151cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf164fb180e53e5a1ec40cfee9423507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250eafd2d15062d196c0cb3ab95e625508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c83a2531c58c89dd014f6c34bcd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde6067dd1ffa07fff6be1618e6ed5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db6bb03a4c6be223a9796419967cdc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea362a0c505b84c8d90e2b84c8af74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8521fc2ef5551e571878ada3d0afdcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756ad38d727722d8814c8024ee0b11f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbcf68541c1cb95682af347afb2952515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff86ccd988aa6fd12fa56e90592e73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846ba93dd814a3520de6824fa9798df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd4c9f3679c8fa5c6ea9b4b76b798518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8ed51376b8e3e3f4b6aae5211f81f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c5b78af50a53fa7e47aff31c4236b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e06e2b89c4afd71886a3dedd2b3f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94daf4610e5bace337f425a4399de85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635cff01cbc73c695e5265edb6a790a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d33035d20f7b15dd5718f2502d16b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05782f5fa4416d8ef1ee670681eb94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5837622f36b014470a6bb3ac71b5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fce61d154c1559e45a89b0c1e9957527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e35c416b2377259fc631ce1a08fc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8137e201a4a50e77ef0f3df90ffed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a850c9138448e3f340cd3ad9f340dc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1ea94e28c2c50280523b6c3736ae1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407ca8bdb352fa4af94f1bd27ff0f17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d3413d979c7c946d2a6176387261a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad72ceef4f8a84a696e6a733ed3c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe577e1c9ac04ea9fd28d0bf7bcd50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7639eb2514e1d381efe0e65756c2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb0ef8f81d9644c95a342292cab77b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27339b9715ab25e736a18d37cf443b14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8d7c1a08fa9d5d67d36f5091f6de7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7ac002d2bef23877ad7202b7848d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7c6372f995eb8a6f1ea7074a6a7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a46699a896ee0bbc5bc1c9d9a7c792542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ab2c4638199e0cb7a677fa06a13e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceb51763128a514f460407a4ce791e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ab305897c02ee293bb28e58b937f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88882a16d968aebe08a0f8030eac2ec7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79479d81079cc791612fcb8b121c242a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c5aafe156add17b01b4713325284548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37fe9bb45fb9ceaddec6a1c868080549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552cf18cf9d46bd299f3fdab6e8b633550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5fca95abd510fbe049d7a236e7b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdedd5b7de62f1dfe9427f72ece7d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c20ea7b0b07aaf0713e7269dfcdff1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bbb661e58773c551ff399d53aa78e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69713367222fe50fd5d1b064db18e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2684ea0778befba1c696224d2fabda3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50258ee5c349ed62f9f52e3ac28db268557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b878cfbb4e6b4da3750295bb1693558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c18e49d836f24726f88825a020227559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dfce7fe94eddfec1f59e4eac2a6cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244959e42409da180a40bd74602583f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483596766708e01afaaae62436e4efd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ceb9cef4dd4bb8f8b74ec806dcd94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f19d5d5d0f7d2c4fe00ca10a2db99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a15521a6c7ffc042d755f8e22e94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76870124ed9b90aba2b3e964f65e847566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0044e6bcb230af632f6bce6d26838b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f0ac6af1423998af6cc6d6d3c7969568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21fcca12ef436a73735c074d5685a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc8ede8993183f75a4e8e1b314d292570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2912c86bce49e101b57d485f1dcfec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6432bf927689fa5b8a2270d2c3b359572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa36bc571f22c53f39ff3d4e13c55a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06b03262e1de88dfc3b44ec7803a56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daec5f91b2f0ecf8243eef47800134575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c786827fe33225418617951ae9ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c126a98d80f7c17c5cdfdcd7085d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3171d542fd25eeaa95ca9c8c280f7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7847cd5939551fd16cd9b6d29e26164579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a3d64dfb3c7a4589990cd41cc9864580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd415a9943263c7dcca5cad5f8a13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86621ee34069ffa9dff3e3532e6dc2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ddce150765259a92583716738dc52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49085011c54af2625b70c9d10459274e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d8de2cc1f9c41833f5d7b0b3feb50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c42fc0185107b28c57b218931aa13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b41fa46eff574d59850f6fd8f5cb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cd6b50690c6c834abf431bee37341588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa203d83c105b6bbf3ba21ae2421af2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c38a3883aba8c01bfdb5e839a40c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6144e38f60d4b3387fa01e870187e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba17431262984c828ff8a38cba2bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738fc389a6787eb8f3e70b0c9333ca3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d509e67ca60a00603452279a5cb5494594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468247e518912f83897464ae9d1a407d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adc3d29cb69496f384b198c780a9fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b67b667eda6d8716344be81dc34592597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5606bb04b230702cc0bccb28b1d1bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7f857d92b94810f9bb398e491e830599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032946d67cd213edaea3c5ff66febe89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2630a58d946f891e7986f7dbb3fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38649b86fe811a7df5b5951ce9d876602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833b65864d5e5ab48eb51336c89d887603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ca47280d11804bab252cf233348dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dde5c2493e64cb97754501cb956229605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475eb31f05a9c0ea2f30f5f767b20f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435efdfdc97a0cfd7bf697f6b89596a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fb74e3b525812cc5ca822c78127a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951fc17d127b9d2acd1d3fbe4900421609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab3606ee2820681a78a1f96773f5be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95556a935e8af305dcd154dddc927adc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244cc263cf87c75865967c16ff261b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7d51d1bd156cbad1f6bb63fa48fb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca511b163800c4564af4d8a29ac5935614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf493aac07e96ad22b547926315d533615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726e285e58ea1fe93877f3fd4bb173f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4d535befe7da44be357e2136d7441617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368cff9c85f1ad14e511a7b2fe5041a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683746b94fc0e3451fc76acd9ee3da7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da22c74f356afa3d870b73479214b36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23614143d9f3ed4e50f967a351130135621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9b8bd97256c175db5ed7d2a374ace622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefa7940acb01d7cd87ccf2be4d41e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc78a91661b50e7c4f1c9992f67901624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb8fca29a44afb9148a6a062f8c07d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e940ca3272fbbc39de61c98a2c4f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06fe06ec052093180551e2b9052260627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aa52076950249382c22818c2dbd93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8083a9292e3bf0f7ee9e3effcbce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8836f00102243cf08b175f0531abe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8a06764441d2ac7382fa43cdca50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f685b9c3311f041f4825c7c3b73d17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b84a19b5e3148fd2770c10ba2b8b8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321289c6cede051f0b0467b3216ef48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b882c55639e1544aced7b5f8cc041635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b078397ce95c5df3e3cf354a59f981636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f34342f25aee345582c73fc4265ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3081d4009e5d48c31d3c7477f3e48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469b95e748c3c297cf05848464ab23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cb4b73f5279b883596292b7bddef9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a77df99ae23bb5c601706dc14aa1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2963b9135afd626f76f0477099e6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b327dd8aa752b8d1af7ae149724ac1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3587be24c9d96962fddd4356f74f13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa3bf2a0de03eba61ff6f3e2229e1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad35e078a0264987d58942abbb30e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd4202668c6e3d998d3184a225c639647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8167b35de556ca4c5148bc9b0ef2237648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bcb5b210ff5d6fa129bc92a80a88e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbe733b2863fbbfdb0378b6e535734650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a0ca75d2b2bda6034e138b973930b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82c5b427618e3747c8e731b84aa743652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b4d924ce428d7e06fb807c8f6f6b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f295939098964fef73f97fe0440bca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326dceb5e8d210c157259944a924710655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e0fd4e1e9218fd8188bf623a8cd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90776ec852cc3c2dff5d4f4e1fbb8b10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd530f048724f0b3189f80cef38c46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6736e89f7218cb442ecbc9e09a9cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627cb46b901af46549479942c470ff7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7e2c87c7abf7c13f8d043367a95c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4f06b04fec194a44da821bd09f8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040367d8becabd58db395a828b5661ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87db0b3beec0f097f15b9824c038a66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c51b2a9f7cf4a5445091e8ad13961665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d11a62430100c1400c00a3290edeeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d658c4812661ad468f704578dcf5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cdb25734c8c3fc38506b76002e8c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6642a08898847b3114d0255c594c22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d36c20c5c4e1808865f4168b1b4924670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21263b9c588a74b19747dd428a54cadd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38571e9c07b72d0c53c46a2a77a6284672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107110d3508fa922161c735101601a8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880f2f00594a1beaa31e5275312b5f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc02ebe34b53b5a80d9e3e9bbd104675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecc93ece873b1f8fca92be10f7a167676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a64fac8dc37ccf9b8db57729db031677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849368fe0cf5259462de62dc1c3373c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ea6fe38512ab82e771cb8aee821b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37118e192b05364fd3d842e971b16e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5e4eaaebe3b089e69c967e22a62ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475640cae4e8876c6b4c23ba6f34242682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003cc49f3872abf491b97f2c23dd335683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42005f4e0d8ea4c2e46a1c2ac770cc3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260cdb5c0325103e1f9e54ceb07a4f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fb68f909262c0e4f47718ee5289b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded9a83a8cb40069210b620f322899d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956926e45ae250130a9d454e6e1c76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec613c51fcd29130543dbf416fbab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7274803c7a717fb517e65fd968959d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71861ed7a99afee94e0ac368a2b8ed7d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5c6a7197463159d082b42a7f61cec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae0d2354f400e960cdaf511c01420693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2116af2db0e4ea8480daf5d90a410bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809404f402df8d5374ca043831258ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5cb9c975af2944d742457fb03fab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6bcc4933d946c479ac9dd4a65814e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff1c49e80ecdaf4db7383910243175698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c53001bfd5ed689d07a0cf757178b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f246f6c0aa7692411152a3ae701dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ecbcd584f92feb668379beba0646701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57368302faf93024366c7a1bc4fac028702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670865db78622ae6a77148ffb70d417703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c066f3a1005ec4d019b52b8fdffd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4024424194c327d619b5f36d668bb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b08cfeaf595880aa93e2df21f2a63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0c37427c1b7b41a943a84e1e3309d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937362b69c4f6ec1425bc993d012c0a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8cdb213615a864b29415d9d1adde1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cabff1b602618166d4db113fa09790710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9ae7fd50d7f0908aac4a7e7cec4da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d766fbe07c4ecc94ae110c390b9935712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c85896354c5427aeb74b5ed7e530713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2c741f8046c479dd9cab65ff4780e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a7ae3953518adafd3dc61149570e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27446b57ad361e6b6ed91b6980faf5fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98273f5f0d5347a100a7993f03e8f529717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a10b16a6ad7ba8013e3fc7b1bb568b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852cf971617cecc96c036d3c48d0642719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50428a0df11f16056a7432bc3e350a09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991feaeb33a48207fe7d6772225f95ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4b95bc3dc67efc8679e5aba9bcc91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562504b9716f4ee6840c8051248e2d9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b608fd545f7dae55d1a3522e67e33d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb9bdd0b15763caa3035a00b192914725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9ea2809270929cf129b340b9c6fe3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646bf50fca2b40c1ef3128ffd215cb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16ad438dd7a30705c373f39747a60a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a6e05c5998434280f8b578ca71fd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9d44fe3e9a35fe8b628468fe6d9e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ddbe4f2766a97bd4d5bbcdaaba7e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf78c11bd18b87b95c4dd717567b05b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728799b68225993c0f729039f5dbf885733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e8074d4c6a647a9e0181b0b5923d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a74d0ef74ee3ec035a14c06538d9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841ee1d316323e54da23d35a2363d67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e160b1e1b520155e28f7d971b74fae1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b74a79b8b0f657ba1c189d66f796b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806f3f4dd3d6d24e8472aee7fb061ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4a8302a3232af24bf9004ba2a97fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576aa34b2d600fac5843245e90cd134741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bed8b2cc287a1b5cb2e89b221bc168742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4cce7fe565f3493dc0a27851362fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6123939765f00488cacb52f2917b1dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f302cfb3ad843ec6b827eca0af602745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e165e62f159717d3b5e51caf6029746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adadbc1ba41edd5b208eeb5dbf9fa4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94574cd45dbfc2dfb1ab9d2a270f3584748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbca3799f73ad8cd6bd21825a4304e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d28e24a6c75f01da94c584878afe83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb016992522fd1860f73ba1c88300c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b27db53c603418ee769ef817be5003752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e792ad25841c9af79aa0cdd6c50897753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffc27acb065344929b5174d6228c93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500ecdf99f410890cc3711858862e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c276c52bf10f75044d5778bd42d5fd2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefc43ed5773de914e4a153f10bb33e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a5dc20324e471a3b772eaa8ed07f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab423a2b79f33d72f6aa5489237c4e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88952d54b3dcb03c0b74e0001045c68f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb535856650b6e2e8b299feb167fb4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbe981662fc887df119aca4e81ae4b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5434f0ecccdc7b359e640e22ad9933763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e8af864c857708b28042d56abcb63764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0b54661d44ed38716708dd0d67387765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489161345e7b111df284a7a6fc43818766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15341b0fe780878e9da7ece23f6ce5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133043fed6a5d74c50b40c161056292768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f141c27a2a604a8658b73436d3b3d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c25eb099d5caf0980866a8f6c04fe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad97b0cd8a497b8236b69631567fa1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509af53a30e2e1958ad0a9ac848f3c0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d128e0f4824c33289f67dbbf8702b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caca4064d78679e9d25bf9ba5147e46774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86551c91557ccea50858b64f543d46f9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159bb85eae904f7ded55768ca962cfc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517c7410617295ce154f8743a074f61777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a5715db42ea91821ff6a1a038edd6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337e76743941389bfcf897e0f4a613779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bb3b73cf27ecdde064309c3a5e5d7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98357d5d2bf909839413eb5ccbce7f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031ee89c93494d8683ac91ea44525f2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef266bc138e33eb0edd4c83492ad3d41783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3824644681133fd5db80afcc0fc6b4b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b8827ca45da360d6121ed546539db785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2269f24c23bc2899cc92c600039f4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e707c4445d3bcb1366785df7a99549787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa5daff94e82cfa9b4ec31fd4d0199788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f3b68904b76e6b932f19d2d3a4682789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3673e84b4712e9b0bcb6cdcfe643d85790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d0a0be183e1ecab5436c351edfed3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb97b0784d048ce447add37f43ecdb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7694ea296f4a4fc1921b9dac7277b1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff49a1c6d75b0b4b7e1f11f4c94ff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e719e9f3e82e67fa5176b06f73042795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc01ca58f191273585fc6b2c9a41ce796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034e511c95b466d4426af4343ce71a1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeedfdf8fb11a665cd5773ce58808d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329625b6579b9ee372973b73f582f512799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84850f1dbfebb6c8ba0ba4ef639bd3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cd6c1fbfa47114cae8520c7288c04801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109adc801b65c59b80ddc1d6142ec49802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7629cc142e997f33403fffefb97a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fd1b51b4e0e6b20fb1170e7762783804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e18e70863723dec877443ca984379805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59992183e19d0ab465696ed53595a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472f8858e39828215419fd5caf7bf0b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74256ee37b7c2a690fb8756fa0f6247e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c875cd20cd4f0788951eabd41583b07809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3703daa6b52efd290d4919fae8a65a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13525a48b86280daf021c4ff091deeec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077efa288cb4ab5f26075d4b53b593a8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deb0e78cece02581dfeb415dc17ee2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982d9b8988300fb8b7d52d021d3b2c6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6497d65bdaec832c479d9763c93d101815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5a9f229f04f5c83b8768f9f05429f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc95dd6097ec040aba688ed969b036817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300b5d630c0ce827792caa64da253e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b51b1f48f917d008f15acb957980a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510767c1602ef93e6831e5487650b86b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75249e5f593495c92fae22edf52f69821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbbc767fd50631ea09c75c7a31f013822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d982431b954f6348c67e0e465039855823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f2680263feede48ed8a6ccbecd204824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60d16f468e40b074b21f30bbc0b84c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a02864026d86de4092f03585a151a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db2543ca69d1983ab7595349f8c8b4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0db0f391260d14413d692dc060097b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a950bebec58fd98c8deaf2236ba6e22829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94821973086c7b31a8ca5fb0c75d290830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776571942a726c40287ce4e278df5af831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348aadecb875c7d78d0d3d8b6e0f22f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6853e1a83430d0093d13ac68bc4b843833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee480826f8f3b6c66a6a7637fb2c6b57834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4708d2bf65f8f661f7f4fd8ce2f624835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91fff4bedb07d3f15512a35e889574836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ee515b5561ffa5fe599c1bf1c5a49837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480458bba28cf0985718a88c59483d8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e3974f0907ae544bb58c8f61ef2a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0493d2cf0f65b465fba1ccb7626d7b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bcd9b05ecd475f182abc8ec7f8855841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05333a7ef600d8939154032a5cdb95842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48c9a9f8a18fbc9ca476e9abf3c25843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff3fd3ead1bdbadbef4296f6da829844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd34826be44dcbf48a7bdc3338f1274845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1c00ebf5ae487a26e9ea75be74586846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3235f1b685cc19658d247e334e78ff847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631a2e6d8db86051be71c2dc004f252848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392ae092a0897e39c6aa5a06fcf1cf0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb019b17181733f627fd4f20316154850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7666152cd452dbc11be089fbdc838fa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c9f86f5f17a8f7c4ee526815b2750852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f2939e7054658f92e9c8df5d234d1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a43b474e3966acdb91b66d3395bf9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064d5a5e9e86d29532322a0473035bc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11391bfeb6adb7db8c0517b6260e2bcc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c80e30daf06e93c20ed043ee960b0e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5ce2ef15cc88e15d865e22a8165e9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109c8f654996154d81a88043884f6e7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742d7f3d99b5ca0ea05e9fc26a192af860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637af8ea9229791a596e5b7fb3541423861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81c7b355237f52e5c9b6662fc6598f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515fb1bbe11819f15f8c14cc6487a8a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940dbd6edee19da41ee2a4d63e67ece864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dd70fd12a25395af8823ac7c360ea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba5d78546a14b84188c42c1fbaaa26866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d42428f89fb7915201687c29b3bd5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00b3a8d99a233594e480c97d391e8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46eecd4e8404c0edc08b31578e529869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66cd27cb0ca09e40e850d9fccb5fea870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677545e7a7011182bc83d4bd9fdb05c1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfdd5b6aa897b5af4cc0beb41f2960872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c54b387ec98503577f3b1b00b68a3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8295c9813741390fbc12c2463154ee874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd4afc74602f6947105d011d549e7d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44015214bfa0216f02cee2b4c48bde8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a88471d7dd16983d4c1dd5856de80877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ffde6da702999e90e386e7cfb88d1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c2e05cdd06fa1b7db47036d0d21d6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888735ef49b2a3fa85722e7a9c7d613880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fb6df77cbe68caa758fc5b297910e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb30e304e54fffb7f5b49e5d40afa42882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa846ea1b01dfd7fd823d192ea24ff54883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b590ebc11d8b981305b23aabde18f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66965de7e5f071b5a546ac94c7c67613885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100dd6eb4aabe7e1706099cc9fd85d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e879766e38356310b243cd72727862c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f657a0569b198708a5693e32bc4a30f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce3502cccad0f22be1387a66df1dce889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbb0c204ea2c91294fecca5da39d7a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c17834f1ceae3ddac874ea2168850f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd81fa4b6bce8a6433f6736d3a12b9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5da20a6e18e2400e6b4a286794a738893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e28ddea87768f512408d8178d4450894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b5e3a9bbff2db76765b87a2725a7c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad4bf2e3149d4356990cb548534180896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9e1a22ab7b1f874d1968672f3229897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6d4c00d30f2d3a6973f3904c02424898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22a3b99382bdab44a07370f0185259899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef01b53188e3e0016a2a7f25361d2a8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa060fc304aa85d5e3235a8651cd1c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd73bcd8073adb640c14ae2420a55c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9b2d9e4b32cfbbb3244f8a6f4410b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ffd15cec158cee56110fa029d0d04904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c37089c8cbece78e35a6375373aa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decb57b93d12da826c2280480b7be51906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108fa87dd9c8cd73bdfaccebd6e58e5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b917acec06732ecc8d872490880ea908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0602fbd54f458360b8d60b206c3dc3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2470a31bf6ee203e0e2df3c2b8ae0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372532e7069cbab46f682df5f28cbf3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabd9cca4599c92075616573f9a5dec912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01c85745d5919222f349f98513119f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53594837e85a4d7f2a1f458323f64760914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80e6903ee9c1b38e69dad120ea94df915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905d4fffea7e00076416fd4cb763e10916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2cac8d1efeb78c66186b077ed714917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e012a893e2d0a193a2a90376451b1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53b6e20efec6194d22bf96d37e59a4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339785f2b08af8cc82770c2bcef78142920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f64cd26935c9d5b42f5867a52ae9ac921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a77b961a0dc044fff29f8699090980922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633505f9641712db91c51cef7444e36923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552663be84fd73437b26a15ae7a5148924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac0100f38589d696911005d4315bdc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eb3ec0bf0ad29fae30b05835c00e3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da9f89974bc5082b2cbb65a3981830927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ea8c919c2e49c0fb75e4bffe2b09928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f67aaf3df9cd151567958791f9bf1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd959892223b802b7c87f182138dcf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeb03a9f2a22dd59a529f0b63e2e9e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9a9cc55dd527e43dfd87b15cc449d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4796ec89651f2781e41274e468626933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76074933dacfc51e9ac08e0c05efb4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c91d47bfed6fc2d311f2661fb3504935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c7856d63bba9db2a22201041aa1d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee6cc43d5addcddbd7d4091a069ccc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096c350dec659024838726e535344c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a987ef7f9f91d42a71e12df1acbe0e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42684fc6bedff591dcfbe2d4a7c530a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524042335b01614f85c396f98d93fb4a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca016683f9eed21b37a9ee5d5940d054942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bad13298465bd5c2d5e8267384200943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb26cdf33e5612b81d79594e9213205944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc48001d809e961b0a317410d8c3b0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa866054c7d3a318a5c4e6e551dbdef946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314519994de85b5af26bbd8f892033da947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92978cacfc0d7b495fc56ea2e0565578948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c1f56a8795374445b7e7ae55289ea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3c90e1f8bcdd3d6979ac6cdfccaae950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08715be1da48a651dc4178a3216d71951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164134825e8ed98bf8bb2805f4cef19952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c849ac3962fbffaee75744bb6dbb10d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adea29b659bea65df06d7ee4b1197e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71ccfb3c61333425eac739a3f15975955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934692ed56effa360b2fb9bedf40a6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630258169236536fafd1213dce12792a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6adb624e7a7f94e6f7a46ac47414a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7074ee0ad904787009f84825fe5d7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e426061e3fd2be2af065cf99958ff960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace26ad9dc3752fc838edd5e0e2bea4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90812eafc8cb4912f438d56e4c93a4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242086325c084d83be3fff227128dfbe963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3855d792e3a9a60affcf362cfb433964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a5c5e8b2ef4194023e39bd48aed5f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441c0122b5e0076a68ba6c4223baf51966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65ffcc267437c1be5ba5947a05625967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6b58317982d0c3c92d0b9614d0d52968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643b1426e7c3572f6b67c1a1fd0fefe969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304336532086b8c6c3d4c0802c56a57970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c93039f495489a2df76a5b28eaeee4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b79f31fabda49e6f37d3f544d29169972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d48500be9b3cefcd6a734035b1cd0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc0f8b2f470a9f432fc778d445dac5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c29616795b84ffc123f5a5053589b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa40471f6b14d3b223b0f9e185d57b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585bcff398b7fea83a101d8e463e015977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aabf165589c8097b0c7714753d15d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc103a3ca24b4fea118622eb3819b25979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe5263f96f4d1dd04d53441994b29980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba75964ea6b8f28f333b4ae075107d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448d09228913ee44330992ebf390098982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca67621abb32c7ab0648273a8c7740983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aa8a113d96c5aa37cc76d44c84405984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5cf946aa1ac5385ca3a83ffd69214985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c231a520ddeaff8fb6212a9012f93986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158632b76525049fe182d219e6fe0cf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c5939ea74933464f32a17c7e4118d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c058dedfdc79763d776c2d9421eda989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a84c3f4f9c45bf7b75f77ad9fc6d1d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56fb03b9b11f32a82578468a267d3a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76769daec1281582ac3b1365167e81de992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7774b5f7b47902ab69596deda9c183993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d460e3b1d7ee78b45d542a1fdab67ef994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd44b87f649156790e6add39a4478d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6495254c0fcc89ce6cb3e65ef9a8009996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aafa7b3ab1c0d5b306c9652fad8607997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>