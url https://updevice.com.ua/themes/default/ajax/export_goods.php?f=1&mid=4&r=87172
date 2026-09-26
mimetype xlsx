--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f7e2cbacc948638e3cd9605d380991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15333cde0621650860e260020054a22c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf1426f9ebab6f865644e83600f6a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aebf13d7bdd7f491abef29df2c580a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14318b9a43266fd9e284afbfccac9d9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ffbd8db2dcddb55c41dc33bf65aa66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d245e18f7b1071ac21363b0a3a2b7bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194aff9ecc1fa4014888e5ebe683f698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf096234a285e13e1e78d3f21ecec5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1bf40fe82a6cedfe95f684570cecb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93047888a7e77879bbeca5e50f7cdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeab8950cdeecd4461ce684981453a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9650c60a9f4446bddebd70ad5439bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a5e5eb178ac870a78d194ae8de75514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4f0dc3833a4c363ba40c200dd74d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16d6a7c911ebd38949bc5bde094aba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ec6eec98d813c80bb851eb8a9bf8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094144f819a0b34933e284f21b6d1fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567ca7ee60ae846f54d22c3c2cbbb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e38f325dde12a74b5365a8fc66c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27021ccc476eafaf9506a257d205c2ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d066913aab7536e1705229ac77c2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f216f01737b7d31b11126b5a75472823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caebe98ce8faa0ce2b7dcb5c2dbc4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986589a418bae6b3483ef3014ee3bd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea69d724402d7e9bc37aa503ea97a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03be673bb86037159981b1c8888ffd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08b9bb7a574acca6d00a9ea458e5a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec22b4f0024fefed1b7f6de85c5bd7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abd1810fb03a8809dff0b6af6dfd2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f61365136b33d47c2204bd12e7498d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d3f95ab685b9fdf58274a2bcb9a2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57587eac2d18c4a69ce1657af62aad233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb230f8385f11e1b8288b0a607e52034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ffaaa07058b3ab7584b444ca7f25435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726990ac8315d877fb53dbb1a01502d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458ecd78ad0682a2589975be5e382af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630315c2726208a1edc8a0bf736955c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ffd30b927aa1c77fb25239bb8e71839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf831c977e4219977bf6df79189493440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd18f93a8de345f7b4b0543217b18741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3dc2413c26d2555532435775ba50342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903367842c91901a688c5035b11be6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8da8f48cfff654cf1828a9a8f968244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932e38d34ae570026e0fc4eb2be497445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f4aa4f785250a1aa9fcb6a695aacd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fce7fdfecf64bd92a1aff9e26cba547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4592104431e8c33a112c2ba1556346248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591c4b94e0f84e78ca074c85ff317b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c17e5888edc9326ebb5291455cd4ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c99a739a0b26e226f7852c057ff1e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50cfed25149b8fb6d6c6a2b92e8ef352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114109a14dd1806e05864bd3921398a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9bd9bde1924005953d88af1ef4b6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e2c90d0513bfea064e40d1c3bfe155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9e95dfc1b7b700e44399e2c9e409f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab43cce3e965790e58a42e76b5ea6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911defdbac32e0c95708888a86e4d48858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e377e553cda3345af6585e5f326459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914719d31b3b0c5eeacf11d2e1d32b3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df4c09ef72c9d680e403e54dfe5e6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eef38840465376a11c52bf458b82fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f79b6ff76d9f3a2bfcba880e84bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737774817dd338dafeb205c8fbaf17a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8630ba14fc909aa56c90a0aac702765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a10b8b3bfc36da5eaf4c374cde86766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4ad177c3efc074bd2b975de69498e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d64b7a253675020bf9df529c9921f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d222fb8351588df76f89f9e30f1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bbe495a593b09050e5557df115e4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7ce61ca01f6974a5a95e5e869caf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386aa9d3ebc28ab450286651b30090a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6cb42b6320f9c522264ab8f2ed7e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b203751f75106fe7f9fc1b500785974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f082c07f4fca94087b2bf047d230f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4bfdadb0af3a7797ce6eb9c762dd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12a138eb038194bfc49d2651d104577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf6bd90084711fc4b97732f00d1ecc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cf3930bd843c8ba58c557a8f8d1b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c46c5a0027b7f9511ba5300fef9f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef32a761c0c7d3787867d3b16abf3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6326b6c89e094348c0d836f6e6ae3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece14dfa21c2696a76859241c0787e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea1c5f22d92ca48185b35e998ea7ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e56173a34052c3fe186f30746cfad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fad97f2202baf3df5b9466be03e98286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b9730c1c280638b48e815f8948bf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cca9699c9dc12781586d93fc5e99c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233d536a6b696f84345e654ccb8ce289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26ca0a60c1649f5d5fb4f0a7242dd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63a4b103e4233a563720a758a1ab9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de3685583ec5864c4c50e656ac92292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f7ffaefd0aef040c60296514eb30693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52058ce90d387d1b1749a2a14d210394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3c30331b15dd982e9195f64e84a5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a9e8b9a85fa8a1b645d8509bb412596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d12780da0f03c6983aa6890811dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a3fd04f808b1dcc9cd2f16823aa0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c0126a326f18e7e13543c7a1e1c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b61c4115aa2ee0a01e81f564346177100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc65db647a39225de9f117a9c65b2c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbafbb23cfdfde3b3848da8fcf9201102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1433dc4854f52d3d32f632eaa7270103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56074b88052ac5600112cf573c60dee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe19ffab12571466af7ce6847addfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e1ba18d6f279d0ea8a2292dd1f346106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e181f8e794d0d40f138f7c6b467d06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b0d6e2e5042e456344636f84ad086108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d92913bda465988d1a286ab2fcd01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67028fcfec86f9468b5e4f17fc6cda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec91ed4b22320a6e1fd4221563dbad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab049f233f04cac1970111ff46a29127112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a991caa987f45b37466ecb19e940b02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debba2cb2dcf962294970249ac7fa4bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ab2116fc11095cbcdf39b8c01115d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6effc7c33aac32b9af4e78ad46c179a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe93fb903ccad9916ee99f725686dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8b2038d48a4fd10770f2017c9e542118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39009ea1c7f8100c8ce2f30dcf95c52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7fee4fff82df2d53543311ea5e7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc3449c1704ae068a1dc9bed721615121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093fa56aa4ec23b020365789b45b53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e78ee53fe0490b2c0db3d5813a21b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553810fd952b846af20e1c36f7150a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5efd0cb7c7dfc7c976f2bb0180891e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f666d2a3da6b7bf8e04dac13ec4a3f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd8628510fc4e21086b32ec49e00ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c9b0ec8d4944e26592d3530cbbf4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f27f9a30149b0fcd316f25acb4e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e55fbd73c27e6f1b095aac6d581d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f89a69e95d851e156a20ba6852721b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3881529b02f21e42cd4091ca256df2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172dbeb44ec90b7bb1e5c4589841461133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b01775e5e2754f68ffbf7b78afa3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd67ee72146b9e7b317075850786acf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d740345e6f7f71c92d3e580590f9f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497cd89af6f816fa2c85fc581e70ebf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b258cb4196cae830925c80568d1793d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb93ae3a0bd7572e42d9e8dabb63fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b804396d400a8f32bfcd9a094243048140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466090d37bfb3e8f7c2751c602b99ecf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac768e25890767b481fdebcbe75c64f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c863918d85912530c6d62f16d39722143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c93a6efa5a05dd5ff7faeb2b9a5e86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7150d48db19a2e5c0d141ff9d225d3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c1d79c601e07b653e4801a8c7f959146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a532710011a33cf1314aedd618e5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb34c33473958d09ff51539d972b67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0377560766225f20476932b65aea43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215c24159760be51b802d1fe08e2727150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a692e544091dc5b1f7f2e0796133ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6408826651cfb380cdc6e2379eee7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712479fca6ba1011c7c117217478abc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874d9d721e0412b831a09449ea1467154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e27b645437c4c1d4249f1409049119155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d3b3e943df8ed3cab95aedc24bd5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09c827e5c10dcf90c799875adc69a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d62155d06a99287161f206402e2b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36090da068600601917868c0f1eca17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f2b67e21338a40eead4a032763e52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79b0d230f4be9aee104f8483156cdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04edbc5c9b6c25fdf1b8e83fcbddcee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db453ca2dc3b05730c47f4d665991ab4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558c373a6877cff6185e11bf08d425b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645074ae407e8f2911e5a0e71df4674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55711ac34fb48778c27bb386a2dd452166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98827ea8b10d4af0e6ffe61ffcd8c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825059294b02e6d5bd95558087eefd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adac1e47a64ebe586737d6b58138da8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b23112d2f644464821f4762ad37e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eae3c43f26505a1d28c33c4d89d3bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf685b83f500e5e95db34a40fbf92da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20901668f984f6fdcb7db9e71c8f2b56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8fb50f354527af3bf54a1d3f71428174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1817fbce646a1fb505007423b1ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0338fbbf0a56e4a0804c6c8861594176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a03e3646a192656e5e5cb89cbce74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a154d1fb2bcfb67185a848968d1b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b8354a3f46abc96bcf5bc297c0e80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a507002d3c28a4b47cc448d9dfacff0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445eb672afcf87d3940106dd405b863181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2949c3dc23ac6ed0edb8f99ec38ffd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9931621672e429511d606deec18ad3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c769b2aec095cf17ffbbf0b1b0e28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b624dfd87dd5b94b745fbd4dfc0a67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1af5c3183266204081ab50232e3269186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1fdaa3e3985d9163e4eafa6c2f45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2a62660a7db40f37bfe2c40ee9ebc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df24ef967f70f952366b54f23b2733a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe626fffd4078499b0af27a683a47e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59788519ebb295e2b6eb6f3d100f10a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5331bd5069e75f84ddfb7a8c72a66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a8370e1a96684686ebe2cddcd603e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49963dac3fef31850c2414cf4f3354194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b635262143f5a89dab8f593d16b216d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28d39efdc4af37062d145c24c41ed6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e33abb7bed78bb1b5dd2f6f1627d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ca24c0983653afc86a48f84fd366198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ccd86b6887fd629a9868892d9c829199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623166e5c11e0f897e698ef67b6f484200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d9e73e853ab53b6323f79b43c1949201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f81118ce7bf180d0cc9a6e0431d6d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec8279d73a9b357efee6c02e67d322203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714576f1302d9ffcdc8bf08b8412f875204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bae04590c5b29340565b8bb76c5afc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54c3aa9cd7839d3bf65774b7ab041e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875d125321e6fda08d69f02d1b13a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b651fdb1b0fbdf46012e39efb9dfcd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ec9158a9a4f1a86c0bd776fd09802209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642c53bbbe376d384532776338f773e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507645b3415ba4cbbc6682a1dc15b718211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4d7472105f8ef5e905a68dec57b36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b42f7c0e07d3421d259a7581f2968213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b174801e0ef9de82cb7630acbd41fe1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46582f0be91a3fa88b3a42b4c2f9a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dbe98a6a63e868410dae659a0f7f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec417a7b35c6c6dc824dbeacbc2e1c34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9575ea44d12b61dbe4983d66ad8ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb70415c00c0c75cffa977180c519219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e3e624b6ad0b6a718bf7f33641d01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7df15b5eb59d0232311a280a62d55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabe95ed149e1eb4247da9158181849222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee27a38f41129d940d70f43c75ba1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605fa0615e8a79ac6422f36c85412f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d3a97df709081c3e751f2e23db429225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f23f1ad180c58c2fbef5b73b570de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d776de97910cb5e5704cb25f537ec0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41245aad350bbfcc8dbc8bc1826f5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb8e759832eea9b7335bc84399cec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fda5a4addc74cd374d6828b2f97723230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b1b8c0fd207800a0335bb24f5712d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4e849f41e302e6307e04043fd7c98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc5021553f0ad59d9041ef69bf622a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0772ae20059f7cd9b73665bf41b2df0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e0e698901ab9e8404f068c1c617f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d703d34ecf4c8422f117489196ffe68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85291ed124af5752a1b74f8c10fd30d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4139ec0bd7e7a0a72df94bb92aba9d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa444542e9e44bc4b086eb0237d96ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd21bd6309336924341b28b9ded7aa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482a811fb08a8848b48993f9d85ba15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283710bf0f94041b8e5b20116eb59adb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08f9972b6d8d65e28191a45aa5d177243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c549335ddc92f40b38ee6659c78d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d52ab318dd6af59498a5a0a8917439245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9105d36cfbeec34c06c2f1cae84594246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e79e5987cf916f93ef9867c9b9cd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bb0239001615d0baee4ba4a950ed4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f61af22d075efae1db94a25cb1bfa7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e3f01f1fd7a27c52498a6cd52e719250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690b7771f9631ac86ed7a9ab82b089a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27db263dd78f1b03cd607cde0f0636252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251835b9c16a3a520b904f3cca0e2f03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91920e0bedb1e2f9ce98e9b1c28387d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e423200dcb77fbc57f789034223fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b0f15d98ddfdc5205c40882c14789256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc586c673d01d5a4eb7a3a98d5e968257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b177fa41ed0b36440bc8548e2302196258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a394421829925d506bbadc1c39c619259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a82b31e13c7c79bc8beb9949956f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69da83eadce94109e8caa34705d3594261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302815269e2aa2dfff21d1797ea490c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf5785b651bb30b41b165789676e74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985739cc15a9ea2ee1de500cdab10dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91e4825e24a3166705b0bf9e0acc8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83728ed976a08d900932166875900f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14ff084c66368a0c87f9e4f9a0322a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8efb60a5ef29dde04326c0319aa85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e45b1ff99670af30010533fbe3b03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941c8837e043dab50fa47e6661ee049270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e759ff7d008de5e241d2010a66cb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2dce9dd6794e22a895b81f7766218272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed31202319a03408273843eaf8234273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562350b13cea1b31c783af700b666eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8364a828f89fd5b573e94ab6565f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a54647756715f1c25d83673e038c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2275343f619e74b0bdf2bd4cc5ec8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311a8e0609e956bde16eccae522d50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd7659f48fb0cf61a36190a1029fae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1723ae7ce40a49d773ef77fcb9ab16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbcc39780db24305044f16586cdef4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65efdbc60017ff56c46cc0b11d0471282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052cefd1d77ee06648de862c2018cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db79a9ef12a907944b631695cd6655284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9999425954e329cad0904e573b6f61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3bd57e21911bd7382bc48c230538e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84f358dcd78f97df9cd3d6b50e2c31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22438ac1ddeaf6b7354aa11c7fde0a58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea78134130a35cb3ee0a41b3f9b4b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cdefaaa9f86c4800dac4051aeea49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c95829a4383ef6ae4e1a33b23694c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222dc132e45d756e3807b163e71a65c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531a391bb535cd3d0e09a5b6a978070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6481fb360f1bea6f45eafd76026a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442e78f5434dd5d83197f9b2b0f4d72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e2413d1e766eb9d785ec0a775d8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f8302a6836333844629edd1042a86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e205fba2996e127cccef5230ad13da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f80d2754a19cd4519c21e7556b686f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa7967fb10eb9a3105597e0281209f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ddb76d8cba7d264786360b344b1ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e104d515a4689205837902dc94b7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734ee30a5c080623566df98296ea850303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e4a9d5b9beae6ae850955e05a43a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db885dd602f74ded9739a9fb314f20e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adeac26f9f48adc94190f0b93f4f50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f03415a3a06776d35556694c781a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8b0903dc6b6f175c0c60f8771998b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ed44166162d912d69abc80a56e6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc04d094e4a333d0597d47c7e06f0cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912731cdcfa49ea731dbec1b1a13d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b98699538e89b19b3d63b35500d63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a14f72344d024d110cc2f813654957313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3163e07dcc717fc247f7040c395b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62f9edf9c69ce0b7d68a8cf08849f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2965de687115ca466f1994cd835b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ded908508a319de69d4aa5abcc9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51209da3c8062e374db7af209552e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3288fd38f3468fbf2895332008f71d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082fa30cc9f3bdd9201c642c1de83e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afc91ff8d50bef663aa3230408b8fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dae3f7e0c52296c4218f59043b66d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c8e6bddb55be8c06504aa51c62aec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b047d72638b63897cb93510c8c662324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b8de64f82b0c626694e6713a554ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4709b7b75378f8dc3e660814c68a1f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f002344e0bf5ab6806b6703b0142ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90674f59a0cf46fd6b8c9779f8a1281d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cae07961cc993e1e21d8957d3227e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d6bee36ac192e531c8bba9d282a38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9760bf78370fb4d9d64dd979fef58ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581688dfbb6986b6635576cb565cd37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ec7fb0abd1f21cb831bced6cc959b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3841794302475bf14e53d1c8014e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4e9171cbc3bc8d7c8790a186986f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c82b9604b2f514aabeb54c72ee839336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f16bbe4b535cad312baf3ad58210c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56a79f4224195f7470db25947be327338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd12cdc03ac055d95d9371bbb6e6425339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69428f993d0cc384a3153105b9bec8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7ec44074706e6148e33fb57346e2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f64c989aad647bed2d3ce0c428181342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ea0ed20a87e7fd75dd39f90765a40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb21b17750fd20188876eaab5ed341344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfb17c9f761c68e52789ad6fe23fee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f493ee5d80cfdc9bc3a3f54db7d71d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91727cb7db3317c74cc293f8cfb21c1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a7e6b9321b59e1f3ca88139928a1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294fb85a236db70570ef611b24bb3aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb8db4ef9f9825ca2000bee3353d15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ff15664fdaa14fd780ad3699890ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50789315db4125219a54b43746fae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e5758db38c42dddfcb70082077da6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30ae2b433e506f54e0833d15712b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf65e4ddb523b402e7989d99dcf66bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cf8106e7c6cedb16612228863e771356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b445f079aff8c5f588601efba9af91357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57ed697aa300b7acf36041e22da23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f05eb4cfb4614b588ff71c2611bbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375e45c13e4f0ce6132b6c6c8c2cedd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cfe31b6e6faffef890242da13d450361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40ae8e5a240a0f56c0c92a65cc6ea4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7447b7ec85751237f146a5e7975421363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adae7bf03f01e08828df744012cb9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818bcd0ef34c384e04b11e6e50effff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6227ba982c60430cc8fa0805b674eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a075ac78cc2f2d616eb59f4ba6541367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2dddc9c22d7d66f1d18b3f94a21b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414383eedc9f4c15f2ba1cdf73005e4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d4d5585c558ccf55b522512e18530370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c4b8c582f4db7886355bc6b133acc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66269852ea34472939982c5575ccbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c5e1b9ffa7a6dbdfa374d59c5f7f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a95db31b3cb0cf281deb3f598a3d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb4f19ad60350bc8a2f7ff93b0b90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404fa8428a33c1af15d45e6b48dd12b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ce6a164513e3681ab1cdae5ff49dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd1cb1d9b13af1152c1b746505710f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ed817b82ecc9f0c18aca111c564db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e957e407a0fbe94a3c1f3635c08b98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38909e202c99f498a4e574d7c190dd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ad3f7398a732c47413fb07b423bf0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5b697aceab9e0d79bbc6c5ea4a01d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc7f491688760f6dba84334100dbbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675107ab147151c5383a12a67d2ce2c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a55156d1ea04c3da6de2229710564386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a13b17591f50b96af8c85d4e2e3e47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efc348092fae9293473512102c6532388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd4d20eb1bc5222d287bffacab70be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9470096f173bf29e558dd5cb79ccd3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900c3d4cbbd5d421b0563a5cb811b76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dc86157001db5c2d2d314b8dd7412392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac485465d9eb83ba19692987ba3ce00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ff59cb84abe64b7de28bf167ce5f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7954a3744c2fb149a51153fa108f60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7702175c85848fe337139f037b54a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2da24ced07dd4449f9687b8ad1c405397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c351899813d42d45610bd108fe4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c9fefc63e5ad7ae3459e19db3d2ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a5dc7d394ecabd2388216a4668c16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73930432c49d4aa4143b411a214a471401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c23554343ef86188a3f8542119b52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db610bbc4cddcac8684afe0146431c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d378a27bd965260bb550c2f435765404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3178bf8910bade258fcbbc39abe8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470124bbe9f609f24af2094abd3353a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe982383818386a56ccea6fc20c75317407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bfa40b8a3f469dbff5e14adef9f84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bcc3ca3d55d6c0b832e18bce696dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0853ef0ab2bade4246965597fdc32b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c39c7304191cde5ed9382481bf5e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500deccfdf7639796b836bc386ed3a66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a20601e4becc1037b49bd39a090bf2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771c3312c6721f9e5902b4a2bd4aadd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965662189aa2050cb0d2c4d1120188d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06319599c9a409c98ed4c472befb79c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3bacf9d2f436a34c0cbeca12ba742417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bec860b6a390ab76174d64d7dc0f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b990ebb9e1b0033d0a10eb431fc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee21630d82c40196317f069dd79f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81349e6e2bd56c3dccf33b1e042b7860421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b76b0e5a9b50f67f5d6e48112802422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d3e703a8da7a78b7d470c608e03ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482283b0f880bc84d5af3b9d0264907424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871938259a1a93d8723c9fd3361f5dcc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8cbb4161a0845ebd06082d0ec69bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4387f044b4ae016c9b08aea8aca7d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775feb07644a595026fc8357af00a1a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01ae84d74b82f3bab8f76e82616c55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5c48133224d4a49d13a38aaa88a51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d5a4c2c4ab9aba302f69284a674d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f539c5a65990b9b9d9ca6494456dff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915583a41c2816c5e1cee1e38188558433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e92c052c066bee042cf7f71bfe5555434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433744615521ff94f4bed3fbf2fc976435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5e0de4573bef3f11485af17083041436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ae44601cc28c20ff5f724b39fb9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c31fd43e153785fed381fd9455bd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2455bfab27f7f378052997b3df47b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80137b2f37a245bbd442b19172ffb24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21072e0424f420bb6833b6d198d6aa09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2dc642f24c48606ccc4a5f8f30463442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08423d0661302e8785760a922b7a9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd7975680e9146ff5b488ce46341c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa83c22acdda09288106b339c8b06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a4328fe2dea321285653f61ec1c8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df52bb294b29b9418667aab07a4b38f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce398e0f19568af21bc14800c2fb15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a434a2a9efdf72d968a07d12f2f7c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c280c3d5b6f1c419489283c7c3529e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804aff22254f452dd58f54b1716618b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f870e19e4e0ee1f6a1aa3c35031f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc622e2b20f94befa6bf1dc0128f3575453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc67f7bbcc233bfd4baa74f705e0331454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad043eb9bb943f3d410b8cc835d4735d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ced36c9592061740563faeddae4d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d003ab819df5ad4d0339c98049485eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cb90c3c255a869c980cb5090a570c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb6a9c12dab7b826b083a984480630459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b840600abd6c7a1861b4eafa6425460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4bea3ed572d6f5134eca4ec798d32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619f670b104e7479ad652bee0c070e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b883f637b07a4e9b05d158cdccafcff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacf4b70b37bdc36dd85220c916275d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c355e10259b6d61af194d37ce30c06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb856f478080e2793c71426261465c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedd84155fdbb0dc75d1f9d253c0f35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbd234d2d2d317ad9877dde32f204f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddae63e836b8950306ee470f2226a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373cd2fce43b4896429d5efe40cc675470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ebad8fbe7258d863edf4ee6342ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24981713c68818ce2404f486b3324e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837616e7b025fda381bc5bea59f0ce45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56bbef13e9765f1460d0cd858b78c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9971533e88b15ff9f8b9248eb6dd15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3b33e5b2b62d48f06aab172574655476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d300f7197d2b32f235dcbca946abf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0cc66d37bcd31e1121c82e66b2e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb64f0b4603ed7bcdaceed88f424e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a31052ff43e6ae91b71c7443922ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b773d6fcdcd824f43bd7b3dc9b8427481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd81ec33842ab42d1cbcb265082129482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498fb22f66fa341c394990b965a8422483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001801240a97b3ed3710d87c3a07862484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a5286fe8deb38f0a4e4f1844d6a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a38c0aedde210ae5f2a39d3208db55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1dd07255a79f16f5d080f8979ee0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cedc2266640106a667d0804fc250c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a8d9acc1d9f4498c2d9115e16a50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880b1f12c583caab1663f3fcaa675dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad62c120286dfa0b20c20a56809cf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8a5de4511f7f74d472dbd60d6476492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4640711ca465b5ef4046d1bfd43a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5825223351aa86fc32387c5a204977494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c575e347283806898bcc6ef45ffc44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e8ab903387fc24087e62ac194a87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af0f8b33f65fc9146b878c3e6f660e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9732d19a7fbbfd8286327730b9467498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5181632c2e36fc71d7c5592fbedbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d06efac931ed9f53923e52f560bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a4defcd1cd48ce81cee530d36c3dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f42988998703d96f9eb11a5809599f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c907bc57443a4a91c7434f219fdfc0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7c69e080c2b7a8221ff843e2c4038504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b99cbb983e43f77ca8a606fe5dda6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff050db3ad23ccb167ef712d68a0b364506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb66146cc0018945581a64d3f1beeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973140908f6b829a2f826840497759b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192532cb150dd7575fbd051d41f083509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3eb524ba2900500ee75b690ac7133510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9811034c35cbe79f140eb6102b03e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d9d69369e44b482bcb9804e632ad0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50544833a4af7294fb6dc46525c974513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9645486c2ffae8cda6d858139c3973514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f463e1ae567c868aea1271ed908f2c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757c24f8645e12bce3aded723916a2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890184ef62b0d8b0a290339adbf3665517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fceaa1ff4434c2a4e4386a2c7a57dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f2bcbb96ffa11e6d55c734a3c112519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a441d54dc25bf2af7a6273dc9313a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb099a0a70b7f3a676fa5cb88fc5b6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca548fe6fe8da078efe9296a2e1a82b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3e943feacf224d89099ba67c7297523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d86ad6f56cbf9d1f0673154245005524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488478a3f3c4594308c06584163bad3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f14b254a100ef6bd2d6a93b6f03244526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f67193de7468b1671c1004e199120527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40359a81d69c8b0eed5e5cf3f004fc16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a03a452634e62c3bcd111acb7f68b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619f7b24b5b279c16b5b013df3345bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f73e36e19ada64f7484f98a1bb1584531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771586837d6db25ebd50a4d7552881b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef16a554bf3fd3834df590c6bb07fae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f237243678b91a0628e9c9c3151ac4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685613d1ce0331bb653153ca23bf67d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10bc0ffee38f830131085c3cb2dc65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad625dca3050bbcbb636b678c0631ae3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6d52d17b9fa4f97aabd32c8f747e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d51f9bbd0b86acf9e557611c901f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e466d9432e9aef6be66daef0250db85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87d6f320a111e1523bac13755bc1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fe4056be7a1e4cb2bad8da7de356c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a50e9d0de47e3bd54de7c2b96ccda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67305fd65c153cf33dbdee6c0d16acf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917990960ccff55a1488fcf8038de48a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5d8b243ef91903577344bfb980cc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee1f9819529885112987bfe0d5616547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bfd1410e484a5c228fa6fe958cf6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f62898306aed1c35d2ec62722d186549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc279eb2d10ba5ae680448a65a278a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168f452892c3a459b92365340502c61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec7f30675c23c5038f001321b870b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049e309fca4e7057e6eaf4362636616553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e92ec399bb1e0ee45f0a17ebb5a073554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffc09f1423d6143fb4bed4edb94391555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef892c85a381ac40b146577aba588d28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8a79d3f5d59355160fd276b35e4b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb413b1c21bdce6bdcd4d0068f580cdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41598bd23331162f78705acac8b2f0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999371e6582215d2790864663285db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6ba06a3b3d8da176298b39273cb9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c744dc726622ab5f2b00561e2efdc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8367a62172e1baea903df4b328a9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e77960b7bdd57cb87b8110c50cf41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32882ea516d3c0f128d716df2e002e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bf921733c5f340eea041af20c88f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c80ab74c38e205d2c2843ed6c3646567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a637f52359546635cc136d9ffbd2775568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef025c4d1a7a219ac4f104a32fe493569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ae633508b3febf4bb4213dc510886570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d608818bf3f6c32f1017a7336fd98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9c565b00de0e36a61eb751e3391e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b116569fcb364b6d28cfce80aa8f0b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bef8053abf5d339456701da5e056b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd5565ea43076374b687c6635c41e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8a744a2a34513bfe0cb8ecec7c749576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00965adb0067e52b4d672bd528dac4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ec813c1809aac3ece8c9fd56bd13f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca079463bce5f0e9b92e4de37267f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac01ad61d624a30a5bee50d63e5139580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eca28de8333aefd592f00cb245b9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2f1e4d1cb24a69a7819fae8b178f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd53493b6137811e132cf6899f7a375583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360696ee77bb95a5f81891991e9b76f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e5352e4f2bb1d52d0cd6a49f6fe4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e749fb41b06688af4d7927063cd5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a623d0c2402485c882f59da4667b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9deef782b830689c465923c9feee7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3007648262d5643c3e9c6087760d8f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b2b437705d0fb62696d185a25044590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997915651168ec21b1eaec899f0f8fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335982ed9431286dfbad4ee5fe83f90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b510585321f092fcf7cfd4c37d681ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad6f2ccaf6dac2d531010b7603efe4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a9d91190fc4697af73d8ab330c860595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09188753e6c606a98e16e6908a3f519b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8d8664f02e5e6f5e94912ae22141b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb11271e9c3f2047554d259d5cc50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd3dc353c3a9683b3c47d70b074621599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0a92503d049064e5edea3ca4cc065600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb5892500799dd889395732e5ec573601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912abdcbe50c971dc9ad24c15fa3837602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dca92e29f98be6b391c2de5c6b5ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e503669e693a3c4d8a6ad1d7ca6e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b9ed1ae875c5189244cfc9e177b4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca737c3b30bf2525877b1a005d912c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b29e0f830b2d2331e4984f215101e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb2f187cedf5fff12907ab8177e240608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e136eb9294b4564216eaf5dba2461609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1cd6804cfa6116d4ad39416339b52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b915f7cc65cfdebd485829a2dda7ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108b497973e516d04f1a05fce5da8e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcdfd621a46e001336eb2f2e7e3f69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d43fda7e9a8346c915f71d2e7ff1b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadee3f5a8054488d90373c0d6317fd9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f835286073d73b4fd62a819d4ecfa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b0af9ca1d271408fc7e8ebb0d2534617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5859644ef7acce28da7912e580061f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ddcf51760acb31d451cd282b4a44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d502a805898e78929499f80c349f31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c898bafebe3d68510d1724336110e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc3c8493ec079f98e4bb1e77a398ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e51739a819047fbff30a1b6ca2691623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4bab7e7683b92e8582edd52aa523624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e04de047da412dcb4158c8e894e0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e412afea55b37db755abf2519613d1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232637e1911851b6103a01d4b434b16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3278440529f723ebfaec436524692d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad72e9589a01544bba4ff35475b8ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84d265ea6da407688ecf04d11c3eea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f70a85b53b26cad63e162a11e9ced8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed8d0cccabf90adc9df9c73a43846f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb03e113ae0260c71ac2217b4fbe6bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dec5ebc229778a32bbc1ab6ba0d5bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948c53e62e49b4fb420b8ada4d87a0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e61d8053d7f27f3779532c48d0ff7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafc53e6df976a17d58bccf47f3050c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df4fcc21f9c001442b36b082031556638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4efa7f7d59f284135ace76157dca1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b9bcaaf67eec92f9a5a20f628588640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d122a79420fae89247d53483d1791f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d074d96cc234429e2a8ddb6058640b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc3478ae562fff66e1951ddfe42467643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059200ec63d965e4dfe2f45775537276644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cc3726682d926cf6249b6179f3ceb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f067a23e79f83148f178b538c9acc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9132d560df2d63458332de40e3b48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5f6885f67e6b2b4f8941a94e7d62e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6011b899b2d5b0b58c5f48acd99286649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81bbcee2a24cf0c6f373874e3964a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf3f3df38f4e88a1af5819929c650651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48475ed5dd2163bdf2a01580f4cf9ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e17c1ebe7857baad07d83875003a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef338d947cbcf3360c4fcd457c16a1bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2282089d5ac5212bd145425dfb40c07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7e7a3642e32d77c882578a3ab2447656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab45983cb95868494556fcd1eafb05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331add5ccea0ebd0f3ea23c8484524658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c5b661f3c40072016f416082458ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b686fa0e1fc64af69aa48d1f6bd039660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cd0f48c46d55fc838f1f63bd8739f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7569e4d606829b4bbbd19f99a9b49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615a5724d2dc105366267bc8aafb8a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a556416c96fd159950f5bc0b72f0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04765e922f51819f73b848940fb918ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acf7f5aa0a02a328cb07cf239c91fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b7400e8ea5614601e3af42a77a5e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900a9c3abf62baa816993e8fcc8f4ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1cbe7ec7be610417f107e51eaf718669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab64406ccaed4815cb2e54982199f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4abee2bd1b7cac48f7323969483b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabd1c085267d575681818ce3319c5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc3e93490f7703874136859cd3f2cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0824c4ccf7ce9b5a36c8d0751ff2054674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135809ce0b674da97da70a96997ac739675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da962b3af119e6bc6b620aecb4b7c63e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d2308f57cd685a839bad57dff590f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9627224fbbac9e481f61edb7322a32c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16052a68093a1b40fa7102b09b4dc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b262bfb5f932c6806c2241360cc9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd927dc9eef2f2405c436ee04b80aa0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06f33fc5479c40e5cdb48501c72564682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992c12af6f947470f02349ec2a5cd70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930269a369497910bc346a8c04bd8c4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba356e013c964b946faa9a9e33cddc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f49f665fca0bce9f4d7ab0bd318604686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b92a7974419acaddbae13834cfc3e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8502f1f4ec8862c653217e917798043688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d1f6bb49c5d2428d97a06875d059f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcef300f0930f32d05b71645047703690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cbc4e28a43bd55288afbef8bc3ae6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c02cf8c8ecc57652306cf48d09bc4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c623bcb9934e602fd703bee7f9274d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35decca4a23d5baa6d4150807d75500b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586dc2db0a2ab3b3340a75da26e6aa9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a488555422d162618c8a2ce96a2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec7e6f5370178be7d72f0b5261333b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0da0da47387b1ddbd65b7f14faa570698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0243fc875038d87f9d8407f134bacd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a043b0e1d7d2e362b30578292fac5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871b70711444c3a228323e3e4020a90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b580f639c1fa3ccd77445554e3dc0e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee14f8e41d9eb29c9867f2dc39d1fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47986cc2af8054d202859e62ce1157704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d360887bdb6db3c99da3e7fca5a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4417f4b3e739f6584863a8a16923c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625af15f1a3ae40fb27eaeb036e3d59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3d7ecff7ad5fc0973ac3c77d67096708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79025293e7d66f17980fb86de80d4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b486008298b2aeca62a96c59ea9bd8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1347ccc42ed5e7cc7156f9c23cec9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bf61de2594bc54b8ffe5c16809711712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7109c8c99f591224ab3b8feb4490f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cb15cfed99bd9f3c536ed94aa6c99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeea14ca8dadc19a117f85c4e7d1b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdfa118c186aac146a5c7c2d30eba5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019e979f5f625d27735894c44222e0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e66519999b41b96877fa60b7ebb099718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851e28ca3b58647c8d331f8ef5e0265719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65ebbbd5a2547de6cfd73226e667c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fadada6d0e6278325bf81dcdf2f273721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051bcc508fe162937e3222a1140aea8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d4032487d48b39f7c1a1e2ad86ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8fa0bed9f22a1c34e8adee7e3b9dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3926cca711df14dd0c2cf4486467db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480788a652bd37904fdc5a25fb0cc8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b23a52c95fa71ba04302613a466d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22a1e2d5b8fa62f01b900f7b1d2a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5398a6666cd928fedb9dd647839473729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed302537d2a297df146bd7b95375a8ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278c96ce08365f30037a4949805e3c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26e4bf96495fa667a5a17437d54df1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4d1b119c22580fb97592177f87a74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa752cfe00770138816ea0ecf9a76d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb8c341c50492adbdee13a24a7756a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6ad82c73580b68bb15f42acc25d53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5756fbe3e7be76e779aef85d4b31a47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656984b4f61d50e6b0f02b7b3b6b709738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b0bf8c19cd7fe53c1e5c4ac8c3a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba9a2ec4a99bd8a80f722d717aa6d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d8b97db668429efc9fbc289d0d03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e51c3d23875a2e69469f56a1b240c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf399b50083e4de805e632a5acdd66743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be706acd716e9a1f5fc3495318b1f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05efa501af1a1a6ec7bb8418120160745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236e432cd1a18b270fb07a5ff914928746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172c16ac3896f152f6c32441bfcf29e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dc6cfc0014bcec0dec082f2264d2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f29d864d251f71fcce195f815a076a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86462e015a991c5207923429fb282a9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d01776e80a48066ca114d2bbe65391751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c4cae76d5c351ca725d07fa4d7a58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a1069e5f414f7d0e0aedba5fe3c82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c41eb7702c7a82d6ec34dd5a2614e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07f877293d2b47a6dd191478a9d22f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf53c4c328482f78744438be3c60f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce22e28421e1b8a307253a571798d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8111412ff18ecdde9d02bdcd4ed90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf0d9a3a4b7e8bd0eaf8944b621e3c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f2f33f31e23e44dc6849cc82af042760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283829d740f011d56e84b34cc39af3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc73339a6ce9c0f7954476714d2180762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bc1a9763e79d664c85e0b280d5668763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9903baf18c1fd09a97c66e80b946a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103773a0f0188a3c4a7cc1ed68824365765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad3b2b1ebc88094df682aae4c6b00f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd680398954c2f687c0da8a9ed20d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b4e8296ba847db477ac2f37853a46768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a504d59b146701f965d642104d8e5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ead2bf74e74e8fe1022c0b10e890b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c264c1baeb614479fe37c7901a40f59771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c83764ef984b4090c0b43339789b64772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65841528e599f1118528f4f5afb038773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f92318360be959703815689b157e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f4f6a0faf3f85415b56be7c3b96f3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724179e798f0ba6e1edfbc5fcb27a803776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1ee10e74adbf893284256c3a74620777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608260b85bd9569a599a511f6d011c3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224cf30c38b8d4eb18e3f5c0d030980779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072122de15c59663d130ee1a3e1e110780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896e60cc1b30a495b46a2646348c541781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8225d7ea6eb171034a8ff046f17e31782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d59ecc80a1fee3e943a7f514f35fb5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183a70bffc5ef228f8505061a898366784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69e665a262e9f96ba6cc976dfc4318785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146142b7720dca4893611088a7d7d2c0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c67ff5f69a3d74dba66947afeb88bf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a5df2a85c8553de78e2e7b3eed9b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c063d5cd7a5f15b34e33f7ad330f5f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39b424352b41d640a6f3b10e565d42790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece879a501d8b31e5434e24098d5415f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d4b16f428e3de5ecb51a8214098a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c617c1da810da013af9cda34816e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b775a09a04fdb80e185768604064463794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552634ecd6a32409a10eb82817203a79795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f11cfe38caa66e3957fc1e37b2a89d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a77f053d86864574479cebde807be9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d06b83b7b97562d4e4e3a074fddee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141339feafa016c02827e2d0ac9ffdf7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648ca173a67dd8b632c88229c73fcf0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e998a0dfbc4eb736104ca3a6eedb9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31dfd7ff0ba83c01354ed299a0d8f4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813ce27f8fbaa200a09b116a28ae88c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fac477707510f63d528f6c4c9cdefc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07fdcd6c17f2068125c6544fdced98805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd687cc804c0bc23e620f0f79425f0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080608bcbdec867d8ecc25e846190733807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a7aa057869bba5fee93db3bc635d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bea58e7a2322ad83325ba55ce02c32809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9fc6485123eb42cea687d1ac00715810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34bceda01a548f04dcfbf37cb38fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f46d8b775fc440903844bb390c215812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75293e77f9c713d5723307619e92fea4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b516f9420dfc4908e32ac374c1b85e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f6de76afae9d881a67b7cd63b6165815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820dc7f50789a37fa485ca55c07df64816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef09d44c0b328bc43273e94e250940817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0b4edbfe599d32a2bed0b3d8904a2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76f6c5c210c022bafe1a5503e3b722819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656fa4fcd23c908668457957e0f5e6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1322a55065dc7827f5ab4599c39e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70cb2115b82e0e99293bb883bdd4f9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef73a2790b1b7498450e711ed59c7a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60728151d5241f3d80fef3b8f91b5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16115a3cc9b6b1e5501dbef1d396127e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527d5d0357c265443fd373375e4ab9e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd23eeb3a11daaa05d561f6b1cc1631827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e32fe3d4e3ced2edabcdbec599f3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a09b74b34df0591d7a9d917d6bc9e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280cbed754a7b6c61ee8c08132b9a3e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ea5e20e033841edafce467ba48f23831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85e5257f2a78c1fbc2d1e9bc3a01c6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5625b3fca8533b369b48930a8f06e1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c0c27d3677457fb473bd55990c2d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a7b47ad9f80892e9e592056162db835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968671564f11e38dd1c81bb3d85b3d6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7edd00f6d1efe725f5d9f4102ec24f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47418f334d9ffe078fc7abb90f974184838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc0d86b9b71ab693deb35e102d93ad839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239f080344f113f64e6ea1b6544f49840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06be03d40bac1163de8fc43c5681ab841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422899d042528da5c9bb90f8e4c9cc1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8dbee0f5240045eaef078fa684c82843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bca037e54ac921b200d4e0d07b30e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766445149342ea0de1ff5a6b6d808b2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612444d7dbbc0ab17e63d861770ea0ff846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43bfb7d0d62be4330d2bccb71ac046847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d6520f9e5ab969541e00d54ae6535848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0f0b30a90868ec08a07a008f8e21a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d302b01738a76d5926aba1a6b2af01d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee419866d4a8372cf0ac0a8a214cb1ea851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847280496c983300cf4918b65c914559852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2fb425ee640b9a9cf0048e6d99461853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187d812260f7131b02fe04fd250e5fe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f20f6c20cfdc8566104a12407754855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e95624a591948a9f3cebab8ba221856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cad12ef06bc3f42b850a8c7f968239857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1b079dae86241f7eec39fcf6b02b2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138dfe913a6b5ea2df811e6e3c8d963859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73521b279ce720bd9154ea4d7a5dc16f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc93ed93265a5e3fa7dcfe499bb34cc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dc0fa3ef52e8950e3165ee205de9f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc102396ab692dd7ac948406c71eafe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3307133bf81b687220e190677f324864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5ebad294a4bfd16a56f4a7dfbf7b8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c468e2637b4b1267341b2080a0bca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f838736697f9be0b1398c959cb80336867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276bd561e7f98542ea89b4e1a34e4a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51573da12c8ae78fcfccd8c97c911a7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b0588f9361fc41870d0bbd5f00cad870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b3544c6f8216b05096ff16e41714871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcae52ea94bea60d077686b233dbda872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b06578c67fc7a317819ae43b1f373f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c673131db0d87328283aa48407bae78874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd5e4c9914fead80c5cbe8ac294b26875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79218747b4412cb0d036fe3c44ab408e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3788e3415d39c7852295e1bb9d4a8cc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6dd6003bb3f9c08f99d405883e957878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5260004c0e982af4b26d2b73f8e349b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844f77e8eb78a35a66e1d22f26d3412880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febf97306e9c58f9eba54e170a1e03b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14228572bf7bf7bb882a953ac10b275d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092652100f57e67319d4a34b338923b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb799c2739ebf581d180fd5c8814c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db0f97b7a8fa7c94977dbe09856b31885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529285e0a1144ed7dd008ef595c59af886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab56a5fa7ca7d4cea8dbd09be8651e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da335282c40c76b130c9afe0d83242e4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b349d806ca273f8eb5209a6c8e91a6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb41b7266e5f690541096e3108588db890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3165dcace70982696e30112a5caa7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df1c2f7e1dea14ad2dc651be938bfa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddf4fee91597412bb8d9c57e7ef067893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0accf5eb50a2078bb7c4bb95e237894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a07c04dd58c08a8152d629cde7bdf2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37178108a1d6b92a669fb1bb9abde1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe14a1dd856307323c34947342e22a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5fc9442eb029c57310dd8548860dd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb2397320a17458cc648fbc3aea547899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5890412413abd294d5f3fbb36a1801900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d9d57170766fae8cf6f78bf456d17901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261edc0dbedb0ac2f680fff2136854a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71ac4bdfa85f0c6485f957912606f9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3618a6e6b8f2ca467986c578e8f16e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5567b82609ce45acc9a00d3bf2e53a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cc96b3d22bfb66fed45b20bd24a27906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759f04781f1201852265b184c8418b9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1951e0ad068453421dbabd5fc1af8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59996a5de6712ddd04ab7e82d68ac3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5146c61d83aa5505fd8e58aed6b5d5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37bb443e6686df2b55b0829235aefc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfe862ff5124c98549d21aa0c78251912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4a67b6ef73340d932fc56f33bd295913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33115b0a6211cd6b79dc596487f65d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d509fa05212db5c4154e82e6f126fa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5b762864e1c899bf2f7f2b507dacb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a2bcc70e04ff49961e08e26f6217917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6047718064430d64dd040da0666543b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754f0b6eed58df6e20c187adf5000d8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4bef67eb0f6c4f03b7bac2aa237a5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea04567ab46497e5570d7daf9a04c8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dbfe7f3f867ebe6f71ff767ae70bf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e400b7c08ab75913e601dcda5991b9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f3efcde4e5d453ec3bb17d10c07ab924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae8a4c2551736b862cf9b469be63ca925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e08eeac59dea561e0bdf0fefaba63926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa209577bc24973955689494d8345b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0616aca1ca14105caee9edc4b3ca52928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c5f51ce48de3979d1d4b110bd1428929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42267e63f438ced9a8f3b83b0ebf1bfb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4d409421d7c423f72b6649bce0c9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba20ec2b3542c70fedf605194e60750932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a03d10b19ffd6c94aceb2790483145933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad51a90f90ea5c4a81c77afc3618c45934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a26516ed09db5aec40f14ced26bb9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ade16415c952a091e929155d1d4fe936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a810268abd21418766949a401dc56937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b9e53a82c46f999cb50ed602d3b68938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ab1fe338d55521fca7b0b30d95ac6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cad96ccacca091667164bf28cd533940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829cbe4ffa872e0652178c45820e3fb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fadc12685e7a2772d238a4f8120ca942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a0987bfb7d598967fea555664128f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efd6d34c93b0f22d11042392a33584944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca753bce25478cc0ae36374fbaaa4fdd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe838e612909f38b47c38d78ca6d92e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140da665011fab48fe87b62f5a32aae947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7a4cfbc42cd1d5a56176a9ae38814948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b80dd898ac9c885b1a05dbf89a7f3c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3150972abe11b3db35a62d428da8c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298a83a8d09544004e2f27b0bcd5d88951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261fa7e66626edf030bbcb76866e47c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10307b5f7fe8d285dca40b93409aec16953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd5f702983025133757e3638b9d254954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07368d6012cef2e534ccc248c7b9715955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560233ac776fa41b3ea099b4f794442956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02d62bbc97c0f988133155b6562bda957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada80e1068fe95507eaa1aa86fcfc20e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e29d991951d183f3e4bcc563c242e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d979e61a7c14b9116f9f9f5b8feba960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d1641a34dd7486b04d46c7fb5d302961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04179380fadd2f4a7efe10468117972962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132f33517549aa0f40b03844137518963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee9d186c0980d017ec9329781f9374964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88b90810ba8d874c0e4570b45ff375965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc75a5086aca80d28ea2f7b344043966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416314a6e01c3a2f3f7f65b71d53f46967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea660a4684ada111e7d65418e2eee8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004035411a907066450349be246183b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa25d9aa5213584b5a43a2f10088d5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a32c236519eee166b1c1fb8d082ff6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9a8b0a6bdec65e6862819ac70bfc0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7494bfeeff2b17ac0d124ff1a36f58f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e749dbb51ad84bcfd18409be931e1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef140a26cbb0b657d05898952a2f369975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f31e84389834bebae169b4cd1080e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4833d3c8b2fbaaac80a09357852d4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e1a18dc5f410db4df1dbee582d675978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d263c74d391b255e58ee510a5bf67979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5731992d4afb718f62f037bbc254b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7cef6c8f6c21efd3c01eb6516e2d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da0eb654341726a1a2cc02235819e0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a084f8c7d5e5892b814441113b83983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca58629b4995a789ffd53671e7399cb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975df87e0f1cd4a109cd9d3290eae95b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f33f58bb67e36e5c9168e99b17f5b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6165cbe315fbe8feee0664e4392136987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caff9f8fe81a93215736d1006120f2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a729ef178811d638d90ba7bd3be870989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b59a2a8c257fba455554f0da7a2da990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e1caadc8672df1208bd75fc21678b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd831f72fab6054374ad8577f83d63a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a741c7d77c65b0245b37247c99e4f9b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3c91045c2d6f6b4f8822448346f10994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaa1fe369b7af8c5a8887f3178afb0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c023e38f16ec1ac2dbf6f781c83a4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7ee284a98c664712d4c6a34235cc3997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeb974ac504a9bfa3937ba992ad1451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc1d41bf2a18b242432ea9b204cca72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d4080c75b96dd6ce0c0c25af96c653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0f0d662dd89eeffc2f38478b4c5d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdae1092a5e5e579b1f7a140ef21cc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4352214abb699cbc827e6dd4fdce6f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413e1cac5b421801c831065fe6b4b037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2df0cb3adfe3bdeb082f5e0255d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a063765dc4675d66a15553c34473e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aade2c68fc630572c80c31eb555f3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fc932a1c04b48a4e9207c3728f18011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3cb72145d195362c1343de26b696812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81f980356ad477b0b8472efa096ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344fb4c265e47f1ad413234cc32499214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3adc30111a7f5c6154555b17b5a5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8798062c178b512445e13b62645a6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c9a92a46f5c81215fd2502a1a39a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5ecaf12fcc5faebf6cd0834de978718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ddade9186e60465b876c00f4f39a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038314401c05deb63e57ebfae9e7b9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922c1bb685a4d3adf343b46720b8e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a2a2d8f31421c6dfe5658b2fa77c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55d6cef9aa73f0aa6d71ad67d10bbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1aa4692d0e78834c55097c5d2163424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19663b9e79382bd525fc5a104b1ff03625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae80d40777999bda71beee90c60fd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83867b2bc8c5cf99a92b57bf9289321427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08fc3a4ec5a2e08ebbcd934ac8d96028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d2b55762b571c00cc220d3342430c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acc2e78b8d93bd8bf8a65ad5890ea430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301926a24009d0015cde3d55a03657ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c9a81bfaf580ba9da026dfb441f7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da505f2e233f0397824368dee5601e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d5de421ff6446041e266c6f0feb2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f204bf6a141ab0365b4125f068bccf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e1b5926da46be99ac803d5d248d8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b598167fe13009d06db738ad0a52c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5fa6b581c89b8ef1c4b0c1cdd700038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f585353597a77e2b7359891c018b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca2fc180898d680c5d08ab3a49ab0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6180bde9ac653376c5e3624a109641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9873fa3499b749738d94be36891424742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9dbebb01626967e0cb55775b9d21943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695674c7103bfce7671e0f6fc54302be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3135abf1d5bf8cdd23351873d757e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be529605af3bc09bfa98b931024508d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4426cef76b823528c615e2699f264a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcbc5fb112742dc2f1a57f266f71a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad716106800759b112fc1075c4d7997b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24725a172df9104c4186969e7148c7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e05617bf11a7140c7c95f406adf2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed28aede42aabdf1b89a1558a740a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5cdbc1cc5b394c4efa5a42122ea4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b7aaa87030fc464a2a3b294446b4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e7339085ee8b469d183c992901f8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf98c5c14d1a6e3a040c32415854b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd7b5004574d88b97ff0e0edfe757957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85877ec92a9f416f8932fdf04613c3ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b26c3263370000e884535fea451d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9daa7da662110dd42c35e30cb5d4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e36c1ddbe3c7f888a7eac2aa7466861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829c64c96c82504e9ae19cdd413494a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138373a25ef6f03efa411f480f02d40863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce99aab80d8ee78c89a04460635d7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcae7124358c5cd1df176862b70c2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbd91164dd7cbddd56efc8c654345566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c70ff9c48a37462957507cd3c15067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fb8d48b9eb715e888d1ce484bf42468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff36f24a414fb39e15692ff859730dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c187322d24d5a85020cbab5b3383ac970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07528b62f16ec3c605202da455966f2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f35fb3e572c607d306292bad0a26ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558390746982cda31df7e47cf9d175773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9025a093c0f2f2825451796e3b6f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f84c56f4e4bdb04b7979653472e6b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7c3de60154396ca094e3bdab5230d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f34bce255de514ef70b590bac753a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb5c1a962d3585f628a98b347bceae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e22d3412e5541cdbe5320eb512dd5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb27a960b18177d7889b28add9260980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0441237bb1c58449827fac5940ced9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dec446eac1abb197efdbd238a14dc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fcaaaa4a59c0fbc0fba16dbfcbf7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85af0ff69f516564defd969e69644184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca50dffb718ef8d976334a7a2eb131285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985fba32308007e5a1d2d4a66f7aee386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb68ffcea78c775edee058a50858d8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a0473a83c374d42ddeb4aa0913e7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057501498ce5e1cb4949ee7bd2addd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01170df09ea5917732ac6e62b79e316790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cce1ef1d8e29fd599a15224cba58b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aa7edc1a2dfb08ff3233d4c31429192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be86f2801ba3640dfa10b44080bf0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417737db453e9b3e5d57e9a2cf8688a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e58f2391dd75af75caf9c462b454595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00a7cfe11d2a70858a4c815fed934896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d11a2705c17a95b9c5b604eddc370b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a26cb6a4cb84500336c672fde6da498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307c6c156d4748eb9207c936dfda93b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303911f6ebeb9f3988fcef8451349ab2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e80283d12320df1f5949b589386b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5699563f2ae6ffbd39a576b882a06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c5fa4b8a5c3678202a9c435fa9d49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be79599ec7e41a61ac0d080664fcf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef7e1c72d5e4ce589c0ede5c22e2a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa0b7e899f420c008d3d19d0d08cd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195091f36027968833d17a43bd03028107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506790fb3a1b1e71eb6af51e668dac19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e77cb4e3ed1cc52e7e1971b0c7025c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eb2d568c5cba59f81ba9bb930e0c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f25402b576187c55fdd232e254a02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d79316352c8d265f1643b52909f97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edc4ededcfd00668e43489f796aa19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dc5282c60092ef6410ce8c1995af5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69419cfb97bb5aeb26a24a6c0643bc3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638bf908bf2c9824a0a2b84abe72d7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb90aa1055538430fb929c37446605117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b85f45b28239dc185e1126176b60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780369897e33fb4da5ef07d8e6a666db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25593dd8d681a9413d5a5478d79761ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f97f0dc61908c263fe873ae71ef86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2c335d891abaf927c8bde5a1cfcd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257bbc2484d2f695109bbb22f1a6187123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5b43769342a86aaf99a18414bfe2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c20a5dfa2a79bf3439eae5503293c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a25476da98bf6fa4487f1b875e3efc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6870b6669bed7c0f1a9f3890106a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776d1ea756a3d66e4c7cdd5c4b3f6e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbc07d5d15e04bff4ad28303daf9b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e19e0b158d6b9896f45137ed65933130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbe4212e51af288e66603387df924c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431313429bb084b961f6817dc8fb945132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8842f5cffdecf5f78837d64da202d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b88a3481abf098a4efb84307673c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b9bcf71d9f060ea45c30fbad77c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9751519ed0dc99454a3f21c482791136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d39b087a451cc44a8a7d2382bb70b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a2f1d3efe8efac61e671f1e8b673138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9517affb0035227ea66c1c3fe335dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe67822a774a76e8cbc9d444d9e249140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7261947fcb6f6c95e9d1ebf5b12dc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c894df7e1f02699628291bb7d2a20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87400b8e219425f543aeea419f49b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3dfc941476d245be85b5853d62290144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118b22bf3b379aae0d762b0253b4737145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c097ad9e6248477d11f65d9028d64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4b2d72d72beb121c12263c0ae5437147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d67dac6d8e8a7b3af1dd3765d93ec6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef4776bf806decff4c548566248609149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbcaafcbe2cad40e277ae89b7e046a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86726fc19687959cd205758defb3fc61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181285f69194b9bfd8e341038ce0ea11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b849a76cc779db7a58698e0a6c8912153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dff6f36c7a862cff85847dfc6b85c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63746c49c3eb0a65aea13ae116f461155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdd99836a080f5b01b93e84e767708156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37910b354bb05a0818b03cd183344c31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba20fb8f6bd5d4efd183ee859cc3ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30b3fb592cc6b9eee855778aa7708a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c159171a055612bba798321708b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d914652f5d693745e8ef36fbb44662b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c71e35e23756d49d14f114b4edde15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d700c6da2fcc02a342356214968d04f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2415b899311de3bbdaf09f107344164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17912115ccff2db34b378a3618ca4e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6cddcd6fdd75c3dee5e726eddf13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349fdd02da9e105b5bf51a6d16cc0cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701a17afc1364f32990f32a0669f1cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a08bfb07cc27aa8765640d4aa08d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb75c815155c455c5f8836cffeff18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986abe18ffc71f79914f02c643c288c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e9ede1e893e6c517a3c57f1da6e8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4df02e4b6efd00c4e3ece4df5c2bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13043dc922dd8e7c7f81a0fbc3d049af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f56d07b2f7cfe01ba3d14a6bfb94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3346f810e0580d7b4d070719f0bfe77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23cb881d84d759fa713a284c746ca0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b761b7e9f186d26d93e809b41f2e67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4eda8d67bc8abeca5dbd72085e924179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89abadad98955613f62e5e1800c923b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5c137aa6029888527c3c1e9cd250181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2bdf6aeff0d8d5f7e395d0908130182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c8418eb5c82afa661334625d1a27a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4204a6902b50db1d8afe7ab6b9dfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d53d4df4da001a159ab15a494105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af284743b28af3166beb6bab81f4b87c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2abe9cfcaf18793673a8dc02a23f0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028fa8289522e8fec67d4cc02829aab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7436174e520de1eb293124efad1e401189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b621ce4ee8eec126512b15cb462732190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef58af49b533664b2c2eb4d9bb9e57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a246cc6420fafdc821d5b2d603da7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a5f3f1826d2bc05b668a61c1c025193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abbcd72fc043c4911378cadc0d130a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03a81d8a9b190d07be74414927bbed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f046640f5c1f55bb45ac1140bb5e03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36adcb21638b9b778bc9ed8644cb48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc3fcb2025f45373f1d060860f5a4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411867a40499f8652a2a67ea71dd3cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a65442ebad696a20df045d8c6d574200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e1907c5dc00aaf8075f55bfb2cb72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba37149459fa8640212dff6ead454b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60664a2e7a5f788519e939a235bdba14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa395bac8f6c2caa8b05a5c417172b2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4aaae408208d2623abe7c96000a9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1565d9574020583312227aaecf6217f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fa7997c12994aa706997cf29f12e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805db1be957ceb2145c39f549c0a19d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded64e48452e1addd072ef2bb83afe6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b7bbbb47a093039adc55eb89bf05e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f8d9955c78a7a806ea0a0adddc7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd74af2ad8b102bce4743cfe1e0560212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6ab27153f2960407384cb55de331d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac24fe7b207be620122ce91a2bb9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d2ca8f7f2a72bbb37752caef723c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe29022b2823f9a7103e2168e098e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d158ca83f2c0b1ccfdd1307828f4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac85d49d14f3d77a7aaee4f7fa4221b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21480ed4671c79394ff6d5a3dc74f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a76d1dbe48bb749e10313adbb211d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99b08b34c052a7a33fe85248605c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be7b9a34ef244fd79d4f8866f82263222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4442abd64dac85d53e86d497b2335223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4de4e7bae25e8dba88374ef8533fae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3ac65f2da9af34449a42be2efc570225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a2de6acf0bf4d4e3321cdee24277a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618599a2641a263435819585d2a82ce3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382035fec11095af80d8dfaf5bd7a58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d45a216537e79bca85f537234ce256229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c5687ab371d3b2e1c9244bea55fd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da61df660972fbcd66466413840aa4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dbdb3840ace7df338ecbcac5d7159232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4df08b999fb336ec2c58008373665a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd820be77244bfc9294592400c0f930a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e670d7fc50f99f47f5883c82c61af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182073a1bf66ed1b0b34eb95d42edf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dcc382106ed3ea0f716f1516f6972237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bcc701a6f79f1b158332f76ea9594238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f7b3c4a9b156e986be6310edca22b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4699ffdd9aa1dec4cce3ec2653b4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53547fe65a6e6436d20d62e45e4c8bdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c00467847a218ef76202f70dd6f27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3206b0be3bd8d9c11931f10073c8f6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587d211ffa56adf9cdf87be2d49c8a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813bf3c827af3db39b8cb88b5dbb6ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b61482b6340b878afd279e069c2b5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a3661ee9ff239abc72233ff7c1b4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0fb8ddeb0c2eeb231b0b3d018462d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ece37593d65ce8e602dce8b1b3a3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3d7f384f2f1ae6007f983e553f477250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec1305a16e5978dff350fe1a5cb17e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32972d5f5639469606a19cd6ce4326252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f1da37d1e45d82a5b09c6c9ee7fbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d7d32119eca07d6428bd9744e2fe5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792905c0d723afac001228668250fea3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8329c871789bceebf2b12d7b502080256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369630cfada845f2d3288445e6dcd3fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a047b4eb3fe0a63040614c030778f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ec42ebccd5cdb393c0241af650409259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccc46ace54eda141b1bd902464a2b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1f7898f14a2d58eca0feec467b66a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1539c1955e7a9c4ca126c71f961243262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2a3ecf76bb7163654259267bfc92b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57867225111eb958040ff3aed04df76d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6a93a7d4b2babbf167662d001295c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849051764302c89f0e44774e0d22cb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c76e4df7661e16411e03a2a330a167267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff86dbf01b4799f06ea31e371684d5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6497f9ed57ac2a32c14ac99c939016b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9d1749d210931c37f79e10f7bcc03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d1cc9f2e258fbc3229fb772f60ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5101f6c9dea388e23cb15a18bd231272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0db1d65020dc5e60cca8ba062e31d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cace9b88b25268da11848a73837554274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f0042716a13c7e37396cced9a8e66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e0ce89260a17d9b4b6d619d65966276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50772b4cd3ba1c51cebc5586bb9fd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9983bd714077a9be42796d2d3abd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90e8ccac81addb4e0a7246b7a04e33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edef064e884285d60bd26634ac4029280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa64badd9efaeaf81a1052a500ddd15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ade9b17ef5acc2e0bf549e69af584282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cc40bf5921226ea871315bee8b695283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98c9407d9ae8bc305564f55b5df687284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a58442e911c6c2eb51c229e51d3f05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6805ee8560ed9e745529bbf76347b1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a244c5d7c96ae9696ad00e6cf792449287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d63ab7f5466b39e41bbbc6623d28e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359815eab7dd77bce8b0a1f805bc6936289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeb8458fd073913189ae86bfd5a49c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b9c21931f41654c97f37514567896291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea7db93fa891f6a5ab1fbd73ee02ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce82ace695f98d2d9acd83bb19a24d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49784d922c2f7c4c8f5c74fddb8a2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c95afd7da2306f5042eb4ab092580b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90010c75ec30e5652204456ce342260e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55765a4530a5df0d5f5f9adef07ec9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb35269796c36b3bf7be6dd3f8d9aee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bf8d26b524158bc1391013243d996299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73903e17c79ed164f2b9c09a11f63fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f480026ce9f1a18ad3324f0f1a464301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fb10399a8ed1e434b4309a672367c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932db97da4ebf9752e65e4b9e618046303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c157ffe01a7aeea547f82c87019e774304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383228ac8f7380bfb7ae2ff8b467f944305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834237a50c51344dcf298c641ccd84c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37b5db393fd9fa51ab3c59b5a21021307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4669f70a60b26fef010966028fe5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e391f65b38691b0b7bfa6ae8c995d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0dea57ab2bc2c70b0dc17add2cf70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f9ba92cce2f3dc2791e8ffd10c40f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d879adab00b6bd365da581ba75d26ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7392be443d2e7d190a110ed7d5a3e3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3de10f27e558ef410001953f70fc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6227c71ecf0a7eb2074737447501ece315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfef5f40ae4858738989dc71bb2880316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4ab73919729443e0f886b081845c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb07a162d5aa64781b5ee343bd557d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0debbe34a3b4ae59541dd8a1cebbda0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d971735077b1b29c7538811c17cf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af913a50e9f5d2ca6cc93f79e6a27987321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f381371baa8e2d331e4b7566864d20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc9550058577297d944519c343b9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd2703bf167d8401392aa0217838e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da4f70f6f1a7346b8a59d32f47bb62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d34998545fbf68999d82ce565ac0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5cdf3d58077fe3abf75552b674b0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508674676d48e9d169d81f9ccd86d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aef8f5c39299b31e9a4796c6815ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d3008d0b5fb3b8deb06e838d4d607330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd6dc352fbcf69a2ab5412156742e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91795ab58e79f660d0e9453354cb89d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aec13980448f4b6fc75874b4afcd4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3b44bad8e07f135ef6918d0719d4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18dad65a938054a98ec983d55b0150335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06779928a0cffa8914e12ca3671c41b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88dd8252422d1ccd6c6f487114b5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55f2c5fbeb2a20249b94d62189fbad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e71548ebeacf80deb74d8a31106e77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed774895529ee5144f6e300345943c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f618a8afa8b3af23a1f667ccc117bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d2d40a9e6c2782c480d6c1481784a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8bb76073d8d6154b24cda05d57264343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deeb60cda28f6f14d1e216ef6a77ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d93b4e30474dfda18c0152f4f051345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acee96a0dc115389d1781a8f35b00a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbde8223563ba4475d31b5f355a35b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b553b083facfaed786265f037d6b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c540738f1fa87816b9f6e775f49c130349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c3c3c1cd9e7fb447651e98dfc80c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ed3eaa3924ecb061db2faaed83d24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c26b4641fda1a7453a8217b9c047c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bded7c74637a71ab477a4bf821929f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77784588baa27be175d2befa26bb3c51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d318d7ff8dbaf86b991332d3ed4d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c76bed90f2716a20972265420b193356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab083cbdf0bcf6bb0a20077409c2313357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12118d8585bc93e4a671c02d13cf9b6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab0d225df062ee56034b9b27b9242b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcc695f2253c8e1525551eff7625da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb8f35c82ba3958e9968dd63b44c27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cf8df9dab005103398d757d83879c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4676cf516fbd60a20abf6ad2927586363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d91f5607b1b94399fefc4c2b683ff6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdde2921af2a51e5c39e7e66ffd80b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2669be3a45e4b50713f193713d840bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c093eb942697839d9d3fd780ed28eed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ce8b842b5d87eff93a7dd93775cf2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4d23cb09c1f0b64f7cf45e7b7bda4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e8b9a4fa2cc57c14cb1db08af77e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b2aa76381378d127ce4b2a1b3ef34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1f614557dab63ca041347e8af8036372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932d0f031536bb5b6438ef44ffd726c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653de81eb25144c9839da49ffb888c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf5462dc78891107ac1c1e1d295f79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b5c3b9407fddd37acd4354e53b77e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30afb6f9e22c57586fa0be95cbca042377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303fa0b9916fa4d23f1d663623db000378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d94287d27ac33c5cbe59cbaa7478e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674bf97c508a78e5da3e01fa08b53a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45c00237b10c8827e62d21ac01ab20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4cf93447e29532ee4f0620b5be46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c0f1928b568eb0587a31e58adcf45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab975e44b5a944bfcf6fe3c4a8c8b91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22436ea527420b059145c2186bb332c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a387e5ebff84343f2181e4a221257c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322bb755725bd412b833b61d0b2b74a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb377266e18d70f0f314801d395329388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c687258745db1a2801dc5b6ce55038389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38246efb7e09fb3e2370868b48e1a7cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0bf925157f9503847ccdfe7eefb7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81184e43efdf6f77011af6905d9879392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0838c9223f53210a86fad61b96f723c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923a6e235c208ef8d15df50ac1c82a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc39438310d433445bdec4fa2f6907e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e961cd027e42fd506def45306dbbbc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666206f86432af98090a7a9de38a1e31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579220a1a3ad488f9a64b0d3c128f42a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c62bd413f6cb05da2f36f3d6714298399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8090ebadcba9b425cc985439fab78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80993d4894200e5e8f3a7eb543757d2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff026cd004f9b723baeb3dff78a85f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba40c0cab9fe28f0e7f8d6dadc79c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3823d03abf4ab2c0082a36d7c27d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651630458494d67f8f0e913412bbcc33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a2a5af6e5e318d8d4027d8969dcae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf4fc7f39f7e17e5e40751145d91d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d586b4c378f8f4ed3e31b42b5385408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed895f47f0839d1f2e87bc4b0ae0bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563658a9b3c1787e47f3820429ae88a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276e2224b37bf9c0720cff80c4ce692411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab374f5de85f0d61da816aa298af5af2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940829ee1d6cb87640589bbbd06d2980413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772739c90ccc3d5706054cd977fb4bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51039f7105048bf3599a91d2b64f73a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc067c090009ff752d2a1b6bf75a3c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab30234305b9959507b10f72de0466417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c13e9451a34bdd37139bc178f375f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378d57451eb6e798e351666290f9ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ad29b95265725df277055fe3a92b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effcf28da6578460e97e4ab9c299496421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1818f9edacb5ade393bdbf4dfdfa8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900246185bad7dd351386ba76e6e7f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd729dd3709875b4b269fd405572e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a296a8f8f18701f1b0045280497cd13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197033cd0029a65b31ecb9c93f215bfd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4028e02362fa1663965793e8b2301427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c1126dcf92987b41dfa1e07398af8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda37bc6d445426ead9e354713f6f48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82f771b705efcb77eba96e614b6ca5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58da0899b90114979371f45f9db3a7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c847daeb5e3d0a63a8ff1beebd303432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a071f8db45caed58a68f06e7814e280433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4b7e01e7739c02a184b1d851877c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4d97a9207c061d9cdeeb05615eebe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b119bdd3a6c4eb17407d474caff0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e18434055976549e06c7718b68abc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c8302b781b0a846390ecc4a28871f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea6ead052374e592e1f5d4d7aed6b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffeab28f6ea1da555c047fcfe0db94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64127e9668a47ffa8761ece1e5dbfe9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b94f22fa5a10e04d47ae07ab4c8de0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a5a9c32c9d43a103690681ba48e47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e8985235d54b1b1408b662ea3eab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c68fb1319da9d6d428d6ddd8e549de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837d9aac75c5cc6d3bd5c7cead5d433446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e004b8fd2330c9d49659a33260646447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c2bfb95c6659ad4ba7b9b64d45eff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7519e12488b6ec32f8fb06a57299449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef800c63755e37271339ffd23c41ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3888fe4e25f54946bb6f2c266181a22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3801eecef7f793359234da6c2409f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f6557b5b40185c4338a2adfe82488453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bde3f425b008b9f947bff422b79a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e4f7bda68aa8feb37d545b66aa615455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41491afdd7f4a104742114d20186f1c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74560233780999ff1b7a77ac5683df4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639824b47ce68c229971985a37245c17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911ee0bd2aba6400719eb7c045e7526459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dba2c4ab4c7aa645ec6c11385c925460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a64892887f2c04d8e9eb63bf559751461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932a3cc3c228f564cec89b3d1491fdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be97c4b0cc9e71617c19167d6f84be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced15743e3d2d7f6aeb1c5802f00367464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77416793080975de4d061d2e5086cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bb2176d6576c063d7f112e1c99716466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db632547e74e11474f244e1c2bcd9512467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7035f2834a26826091eadf511f95001468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327bc3fc3d68019109d806ea3f0d58c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f07ff7e8759e412d66ad10181260b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956febde0a181384521454ff8f05a726471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eb4f09fd2c567ac750fe1a6b33edb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058789bc734b92993e4bbc6bfc36793e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a51d3a25c7a81cacaf7db7e935392474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6be12ac8e77320bea0a9b75b6423f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c447729717e2753ee0d09ac03a8b183476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c3152e99fc41a31933d0e91cc466e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c497ef2ecc82a8a98cab0009c2371478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd455125cf0201b96deef9d416ee8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c2d2503b1da51cb729d8d7f122f3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc682a4a28f344c172d1c0b990f4fade481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fbc3a520f62ec12d314c773192f69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0d1882cebf6024624988764fe7139483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba16f9194c9d63fd846488ba3308d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50841faa5b0b9aabb3df14345e5c1bc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfca8b63c7358aacc2467577639e003486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3495888f243bd5f2c8afabc09d9f28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbcc4cad3161ec41e0aef63b602dd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76424e5d7b51c6149267366a1c09f5ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a0dbdacc640a9ded1815b150304a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b427f6ee52874f3a75d1fbf743b0bc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536454d2e3d9a5e933fe63ebfc47d983492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913ef8829663ffae702ebe1e60ec02f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab48cb620e418a281919c41e28aeac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a90c2d0bbb5d00e7587499d6d94736495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e35533e518cd3701089d155f3e333496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91449074488e8a8eaf30c319ca9d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a3447fbdd0179ac0e41a803344738498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79690b05d4c47cad7e4d4abf4553e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc679a0f92058e2ae957f353bce9c14c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777d2e1b0c98a95e7099cda41b2374501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d7f78a7e879d31891ce0d137c2f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad2f7ce3ff52ec9be131bbbd8abe8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6104bcc42f842bf4989f85b9c1f7298504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc1c1b8bdd366eebb49259e4853db9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f77ae3bb29a13230c3fce2f297d62a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c995f08182bc671360a215880833507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d89ce785c452091e2d6a0356d2d4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b3646cec5c22c4de3dc314c290777509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d708925b0878d4990f89ac55f1013f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8409ca9290887f979178e314b05dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef139aea5410ca91da89bc6ec30b9e13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024108057d71cf812399ca6326963b21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b981c1221cdb657e27b6ab3f02752514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151327b61007d8818b02e620d80c67a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227ae8e1999665c5107385337c57c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f064c42b391b35c132ece2c89a28df6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadc40b20df9b457757610959e4d9a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9fb38ce16e7426b5919db854f3900519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb054ef27962ddb7fb7a6280e5e4ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033421c5aa1c75b840e4471a25d2995e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040de1d09ed97479744536ad1e6139f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9997b83eb60d1450d9743f627afe47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bf9451e8012b3cb5cbc9e6dce2f48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93a917aa1f36f0190755017e68ca7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663c0e54bad0ee3ea53cbb3cebd6e23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe902b37f2e1e8000cccae304b32d8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07489766c9c815da706f77a0ca9df6b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598384c6d2120473a67c171610d1c48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a171c3641746224f27f8e435001de43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23886593ebfc13200b7637fc5a60e2d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629150a32a5a5c189a42f15d11ee6816532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd61fb9cc9151e39190fcab47df14f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba72cb195df8c15e161cabc447338d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e9f06fdafd3e35782ffc4900e93d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17d51a9a7006d2293b379344bebc19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ef72a539b7a551c06fdf0eb7d239b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c759e54f9148e99c6013c3ec087c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd07111c76a2faa5dfd2b229d205b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b0c7b7490bef1f78e9b367e34dd7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ba802bfa83ac170d00b71c507d396541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969f905d909288a85e572c6c3cdb17d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42302fccb4b46e3e3aa445eab1242228543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83238d319b48aeafee6de2a8f2d419544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809902a77a9eb8a46f2d8e16907d77d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7bbb021674a402b8b09415215b3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c7ca29188d3e3b1066e6d4223249547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cf3d3f7677f9f437fe91adc21cf76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10030fce7a1a2d32bfafadb5720c18dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb64a9bf90d60ffecbbfc8343009376550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03654b2c164daae84d69be388ed65f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e1b3c94144a83c4fe63865220b242552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222c4772a6aa07ebf52a43a5f91db2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a623f5e296d1fcffd39f6028244daa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4117d8a934580d69d10a454736e58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b43ecf37d2ced649c963ffb1236a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22285f12bd825d3a592b1029267de1d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3470a6955caad7e91fb27b57f27cbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8849b2690ebd0317c8230fc6a19bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a86b431e7a85149882f9433a06d41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5f11dd987091217b70d647090c035561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ac0deb899a80cc78fd0898be6b50f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725623a0b8c34ffec623a18bdd96a02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7542f5221aacc37f9ade57fa6c64ee1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b186c98369b0bb90a1838795232ea46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467251ff87f3823b29b587f2136869566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e86523ee40efbadc5f29b8f57ea63f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad88d031aa88e7355d46a8c1c08e0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16af03573fd77514a870b1c29f3e854569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306de47d79cb26e9c1cd65ca6cdd6de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf52fc0a3a5d27318854bcc6ba34f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0a0bf1308dd3fb02f7f3ab64b3c95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73bbecd5da64d123cb3c27ea6172a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee1c48ed7c6ace380c35a6066bc119574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030e054219f6afa2c3e7a1ce564a078575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d1f9df036d81106af99a5aca5235e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2296806a68f3204f65f9350a45790e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c491437bc54198e24753903c323b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f411d3d7946263f7fb838803861d26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12132694ed8c0b6130a79ba220f6cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2227c9ca5dd95932f81529489a88982581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7917d219a85c4acda37106eb06247cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cbbc1af444258294c3b892670786f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5456d851c5119eb9ecec9bcbcc8ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea70334fa022e6046ac532c9c0735585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acb5105e156848e5ef2125d6cf81b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4edef14fa94d0a0879a1e1f3c4b3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa560592064d423a5b66e8d7c992b657588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b29bf9c5d3a633a7e6bb566bdc1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc613072d48878c876ca9dcc0bc7cfd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64369d65f5d44d04ad6b49e6fefd00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c22e853c38a774ebf351a9414596bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c85704929101d0ec26d4d6af26d834593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3d455158b63eeac580a31a02f95ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305a37c02947295bd1bcdee8f5654ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f9286dc0c98664601a614152ff5b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f313847a42fb9a05a746fd92ddf7b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee23a2e5772660dca65e65b7553e2c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02710378086c95475a46e3591dc439599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da55dfe2360732166f65f3bf2e331600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5dfd259ab144e6d46ae811a7e5918601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd190dda54cebc92549e4baead1de02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d675ace4a918256387e31cceb8d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89d2802e6e4d0f9e52cd0263191aa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d912f5795543602a13942372e96a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487f195a5c3b2fa528b04fc94dd2d32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcab8f8edf52cbc1c0b791a1c444b8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69431bb8f3bedbe673991391826f5933608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa2783c9f5c4395c3d48b36d11c02e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052ace71de701f2b4c18c6387d35907610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166172b40d308fa441b357a75af31dc0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb544f3423b67794514bbaa063558517612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f51a4514094a5ebcdd8424c3e8d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695b5720c8ad2ab5888ca1604b1ffa2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31963a4b5406b3aa0dc71746272602615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc477688e847025ff9dc8f6891bbb92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823cc208ebf59192275b3392eb630d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca63f45918cdede5b1e82519858d10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082939f7ae3d2bb9c3b126b8a82a5d5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96866bbd101b509ab952850578d6ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69daaa15df821c7d21aab8a389ec0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a965f1e6cc5b144dd31259ea985fde2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed24ef0810c69aa92723aae27a43255623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c3a6e747073790ad7846a7f9a56e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6185e4cb84b8b880132c4181ed174625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837b4d563043e3fb6154b274d0a558626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25bf7eecb1e6afee34e15cfc4ec05f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c40d10a7edb76962b191cab9a32ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d345e7b5de2475e7b84a905500b33f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc1de0fea1004a02f997bc05c529b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d8e377afc7ba944925a3ca308d90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224bd3ed0df6afe0b1c078acb774fef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0de6784a41795936c024e83ce992f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc69a292c323b7118b3cbbafbe94033634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374149ecfa2a5ecf9fe5c930e600adc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54462f9be2a58e40ff57c14de297b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d84f2fa7dd87efab8356930c16496637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28c44a1babbb113da849dd1304a8e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1897cdeae3e853c888d404e535538e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b13bb019291ae0dfc7b98fa8ed712640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caf92ac517f0a92f426cbdaadf624c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5472ad50fd706d1aec5747f10f688d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228bf3fed4235088ac5b2e931ef2ac0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72a0bf78e0659734a130a1de1401f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d86d3da3eb650dc4feb717cdabc11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d8c13b31ce912edc092e905f329d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c2f60458d949c7840aa8988202d0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2e5dc1c2b4970ec34b021364afba7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc828c189d9fcc5e9ba359bce1ed0226649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c3cde58be5aa05f1bda4001faea8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e5f11e737f94c143a97a1ae1b470651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64428a032037b51b1f2d38e7afc5b892652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30729333519c3e5dff36ddfafc1b47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516de3fbfea3d3c4ee6a7277445f1411654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740738282ec9debd8e4aae8d86f82e10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b06a6b1349d6d69bb88b6b929f908656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8520268c19c5147100914fed443976657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693c5f54cdf1a48e952df32d7af58c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dacf1b620fb40c37bea50c67112733659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2380304e6d248fd3abf3bdd5ce430d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb9279d631a723d76d2f887333b403661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819c411541ad99d72c18e40184702be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f4ae1d5c82765a810213944450ab6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b42c7895967bcd5fe17d053e51282664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bcbbc59467d6dcddfbb0464ec098f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faa5965ba90ad7bf9f2ccef6093078666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d98cffa91bdd45045159a7ecb7334667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2470ee72953a128c00c1f3b5da8a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4d49224d58219f98b83b3fb06ad27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d41c9c77475253cd6bbe1c44a0376670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baf3187653c8ee4707da4bc429b83d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292c3c34381fc1ee456ae7d772e4d69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b25f157aa57596ca690974d53187f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f8eeba844170ff1e50eefbf79cdd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f52cf5c152aba31aab6af3aed65c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15533fc68d34a100022e1fb7f050bfb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b588ef1eee589183f2e9edc29ae56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35187999049b361cb757d7e31bb1f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554daa6fe15753781992c10220e5df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b4fe3c17df2835b3e90d84716f96c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbb61db8474bac2982dd845db581b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d417787556c7e57272d48a7ac7651682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da478f304725b38e92bc686c7dddd60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6f897c089610cf4542861ab0b773b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb3394fbc347b92cde36acae72354685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e4e5c80d810853031873cbe082ef8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e083a5799e10038be3f10cc7df2770687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978e817f48f10829eea8c785de80b16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d13d188739ea8a39815fd85fd2e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26b4b568eeb8f9a22447babf4836a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277843149238f9a54e537c912d691a5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ae125e953652eb135ace759c9190b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f98a6f746af6d52d9dd644419e52b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06092439333d194e5e45ed0d6205331b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deab34c6520570a7c96a1120769806b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f852e85ae2728e85b51c3354db414ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e33998325bbe8de356f35c9500afc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45d577da18fadf55e87bdcc799859698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecefeaf689fca3f72caaf907619e177699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b3574c5644808f03cddb59bc24180700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003545cef9313334b988266171669e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cb97e393171b6eb46aaa18930948e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae85405cb683cbe500d6b20c089286703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b83d31bf4ba5316930c49293a96e60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c446299dd7d95e46c628dc830d01d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d6c33f304982fcb1471f018876c13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bfdf39ec6ac3afa12d598adfaae20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f408a1430145284b0c4869043f6ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceeb1483e7755dfad5b59df3f9bd0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ca8078e4da99f16a1e148189c29c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3794f806a135a31464f97e71e6f012711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c7ccd75a7dd8973a328717ba3ca89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85673b7c19898154ecd9cd29bf3eea0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6000f363349255271037c3997548a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617b922af6df9e8538bd3396982392715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdadbb8bb2ea1440bae42869ebc1397716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d458ae75e43d493d7c4384cd8ee6ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cc634e0b54299557ce30746c97f36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92594b0feec89fc0c8fe9c7ff05e68e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8a9f1486c8eec0772f22515105eb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa790f87827e6f8c7aaef974db24b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b139e2602a138fa04b5034e6e5f83e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590ab64c711e598f62c2c1617533a93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63bc98810acbd5e7840aa1ca934a71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154a7fc2a2fba7e407083a5a4e36ae3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad476e3f972487c3bdb83a089b50fa1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc6c720fb74a28e7345a4b15ce3bc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25af3e0d40609df21c4955330d442c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c06cb52e958979b115fcc5da058c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da08042de277cd9243a1b06d13ecf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb1bf7dd6bb337f9e895222d24457a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad1fc9168eb111f5dc87f44cf49bcd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c38fc7f85c56395b4ffcd794720ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a7b11c388b9a7006c8506cefdea2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c96be9968c843b6ca7a8120825dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f1f1005d00be801548faf1b90a7cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec05f5a05a8fb55ac3eab361999aca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97115f674da3fdf91a7f97af44fc0350738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc605412af90360b842c064d586ee24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d283e6e928509908630a93873150740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809649ce1aa37d75df71ea366583e43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d925fc7b2035ff91c06ac3e794fb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29034f1a3716fc4906e20a3a3c51794743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf05a28666d4ed0e25949f087cedbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e5814b74f64c8876fe47cb08f9d61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef536c041294089ae2414979ffc2b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0c06a005ecea619aeb4e029e26424747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575b69909e82b5b1436678d5d220125748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa3e42f301430a82d4170a84c08545749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24773251e89dab0aa16a8e1030e408750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1e24cdb3323e9fc314dc7c84396c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee20bfab1bbad4e56e4c204ee4b9cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5933efe8b2e7120fdffb31fe6857753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb117f23ec1c1809c7159fef0e45f39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff0ac4272c7e2ea138891d53a8ecf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cd65fe1c2897f3fdbac6ed2f98499756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4f99675cd9f84696ede4102433176757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446379155f108f9cbf618c6fedf164f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085559c7e5723b87d097c169d98f3f9e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36a1d85d5212cad0350d7a293cb0d9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ac9e96e83fd8b8082c653a3af9d38761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d00c01b9bfc074a26560c5bae1012a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bafeab17233aa5339077e82df64ea0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a58ad7bbd14ef4810864b3f3506e04764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce177549fec70bf99c0fde79d86c6a5d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b0711730c9852a8cf61e752510e37766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccecf53ab7bf1e6e315acbb8ba66560767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e15b7bdf9c8245b7aae806b893ea4d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58025ee027df6c1243af8ca8f45a4d93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79086254ea4ab51122e08cb7fbe6b46770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453ddd1cc9bd3492a196fe2d5c7d810771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6f4ec28962f30db352751cc46c00b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe00c582df62013a73b7e7592ef2e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659250a1f2f397b5da74958a1622a596774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c0c82abcbd172c523e25b19cad5f3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f896f630144d55a91b25ea29eb6144776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc67fb52fd54532bbcadd91faa1e847777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad21d205868fa53cd47f812ea81c198778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c70cddc17c301abae55026a994293779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d540c3e514e9115e37249aab2efc8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021a7adb955487025de99cbb2e1d8e3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd83f80f2f218ccc6d360bb7ff5009f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f83b7722b22feb4b54da025a5eb799783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78181288187c5d282b0af89b64f5cde784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e074cda742c5b8ec3e8b68073f40bf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d58d1c9ce94b1fb241c08163e1f50786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0d137534108328a0ec4e42997dae3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4bd0b59240c0c1e1600991a5a0aeb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268100aeff67471bb31629875ab97e62789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a26cd77c6bc4e28ce5304fdbf417a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff008d0f4741fc3f41df6c2ea6adcaf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec11e2abb82a011c38ddfed13ba406e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea0877e2ebe47c194540700bd1c09f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4758698ce829b679f9a9cbedc42d9f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8228be18aba8bf9d24caaeb443f69795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab5e13b7e81e785f0f34cd1476621e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9adc0ae098a64b2f6a592eb3b1400b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed533e1be2a4ef67750139ba6db232798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873cf391ea2bceafd84e85d443271a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344cb5a6e1df980e8b2ff6cbbd0a29e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d331908e34e164cf382eb83a4e47801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d18776df33a2cd2eccbca688ae7d67802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0757535ca846a1ff96f63472c955763803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbda1aa90995c1a813c642f794ec2bf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235550654c0042b33f9129f188c9f14805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7207d00ddf6c635ceca21349c27aa76806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b85c2a12b362a0424ef9f17815cd13807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf74503d60b0904e645db9a2ac6a3d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee725a93ce185eef0d2c9edcfe4483ac809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc81870c37dc882e8892cf4e3690bb5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2ef06996b7cf55e0c94688f3ef6fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bb716c65bbe1a21c7f16571364a8d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddbc91310a8672c22e2ca2794063ef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd6286b2df339e8252bb4fe278d271814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e552abec642d0f81f65c50ba915faec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bc62f59d40626efcefcae2c44a090816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa3cd0a12db9486d7cff2975bb26be817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed7b4ce14cc7ea9fdae29e84c717e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805749d461258e8acf97cb86be8d49819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8306cbff28270b92722d4630b76d84820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e70199eb11f15d3544713c34b6a2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc93ac2c9a559d193168f094aa7a9e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72feb250babed2c804aac5f9e546f97823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e53d757f823ea099a8dfa495977b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c374da856df530a2cb797af9d0496e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ed226e562a736c21589ad663dbb6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d51f221ffa470bf1da734777e9608827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd5a9160c6b6a3646c57ea30040ca2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4083e35180cfec272f3883c6617b8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976fce8e863aa72d0cdb0a898aa223c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2afd9f68956c6e0b42f7ed3f66f841831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79c7a41c04361896497c04a65b91ff832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c96ceceaef9e2d0429a8c84b7b0db833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd7cecc44b12f5b4db4a4b511408d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9510778c6ae0fd2fcfe447cddd64299835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044da17a91e30a6ec399eadda9a2d4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0988dbc27567830517deed7cc02b3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988c6baf5b9ea6a9b0b2658920eb9dd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faeaae6218b364ef3c1dba778adc8e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecab3307fb1dcadb5d93477600c98b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fa8339802260d89df91b38ae20525841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c80bcdd7a6a8e042e060419e17f339842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670c32340ea1105d5ef80d1d273c5ac843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4a7bf9923df0df4d46dc9c906fb1c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c7334c45639b65db8e0e5ce3f4785845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28670d4ac974cef5cce64950274de438846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23423c1b71279a7adb36d861d71a828c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430cb37df6bc118fe713813d3808d30848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b095635f75b7673a7711128bcf449849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53698e87c6224eb781cbec64072dcf0b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dfbc70640206782869d1d81965cf0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd484ba2cecaee898a45e7ae1cec753852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4d4a3c6a13d03979e8d3a6a84110e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61840f02f48a61629fce682ab9c029854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30115f4da637a2c4beff7e5cf0ba47fa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5078cfe7900cbd5b6247bfcceb809856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d450c1f93dcc08e0e99476f226b14d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c8816a469462427001039a8dc7fce858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab02597ca41a2171aeebeff9bae22a3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060d6e8556260be8b6061612c019669860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5459ae6105cdab6f8a4e555c8e9bc1d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16dce1d26fa2b8a352acef8c4b09cf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b8f46a93ad3ff60d462fc55eb2d9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cfc5b291bdceb6b8b91061cc45e59864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e695914a47a0d67f6e4d7056fbbd3b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ce9ea90782c4c9cd5555bcd819bd1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4cd7f0f50d54cd00912e3f679ea00867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd576a809aa5f9bc41165464988742868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029740525b91c4a0530f058d3ec3bb91869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0ec58065a835f4e52408be7f24889870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75c86616c8f6a1ab43ad7094e5946f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1eeacb521c629ff7c8ec8a0476e19872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0c4f313a84b294e2529cfe24f8597873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed9be312260a20e23e66ade95c29e1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e952e565ec0ba86686c7ba4d33219875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187549d89b055352ea39357c6bb5e72876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f9d83f7c42d3b6637f1d482f75ca877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc0d0bcba4413466ba8e1dbba509c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6513ee140b92ab0799afa6245aed586879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e71df42d93dcab0dc54d37e99ffc7c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51023bc398f80cf786a06dd75863467881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1f7fd5b7eda7ae68490aca650a654882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70d3f18bde89187d960ff47bb2045883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8404fb0f54e0fcad858e52582088bb0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084e0e94c0393348f26528a710ad591885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584a02dbbf5dde7b57daf70cdb67938886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65e517a9676588786d629267053430887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7256f09d5844589d161f1a3baf3132888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0a7972c4aaab9458bfe293bc39e59889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f69e0af7a11951f09f4ba3e5344e9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d0dc1bc9c88f8229e3d82d6a5c2bc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684c6522c241675493cdc6cdc8e4019892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15be1dd5f30721a60204ec351255fe893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eecf759b40a575d1c93c8dfdc1e87f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b075b0951d8fc38ad21f2fa2eeb6618895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f57ea825ace20d8443034d6e0ac99896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1627fee0dba116533f82262d4f6f2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e35374fc86e01f53d171d0b81df1f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b659edbdec62d404b9f8655569f77ba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e75055763dddb362f7af1042f2c9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dcb71e3776775e8c54ca93e96eeb1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dbb8a16e9aebab35e6aefb1f8afd7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10485ff1cbfb40b4b88304b7f8b2f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f23118d12500411fcdf0cddf450c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514ff513b430b80ea3e68f2d741acb8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5205a56385d6c1ef0d026b33c63946906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2decfc408dbe6c80390ebf3c77126907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d4dc1d0a3b978820f7cb42723c5b2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834fdbc27b6306aacf76dc0ffddbd5c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cb7eb3afc8d28a19feff4ef284e85910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5826e4897f6eff5510922fb64483aba911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac652f83087f07131461fe6771c3dd4a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026690e832605ee1e721b9648153526913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726839abf3da74ccab6ea961af89b14914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad1e0095b14f1a680ebf552a4681ee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd169aee72997d1ea9069db27bddd2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724636aa89cfad4f242606a3d5270308917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebae451ffcb2e1cd94e294851378d80918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46f9732ce384184f968dd3a3f8f17919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1ee6f00d9e5ca77828bb976f6981b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76fc0f890bea419e770648550ab56d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2c1a1c443247019f476cbd4a6add1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386735a629716bbb2cc18635c3a2943923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cf28fa7f729b1c5af88c1d3a4804c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd778740ec9573dcfa08b22c775e4a5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2913371b835dffb1ae9e4d3ecf79c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fb078c87d2596643013a185cae39c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837feedc0c531924fdf6f6859f4d7a7b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59190fb97400d92ded20eefee387e7f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d65fabb2eb3893f83e8d797716f5ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e38a49247b39daf3908b64a109c4f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2990de2fb1cf8bf8329a1a00470e604932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01be732cfb11112cb95150a0485ae0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e03e647c30ee7ef1327d21cdb3c6d3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9342a237a29757acbad4529790b50935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb89ca709f19e2cd49cb87a0374207c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c4bec5a778b7377a8d586b67e9c59937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77237f4c3ddebcae4c9f90321a0f83ae938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e520a402b035f5fbab3d93a28d782d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6b6c3b6f9da7e699fb7236e7d457940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d750a234c6eee271f93025c091d6f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dab6ca5525705a6ab9d12ce817b78942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a9c0e4a9d561acb552d9a42fa11a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7c468ba83a4aabb0251f2b0afb2e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b715b0dd7f8ba058ad81995a7a2125945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d097fd7f2889a70a6c93806c87dec946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a98e343bc4f8996418af7a917df35947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f9f91563c79193f53e83dcde979fe948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5026860acf782e054cad1627a48f7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ea755adbc5bfb19ea539722515044950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170493ebcca00c086457f6b2dc5a88a5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b7dbc68124fb0cb31c59e50ae1475952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bc005cd4225adc0672b9b5172c415953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bfbd8ed97f02e42c8495edc09947e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9473a8aff86f1833a664103837a1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c900626eebcea91f8ee6fa2ae13a4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d43c7302e3033d560db5bfa8a39319957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1348cc3ea61ea9874274a16f83c89958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe828e1afab880bbe84da9bd50137f8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eef845c69652ed4e0c6dda3675052960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1904f6808d81757096dcc7b0e65990961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29b138f13eacc5bd7f460db53f38c2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb1174588ac549cd402ac7f4d00a7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77322e65cde96ec06a493685307bf8d3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148c48dde9e57c4ed084d4cee49093f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e448bd3f59a987d30b20fe19905a5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f974a453035e58fc657c6fb17e877c2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf65e38ab3d1f303c35dd256e4696c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461eb9ac51fe354e42c39d54f2d014e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95360d6b196e06c33cab6ea7ce3511e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e0527a9b22ab64db6c14283399b0e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b112f54acf03b0e739be7467daa8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf774265186871ffbb1b91366bd5f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076f1d234c6fa78a579a91865005dd8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb8e2795886fa03bab3b4b74dfafad975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807f140c2efd71c8997cb1b27bab7db976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783bed04b70c617260357f1c9cca130977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525fd675a7d40d5bc091b8be10ca695978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d0754553fc865881944d347b5c9a0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ee32c97642e22fc86ff10062f0942980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758fcb954d83b564ced0495209cdf47981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780cfb031a941cbcdeb88b7772c8582982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325915536a9c0fe9838c0f64d654e06983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a40a69d05ae2b658c5f7ae7f86bd984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bf6912d4ef75bfb581a86febcf0fb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da3f7187fbf2fc2d7347d337cb325986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04c86c85513d2da119d32acaa61e2e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e004b29bd12da21492a2e893bafc02988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b0f9342cf170fc34483dec0a5497f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed563afac250a36bf4d2e0eec5166372990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bdeb805a7a18e51f583f18246aff7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61709a31339ff2ab54d3b25ac899e4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735e47ce44f1f82069078720b521880993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736229e72305b9d0870718a86015b47994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7492386918fd72e95f4f3a3b37aee4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f19ddb9092aaa02a42f6437ef3755996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499582f802c59d46978e3bf01e4c6e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>