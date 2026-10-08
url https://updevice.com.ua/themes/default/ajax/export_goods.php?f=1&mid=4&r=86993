--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2566c215fd27f06f74fc9164ba7cfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323461b399610e0f3b30e5029d592732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fd02c8dc2e811273aa30f7ca062733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a80f94c232cf548235596c75eb8df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d946af63220745f52d7bc3c1fff005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c640742817eeaea47795ca2a7552c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2286391762835665380e0888ee079477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dc235fbac650d581f72c6056169e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2a0ec33874125b4d1c1a5365e43db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311c7e2c564ee986f0b26b8b7c09e7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b5ddc9e7f0a84c94ed4460b6c05e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c421f63cbc57dad52db1716c8f2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067b1f7fdd469b7ec0939c351f6da513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81297f96dedf7c8c59e5e2373e5fb44a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d76348d11a19a7e3847a53509d80e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a16f1533af82923f05279e567d51116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad97714a1f5244aa5e073cd6c49d08717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06ad24345985cadfad55f1aaad619a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0bb362a7cdd14128b91f28d406bb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f2c8066aa7acb4f3572bd8c71f07220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac3a0907152f2e79d2d8fee4b3303c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d4c02c10ea2e17469dc3a85e87dd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b14ceb8d2683543c1e12580a4fb2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7a6dbd0e966926b65b1ba7b45a95624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748bdfee8dcdfb9905a04d2c6fe232c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a5b5a992920bb0284bee9533e9cbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975694c7845620db87a9d971a8149c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e466833b36d0725a894627afab3f2d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1b008991b888570773943c97d40d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca10e265f2395fe9daacf1f73013c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806936630fdd16f612d7c9433297bbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74abe8eeef4ca596cbe905e2a672af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d1b305ab52361ade41b65a0fef38c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a482507fba1cb7de90758fac01d1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3099d2f0fedc97a53f1b4256eba07e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840186a81387f77cb15fc42dc30b6c8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237ca0d802fb82da67f2a1a63adae7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f51bcc1c039f14054c9dc05996b67d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b70800076b9cbd16d823a4505600139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266721d35832868ab69b8fb0c00e32040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dec1f35e1c88dbc1a1f41f5ca253441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723be1f960504e6709b2272e17381df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea45bafda92db4d6f070a1fb8fbed743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cfd13f19603ed8142a5389790beeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6bd84be3b90c3e3f9b306df17ee3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd59a1614a7c1330981719b7d8799f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122ecc79bda681dc7dfdccb6c9ca8b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf98fdce975b1162c388d7a6696f3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd155a39b58d75a600d41189241e76a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d2de1cf21c7ab442ef3dd90e54c0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc18b300b15c78b506173a6900b5c3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2262128172ddbed39d1922657e3b2f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f8bf949f3ffe57cd9b1cf9323f18a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e608eb84c2a24c2e847e4ea49a54254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd63b665a84422303b18e80d304ffc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e66415fa0cad395d6fbc532b862a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d48455a7cec4c99791c81b04c01d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f93088656d786bbbccaad4ef829d1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2a262e5580f90aac1427c1712c90959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fa71be4a71b3d42a3bee64905e0b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8392afe31514b68df1ad41f92b816161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb865bda3315a7e1f2c6f3840f492962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0a0e4cc04b0cdd260da9769c40d1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6a274095e937ba933e419e877ac3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065046215a50b4006af43d765d63ac8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99acf3959297ed8c366b8e047cb4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d45aaa7240aaa86c1c101f876170167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db59899759f236b672d619f2a7b76968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ace26aea21758fb9ab2714a8cfc5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84bf5e84b70d57cd6f4b8dd897ef3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c5ab348c1be5763361bdcf3ece6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0c9c5c596ec5a0a84442a530a738f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fba21c91690e73f39d196f2cff8de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5d363b9de96e45d7daa5334ad8bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00d5782d316e9226912dc6950e477a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728c24841a68e7d7092b284632079af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd2e88781ed716cbff127dd5b02ecf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0edbebc3731f5ad059a626a1b750678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f1b5f46bccccc30effbfff592130f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb083ac1f36637882f38ee37c5181b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e76cceb9d2020772671b8c25351adf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57688ceeedb4bce86b4fc6df880f95c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee286fde1d50a6f82cafa934fea42383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c20c88193733a19521a7842439444a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc259a488d2fc34638db2d64776bf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9898275d5486fd73cf574f67df7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1e2d96f0b6f76ea8f14ce86db0d0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdfed00e5e8a01ef1a6c5aebc5b25e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1416e7445bd4dc039101c4d9430e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e5a5f687b85a4cb38cb5377a804a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d07c58a5b34c8be676e101263370f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e0b957730de8c5a72578563fe60bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb893b12e428b7e922169a1dd16bb3bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a1758f9329dac56fb939243cf8f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60999fa750e8919e01595e05134999e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ab80517ad46ac131cb4bfdc4ea0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f566e0ba264d3389d63932f4cfafa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33e9fd3a512257423f9f49e20b41d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164153f19da415419ecb7383f03994fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cf1a68333dc6b2f2333e715257e69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e83a9fd491d5ca135e1defefed6926101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a75ea9d06a52adb02c8b3a3c34917d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047c4007ed9b00b2921f7d9a188c73f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d659416437850986a5fd1ca0282ea9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff421c954f69cf5467afb0f396e4b1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf5f565948445d24f64efadc5cac86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec85c5e3a1fe9231cc425b256a9b337107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a57cca21f616abccef2aa5d06fac6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d5ff284b20648a5c2178dda84e9d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e28b4e4f53dabc349141f9f1a5f59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d1b09913aaf9bb1d380e7560f3806111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087db2942deb6cb02e270b37e098352112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162ab2490267f6a441e1614fb525a84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c27a68a7d0249b645d7a1a1374085114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd82f06fc3949778aac91ccadcbeb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16998d6f139665062069efc880d7168a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b56cbc5c292a152e811778ef164f22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0428c28f56c39eb88ad7d4b4199570118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bb0f32b93edbd4653220cd5052a71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06658b6e6f5f6d342858df4fb30c4ec3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12028badf75244ff5f0ef21d73fb84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a42ee60e459eb36a26d8b9a9c4faa8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3794290a6d23a2c9d30b98844de01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6892c8a61b308bb16adb13dc31974124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34668f8d2a34f93d9b0279914649938125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce1ebd7f967e3dc976425640f8aca3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ed8e190bee3edc017cccb7d123e50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2131a61ba64246471c54e4f968e2268128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bede0624bbb4b175a0068eb67db6b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4f6451aa63f78f3742f5c07b192ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65155db5fbd1074445625d0e94dad9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbfa173238a0252e6bf164b7ea848d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040a3d4cffbb60628453bb50f48e1e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb23bbe93fea878daa360ca98c2780134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867b9452267226c0553e69e5cf39507135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a34d0177cbddf96f2f88c667a6c9a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959d49fec11101a23c5ddf26fd4cef6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9ad8001877346a7443e4d556765a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85378bb85fefda18018aee4a4db4ec2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa63fd01bc510858482b0574afffac1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37674c392dfd6e7536bb0c9eced00e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98deac9aa829463eed97beff72ba1a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801faa8424dce9b3c276a6ae627f492143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73698a830c175082086ab69a9af9d50a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc863829608a51facbddcb7d9d6d69b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09264632abbeec6bfc19ab38eaefc66f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3d03052be0ee0fbba2027381c4b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710bd10dca81418c9194e898d4be0c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215da0ee15a47b70fbfc4a16957c609149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4bbf533a3c34d81a1ef6b46cef107150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f76edaf1caa30a4eef8119e466a61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d9c31ce00a11b7a17941c36f2b2e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e72262475f97db8fb736cdcd22888153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e8b73e82c2b300166f78be79b3e8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e280a796754248d72ac75d05f6cd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb03bce449d1e90195b33a6d71697e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da295c521b159b2fbce5381ff66ce02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989e632a9cddc94815c2a84cd133012158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391899efd24297862dcd255c97cab8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094f6f1505a1f984737f04791b43ac2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c339fbc449a73c7cdab8f8b8a2be23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a8b1588c5970dcd1ba77d37556cb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b62f25ef51ad3f794f601af4740b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd74097418246659c898a32ccfaa9ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ffca77465701393851161652b10c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608331d5b7e1d5eb9492d620f5add1f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2638cefbadc73a53acb15855e24aad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a363f25a457eedd706bdbf30f75cb99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea126b30259c037e270d1a34536d7088169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137683281065bd983e814c05ae93c0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba2e071b6b11b6d80f96f7388601be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21b5df698661458b4caae9e2c339a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5f7f44d2322fbd776c2cac6a7553173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cb348bd8780e1e7ca3d6a74a91691174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e336e09a66ea4f99ed3380a576e45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c43ae658c92b76debdb21d8715522176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e38b5fd38dadba0b777848efeb747177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f41a73acfc6aba0fdfbe5b6d408a5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9940a532838d4bf84a13bcea24bbed7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce76ba000c3570dae35f447932812f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1f601c10d1873194984e492d389be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921bcf196c112eeb764259cec012d37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb14cd7c97dde644edceb0304877e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54694bb7289b75c622759d991b777cd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109643142ef3c8e3606845f688bb63c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb943cb873ded0ae39cd827e5cf54b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5d98f25f6620b0cdf0b1df7ec4eee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a3efb6b1fad44f64f3e474851893188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18685d67baba04f887e69fa8bea60c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa9e0f252f1e3b4fe36afb7f2d19a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138422cc02e3e1c919962d48992ebcd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf53b757a83b3bb31fd0ab3ba0f106192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ed291d6975e6e0d895091428872a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6711d0aea99af14ff239ab89c352981194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39a8bdc761fd64a70892fac9e4e72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad6995a0c4e5788a99760bad206ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee7fa7f3edf23fc4ccc7edfe9da628197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23500addc9fc7515555557c10310e3e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02565bffa8c6f2ae80155205c736c1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2827df7979c415da25c2d6de65052200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d942d88acb829ca439f6682eb1a0e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49353061d52bfb1f2a1a0db6ab6f3874202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d751338450d231f2e0ffb3a8fad0803203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f95cd976d4c77911d7c834e5b597f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d832d7988f2c819a0723d017e67611205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f30449d7bd6c350285d59dd013d27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e1a402007d624c57d6c5c3aeaca5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec555fabe4fc4b139c2560c43b9e9742208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea41004fcd3bbc7ff2c449f0ce8c81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3b701483055565767459fd3de6ec1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724649b5911b4b656425019907bd184c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f13ecb1ea7f8cd393760287a3a7f6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49dc2d5795b7bfd68003da01c984b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd2d192b4a5258f7c12cb7903f9231214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181e410ae7e25ea7bdf9d2c3898816f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a3047d2b2f6f955eca48054e6001216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e562f87a7dd9f48c183a6bd8be251b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35d8946f47add20c93349a2899e29a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f10edcaf8475a7263a98a53b5a5abe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5291fba6f54f8e1ac2b9775dd837251220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f2c54d63362b4bff95db53c9e89c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14e13cbd82f3a46a36377f301e8de1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d62dfa24dbd5fdbc45f92256a9db39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137372e676bb1392fbcfae084712f63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e0d892db227815ddeab85f2ba86a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542419dcbf69cdcb8444fb54f89832c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d101ecb9d39001bcf717f32a2282bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622aa9bd2c6f5ee78fb80d020ce626c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebebc6ec282ae07e3c421a85cda2c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090b7d680a47f001e08d7503fcc2dff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7721d2e919cea49eaaf0a4700d93a8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e7d332fed4d6912dcb0760310a408232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfedbaca898483c009ee890e7e794c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a216248f87ee3660bd4323332ca0b6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5dd43bbe5030b46d7bf805dae6f53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523660836bc2cdf82c99f88fd13e824236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91b9871a31718aac63b12e59836cd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8264fe7caf4b681ea885d6c84b1b006238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695de454ea23890939b9151ff344e526239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd0b0728f8bbe251c53f03a68afb05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eca206bf6a756d53cbd2793e85298241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4017c6f91dfca4e9e39d1960b6084242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b4644d328807005a226ba61f7fbb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198c2149a4c4598aefccebb3b20d37c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f70cd88a30b5213d9fb030616d2bef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad94b263f087dbf50eae3d40184c46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8097f25ea0026a23d1f217f25c4254247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1108bdbbc1e167de21ec26e510a31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a184f84d6307b7e3553a8308f7e62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12aa4d4ecc71e361eb5717a28e2223250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6de271fb8a26c0c36f4bc68a25824251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b73c7e0d1c4bab807627092c8445a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53610ab5a9a05161a3b688b278d6f888253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d7a94abba2283f0d16c52747cfae2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe372d2b08a5dbd73c7e6165921bcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b6d6187dc59e7a2f0bd95e074459256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea84a3b650adf22d9151bdf285de203257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486cf70681efb89c5f63da6099b8e3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab9a535eeeba22bbe33cce5ae13b98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e25d94c18fbd4a58a9a1b49f360b41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d68d5f183a3d3ef0a5dc092e4d2b42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410224f4c4b50a1c774ab44fe8bb949262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea064d3264ce6f45d4a4516036a88b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae19a65c561052ffcb5052dccd85f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8caf04737f000c83428f4156d1ce3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097822300a5e5c02bb80e602284265a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eaaf48a536834833c98a524f885b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b18a61d67a7f8c34ea43a85efa69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be7dec6952c345cba7dd45e2e3dda6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef19446125895fd84894ae813267ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24fd57a19e6f9192bf70ceb792bce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70624c3c0944b5c119b038f9067b9f79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d584dc2793218ce58a6bcebff860df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a3604e13d5e1474bac56f64ed18ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e63a8b829d9c1c78abf2a08eca22d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8eb0a1b8c55970f2af9802e8a0425276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ef6a48158a724595aa54c722b6874277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6df5e740c12f9aeb1d7f7e615606a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6677f8f09fe9bf16c8fe5d3a9c3161279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e4dcaec57634ac3860ada70574a9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab34c62c9a71f42def1c96d146e721281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc91f6c819915ec20c92d4b297d489282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a8aebb1effe4252ba43d49012c2dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163504047d167c0fc100eeea30f7016284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11303884272c74fc358134c65ba78051285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c326059192269948b09e74a5c304b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa7f1c0764dff6ec8a9667cfa93529287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bfa880d799b8c5cf070bc13a6f40d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6d72528a83d08024dbc85da5f5a05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5bccbe99c4e6cf70bdcb2ffb17f56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed509b7a63f2451fa36d22312db965b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb98f3f085dd4a94bf43f548bb24b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45bc9757699f74117c62fcee053c1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c717fd1f8a67afbe661ecfd3f4712ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db9079feea7e209ed04d9fe4a693a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51860d48c75b361b962705f21bc11b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d941850ecccbe0320f39f535cb7293e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063d271184b6093b509db050bb88048298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de4d52110507686ccfecabee20208299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b332ce352ed4a567b9c073557096f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1489639aed64ed6700b877d40e2d83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e2a2fd4931cd48f9effab06ac6a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d665b420baa321ec1c8664b09469303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705a81e99d31cd8ac7189789cc3ebd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0952c514cdd48193206a2dd1bf99ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ae0ded2296fd2dc2a1310ba73910e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da429877bf260afaac4ec5f0be40ad77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707964017d019b9d9627f88d726b3d7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225ab93014292618feceef8dae06355309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bb37f400538f0db422f621ca184e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2363ec9af69a555724fd9126783e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05613d6b913e80720d0814fce38d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8dcd8e6980e57ff956108c2b2af24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed368ac37b19b6532b9deea55a0b7012314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b9de01da0e12a3ecdbc2da1a441a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea6897b79e310a8f24c3158615b57a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71fa792bfc3ca53faa9b8e634a67eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9924e92df748c79a42699ba110e743318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845be3d6dd9be4d2db1f6199ea7d5b4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b73018b902bd33c127d214a28e2163320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf9996cf7fb301a5f662bc75642e77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25601ee5f09fb9a4ad859c930f42be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eb7856b4707e297dcc8e5eb545134323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39d8a44127aa533f07b7b4c87c6f01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e15a1d76eba4e3150bca2fd48fd94b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9833fe89d5ba8184aab917e6e823e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ab74df89337689431c8c60508358d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104dd203b44f05218f6490efe6e84e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3598ee6366e63f84bbf6ded78d883b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d995cc3a0aecfaad55af973ee1079b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b38f0e447cc34b4fbf7e165e0a3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95be082b2597f5963186c768de898a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c4637802469f45097295e50d961d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c4871443bbeb5234fca0abe442548334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98afe733238cf4fd2a93bae238ff055335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29058dd8d9b95104da0f557a985f34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f976d98bc224b45784c80458264f71d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e9a9a8c62b8fd7533a31de40ee709338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea78623b712174aa4af45def0728f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd50a90cfc5b43a0fed0b452ec471aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a7c4ed56fc3c40b004dc39ac0ff62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66dee89f605f56aa8fd824449779f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6cd818968a70e5166b8eff07063c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de1126ecd001d3a723fdb39c8c4e34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bf36c502dafef32c966877876f71f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f576a7031930f4e5ce1565a535f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41948af1c90f22ecaf5d0652bc4c4ac0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22a2c9b4f339605af2f66118a9d10a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff698c9da729cbc6e67054f74cd146349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cc727b3461daed322448128020c8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130d84ff3ca7f70528b66a8cd76d654351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed439cf26b2a258a1aa2a52c6b347352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ecff16b3190a80012f359dc37b78a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3270a7b5d7750d115e10858d3baeace354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340de4aa88aa348548176855339e86ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45986d70c13678d854b9e1117cc05f9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0022304c56078c973fc49c52628e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3508ed97eac43e290afe8726210f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c11063d455537baf3895824abd703359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4bed2163cf4e97c25592032307049360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b470ce277fac71638b08940548a8140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53bff8c24e18e931a4937c35afba16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c3445e690b53e36a3071c44869017363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3bf76fecddd8a6f1b05ae9a1e8161364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33befa09831ba6645288a1d4c238bd9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded91df01eaab4b9486f9259a48bed17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73269d28bc8f10e9526fd9d29f42b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018c4c6b2429ece05400fff7f897a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8961c7783381a99c5c88415bb8125369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2decf0220b0e66e725faa8e927bbdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d8fbebf4ad5ac4d3d8bc5cd0a6585371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed184ec558fa1460df7d3d4af908cc72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ceb915a275d6122dba5c90e68d881373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501b478b9a9a001d3093955f1f48be0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1f9c0122d05bfa28a988c0a4a4ef8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedec4e0e2c900e7f47d6af3be6594e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cceb7f3673ede2a7bc8669c701ef6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6425e6c1d1c8c404ade52d3347215378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4345553b1a71b4ead9bd643af844269379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75ef7bba67234c6dbed99724ae39af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd7d07f881e1a7a822f255995ebd6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a480e6124334a99be58c820e5dc09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc766491f24295369472009f11645c32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508fb841972232197854859b7dd3011384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee95a3d6dd38fbf115a826b01dab5f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b3edbebeade40c3b71c98f845949386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57635a83526cb558c7558876b5eacb5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12383f433138c1a3b854297db58d7393388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cb5fece805541784625026302fc1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a2a3f54de522b687b0f4515be5a59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15796683b1aaa59d93c9f573d4023751391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd004e7bb10c6b73d39dcf6de4a2b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa46a714709c8743446765e2555346a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07ced0735e3b2af066a2d6d2d2b164394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9f80a3815a05a1db8c4c7fbeeea3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a1cb7caba9ec5a9635207f1a664a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbba48d0873ad46cb54b68132db950397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546dfa87f1339990f1b91e71433b683398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e643cea7d94c851a48db30b0c69b46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd2ad57ed170b59c65de86f0c1164400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc275a5bccf92641ec106addace65f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50fa1fd8be5db149052f1d63bec8ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c959d4166b8f1c9f1b6e946b88dc5fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa8819d1b0558114248378243a9b2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47314d83aad8dfee1f543ffefd7a007405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c669eef37331b6d88dc943e5e8326406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd4a91893a4c5aff9605b3e64e7bde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8233316ead9f7fb51f95bc6d496a41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea39aa40eb55e7bdbfba87a814a61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658e9b5fb49320e282e98c35e20775410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31227d37e0b1c5b33f13dca8fccdc003411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9a6381471c1b85f0cf2895b7ffb3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd1074712a2366fc26cb37daf2f7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311e93071c98b0fd0eaac21b6974064414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58cfb8f8ea3b4d6765e9a044a37da6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8e2db313d750579aef6ff701a689416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faf9cde03c073ebb8de6dc53d4a8ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072571440f96ce2f3eb45f8f30eb288418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a184346217ca936f111b0ecfa864e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bec9a183bd26c1d8fd885ea775ca67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d483ce21b4655b37f77473727268421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff1aef9b6aa899ac674f143af2b4be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cd5c6b8cc7f4d4415e2f6186f4276423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe79d8e1aed48c535424d347f174ec5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8281fd4274ef637eb0d8fc80f87920425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8bcdc7276834745854d65d6ad448f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9950cbde211802e81e7c5aa87c0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2813eb4bdad71062fe2a95a3c8a4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be09309cbe01863b09a87d247f023bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f53a370df1e0a9715eaa9dfb869f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b30aeb10da28decefc68319d2a427431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1fc119a3b17f9a1200f4c269a796e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82171f589814fc1cf37da5fb7418a22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77477f3b2c06cbbde5843eab5896cba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd273e2a126a09350a300529d38d5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72895921c908f10d92d0fc74feb170c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f91c064ece1571d129c3b6e54f72c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a304ec630c7157546e02c8b699ab62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e578f5bf308246db1a5f6a68005479439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebde3a3309dcc082bc7b253bebce6c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c5b4efa99f5d16185931531725e4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c01aa368efa9b45affe9a1129cad1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bf43f58bdbbfaa1a0803b2367e020443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f5721f01b94a024d2247f4f2d5c4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ca33a85359d50a0e6d00568f4d657445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad3a8def5e262bfbd31a1c4d260f34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1113774803bc1e532aa4a16697ea9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b76f21eacf2b4f7ade4009188c3904448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e53fb112a2c0d6b1982b90af973de7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d19a8e0573e45c07572eef0d959bb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb469e04437b01e8e5383d65a063c7b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e7b5f5a8789fca893418df809976b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948173d78bdf691c0c6addd20d7e160453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896e9716843d1279d34be992ac1df95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4690cdba6cce05c4f853aa93a34f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac7b3075e3b6b3883c527e09ab82b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd4fa87940f2927dfa294f788ad4ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee31d690a22e68fd62637239b6e624458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fe076c21bd57f123a929913265adc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd138b1c25c8d23498c71c2c2c5843a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f549061519b1dfc566b9bb7e30c3541461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda1da854a6457fe852d405af281198462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9d2b94e33d9c39d414d7069cf28d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c6e4031eac41ae2b90d8341fe9de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7930c1f1f3f5dbbf7a360b4ffc5bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd25f38d60d18f893ee14a8596d552466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73764249a2e42f4c488a9415435f348467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b218919b89d6714efb61c246f01092c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2db7bd0599ee331d62380d2dcf47f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6e9940f76f46efe2d2636cbec9cff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb671e788429010caa2395e4b88e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13096f65c70f35e9b7358bc4a0317902472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc602730fba37075b235cbed138da1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d59d9c90e3131861b7a6139a2b3554474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f0af0c080198cf32852614f4570e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821da60e79621ae094575cf791e0026476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4acdd9806c0788b67326e5abd9e0e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa98e966933a927190c8fa4c9f5902478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32825af7e1068cba575a8f0be21b31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c69fbfbca4ad2cada0c3fb46cce82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171657a0b7be2e73000f28e4d2b32208481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7acc56bdff755cd0fa197ad3214fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018faed23acddaa9002ed4ee0d7b6ad2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe2b84a85e747089c68e1c5736a350484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae050a70baf41389a9fa4536c2f315485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c1cf7d55f501c639770729a41fb19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82998a134e47266a265424757fd26025487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a0fe385f2e875ead3e00cabd9c942488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff45d1de210a1d6780fd9462f49b86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0149065a146a4377dc2be441b7786490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f765579b473f53102d2906576c491e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163eb26a2ffae2ec0075856ed9524d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416699be00d5246352e654301e5136493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd55f4b6cc27c692661dd4e01c5f2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf02808c22e1d754f49646f439e9f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b234d85dfb6e78547add0b75a90388d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239f305e5f562722f44283bc0e23cd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619120d897ef71831132de8ed7a99f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf874db8ca76317d8d5b769b69d0b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a9f4b13f7014791682d76515d304d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf7a434d73cbe25de51eb2afa57253501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34428bf00340b1721f15fdbb8355c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310065ee8e8764d824558db99c6b87d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb9d6d0752bc850ec03974fed0e15a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4f43be370e070ee1ed7644fdb35cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac319ac7e7c12a0fb7b3c4ee476468506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd55ed9f91aa9fd6cf7c14de1889c93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cd905544ba29be9643dbe600c34e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e8a4cbe4b0cd767f05f86ce02a2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef1760ee6df292ce8b80a1374961e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ae9bd30b59bcdf7c615003da66136511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cba6edb5a9161f11c390b00b2ffa2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c46b51a7633dee084372455c31abc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92c6750e55d72a984f31b13f90283a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73911386a7de40926df1319388522a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96cd54eb0fd5d8a1a8f8e2b4a05271516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b70662ac7568cca8996ae16e5078e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbfcb8003bcf72003f1ceff95fef82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d58b2e0b8b0c36abbc5a2a87084b0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585be13756bc61c2afc89abbcddd1aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c74d98c00637fd9b3b25fa241c408f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c08327ebf7f6e160e944fa3e7ecb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebff0fa209b8ff9478fb208c3fe277523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba820b680531ea1e895bb856fca2c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec968c819fafed40e7d27978fe3dc81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9bafd59c3aa8b82edbe10bee080da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1ba9d7829a390200d813b9323e09e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2237aa67bc92addee5e4bde6c6f50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac81026a21b65fdbbc11c4dc656f64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdb0335f7874f5c2a8ab2321227e7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1280227e83bf144940091c0fb1cbc39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f29baf62ea553d0c139bef76c9a141532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91c14d5cf9ed2f28ba6465c6d24135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b201e59d575ac191a9a369a8ee3bbd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d986374a01ba0b0074bb4e74cbbbf7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab4eb9ecb18ba38cd8281fa190d9da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba60cf2fae406d425c966346c559b0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0c6550d73d2609c6d2cbbffbbbdd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869af72bc4c2105511e575883f66f329539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454a0fdeb4a67307ebdc9c2d35369d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ba4baa5c56b9dc0732eb0ae854276541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5850262dc928b35f065213a8c925d62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46be011b114e42c7c05c87ea913e242543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c858508ad8c380e4746ebcc36b1917544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f7bad583cceba43adfebfae463d26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918930222a38134aa80fedb72d1cd46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d364d782485e8081f7929506be5acc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51da79add3a3e6a8a93e9285dd285c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d1d9d9d02b47ba7555a03dfd90fe0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e9a30fd033c65f2866534960cc5b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679413e3ca6d4c50864e79d2caa1703551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c86ad72d3f53f4d287950ae4fd6cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0ab19e43feaf68019b788fd7c33fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23f1b7f6f3c0918d4726f702fe52d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccbfd81f402b02f94f4424ed4b7cfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071fc6f0a88a7301f381919b04de5a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94540ea96e88f43adde7602b8914f587557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ac38cef450208eb82701de42fcaca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb598be587380706ed0eb4521c2c7905559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d0c3066a5bf1389c819b9340c726560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f9567ebeacd011fc9a986e924892561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45981c9bf5d7629ac25e79ed212de7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b5739eefcce8073996c68cac99626563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe565b96355ff39adf751d27f91cc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700df7a3939ef51988f9441c2d4a5f06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954117f0f874b477b138b1589275842566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a14f6ad80759930e8eeae45e0f615567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19cb0cfb2cf2c305b4ed27f0815e43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0958537510552ee065a934c4eb16e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245328b0c657a1c60f40c9064cc1a785570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb620f3ac4c5d25018864a2628e4df7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbbdd41d2949f083255691c1ff6851572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b689bfd38aee4ff0756fac8bb1537573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c30537725d907c156e21b06429388574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfb2e6455d24b17eee5a0369780af4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68ebd7ec5d1d30e1b31828ca2df52b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31791be1671795714c1efe775a8ff34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9761ab3b50b9cef3254cc66195197b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5f4c2d495331f1c33c375a6c411cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e51f192adfbc37b9effdf9b40d51e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf2d00a58be6f8d10435cc45b76134581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fdb7854397b39ab4c24704ba5af27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f182b7c26e9cc99d920303ebe1c4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7ad7a88a109c1ec413586a4a6baff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e007c113a4433af2d9e0faccc729425585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52b880ac08942ae5bb2fb55ba1c2ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260e1e742cd208614d47a377e3c0a7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d228d80043b2af76e9679f7777906588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d35e3a46c9df8c0b06992f9608b6bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb73e6096a3ff0e0bc4acf560fcda7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb1d709c3fbb48557a203b5b8c6615591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8602f8c5c359128b10395d6bf89806592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d87d80612d47c7116329022ee07b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebe76d43bba10f750e529040a1207d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a974f8275e348359a12ca4739d6d45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b558d1e233f5cbbc6b4a76faf8cd1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e12a5fc8b7ad147d27579703b07c2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cdafe3cb129f5be67840edfb77cd0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef237c8e9d239fa3b4ec97586ccee6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72331e68808bd14cd6e0ad2a824d1c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9429e00a1e367c0d2f2499f33ab01f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbd01526b3b35a003b5bda354610e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dc13f493b351b0f40f2804d57d0d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2cc8a304701207d0d3102df3661d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83aa1cecd8c17198d9f0d3bfc89fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee968492e74524d996b15c2636c0d7d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b43094091f6b40842a4852dbfe684607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c3911a6e8c97ffe70d2c3cb65179608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed0bfa4c94426c69a67b2bd9705d35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bc52667b23f48b6e9a57cc99e9ac3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da165be33be9ab71e3d390cd0f568e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd93e23ed57c707ae66bf9236cec8ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63cc2f0bfeff66bc71bb66ad83301613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b4ccf758e104e858d5e83e40bf4f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e9cb4744d84465a22ea89aba4337615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d6d8efb846639ad8f6343b254755616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153dafbd8f345481f8def7751ca9217617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511c47629543aa3d6a56fa64e75f3a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d140a7ff76e77f9d6cf0649e0397619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff8cb89050e27b1080b1c46c528ae9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e24071689eba3bd50f0e152fc676cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6aca175d617225cd8abd196d4c801622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbbdfa58f80653da6099dbed5270ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7198fab9e8001c986687625b9d131e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eda6019e40e132e813d3d9b88326e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a67f8ab4b9b1971ba8ed972545f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f1bba73f6d2e4a606375c45a36cac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bc516bfebfc2b450ccda7948324fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2695bb84916485bcb0bb7efbcc637629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec14b9f9f3dd5115ba4923484445f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c980bb824093b607134e0263614a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200173e59809fa299bb032a23f019c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99e6ac12b7b54ec1098616d7ff6ef5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a10468b03cfb5c0afa6e93db3f4c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68814b8ed25ac1b378ccfb25b7f32155635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc8dc3d3ff0d176536aebc2040f5e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46af58709deea5f6026a7dd83940951637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a03808cbe1b0a59f4ac4bd50e637f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af46a6b236d11abd2f6b6c2e35716639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90d139038c035eda696d86fc42e949640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557dc567b24d31bfd6d9e3985875400641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731311eaa795fff8883b4969297e3582642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104c3ac8e4224f34c251edfed37699c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f71fbae5805e3c6e5b49bf9298842644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea54ec502f6404e45a6bbfbd8d16dcd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c412a2ea2829c962a2afe4e9852996646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623dde9a383454c73746cccbad98b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc1b2aaa77efbb41552c7ea4958c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20107e00d587531fb0e0bd65c43f7dbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df95fa66dbcda8a8bd782e638346a2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fa788a357b4a81379e1bdca38d313651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1af6fa21eb18a0393a0a2023f852ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535adc366e8df31146aaab1e4b6819f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3e84f1852b4092c3d6bb93c504452654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab0ea74848379a5811ae5a5a96d0c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7de30aa307b7344331b97064f0bab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4389e0d2b03b3967293904d472e1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546825f751f13c70965e238b24726f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabc23f6ede3dfbcdce4094b5aa031e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5aef23e0ee1f343e314d00d9f3cca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5b21f5cd199014f903b246a629089661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225084306a0cc8f87d667f1e31de5238662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e8c17c6f525e42565f4229ada2b1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b17df7157faafbd2217928d7b1e60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dd7f07c89d8d71c7bff9662d50a79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e4fab38d76dbce9d1895746633033666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552061de76b3063a9d62ab5a0fe0f69c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbca0a103c9ef2d5e0b21924f09ded668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae76bd9962ab23a073d73dfc7dd0fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bfcd8f0e033ab577d9d2494535ea6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdf581c2ed48783551a51fd9efd5ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1b9ebd8fde4b02f939b5f6f873aca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec140afbcbd74de19699b5f823f6ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92222591856a20d8c028a8ad4f7491674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47a94eec55dae7facd24e48013b77b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2660860fcce643457ab010665e3968676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d13e3a9cea3f233bdcc32c5841fa4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4226f463e24e7f538e2179c884369678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b66bcb35a149b8a66496ecce7a59c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53881a805488fe09eb7fb7d3b2eb24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9383be55aa162756d53734f39432f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850185f5d5daf992257b9253dbaf1ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5af42c3c4deddaac80b24eff7d6e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a5295542cc86b013d2c100ae29840684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44552bc9d0814e062dfcd7096ed0c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8998daf2ada40b80d4e2252fe0f29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa391e3fa8d9bf8bd429ded445f23d17687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857cd058c5bf5f659f3fcd813c24e00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b61a7981957756a4ee24dc93d36f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cce48259dca04332fdbc2a98dff1ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74cbd555cec7d45e8565c3a9a592fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8b6e285856dc324306681397080cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b1023346a44db736f3837a433374f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498380c22bee07c066dca74160b351c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb27b2e4a48eed67b8b6dcac2ac0d99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf44609b48b264fe3e6d54f871edbec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b94c892c9a8cabd6cbed65a8e078697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00922108bd2b2c8fb20148706224647d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce55d118467c2d585b4f22cd387224699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d617ebf843ff4bedfd6c4778d1595f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d211e508822716c87dd0b865ebdc63e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d9c45e4dc1f816256aa487a30b714702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74bb2f3fe4dbee784b55ffd2339dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3747d6f84ba5bb3bb2d0ec993a9e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe46575480d54c1be73fe4a0ddbb23b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b81f6e2afb66d6c5b5d37e2fd7930706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885a3eb053935fe3159a819f91e3451707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce714a3efda35cd987d4c174d2275be5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4081b99681710a5834d10b9722d87d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be796196e6b7d3616aa66ca1c5415710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29748c306640c13f6da85232b3c84e64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2326691a0f0f16edd0e7c63c978d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9792f258920a0d1eb8536def50d22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdedd31dd0b9d822fd4e793b9554b9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba0144807f0ae4b36ca5b9e2cf6906715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd11ee386d6a17fb9c53df7e46860716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baaa0b1968b3e24bafef34ea93de5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fe0cd9f2fc15ad865e7c4763a739e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad88b7cfadecabb5e0640cbfe996a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b4eed04032d1ea75dd823de10e2aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd137935c9a67a1fd0c7df113744ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09efab1cbb67f7ae2ce95e781dbdc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b4452fedd6b75bb70bd906d5b3e1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e265c34487f5d21d98f9c28d62642ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e8823024ce2533e3bffa315bfbb4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b327424e48fd2c5c0be9c7390dc8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3f525975870e60f6cd88143d70301727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069758fcb8218968ebc43c08d670e34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09575a7242deeefd811671f050ff3038729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea23df15c6919c30b569a9934403d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530905c950439cc9e56d03e9044f914731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f48247fb25feca9d973ac4e98b85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52275ce353127aeb96f4c2469df923ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa44caad6df3f7a723ec97f96c97ec0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180501a128244123ab8cb23738e4e3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5ba0af747cbcd54f620c6a6bd9e95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba34dd650501bd890be98e70edabbc1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201005e3fdd7a099dbfb15002b07296738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8db27a002cad10ad3223ad1222a04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd78ef436310bbf5ee6c4687c12ef6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe76389f0ea0146674f65ae1af2e467741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a463322bf4903f25fd180ab248d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf051d6016ee171dcb131c1d455103d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce0b688635b3cb4419ab79f815e8af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0ab2c01b7970a77c0dd68a4baa171745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e81d9488ae073395c41ae08062ea4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a318dddf66697ff81321b44cbb00a3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6dc3e07cdf7ced8058b7ae2e2a160748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757765bd348b5d63ef8de78aae208e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd920e74381437c8863f87b3eba139750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa96ab22e65212ec71df020cde0a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83706bbe12171762256bc6de40caad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fc7f922b2a0e6a29c21b16838dbd9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cda43301b9f1cb7ed4fb82b50c302754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090d3f368969b832e59c5f5781424ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc45c2347b7159fa30f5324243a0675756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e62649c578db566f0997e33bd0e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee651acea7fba318a634e765e9340176758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dea10ab9eea9d31d1b7524b47767a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b3459538b9dd0315e873a499299d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3488dc1a0615571019de0d183ef7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e5546d74ba4160c0b3908fc33ca0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f213562771fc90074ebcac5cd748f7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cf538302d59945e0a0fa40d2f9d78764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c987f899ecf31dd2d6d36ae42d6716765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603031750de84cbc86e185d203667a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dc3abab49986e62f2daffb0d0a28d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70f753975db93f1947f5fda4708e7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e490d5b18762958172d1fa1217c6a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eff560da5709efe3511803fc1fa55770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413d364827295311d1d9b8ac18789f8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ecb384afdaab44606546e7221a37a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2ed249dcb461995c386153cda9f2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c263cab3cc2211c4f02914ad104bb2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111ceadd79adcff63a18a1c43d60950775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30665405e236bd32ea85b428df9ce60b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d1cbf22e1921724706e305b408e76777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c103dcb93d5fcd23f4735af340062b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52d164f5db78da082333a2ebf8f642779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f80d8cb0cc2b1e8ff9b3e434456e3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645407fa2cb20fa27b22a2f3a7809a3d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e732e136578ec7e963701b4ee2173782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea225643b2969efc2693de9dd8046e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94889045a6b5618597e33dc0e2dd5e40784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf83c4a3a4674af72985e7d220b966785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ca005f7c303b96fa1a8511fbee10786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc515aac67dde7638e08fab9cf77810787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588014c4892d528559855946645fc55f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1103107be4ae76ed2e305822fdbcd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b2f51503a0725a502cb529c6b0796790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e243085a3c9d1490699f09d77add8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d02d13d5f5c57a3ae1b0336b89655b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644276a7edb5108b67121640c59cadfa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496247689e867f2be059969427bd8128794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c6bdd63a59d9a8b8a2dbf26d20fb9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4c7b285f8224674109a74f509763796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab629705887ebeef33be2bb5168f25797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f49519cb5590c349faf6c867113e3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a5fac2526b50589411c96ab298055799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db914275bda43a793a489ba4c1ad7957800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25810078622fcecd6fb6e16bc876a52e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c85d1eaf7554cacc0eb1722820652802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55096f5eb3354d1bf39c3e36fe3499f8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c01ecc771dc874b8ea17eacc93f383804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65419eaa9701dda3522e70f0a1996999805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a786c5ff8ed3bc8212def2fcbd2f97806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7270adb6a2c7a7c33b9baf7b9a74e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3b7df03112b76b30f58fe23255bc9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be757a12963b2c27d91371c7c96bdfa5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7203b4ecff340fa2d01339692e124a8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f887194ff426960307a5e6b40165811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd46d9e36cd092cb347d1b6fc16b49812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4d10d14ff54ae59046325c556812813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f204ef79d4a7b8de855a3e90a227ee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24065200ca7d9c994d16ebd2ae6c33c6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59428945331b8f710d768ad2c04aa55816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c08351ac3e5d616b1359802ae3b2f9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e5dd7d6da4c4a535c8107769deda818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b745a7d92a7ad0994db33a1cc4d81de819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615240a182d2efd13065bd786bcf908c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da97c7559b4f5b853b8b644e58855821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7d6df1b9d3af9603dab759827cc00822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa429fc86e8bc33d7fdbea268b744533823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195af36c206e13662072c01ceb3aba824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1929c27909e562194bc8ad40b1cba4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded3578be85e6058c5aced6ee9a2fe826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e940833648547b1aad1beaab7690d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330cf4e7b35c5b2744c90c718429e41828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19aeee182056e3c568267050ee9b73829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56085e28b2bc43296d59059730a8a6c2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8536a2fb8a614a9b59c8e389224d11831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4999307abf41625c07d053a70e05e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0df8f585a8799e80e3d877a94b46a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645de54253462cedc71da81f80632b04834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d04d4e20e2370ada3f4f1e6a9a1a69835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f51db057f851b104ca092d141c906836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dd457b02becb2f1f386d6a7af71b7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceec4e7c5cae9c7f940aa71a004ea71838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff593849184d6e31991530e3fbc78222839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d9f963c404ae629802a209bda11d4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb6756d4be28d5e39e0237e5a00a1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462fae494ba9964b9e4414de6033b6c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0719b9625e92df4fd81968c20c9fe80843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769531ecaa4d5662aa1c4482e495be2a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffe5c6793261c11dcae59b6c361535845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a0422e61ecc70ee14d064098ca1ca846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5b1980588f80516008d12c7e4496a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb00be730dea3babafadfa3d298b57848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8b789fedc8bb60c296532c16b84db849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feefba839af1a4f0704e9950d7e2f9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4cdf0fdc1d16b48acd9be1fd97461851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff861812ebb2ab0be98d105e6eb906b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f649e9ffd751ff5216affd675e2e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6ef6bcbedec05dcc66bfc5f264263854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1fe797568820f60f1464bb4a4e9b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aaf69ddf10f0cb035c56c0cfdce1b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a878aefbebd57d552437b3eb831c9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e5ee15ff95be6bb8e26741ffc44c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444517be88dd154ceaa6c2e55972df7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8dce878aaa820e1b5830854928d20860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe07f83e2ee845a558bf786efd93e2f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6b8a27f92b99277d77b2225c2ada2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd7f735cd098e65382e67481879526863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9427420dfb581d60a8b21d55383ecc6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd9f2170badd2c2e4dba851b40b065865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970fb1fb4efbe6ea42b372602cb2593866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa8a47e1e9547abcdab92d28957988867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ae30ee97156ddfa404ec6c0fb254868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1159d37a6aa1e406fb2f62a844033e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e348b6bef02c13d950556baef2a3a8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f033cdea6e55f31363172a7c8943c81871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516042fd4c93ad4076ed401543551f5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399cfb0b915353b9cadeeaa93690ce873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a7cef54ab559e819bfea299c8e68874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e963fae1a720ea663e4bb51f3126062875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f7cb6a08eabfd2ce881f21e1e9521876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8606b046c26809b7d070a699eb6e49877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072361d3bb161f9d7ed2001e4e17207878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa717879bcd2083112a623d460ed80879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a320566417beffa0c993883c66b19ae880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1fc48c8b3685c014f9cf2c2a93087881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9b0a21e9413b13b9520a3803a5e95882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14469e6071de1a63ef2a16226386b9f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419472a545d82631becdb71cc47bd464884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce657ff41272a97e3135eb3ea2128885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c13cee01d3b93ffaac9e9d76ba26f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f974dc6a0bddf1453cee345718f0f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346ee7461072190db59321e2cc28419888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec56696af57e93baf39393ac5df0d0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed419a4486ce353bc45d43a78edd12890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88fcbcc72dd0487d917d84fd98d7c2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648c2082e27cc48af40e25c9b1ff964892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b55f37f8217299dc1ec0204f4bfd0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f74194071fbe4927162eeaad14f2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9214d92c8ebb66857f6637bfb8e46895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6a43b6d9175e39296c15dc14b819896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed534e50d570345d63b7a67e86c025e3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72483ab211ef9d2af21a6c48de25f1ff898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47572d66aa5d3453f051190f9493a9f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b1ec49abaca1dba8c588e338b7c4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52c712c7ff2656fefecd8fa60beb4f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841b149422c220c0728753fe26d5a2a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00973aea1d7a9808aadcca19f92a500903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b0836008de83fc39601922b919f1f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4960e936c7d7ce7a11389144a61c4e8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3cb40a522e2484ca5665da4eff35906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27cd839a4abf4c8ee8c1de816fb6c6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e37cce95459f800a986a176342e52908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79902cb54b72165d2415f97219d35635909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f60d4a5e90ffb485b6c5c822f6cb6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14fa5bed910a8e18383b3b7947adc2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f75611a4bc82eb5a908bdf9842c7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51de14bbb3b98363882a80b81d5138b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2249b405e41a4f9b71e8358e96dd7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52c63b4109bb19135b035974075f4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86439ccb33cb0e5e4c03baeac94ec5d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce4d3cf228dbdf1a419a7338f1184917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a196f8c7d32fa06e9c4aab0f041c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9587bc6d6e92ccffe4ee12654b59a43919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7289366bf182bb83d2af60dcd7ff920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc185de00fc26c0bf5446d495fa033921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871e809727d92010cf5b489ec2ccdbc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee712c2deea5017ddd3a8aa233385d6a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e223588cea3ce9ff5d0ec1571fd2c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505a2739fd0f8d0af90c7dd5f2fd93b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3baebc4ef42e3b8a68975087a0c69d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9632209b1eca953f6e505b20413ea927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ca823e0e0caea79e79c431f6fe987928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceeda0602baed1827a1682c9e39f4b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4415529fab4d591f485e619f2b7d9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4e6eebcf88b55704560e7f9efd19931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c68fd3b9e0bc97157b8fd5e8b4c34a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb52bb8da4c6ef9f60b88cc60d519da933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bfdfee400b6ee5687690ae113a788934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db496deb037e94d0fbafe49f3d71cb91935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ea4685f6cdb9e0f2c2f3c799bb59b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760bb3ab0068128ec2b290608b3dd27937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e020a30d3622c0e48c4ba4fc70274d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cf87c6925ce245780aaa10919eacf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218412cc211e4e4b0f56e79b45303078940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9f5e19d961309084620e75c20439e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d1460eedf554c72b245ecb56b001f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f635a7c570e461b4bacce5255f3cba943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3d84cbc4c35b25284bee2f0664d4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55942e8747b0b36cdc9a735e417759d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddc9684fd89b63ae722fd98ebaf38c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3ab8d3463c9b2f69d71652ecd4d50947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1603d68eaa07401f5d28c8040311e53948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d4f313b8a5f5a79656e11fc736bee949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad220dc5976e87419cf1093f666e1bf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5e0c2a44307c518c04bef2b0d707a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89e0e8c6aca409a89909601519c03952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f93d37e4a0dc4ac5969e7a5cbe1ec953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760fa89387862ee5864ba39c972bf17954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40bbf8b3481ab07af9c6580fb101f5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71aad226cacd24334eebf9e0cec2d4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddd56bb30ded2fa6bd87fb17b98678957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34792b43e090c19c9fd63b2beb932d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e8a909eb08984440c563ab189538959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef86bc2ed4f71919a42542d499c7f11960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d785c0cef1557709a25e0a2558e07db961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672acbd27cd50c3f2bf1f75ea79a61c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b8a9760a11bad141444e4e1bda657963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8b68413f36717eb1b8232eeec9c27964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c811676709958069608ae7f1d99caa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d106c5fe9c15e1b85a8c151345f36da966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984522e863ef13d78dec4817a90f5c18967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368c358f9582f39e4ff1e8ce8873f88968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8048a85e3660b1d525636594e0c59969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b072d889057b95e1d7d5d449032638970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545e08511e3b5da53a79dcae076890971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2484410e345b564e37edabedfdb5c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0054a5ac3302059cc98613f50e956c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b6fdb25c95f1e9352b4630aed2ed974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c807ff03205a717583279118c065e1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaadcd7ce053d7b3839c18d92388620976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f98e21f5682d7e88951df6886d9c6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692f4eca27db1f347cd7076c9424e6b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2d44bf68ac0284f7938464e24e575979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa98e71b2b62c5aeb878bb92103614a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33cccc92fa39cd1eef44ed5d286cdf981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc97a22d1acb1b8c9195e9456761cf982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc47d0b0ad8005ded81d5c0bdb79b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ce32c4bf55dfa81ff61fcce3cb52e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626504658e692dfd4a966ddc6e38990f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5cc4ddfe694403e769f8b16d57656986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98e14ad0271e4b66bb3691d640a4c2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ab283852318e04be061c722e791cf988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0404201a841e5c248556dca4986846989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c6bd8191eed137f122dc4d071670990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287ddd894133bbdcf4bef57d1694735991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d878e578c126cdf5e825cd63a6748992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b77cd71b6f6e70de0ecb61c0f1e01b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dbdf627a063ac710fe01dc2a133ac994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc1fe124c96d7d0a9610f557608f65995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a435194dca85e61eaba8047518a513996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62152e79360de8e66025bcce7d2417997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c06969c63f6971a6ce7b39a7c13292998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b20d0365e65fadd1dec945a087b5591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a768815ba03f0b03df9e804cd21872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1dfad079b8acb7cdc8f07df251973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac8e549d49a58e00e6f442a0a622bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765f1c3e45e86b706372a1fae4ffa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17330c8dfdb979135ff39825adb4cd306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661a2f184b6f4d8b2530d86ab33417c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a40019b5cad8717856bafd429f796f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc52b60f37687319c417cdd2c97c2fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0763f66f6c73de6520956eabc3f3cfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedcd14747d895ba95cf21db64731e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee4eb6175b7005a2aeb7d0db108c9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d412f7fed6b1875b6628b690edbf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71cf59e498c8def19af81d2f86973614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7fcc92193e5fad29964f701e74a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b21ab0366f53553447920b6e671f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff0047cb8564acfa7280161632dc1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ba0a81de226b8c35ea980aceb5c9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b2af36002856ad41fe4679b4c3c9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46c02dd1100301c4f42656e14337d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48512b489b62cbe4c3bb4273918828921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14eddb0741063a7a23b21748e5a4e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df7ee767232dd838bd8e0a5e9487f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f315670bf4826999849a11c8115124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105e515cb8135b8025fd613358ca3b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93f2640b0286bd1e8bbcad5d3cd12626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcd2d2e3996e148b081cf160c921f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ab55b54c4aff4663d053b0956d4d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b66410f15c5658c368e146eddcceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c445da875137644d82d39ed4d7a04930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fba470883ca746b29aec10dbcb3a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a56a6765b07dbdbb9bb8e6ec57e2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7656dad4699ae63febbaa8f4467f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803fd1bcecd2d6f3d4488914cab053334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f2f910866bc6ab0ce247f16829eab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3d925f5f804ccbc6d7c8e8133e9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3196a44729726e427960eaa1e37ec537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f311a02d6d43365456b45627f133538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e29988d4ddc191cabd9dc33d4a5b4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc81ebf3883f13021b1d2ee830114f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f50af0212be24171199d8b5d69765341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644551a5e37790e62c707345626b62942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a80396379c8be56335cc1a4aaf76a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd36398c56165d753966d9b9e9875cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6460fa22e5301f5cddb1de5a8274845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24703feaf591be5a3693cc822bbfd9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b3b7acd8322e723718e20a59167647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e313d9276c0feb34f46be0c1114f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e02192bbe16dbd537ee8fe7a5af9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c432cf04f84ede2f01aa95768a53ff550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f3348387eee31e9f5668d533d0aa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d475987c15025d05f87eef2c79271f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cc122ebe6ef4ee57899eae12ea2a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c0d7ff12820b3889980d59c3bdc5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500b5e395386ab5d093dd35ab8e789755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb711dbff0082a0c8f329ad2a9addbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90652311d8aa2ef7e91226c51e5ee5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00539f07424676222679b7491f868e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6df7883a29b564421960fa5ef7a7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a424359932592e2076e42ae0324299960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203f3fb8c0cece9fe1103607d69c56161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baaa1fdb273523249f004e96746bbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06ff8fd3c05e588cebd89becab08363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadb12b63d8d5405cf4485eff1be7a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0fb9a8e4d2f1bfa4b3707e38ec1ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf65a5d1273a2b679a0bc0145a888366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc22b4bf6e785e394f8a2872fd5ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d7ee66ff1907a0eb34b1075ca85a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777b5f7f7436580bd3b42756c1bdf9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92943cb8df85bebe78cb3507a2c425d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c692a124c574c8821e757b5d08740c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b470f3fbe7fdd19760c34746cdc52b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1e4b63eb98fa0f09fbaa55fd985ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6bd50f6f9ad70a5bab542bb2ca7c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca782b37fc17555704d0cea45357a79875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e31ca1ef5544161b5085b2ca83fabf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361453902f25cecaba0a81f7606c34a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776edbc433f596abf56b7ee3aef8008878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95430041a8eaab4fdf21cc6f80c8aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d147f0e093974a2056245538eea54f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4522963980a205804ec8555a44c4bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4e20a0b3cf214d1cae6024a8c46b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d9a7fc4e260bbfa1171ed0909138383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507f7301fed07550ab2521c26c073c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ac3689622340bb834b8a56ba9f59685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7167da3382a55f9492f3f5e78e81cf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c556bf495cfbb7964fa45eb0583e83c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df184f8346615c595f3c796a558ebeac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f486d08b73c03ff1805be3d12ef10e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058fc0cbce1e1d67f0d85cfd80e8af290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e068152f126368de5dc9cc87a226991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d434a5169d681b77ac186b34ed78f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387caebec44663e2f009eb3a881ffd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fded88029b42dc744e2a42bf36076694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6a7d840b8d5a5652111c5e187463c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef09aaeee8a84a48f996a2bb09fdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce51b4d7f0a1e9b10d4b8e55780622f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9595fabae6c3d3890eae9bde574f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be631996d50441ab93b9a6785b169e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6243f0c612a760fbe4286d302c44a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28de5c961915f9f34b101ddd51b542101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f9ee477a38a0d80c7e73aadaaadde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e1c27312419c77abb7ac126ed0475103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5710a205c82e7bea2e82e98f791302104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9650013730daeae6468ef3d881ce0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c08dbb4c1b4e8b6952e93c1ef4c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad61546beb751e35653d36a8d81bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6d8d6382c5b03ac02b93decf009ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de03c81436b2ff014213d967765e787109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca32fef4443dd4a20c64eca64bd55b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fcb9e20e27a7908d643ab607b430f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eeea5d88c4f79a2b9dfc3b09b7aaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f6ad67c9ae5e8eca7c3c31527c85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe3707e13818f58332fb069afd263d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413864fd2c1d5f2bf16674963755a791115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980d63102ff4ebc1af20591c6aa01a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ff3fdecf864a0da8329a880411ce3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8bc50931032bd0db4550e9265daac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0d4500bd5e8510c2c2511ce234cdb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325eb68356a1959171554fc6fb88469120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a9ff5335fb8b2072d05f3f7e6174a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56ba21aad70cc058c81f3a2df57556122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577cccb0e7e209a68c3b282685853b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1d651fa5f351686ba085cfd8df03e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb5cb283c91955cd3ea0f1f5a0466e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15ac21fa054d2f6de5ca332470cefb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c4d4d22287c5466b27547f538f596127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b2ff8b30871a0d563e186786950a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b8f306bab0987048016c9492eb3fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadd2b25a59a7116c49d99cc9aee32a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194cd763737efc4d0599145ef227a18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437abb0edebdd993eb7705d1bb25f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ade72ed98565c951de57194e82510e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d52b05b91275fac4e344235e1033ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33552db14a446c161b5aa2fc77561f89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20bf2d27f4bfa3b3597092dbd3cc8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbfa9e2972e00af753ff1bd8c8d0ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee10a10dcb78cbd1187f7de171f8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f53c12c3f7e971caf4909d7cb9322139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46660f11cfae81ef2de84baae4d039140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91b0aa4df5eeb3efbffd19ad480430141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaa9432d6a20839ffb8fdbb6fd1299142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7603edeea432ec06a2d4147bf57c5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691862e7b939bd2c136ffbdc9b4942dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851436cb5ef401513f3a364390e0e80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ec8e8a9c685ba60cb30d568a1ea22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574670504fc1d04b3f7a140aa2af1c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c878f82c4fad92850dd781877749aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f8b669d1fdd49c17681f03a23457f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d929ef635ef3209a829aea412a56b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a446c785f1c2eb313066405c7c9549151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7701c2fd00545344a53921f9b8588152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b41cfd712527fb62c2f7df309feb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8270f7549f804e340e4b218c6e1df65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ff0fd547573d70570710bb774d21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1baef0711e24bc00d760880c67fb95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871edbd84f343e1ed93d5134231d74ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e506efa2ecc09e928a5bf6529d8e714158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97774586f4a25f937818083283707e15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da86ee4829b12414597144f9474705160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89984440ed976dfcf4382215ad834d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa69e455d1a1cf44def02d3ebe35fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669772694ab95de4709b7f8347b406d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa17cadf9ff5aa18396ce4111c64481164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eeeb7be99b3355b5a30a24eacad29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b80fb3df4f3284cd231cfa80420d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a592688194248f92c9c1b0089ec2ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c72a31ceebc2ca608635f4fe0b6247168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f9760f8615d5777191cf9fe45d740169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817286a4837c03a37b2550b7928f7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d1ace1ae424a6c416e674c5b5ff7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272fa4f2a42e9e8662cf82c616ad164172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efef2c7fec5a9d7d9139227adffb28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65ada896ed4bf37b8de5590dbc2758174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd569b62fcdb802aa292099187efcd0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbbcb0d5205ef7ebb1827a8ec08342176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd49b86dcd0b7709f9083cec7d310b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a7c244dfffd8c91a9ed8a82d13cac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1490e80e2c19179730aed903b3e661179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528317543b4d342c8bc76e59e06e323180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76604455e81dcbe0f0f799a68a02aeec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a168e6085d703c3758d2eaaf863c45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b02256750d6827d6551e00211f940183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4783077c0d76b9bd2b9ac2d3e10a31f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81728ff928a776c4efe0ae1dfbb521df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b44e866ffb553f46df66d98038c9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59a33fb4bd8005c83f5d477abafe82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0ddeae9de29db411255600edc8eb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad16cffbd144d907346a33a40ce19e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db4c498d46c2dbce6ff0c5566a53d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad87b5ed0ddcd773692d5dd2ce4823a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be738af3e2a6dcc2f9dee39eef217a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d325d310914e204dca982aad7711f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea77c4ef5c5e78e4045e7f913ca7439194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be55f6cf37519b35b7f26d9718b58b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb08d4d5bb024f5e6a10929789ee28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475ef2385c8002ad6b9410b3b5a6a57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cadd82e34ad7c84388532a71caebd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590550f6e1f451b95f1806344da0ad8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d60311bcba88800bdac8ff213aa3db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c6501723220bf7a5e15e5cd93394201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8fa2ddba53b08cc6203644ad3ebce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c1cf63c1b4b5eb5779c0e5012eb6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb7e8cc5f9ac3dab36bccdab8c9999204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f029e176c6911fc353d2e788187a39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad0cc6cccd88d1b3f11401400c8236206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c67561a1b6670b316d2ef7f73e3867207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4547114f564e97ffca67bb9cfa7d6b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9982cf7498724451f16c3f676cde0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7c93828eb24364adafae3c7908b64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2db7c677d188c620e9039050a6145211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788e0222a7f0c4c13ca67f8697d62f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589da7d6aedc268d889b25632216de38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e0349d1c005e8b5833b75e1d8c8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8af6583cf5260c60c0640b80d24e49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d888ae5134e7d3b1a59fb0e29afd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25856f7d4ef46b5b1effaa1255cc34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926ed3642a4903abcd7a887b847f8ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7d957f979ff19ec851f06d4cf5d3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29064bafa7c596b57a9fd5291f9205220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b612fe87e64077b684d569bcc50d01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36251231aeb7904fa86628508a2bd43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8990f856e8e032afbf1d4d7bca04f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b749558579895231836afde61a1a40c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3896f146195daaca5626d2eaea9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577061949bc75829e37d0bd122be4588226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626aded53c12ae6e0f8ce8d4b200dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5e4feeabe31bb699b0d414fd1734a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e2b8781b035706a3c93b2171a22d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f07a4a158d13fb125e347c8d5f0840230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2e9b3a9a326ca480e22f491968adb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed643a71611b709d4afaa9fd4d44c98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67a3659215ccd603b330bb36b8530b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35812dc729af382d4130a2269d897d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33252152fa81daa9daba955d15b625cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619f6a88397945f112b640340303b79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77f10752b5d2e4dd09ceef3097dba0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f7bd034a238cc4ec72af927eae95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983055f5c7e95817105adf044c9fc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2254f1255a09585434af49e4097383240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca160345651cb8098424ece84b4f97d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5888dc8eade070ca38bbd3ff0ffddc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a20d4dec8ee0a06e72cdb5b26369f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41acb86d2b7caa620897b021e70f2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d769b3125c925684010a7a49d315434245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9203ee59ee490dc6dad3e93e102969246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c33d5921c207745751f50cac233a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253576994cde4c83472575b89d8ec5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b21156bdab1b1ad1d50be5408ae044249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eed67f2959ccea617df3fef7f00027250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27f7832665a12dd0296a37be3e6659251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331beac556715b7842e2ab1f58c7b00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61b4c344d74e41bf9ec6881661eefb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba06246ee8c4ddbe143731641b969a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be45bccb7fb3ca6f71f4564c4175cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c912ac9dd99d24d9ff1eaebf05821da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3b0f0cc5522e9e8cfd109d59fd68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a54eb8f8d206342d825abe073cd31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4c1f39865051d95d86280d15fa7ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7aedd51829bec7a5054f6c2d5467260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd77764e03eed26db2d1c623f0d1936261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa3380d0b8d7f84fd4671969fb3f4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d1a582512da67db45571f97cf5c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eebc7b9c8be5d6f60a75c3dc4fa02e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f23261bdb04ed93d01c0b551f12eac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d065d3aa9def3e54ec01a66a746d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a83b43a5a6d44c49d8c126a0cb26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38aeaf033ae2573cc4aacb6459a5d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9982a8404c56a73ac93556ef89345a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ca13d61c4fa04ed779914152cd927270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e088478bb0869017ff4a38e55dd81b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5d007774e699611112d3289511866272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9e59242e8d3a9f849e90e46ef4ddd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a27859a36f354657c243f585fd30c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a4a7730de71cf3df677cb9426110275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d543083385bced1fa4e2c37a631b81d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227073b2768eded5806ca57f00f0a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a09cec275170658eab6ffc21c0455278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf8491bc9de5618d1da1096b693bff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b7418fd6440719da7baf85662ce5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deae7a0e150a8ccaa99ba3d5c6a120f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb55c2cc775c6836855f863b53f34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae7858a89ecd0539a33c10badfc5f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c73eef6f5bf400964a31bcd8c77a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3b835436d06e1eae5828442b7ba73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133863efb61508f39858ae02f90ab16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587c758c73ab401114a1192497f6c71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b42bc11170d32931072849fe052a25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8d6180a2b98ab3059dbd2298628b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c542887b393943fcbe52533cd9774290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59d214015a838d86646dd566ce0d80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571dd594298afc121c92938c1528592292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c29cc1067f97415e9884fea1a9e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a2d546a70d09b614bce2c574ed09e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1348907a1def36856c05e79a163f33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa450e5f7d90baff2e125067124d77f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea91e938aa8fe673a4b5d4d420aaab0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea756857988437afcd7351e94451828b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84a7e697ecaa888927a277dc0ae115299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021c01a47d03b910e86fdd8b494a8ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bd1ebe12f821baf4c2fcb301a288a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c224e704f33c0adb1e634d54c950954302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9c92b5e8c76c465f26f2df69c410f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba5ad0f11f456bf1611ebf4b460f07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa138b7cdf1b99b1eb89a2e99ee31185305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c48ea4d71fef39d02ab881e58148c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2288a49ab49b9f2c2fb2c250be86670307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfda7ab2f3c6e72cf289b6a35ee2018308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c077d303635afc97b938880d4e6e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2e1e31713e0ab695f468344ab865310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5fdf225fc9c7d0a1fc0a599978880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6822437735e751c71736b12f6040e86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1152e44ee813a3dd750c09ccbd013313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446729337430a8a89761121dd3ae09aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed858d01aceb44be6ab3ee0e9114b66f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de2629148bc631919e21b5c5f1a63c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a6e3f8ac0809e92789b89d87ee952317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b32925319412b01b4919f884a35c35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f42cd4638f555a825a830c91e9747319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb8c08fbc0c3753e8d0a6131794eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761bc8709ed16f741c95fbe57e5e803321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df401c64a899870007c6518a571ee6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626a59a6bb3d9117be5249029d0be6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a2c460e8307a122dd93c432029e28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbd7e9e86308121b10d180f41def2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9df6df667cb02c64a34b3798b374e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6710766059573d751eb49f67fb18de8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea73fa3af38954f4df19a3c1d64e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccf54f04072135a4bcecf2a13d93b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa93d07bb004fccf7b3465303d5f64b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e5f7adc17f590c30e40540508a749331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b0b5999e29bc22ed463a1ae0bc1d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38af04e4efbc945513a123cc880456333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0270c4fb495d25f54322cd6232f0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120559f536ec5fc073cc2fbbe432e477335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e77b51a423401fada0073c479948d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264def8d8760fbe0fbde399ea6f66380337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115986d6349516ba2fc4c6f20f1eaabb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8c2215067108db86c7a3e7259a65a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439183d562b786f968e3833f5b54cff4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e26aba320a98d129a02b801dfcc5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe1c5cbd02863d133f9d012f1bbead342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40472d0a5bca36118651a4a95a8bfd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d0cd39c5b9c18f0c58136e30ec83a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bf9fba6dd9cf7ea8b97c2c6fcb7b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaaf9e2dfc84a2358e1e84f081d873346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd9b244ad6f95c157d6e2f8407e475347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d39e7461f752ba49c098960c4be7be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a477c3e9b62c00168a4c1558eb097349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191a8622b64736c36e76c74a0ee51b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377db8f895eecd577f250ac267fae60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ebd06e53c1671fdd4231acf806f53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ee8b344fdba1e67066525473fc98b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d025888e03c3caa1225e6bee1a458ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec7155d53862087a8daf1e71323559355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff8777eea9442153bba8a544db02fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b416cafe8b33e743d9e8c0782e70a44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03f40c9b8db74a346afd4141f9d7fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fec106905510dbeb7333a6137b61c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82745e4a5f0dbf46066ffe19c03903360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babd187bdc60c69cdcf2c520de9d6a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70351d010d61b3e528d3da20d52ab10f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f78b5d37fda7f6f2e476f1e3ee8ac0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ce52bf2e132e540dc951c9521e62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59cbfc45c1500c638de1bed70425ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41896fa43f9a9ee513144d1b150428b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13632e38f07a1575ee4d13a5ded6bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca88e261816812df6ffe5760739b96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79359084690575cb125891ba6a74ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c061459885e304936def2f4acab6e8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbce70e2864bd455a19379e2ef2098b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cbfa9894143fe6dbd70f41ad3aaf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a10cb7b13c244e402b572839ffe2db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c126ea1503eac9cc057ece7875266a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2a6582bf16a87f7c18704d2e0942f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbca3913077b2b8ac64dcd9cbde454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df810a86b4d527a164586704c450d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ffab1a5674a0288e6750c966043bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc61f905b2181e83440fa283264c06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d791a1f23f5df4006eaec9c0d9c9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891035ae57c85678d2e6e6412bfdc69d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265319880b3b515d9618bbff921e0d53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaa2f31eacce03f4c5fb35c6712e1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd5df38204c6a33df27f849cda6d8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c10bd0345fde306e945dc2c4e9b0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce73a1cd1769f63adcbedbbb42dda5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48c9a416c6ec9610b6cdf9852f4d9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4f059bf065dc5ac93cf6def0a2f07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a89a582ed13e0d6e4716571eb24c6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108699ed78d620f95d9710d042d0342390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec4d9f6712c11a8494c289f9fc21f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719cd550ad00f3e78686b126ffbe3ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511d448b693484c7e6746ef6a8814b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd462e8c01dabdab2be7f4bd67e2d89d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb651d7beec23271e3439a35cea36e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761acc8a9731b63ab45bb37237a3a4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3665c286bc4786200aba878d88ac0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea03c01c6fbc9dbc0a4714663350296398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35aebe362640f3b8dec283398b84c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853377cfe1a3a5fd13954d302abcf3e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc7024567e390b85822f92934cda9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2ca5356ee8710723306133a1b1a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573e6ac60469695c69d292be3307995403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295da5b12df087367076f1bccfbfd19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2940ff3c63a9ed4aa47e658f1db0b8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e628da9e3810734a818f9ef213a67c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e0db95d1aee7d12f4d5dbee7383ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47c77dc18467872bfdc5d965cb583e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a8c5ee8b50dec1e48676448728d85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b50212276602d33bcf564ccffcee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03333dacce5ee6f79f0827b75033a1c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024674527b1af2127c6438cb76cf0153412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119024154a0327394f4747a7633d528413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b543391e2323f12a8513de61b32754414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f980d0c8374aadbc17b26cbc1d0b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc871a89e03108fb51a605412b1da9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22d3be314854ec660e5020144c647417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546703885732451bfb6a1debadbe4241418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bb076780e18243018c20db55a34dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5a8295fbd4d42db6b7e2f9fa52fb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90830375ae8f2ce63ba2f5a52c78d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3fe1bf849b84494b3e49133b41d7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766142987128e5cee31d15939653ef4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7415fa06c25308dc296db5f7cce26ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d100bafbde2251555f8f4f7c30545b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8ea23873af0b54978ab85c8e8b21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be29989316a1d168ec47c38bbb17500427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f54ccd0a61202f57aad40eccd313428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e557b349c719faa376e9a5d45a31cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e361b6cbec202953470b4255f7e28e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f54c0bc14d6a5c38a503985e8515431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1e69823936565ae795ee6346d2e68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f65bc202b33949e29193674674170433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc395e792d708edc19b871e505ea7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe07c1bd399baedbcc45ae535080cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3266bc715e242d8699321cc442cb24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4dba7c779376ca67e1591315221f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016e702f56a49ac34c6547a3781fd57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45baf641ea6f17848f989f17b6a75a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677e30f234a627b93a9e5dc0fbe616d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7119b1aae5f8bf45f6780d3b9b267441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79bf7c09a9bcefcd134475c4e6740442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38032ad8390748bd1d69e9bc938bfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4b2126e35d2b95b7ed9cbae554121444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bac6b756c43fedc375efec8a0a97ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08292f3056ccfca93e0a38dd201b0a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eb31b9eddeb249c327e1901627a84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93bf533ec7880686ecf01b54ef634e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c42904b964a85bea41ccc6e859ce41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7afeb5e7cb6f001444c797a1b5d48e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc745edd0602f6c1181e5af6b7356451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769fda1e7d6a6f79a6e3e42995e44d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070196042683c514dc186c606b435bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8f5212b087d813f308d90d2d91bc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1158f6638bd93d677c6653e5f6d43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cad58ad686df5c9bf3e3949788ef8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ccbf155e16ddf4334caf9aeeb4b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1290ede0865de0162145a5b443c5a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a11006bf3dcd4b7b0afcfa2c85b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9354b33102f8cb2a16aeb8d7d0fa03f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f7295c40909f7f2f6265c0d69190461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e1c79828629c76603faffac331186462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aaca9288f3cc82d68e8f9c47b15cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8da2275ad258204f4b3843c1eca8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0051b23c3cafe51f16a714ccc775b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b439520ad628e568fd3898ab116112466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e595b4bf6d27e41aeb0bce37570fef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194d44320bcd4b726daa422971d45a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca225da7ff4b0f12f9a497f8b54cda6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf12f8684de2cd10b306270e845d5c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d8fc138d2a4b58234ea6131783a4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826e85c47e4120222cb0d2e1970bef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91627bdb11bf9f9cdc58b89af35f627b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc9b570ad66c2a7f57c3f3a93ff26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c954cef753faf81416c49d3b70c57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32755099e98469b5311dc5f69e78630476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43923aafa307340b248a3f230a83d22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d212a5319c85599befc0d53bf6c9097478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd964220dcd48b894f08b3930321aac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092bceada94d52b10fab170a9be2b2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e38d60763f2d237c5d3c97c9131e74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932459fff9366477f91c09021c28e00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246b4f5ab9b906a9b3ee7f1ef5061eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469b6b896b3899ad92ded496c99ac54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c14149bad51f64ba054b7d6d94adda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e578827314d44c26ef7bb6dc7635a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12544fc87e6f314bc2c6daf1676bb67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d5d51f0ab2ff09f3ad6b204c95f2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0282c2036d674577eacb7f8630ded5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191587e4504fb2276f9dd84c664622e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803f2bb1783676a741ca3a2899292a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228241d33aabfff1b5257548e822e8c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057e783fe93586cdbf154fd7b238450493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b6b617596ee97fc30477498b46c84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254918ec8890c5891ab4ab074483db5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1100804db20bb191fd16dc1d88e9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6bd1b5f1d4a89b932beb1d914b34d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a675362434f7c926601189e47c3eec2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a511faec7cebeefb5b510d6a1eba5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af51c42bd7675efb07ba164eec767bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64453bf7bc313e1d74d50fa5c2ceff7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3823e0e84ffe20aa6f1afadc30e2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694be09ba049e367ccda8ac0481771503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a141dd06711aa50f6552d653bbff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985967e1179683e588e97fcfb56aebd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faa5afeb8c4a44f3bc853c6973e6f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00605d6441776f6e77b8841f945af47e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2206f15054469e81f984769f1b72f85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62200aa0ecf27580d8b53c69d2f9a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd04572f7facf0e4e8f26a3a8776c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb46ed46941d5e82fb81d5f24ca3bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9ce449fa1a09861a72eefe0c2e18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719672c551f4700aa89c500fdff4bfb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860716b270a28572377d4a278c1d3cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7675aa0b6310cc986da2bcb605bb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25901fa3e4abc2806077219c830e91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b6e0b36813f2678adda5db055058517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd323a0534e4c7d2e79113727255578518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03776dca09473fe111dadfa25410fe2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abd86ac7e95b18d944353911e90cf0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a5d3b95da57de0b43d7bb6b473527521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa2e0cf0df969bb8d2a5ac3a880fd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc8919c2bee19e9dc2ab5930390d07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6838cac8f2439610b6d9d4672d317f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84c1991ee10835bad34dc9d148f4ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f6969a26cccbf4d2fbb9a890b228e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11706590e3d8df8c0067cb17264646b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f738fa6c32345f12531c68c32563c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0e39160cc464496757464b2695f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d69d4ac375d76ac7c5eae1bd79229530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15befa3abc621bd2f6b98c2f19e8368b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2e5746b378a3672b30da0cf3a1a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a48963e3cfad10a750feb7c86b2578533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c42edb1921057f6e1fb4c1ac2f0677534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43bee2fe85fd5dde7a5f8cbb450ee9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f61ac6339f36b5b07ff09daf97db6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70cf0193844ca5ccddda389be95289537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8052c71038fc0943c1813d953cfe5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfd18cc54cfc4ed3e4981a70ef6de1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b7596b73093da3c1ed5f31ffc4bb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d52d1d3febe512c65e0e0809383b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56517f87a17bcc0bc2673bcfc5f857542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda03f1559766fb01d96a31d91d635f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d551d711c3ee4cc562e701a79542bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c57c5d9a6220e5b26018b8edb33bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb325e0a8b3c44d8cdd5ad9f5382c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c658f150db7d0e6ed753c2acdf1fdc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a49c7147f93b3691b6202ece585b13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de8d30f21ec80e8e58ccd84e293d9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac2a933c1620e53017206f710ce745550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898fe56113c6511b0f23c95a9cbb9d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85257aa1290235757f552d4f974f2fc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311864d8f383ae0861b9acce6fd979e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bcb69cb6a6a040cfbce31bb46fd2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3de746976e5d59f6b59054b8b74c46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e891357546dcd8d14d24e439b9388556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252aa85e9cae8f08de39a66c7498223557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e417abc0fdbc02b59ca838f480faab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57cae5f6a37dabc0c7e2e295300073559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044c8d3c95bcd75cd14785a4c4a757560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575452ef514111c236364e7fc96203b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6741728072aa32858f4b7598dbc3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21d3c1eb72eaf313e8a9719c5ef86a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b41e72726baae48f0df5b41531362564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75a4ef40c08fde3a0071a73624efd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb621d157d51d1014f8b7951270892c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3e6ff264cd2ccc5e134c5f753497c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e69dc5c808b9f285e74577f0314f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b28f57ea29991dda6a729529ba16e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76562059e25d1ca7d238a7da51ed189570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161fda21d5e4362cbc657e7105b2557571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226dd6b11e49d76424c3f6001ffad92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e751d9208adab10d8fbb17d24939160573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ba81ebba14408181d4ea2755811c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d188bd3f0b9a775b1a264943d62887575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71a309a7d83d4f37dab18b8f0ed434576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbc27f4bf838e1fb8b4b6f98956532577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5609f093bd49e1ed4a6fe5e182cb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bcf364243562146f99f7fc037f3dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512453494d8ca852a343b3616fb128ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff350c16bc783be4c11f2406f4115e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27663a08f891954b5c66456561a665582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17edfeeb0c351ba9e17ee2338d00fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3956d19168ab882c82cc6d5d1b3ba83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7009937eed6f305f4e406c77b0ea06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77be589f1cde69130c137a56795a90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51393b2632ea2016a71f25832132c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f85d888c37f0e312c1cc33c4f7f8aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9938e69f8834c37b66b6573c34c7756589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fba628ff21065dedc692442542e17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f51ad463a3b597418ad7a5750f8c01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5311ef50dc2f3e3188f8583956b7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d4bedfcc9d0e013cea7711385f83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69252bcf8e7cc53dbedbe2f5b526f86d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f628a74d5353bdaa6d4a076c2c8335f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541bcc7e9c5fe9ecd5a68690480f4e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6a53add707e455f7415743c74272b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c55e53efbbd35ab1d3ea0cdb9e2e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1c6e3b92dde415856e22aec92d662599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cce7c5ccd75c503d08fbc0bd3f742600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97641653ca338bbc865cfc15a5a6118601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a2c45484b376d1b53dda578ce77a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd72d594f59e5fc5b34e84719a0a1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ea02e29b171a6aafe4a51bb1516e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b06fdc6fed9c3b9e9853f7fb81976605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4bd21e1d1e07b9c40b0b50e4fbe16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc303d3d7ae48f663e0aafc40b3352607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8285f00aa381ca50a47079555e89b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58d2c79b467fa19ed5265d0109c463609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16f0541bde11ae44c1752b2dda49d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26197817902d6d214b5c4187952a13d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4afb742952fa83759e86810cace8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d7600c6e0a6d75e0c4b5746eeb0e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34635ca5d97f00e13248bdce32193065614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c4aa558be8c81c07b887438f9cbf8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976d20eaf0a043f67fbb09607aaf68f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c31547adaa2308b3ff5dd0dde32d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da03991f73de51167e351c6c9d4ba5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f404875734c4802d84eca2d4da7f94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c05ebc73d30f1c276a5b59df9fac4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c58e0b471ebfd3d0a110fd8fb82384621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341499492dceb61533ef65170c14f29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d94e7392f25589148fd272506ec5c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b05954274a7cdf23bb0a5fccf5114624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf898800c075204c470bf64062828625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf164673c17088f976e58c26bdc1ebc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1580545e1bf47b2fb4a21c273dd86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76456338dcc28fa8a35ae3150d1ef4fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde32d3dddb69491c6d9d3afc354b5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4816041a252851b42f7cd45035a527630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8831d54f66df9dc647b93980aac33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69154ad02bc9da5fcacdea0b8db50e07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c508d1a639a9e3a1fc706f8ccaf6e34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24d50e288b6443fa70714cec5b8d92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367f301cfad5dd1490e40bd54da836635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2702e9017bc9737a044f372f67b0d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb37b4b1bbef237bace2fa289bdeea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814dd969643c8ad22ab9a079c0f5a50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afad668956d4761ed16a29e52e6cb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fb0435edd47bc8d61b460ac8c6c44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4c40da2953f77fc08d5c113b8bca0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f3cdd75e04231a2fdbe7e88cb9a45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca9006290e783a4eb599128277f54a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076793260ebee4dc144a21c29a3751e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f47decd275b4f40ade647c3016296645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85850214bc15449c9a4711d8e51372b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175be1ec8a701e8940a3424a947ffd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7afde3f725c661c265736e87a33aff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c284cfe12487dbb459c68068de37941649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036aa09622f7171f4324fcdea0bac2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749507c4dc757c720dcfee5b8092add651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cdf628832a3cdb4dda8072bb25742652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be52a2d9a4b80d408256bf14fded0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825c1f2fcb91f5ac043b4537777cdf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b92122a2201c5022ea5afcd3b7bc8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b618eaeea75dfcb54bea32e307570c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca656a343f06fc078cb63d4327358b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab4cf32b270bbb89f03487c24141ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3157abd31cee60c573148973514b7cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c31f2e0fcc6d4342953788f4498314660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cd789bced6bbea617f2620513d826661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bed338f877ff8b886ad6cca58ad130662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b3d9b80c8b365f29572e101f3576a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaf1ad9832a5001b3b13176303c0fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2148a0c5741804bdfcdc2a572dc0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85eb95ad80448685eaefbaba33036f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f4cbd354ff9d21d88c8ad64c1b179667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f4ec1ac65f4f7d0bf1d8dfcf8afa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c00f71cf3dab2070b7a65741960f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066357ebf81ff2f238771790d4ef4715670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ecf40533d52a5c752ecd8c98940e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8d03c3a72f896aa1f847b19c3685c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3434cfa16468ae6d68d9ca52e0864673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2da04864546001244aaa4b57c3097674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac1a8f87da11ff923cbd313ee1e921675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed23d81d566559c2b74bc7941b8d78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed96a4a37f64deab7f3067765264d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154c5ac760d93963b6ddfadfa507321678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f776f66165a6ecad0ed09829cd59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e25205dbdbac04fe899229456b7ff4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720308cbd7dc70040bed9691f07a599681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af492941f82bbb256b364afbc382597682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9fdca4e83e7734845b2aef9b3435683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd75f85af463286060eea9e61f9ab8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b880ef43e3b98be640db24cdcf6bb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e2be12fb1a4e33109719145c0b097686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607571f2940ea7806d79649dec21797d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f188af2d4f9381247b5dcdf7557b69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486667138ebf8f54332a5a59257bf823689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4ce770216f72786b37baec14db90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ca162f5c2ae62b889071b083e9878691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a872a6a97c90de975d12da62e5b616d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec6202321c3da0040b47a1d83feb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8df77fa8b1c2e24c544cc85ea26cf5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412aabd97e744a5f4a263551cff75c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24821ba2df43ed825259a70849b94af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec10aa9ca31217ee7b0eb34e9083fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8797d5ef9351f6a8a2198551c6aef7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce1c6ae07cab0660880f1037ae1981699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728c44a4f31639292ed245af88a1e75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed48df9ff578f09873c37777b53b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f3e05edfa99390e6e28a5d94984e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f041c89d927a732273014ff90011815703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a8732534ef8427b4949ccd3f993f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ff866882552b124309fedcc729aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb04f59ae4e54ba1b0819ab689015e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd92e1a6b4d6b7b3f361d7fc393e45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75652c762d1352bbda0bdc3965d440e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aa4e5bccd2594d3f6895a32cc1bb1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6dd20363cb86ce982f7b9f6a300a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13994857bad6ea4b4c1aa07dabea4ca9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8d460fe2b31f6ecf068d2fbfd6953712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265d011e41c359282b4fb0b6aac2eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab67a4c48cef7909e85a1a5e462d0a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd34dbc09581b133d2291d2cf07540715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba10273e0a0ccf2534716522b8ab7fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58ef68db56c201c7fb37379c4f6018717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebea3ad549834ea10d279e26f1a50d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac413150d4475ae0fabbd26edbda098719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f99edb70087dd219641b74dea38c2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520ae0484b13845c18d04f278c4397721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be48b0d3442d3a0d6268a2bc817ec4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33217e178aa1ec2e32e971c2890afa8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2736fb15e4424c5f30e045e7a7e67e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838cf01e29ba6b94bc7f256e172ec0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea03f1407c02d410b9287a5f2e18961726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779ef4689ac932b2fe8d6d719a79ac1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baca210b6d5bef0e1acd5ea594011d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb51fc6a825b5d09b2f38b5e8e525f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473ba52c8e8874c8e5631d16c79e258730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246480c2d7d5419e149da9b7b301ff36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ceaa9c26768e5c4245846ac097f29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eab3ad16211d73f0c8cfe7d797274733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ba6e1c06d92aaf828ee714d647524734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405c37ca11f0e1eb479d5a5e109417735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbf3fb3fc2bbae1cf74ee0496b6f76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99659f4484659476373858529c002182737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05592727b50b31c6b0979b1915e864738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ffdc4b8019f61659790c55cfa95c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deba25c19fe4ef23f2026adfd92c6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e93de59af45608fe7d948edfa90b60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12e6c6813b8674f6c49018c8d22009742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ecc9364b27c3bc0895d297e850354743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eda91754b1b02e67c3e01f56979ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e226096cf11e2328941d10e811f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb52f5ebffe876aaa5e8984cc0f966b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac948d6d86ee1a6840cec2f17591bcc2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebead0064c274a18d37cbcf83e75a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d407df7285ffe9408c651016fcbac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a3f7634615b8a19f2e9153065e178750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7254d3b0cf97ca7b21273a68dda6dd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb26acb5a9da65e8bfde60276bb4842752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f1f42b7469fb0c520e4e77d90bac7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51ab3cd11ef86e3de912845a2aeec4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddbb977d0e3f4ceb659b46a081bf38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92393d2835d16c89f8eb75fd2ea1a110756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449677765e32e3877c66c7d1d895c44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777933cad69cf579ca0d2e1f1affbb65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454d10d26b272c63e3b50edceed9cd8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c0f065b171137092466b15a7e2ca2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10f653cedf3d36d49ddeaa8bd9a3b9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9645cd5d670244e312b51e38070f83f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2491bfd000046f837d2ec60008630e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951014937f26e580d21634fcddacb31764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848bb4b29b99d70ec8109a1d0bfbad2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee426f0a618c80a1f534d54f3c64aa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a7c6454000d48f901a33c1a06bbe2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f604293883351a3940ae67abd9b6306768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b79b5c7022b57359876e1f22971a78769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a4c2f3221c74e02ef301a57db5ec770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812ef85a823ae46f2d064450a2a867d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4160b32042d3a0afbaa72d5d7d730fd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ace76b71b9c6dcae40691aba651f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cf34b3cf87be3c6dc300fadce9287774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e311f3d45a262c9599dbe8af5ff42d8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407288a75775b2c6ed7ae6cdea6484dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34b811ddce9c313919b7a3ec2c74ed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c176ceac32482e0b692c160ef0aa89a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac55654f16b1d315439223019c47737779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b80d6e19262902385fa909b9ce1875780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fe807047186dad07f1992d102e345781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343b202bdca2ae1f38642060eb0ab00782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725087b26be0cd505c58c0d017dcbce783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b125268f06d5ce91350e6a48dbc87a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47e96855d10975e2fab2977176f010785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8587d7555f5bf098b385712f49d40786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320160eb5aa7d87d42ef7938ee796c0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419df84e59ebc7958824cc469dd99225788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e3babc4245712bad8fed97ab71c7b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8451e9d714194936b3202a357e5d98d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9653a5a8f3cdef49978cf9c43600f8b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a342b769273f837978cab5e169af126792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5d666ffd13b644b0ba4d69d7aa454793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4ca5fc0c9fe5af272b9a281dc11bc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a664a224dc51a9bce1f2b717395a938795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0a45f0e6f7d4c75380ad612da07e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b95b687dce9d99b56ce750732bb84797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8d2f7e0387ea90353815dfbf05ce4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879bbdc685ee026fa4b827e67bac03b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4ab6f2d355534f40784ef18d0127800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea7c4bf11325a8668baf1756a26e20801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f4f43edc8697c1739ac7d12710356802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06c25566c3803203f9e89186235d0f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6cc2635d6fcc002e7bd361883c870804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485fe2de8121cb55bd5d6ad51e5064e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d18e852115dd3a5ebfd38c4db6b6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d907d43466a4c29375638ead4f974807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b625f42466d22dc415fdda6addc5c71808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229cb6799977a3460833b0f66de61c3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cb26d74140e2942f7cefd8090cb1d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5db96bc7e654dee7483c14f93fdb2d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f9720981ba7d6bfea28497d476a72812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c614398e71539735cebeaf6e1d9600813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e6bda52cb43382276c7c14fdb92de814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a8632a548adc25941571ee4e8dddb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aeca53ca24ab4d5e67f01b8062053816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c2c9a0cc19109a9df843efa6cde98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4409e913bb192fcb5c00cce4eada50818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa449b17326de0e56aa9a1e515b797819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284c90c6ba9beab2d2cbd7ba363f398820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9d34ee0a0acbd1c13f64f407d5470821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa5c1a259fe0b6cce3990798450e8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b45e97c7090090b7954301b0c1c10d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0c973d9843e218ada30565c293da3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f89b75bd385019dc7714ef7cb5d47825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ad454164867abdf4265609b042c7d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99a90fd6a412b242bcbe277c67cf1b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5039a90c460136d7a7bbea8b2836ac828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0935c6d5fe87df0a2115bf33561fa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05407292677cc5e6eff45544fca57f47830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9837b7e79ce3bcc03483a3aef176e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6018e43393e12ae5e2b537dbe814966832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1892523aceb81d6f6cf60fbace69aaa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf0c8c314cc407262f0f9b214a6ae834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b8db0b48f09339ab5806250088e22835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629907442d67a60155699766a1edd68836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b45cf946bb9592c9f0c71562981f2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627442d0704ef6e4557a64e22983c979838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f373ef326be0ce8e0257fc5b73ec2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b5b104420931a9718227f64638bd4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a83be056cab300e09f99daf694984c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7ff3f4e7c1dda696de0f269a924bf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6424682d037def4740c17882240f63843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fbc3044b64c3c590d7f0850ddf7ae844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdf122ab359a2b30b5812d72fe07d7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc75f1ebfb4c108ce45a8e3530da22846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b49506304b3e6231a6e0e591eeeb0c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538782f3d3ca966cff80549020c3e94e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e10f1597bd0628e9d199943eadcd3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ae0ee76c553e9c9c783d287bb148b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004e209b6042013ad1b3a6da3ec8d03851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226228e13f5cdc0d67d6f8c544f805852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d2a72609cccaea16294c628fdc66d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f540e6ad39990ed718a8411cbb037bf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddfea95e70967c606d4b2806b13392855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd397bb6b0e0cb65473b0749ee1f388856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9c7480fca0557791d20fb68b49a2e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0ae30e3b9836e2e847a924f3ce380858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e60e542c824d8d7d3fe7c184c9f3a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd3b381014f7e0c0d64b61be74ad0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ad505ca22ce571faab9fe1882ddae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a76062f63cdc4de926b4b51c427a8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c578ca94a62db7695d1efe1045b472863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119580aa57c0fa0e4740211e57fb473864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82b0ee33ae037ef754be8d1e1cdee865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165d74ca51c51064e1f441bda0fef3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be916eafe653a93270103ede6ac88d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffebf34f5ea7c962c0690fada57892868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db28f06fd94c3be3b1d8216d67cdbb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32f0031c73c8e8bd5281b2c1df5945870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85d3b8b54cc17d03265465df838965871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf4cb83d6bb2d0847a66f57457eb0a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd08b0e74174f534f36e69e88f98ff8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fab3f98e6e36907c61e5334fee9bf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7c4889e842eaf88fb2b4567fb4f77875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5d2d1bbe2fc6a7194d61aaa10537a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b256262540f7de37fd4afc0c2481e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88636ad5c4573344e8942d508104f93c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c30285f46cd67741bb48e7346b890879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902552c5e2bd349c208ec87e174b9ddd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741125ac40de942d48b5d028fcf6fda1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665bd86b91091526fbbb9d245644b52882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971e728afa45a3285e353c0bab8a2a4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec173d64d8b07fc24f827aebcb0bfc4c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec83dbe6b67e0b8970973c909fc6015885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a80cff1d51f50b89d52dfbc574165886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170f9fb0d2c22fb6fd27f72652d6ac3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893da76b8d6c81ee9a74cc10a8b2047a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dbeb406d844cc9703b8e80b5e22db889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7556babf7dc63f77ceac55ac1c728890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36240033cd7afb83b86ee1bc07f8e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd05791cd3ab4b1b32608f01218552892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1df03d5a2e55b0684bf3e85141ea1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cebf6e5c73bd2ee9a7d8e169af4e7d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e64c24889ffb8e8d001f8150d73a43895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56eb5f3bdea61f028772d885f048d2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dca375ee4215300d1d77726757cb35897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c98d81ebd971e902cbe24633f30778898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ea557c3038bf26353389b96a2769b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb370780400921e29ae3c5ba8ce10900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b4e0ff16842dc6bcd4e70e1e56f5a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eed819b098519ac8bc8ccd3cd235f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df707210d6cf301806d97297282130ff903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24309c09687b4b854c41884c8c331a4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60455e0a0ec8143fb33a2380924a184a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d0292288de4156945a70557a5e57d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09887cc078bff828e141569b94e0c70907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c768dc2f6972c1d30017b35754399e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67ae5fcf1f5d1bfd3549153cbd4807909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97f1ff6fd220492bfc3de6a9152f4c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e2ebf76d74b74b3ca786e35bc365b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f1607ef5fb68c9eab9e326bebbf1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1cad90b9a87673542860be91875b2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bab594a04bb86be693143436968303914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475e8a7abc363483db3f875f0823997915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4dbf7e3d3d28b3b200772bd9ad078916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91ed9135ec1c3371a100e884df0668917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd35574cadeaece8c716e85e8529a96918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6bbcc578e230e212e4283c94a387919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb743e196977a303f12509527e5ea2f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a35399ec3cc687f7a16eefb180bad921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622603e7628a6db5833f88bf928a2c26922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b0970572122d05394a3399cfdc89923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f30fd67b4452ce8de65ec2463399d9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456e5eb1d4cab856bd7e0a436e0fc0b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd93845b8f791d86aca4bf4dd1880f3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb25a1fccbd76427a07856afba7d122927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda43e23ca418e258aa8c9b1df4c40ec928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd63b899fed2b3950f624db17d4f8c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24396888ae98f7618ac5aa2b302cd5e1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9cf8b05d6c10ae4341db409f26154931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c923fd58bd19cfb481c01b425a13e52932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877c679cbfdebbcce150fc6a660c4b0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b3c6de99e6d554bf3b79072eaf169934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00830d13b5c4b87e7a2b859f6ea77b79935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290aeb810556ccf5320b918dc4bd752936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27f546a535c31526e341e54ecda5ff937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e7fbabf7aba89673f193d7dec88fc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd81fdb3e4b2412ccee074a859473dd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f394aac7722929e36e2e72fa7ddf39940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08ed237e3f46f029c9575f58aae535941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f899bcfff41ec7db01804281d973b29942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee815d875b9f6dd02390f031b5d15dc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d582ca03d5e90f33066d52362ac055b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89a5113848d50a29bd184ecfc22483945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a95be64feaf858ddd81d80171cda54946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c73661965981e8837950fbb7c7053c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fafc8af4a0b0d08edb30df097de99948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db2c4a96037fff90678cd2a5f5214949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dd0da36b48ecf83eb1d43d2800f3c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71395fe94cf5d0e998e512848c0ac37f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb335cdfb90490b69f7a1f97fcdd590952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4df4211be3b3babf09a94cca148dbe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41722284be12d76fe13dcf354f9f53954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee277703c84709575d0af1b5ed1991955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda577bfd634dd89f02e36777fde78956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da50c8bef32a5d42cd0adfccf6cd182957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccc678d0c484ad12967f443e535650958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b2eed535e049e1b097915813b24aa959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d151c8fb74fa9b1597b21a0c3a9fb6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2680d04976ac68f9f5ea6edf9957808961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82d5a9776faff1b29ba67a0aab933d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162ab2a54889b034dd179d69bf3fdb3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed88ad0f1419bbcf6cf37b5aad2d2f2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd851bbcce6bc189fcda5377aa8d8d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e38aab63fc599af3c2c0b4c4f2ef49966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4d8e99b903b7ea7f6c405a65cf895967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0453d1b599c04be23c64c8fca0cc6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f9ba55bcf50c2e57dc7707b84740969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea068891fca17fb11c447147baf3f2b5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358f7cbdcb374caad24dad8fc2366a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977adaa8aa8c4fed710395aeabdde895972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6b980021d4988fc38c948fc1c45a0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8f9393ee744acd672271082d01bdd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8494364f58f5db28aa9e3b70f5209975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d74ab7a72df3296e0c9e105cd7135f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508afe828481ff0917d59c4814335d8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe1a0c95ecc94ccdb87f6273483a62978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef842b0296b757e59f002360a6979e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a809f60b8960f16871f4db0845643980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c01f7a6101f37cddc601a61e8d4f1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392fc950798007a9b4c166cc0e99df982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b86b90a3b14d4b83e3d80cf409c2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ff185f3d51b12d41fc3d58cad5144984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb37e0498eb3116a224b067bd98685985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ffaebd97af4ca4b12371a4be3cb7e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aae235eb0831e4ca4cffbb20fd1884987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a02608cb8ebe600c2613c4d394cd77988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e224441caaea96e2632121796bc474989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b0c1986ce2d93adfcba34c0b703f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848803238bda93813b1c73cda33ab77991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227acdd3278b17c2dbb414515e9b3e50992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d87704f81d7a86a3ba3a39cdacc72993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478aa06bfe96fefa4493eff02f6ae4d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d909d09c194f765369fb268545bf22995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6627e2de4c5256d9c5d3ff49d099e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25442cab0c6852faa2699ee07be9696997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>