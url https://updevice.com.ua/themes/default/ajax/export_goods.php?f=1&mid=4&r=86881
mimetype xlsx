--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d6fd87ca4aa04a85783b164b5071b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e935ebf66c52bd99219f71fbfa357fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8f5baff7dfff53bbc7d1ef62bb2243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15701ae7cefabdb618836802ab6601324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5460123367db7ea6d0906a1ed4cd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ac779f9b0d2ac0c97ac604d2019d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d7afa5630a165ab201bd8e06fd587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a9a08aaf8dfbf127ec1e9eedc93f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2492f6e5a8b26cc37209c837097f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adc55cfd7299a2d457e043f0f0750b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bb9db129513228f50e6b4b8c2be6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a3aae0ab7183597a06c98163bde312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd4eb3c6e8854b074850249aad64a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328655c217694c6cc214f8ed8df4bee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb50ef2be42bd8757cd828ecb3364b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b7220abd948369b377f440b50fef816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b752d3e082fb29cb87910b563a564f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9418f527763ed3fa5e51e4302e0dd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c967fd43bdc1dbf270541612a95c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16951d8e6f2f13aca9961b5fa9ea5ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f1a6f3bb0c8377731cd6fcbed556b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d57521bd9629a8661b9659089173b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37d307c6568f3c694943c015ca781023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5f981aff44b97dfb735d76f33d8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f9f670f8cfe887e0288a8280617b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c96ee32ef47884c3bbe2d22df067926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fae27275b47bbaeca06281c5910f8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81677d0934f4035440354ae7a08e1f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59420f3af119ab58dde45238fa47d6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7706b71e118d694634d6d2c52a7209a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0821927961ceaf56067037dca2dcdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130d143410901034befacce6454e97932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8550e85baf8d2b7df840707dd39c27433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40b608a95c1811b8d85717791a652a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1867be726cb9fc5e3eaff3aa31acf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f2ae5adfad6486e77f4a5a937138536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc1877db5bc77236571748571d77ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e005c5f0769671c628b964efee0916438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404936d203a034b885086c3e7773b9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8beb03212c561f341367295e92c9cca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859acd2d09daa04380b2b8ec7a54f64441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107bcaea6969c42220d9709e848dac442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4ceee4487637ff38f449bb3dc589143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41541780c94e90fbcc319f332e469aa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d808c441a496ccc0a134f0c0ff42b4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4413f2686cd5df7657d3b317ff1e0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc68ead0bdfec9dae7cff8749190ace47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248db391679c7acf76a18f5e928b8a8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01952abc8e2d51e953f84458950a1b6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593ff8de11660977135e5089ae107ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9ff4d02a06cd3498e392e9612190a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7119fba2085b7cc9459514a8b810b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c5108c85c694ec4fa228cf8d0ded53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578d93ed14343f8b5352d1e7bc486dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ffd3bb8a50c3878bb99d36afdf9f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f865743f434d8ed6bfd7233da9f0fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1369f67230d5e0dbaf67da55ca2f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2290c4bdb50acf27960f8fc02f3165a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f0ad5bb0bba0b97bfb7f9a33f26a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278138972c251f2f51bb8902c25fcd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d70740b1f3090d875b290875f980c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4979778fadace1c8d47c6b0350be0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17dac543a4bc443749fce5866940463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33d736cc7e42301fceff04d86bffde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9daae4986db9c04ebf35843422c2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf3425b3116518a3a42f945eaa796c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f552a1303791cf1ad1823f6cc38aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddedf461b0817b555e54965a13168d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5f8ecf3c3dee4f04ff7f8fd078f0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cea2632f0f49179a58b62009af26770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b400cba1d34a906c871414b9735771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd2ef83536e99d7ca87c9f7cc1595072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190c78b29cf0b4d28d3e7f418c87a1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cb3adfbdfd021dc94a96fb25aceac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544f62b35de83f484e018f6e71e2af175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60badeb3b3382345900b0e11dc2e8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ee2e0cbbff39427c3275463c98ba277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f0b7c25ac92da349ffbf56bec09ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855b52f7ec29ee8c238c1f9793f258179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314d46697d63073f9e0d622b675930980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6018775ec47a98397fcfcd4af02bd3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f73b9687121a8ec90c59dc45dbd59782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8ecabf90777d54f19991836eb151c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9dee47eab130829c2415ae4adc5e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e68ea8e440abed739a8bcb4e6c53cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e29c0c42076766c2e0baf2640b98c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77477d5fb3a7238ca0cdcef188d17dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91127fd95addf444fb0ea547505288588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c29c3ba464e902d86fa5ff6ec9f1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c06c1d8a775eb5cc16f544c77c75290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd7bd29a3ec3efd08a6c2ebc77f5e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579bcc28d8425bac0e5e1cb5129957c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079b8e78405f547f9d21a8a5f85c79193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb87730d743244ca8f4a3e0d5f89e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b169a728ad0c17cfc413b206f0c4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de38406b871da1f387ffacea5ed792f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3fd2d2e22a84b464b21647d5c8fd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f842f77d095acdb78f980e09378974798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a11c7ff8438b985934378eb18802499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f8682e6bbddf3b4f063c125a57ecc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fd9ef7d7004e3ee70d27597e54c01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423793d017f5e4ab0e8b7335a76f4e99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a938c5452dd70d275cbe56e347dffeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8d27b3d2bb1aa06e3bcb03dbf245a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d702fcb6f196a06314510b00e5e40d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa973e093800d47f288bc2c05f62c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c7570187fb0a34d7943dc69fe310107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564681289ba796b25b9e68e65ea2a92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e76b951c56724e06651639ef6efc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689118249d92b6b87e0e4394f5e83e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ba54ecada4347db9c9ce749bfe77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f159dae942e51730982f513f31192e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a5a59d5b8f1c4e14413d4f3942982113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6d7483c5d7e21df01833fe47611f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637201a2f46e41ff70bb1d5fb40008ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37999964c5f9ee181125079e597157a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdf46588034fcf700555d3d56ac320117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1658911f6bd9af344cbd7ab2d31a06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088c555dd5d79eed4bc9b79f9748f7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e9ddb7e49ca500f396b6f2d30fa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857565e336929681c44d023a2a3fc611121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506687adb22c9b0779d40b92b53ac9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75078dd6be3db4792ed10f9a93c3bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94e518f5a868256dfc95088bee080124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780883a6d61271fa86e674a2bbf43ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1d096bb6850887e33886518cbbda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc9a8f8dc6a499c6b390b818c95573127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b255a9c9a873623e5b4d2510cf5fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8b339a8c3749a8ae0cbd2aab1eca9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da038c61ab1b607739b5b70a6d4d560130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809109146b5c995d365b42968a6431ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7d52c3a523f52b454a40292939a77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c246481224ddb417b9ca3eab93dd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e258fc658c16f2961d385928f06d26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23015915de29bd193c76b337ecc6ed14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cda7c1381ce8ee9f382f23af776ba2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3a4fe75c7909855966dd68d179d93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106753bb7cd8d25d7790928cdcb27fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c5f90a4f8cbbcf5e4938f3a4e1d83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d07fcf525c21bdf24f64c2df4b1be6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57687d3bf1c16f9241b01a625e80f494141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e8ddb986be33c1696b9db2baf3490142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1450c6a1b70a33f0b984b43c4f876143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77668527154b5dd2ec8d3d60eb778420144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb994ba332e8b479308cddeb9e7741145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473f3d3f2dcac29335e60fe6f13b0f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b789cb769f6672cfd5d98377716951147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf208b74ead796dfb00db0597ed0a0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae8f1434456dd6783df4cb1f5de15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f050c863826027e7c990cc469bfce1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c69699d903f97d440da1528ba507f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b55e2dfd98443cb3867326d8948d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d30230b8ca994bfb810a410b40264153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc9f07385eee9f12fbceb269173274154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbda5605090b3db5e3b16513515ba4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45016f70af7c4d46c08bd5d165397c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736c4cf8c2a4d4351509fc310fb2f46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc8081e1251a408b95bacee154b92b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86e7ded68e546807c7d964c94887d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdbf049b56c9d4772034310043951d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139203effb8a57e1aa861ac47cf04beb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dd748ac724e67d93d1bf13a727950162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d87340de88141c7501127ea13f168163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0f105121db92c9b2418328ae21cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1ac7ab26b41697ea610a1d104e0b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f758e741982ae1ae9f9a0eabe5523c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457c49e4b56fae0dec2180db7e79d1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141c347b4d08565813863d11b5adb85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab50153748e8de7f97bf493624ee00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d0b745ce05cf17c7dc9d6fa6d21e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94900a86edee31c3706ce0264e08fdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2cfacc18cdd2def51877b11cdc831172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e88a9ab20a90c6792cbacb23ed18ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbca51ef47cf3f27a456fbba3d4c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3721bcd6e7038ef38881ebcd9e13073175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4704ee904b0f428634acb405e6a9e78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5d1cdc175de6de10c714a5c006f7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e651f0aac9920d2e643b54cf3c1762e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aceb068b274bf0876e6417add522dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4569a6da149433862d3fb26796ae407180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cf6701bdba512cf8b7622f9882815181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19582beaf560218124cfab93fbbf838a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bcd2291479003e590d1521dee2c44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fd88efc2dc7c7e4bf5a157222a264184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f3daeba759790390227f280260387185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647483d6f10ddcf7e29be84b52a7f1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b5b13715919ddeced57242c6ce11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e2105fc6b4428074130f22a6b678f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f67b8b9d5479621265670b89f6c7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4accd5db2ce63ee5f8b83aef86b9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97177b9238288fa280932e3abba37a4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f57834620bc247952648d41b7a19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b380be7b80c5e7a2a95b062070aae7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f114700dd9fc0e5a0463693199bcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba273b6f9aa0e47d63e9f8ea408457195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8395bdb2e87be28115118982c0aad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbd2816e7c091acc1632fb3e707a79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478324224b8a23cd1aa6501dcc9db3ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e66f682b80ee1f37f4f3a5f6b55d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe5f6059d21f1d7e3df50f4b341a2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd6392b4f305deb4281d54c1cf7c5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7443c42593453d9af5b8df4096f45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4e67d4e3b0df58228e51ee84ef459203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6afb454236d28c894a47d87ef7c00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e9d31f66a786ce29f65c466e4ff89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019eeb66b0c87f38ce7243e75e5e502206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8015d0dd3fcfcd934ac585bc9dddce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d9f1a70d0cade8de7a5837b6fa23c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5ea232da78d673338b9a15253785209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d162a5ceaf36933118bf9e7dee5b75d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c64c99c5161da954575d6e383f7a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e6872e1ff4a89a1379d408095a6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a84e3c67726ba199ab16beee9089f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9427f92171f007de57bce8d2be0a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee022e88da5cadb46a007c5f8cf8bcbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163ced62b22ddbd5576674af2acdf0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb8ebfadcbed28e25a1084d03ca191217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa51468a2753521a6585fbcd181499f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775df91d35da5ff44e3d82c55dded108219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ac6820e0eba76ea18cfab2137e088220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763bba3b78741146a41f582c14bf8e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb0ff386b475f0b12330c04907ef0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1466b0cfbac56a269c95534c9ce30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de16cd252ee709b9e3bbea73e7e0f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea29e9a14e046fa7ab3ed0219944a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a2d3eb6356d8acb3835bb5dcceb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aba7a4d47bbbccb87ef3a0a3a215d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd434f44bf8c3a3096e74287c4194223228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a31be6e7d5cce790c8340aa85d3517229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102f58f0abe9ee1a59c63917c8007c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b973284ee2798c17d9b200c614cb7d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2894c9bb5a091c68a4e3f98e817182e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bbe7b0c9c89670a1bf653dd5569a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870200a13971faedcedfcaf5824b0a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef012ad2005bb4edfbfa1f3c0e7361235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc79d89497fbd17cf4064f2407f369d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd286067370b474e0778cf635b447237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c0cd6e9b1d8c62aa4bb41e1be05e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc591c06623f6b173ce9b4fef9bcab7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9191c9d08b4e69b7be5ada9490bf807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84d8a1bd6d856ee260f9b103ade6f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec4a1537f6eaaa4b178ee3654bc029242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b009b0040c9564afa1980e7f42a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f21cf106a7c5730a383ddbe9e5cc61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021a17880fb2cdd0223b1411332b32c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9518c5f6106f672662f6b65fb582c3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888aac9c4ccf03046345e7d7e178527247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126796972053b76f73f07e3813fb7fe7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe4435b2db8d056d798b3baa97d53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31ed671afe60dc6ef4d0374c2a651250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d2808f256a03e1ef22251a9671f26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9c4f22038634565b18555bab9706b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef0185ab1da047d927e987ab773b51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a9dc59e3f6b181a92310a35f34ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b753b40d117256151645045ae04ecf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340db5460a251f2247bf935e9e2b6be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff4574b13a46fd9829679aad28f6f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ec280adf4d42aa0cf902cd99d551258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b50b17e8bd4464e2640a797b16ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdd082d9c60cf4ebb55902428ce0ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130739282d3457e1678619e0ba32c4a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a38b94b7f1afc54ee3b43163f1a530262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d2c1d0f715c595ded67a1bbb706af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a483272d8c4f39fdf295da79886ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231bbc8df6ab4c23dec902da59f21c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d187d3cbc794217a13dceeba43a913266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6a53260180d48385025cd7377988e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b66f7ba7c137017d0aa9af8c498ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c94648ace38d875b845224848e6af2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c420553067046f885a89f9c6c8b0acb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e37fa1102ac1ee745588e3f5c2f17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542772ad90b190760a958eda9f3de05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec132518c1efe1256c163ad27b08b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1314bf4f9ac01bb82b9d3502f7db6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7169c9f80ee6edc19957757df3ceb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7877523fa60502382659e692acd8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6647ccd3a977471b34cfe0e056e4f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c2ba65d9f612b882eb6e2ecf1f8b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c0d4ef425a943aca44e0df89ed38f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e1c9b5450c4538e057e74c04843e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3485d482a6d28348013eb42d032696281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1b8aab67460ea67d1e3d19a7d5a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81313e951b52f5dee3106ce339011fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c23dc82e10973ce4b95ef86e420378284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf93264ca95674fff69105c8df340ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad087d6a1e4fad17e2b2a87736ec011f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d83e634a995fca358ccb33a7203e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9906bef8c8a79592bcf660cacf471b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a645dfa6b2180fef822989461e9ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c5eec9f10a1cd95f72a694f831b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16172460b9f0454edf1927c4cd2def1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c0f47acb05e3da8fcc1970324eb87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ba14d1f400b7be149a87760b97ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be8fade443f7eb5757da7fae4a7ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea655a84c200cca0f9cb9fe88f9333b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e2b3b34cac7ad22f4121a771e9791296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9281ec5ddd7c3c4a336d5e8fbf0af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e0d20fe36c9603a266168d71242f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b31ea2ee41b45bdbf4f32154046042299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf05e2f0d92b6b0dbcf25f9dec130a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6099a197b10308a2d59b5facf7e0e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a31da5fa710a097ad7bb8ad8fa5fde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727bc5c87ba45523d2da34c7c2f338303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b0971cdae55d84dfb0240f37f8da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b9473f0ed43402034db7382c47c3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95543a3012fbdfa7e86a50c8456c7a57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627e218cfa821f3c66de08c90c1b4a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a9d827f27110a1c7a30a02c1b2fb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b44fc7ef17179ffd125f5efe1738ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c69919f1783a6fa8fca7b2c0db4e6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5492d2b0b08dbdd91e9df2a28df4915311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cde9a0f039e340edc5047a8ad758a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3e7222b5e5e04940900d8b97eec2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cbea4fc5e23420caebe4f59f349c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c2aa0483b515c33bf29eaf6d1234e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3600da07d3a0e3c27c460e7d0c80b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a838365e79a7fa33573331ac805981317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e7e859a5923b2ae71e9d8837f3484318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800c9c26ab149b49c374384b303e6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df739d090c20c51f2c791b81b6f7aadc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42b1acd8b1e0d655f9c780a95cfbf6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed96f0a6426a7daf187824e2f0381c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0105cfbc35cf37f1a4573dff06a4280323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9f9a56a024eedc5031117b1945bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8df9a8953ece1a980e42f8968b274c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf642a5ac630eb67a1dc3635df6887326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8e16db661ec2e077cdf1c72fd3b3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc33dd4136defe3ff6790971993942328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198239dbad5fd367a5c355abfb7243d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e278e07c12827475cbbd076754386330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4716c69b49582b9bd7bd9bb6e04f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b325be8d4c8836ccb71065140c9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82297e9b74476c80958365b1a971415333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da33259449829fa5f09deb384e2039334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cde797b03902c4fcf2a35b5ea8ad5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c78e33f07a6824a06a3d4fcfc3a19b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2b82095846a73afb9f4e9f98bfd90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0195b9b0ff0ce7751af0b095a0da0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95132d3a61c4949d93857fa70ab484be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bbd9c9bf40ebad4d327288fcadbf1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cfc41e4c8993203c9253fd0d8a361341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f86b10121e7b05457ef12e5aa2c2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8a4eadaa1ada24880d5345985d295343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d1caa48aec7e0298b1b3a5fc21fdc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef493614ed91fdd1d82bd3ad1b08fdd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af2c997fe557320330e333812ac7d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce33e7dadda1ef3f44268fd8694f5b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd95680fa843f2656285fb16cb85f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6f98b17203a3fa1ba4ca232df5d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb5b9f1ed39452f281b88ce8bca205350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8614e49a6e94657dcf48554da9aac2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6339fc9b81e655774ee12ac7a4615b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85546ca0efaaafed6271b8face7b276353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34250fda15739864ccb5964f62434b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fcbbd3dfba4483eeb1bb0840fb7dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b71c13a821c56aedf02ac8a439d2db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc554afde4cc13868bb774db7e3febc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05643de3ef8ed2e959e84b7e0ba2c14a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7799f23496d2443b10cff11c8dea73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cfd5ae086e01595ae82ed943fac6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790b3cf8510275a2313b222364b9faa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73ae1a46cb43dfcbb1e3a716a1df07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c72d904a9d1e95fe51b054f66157363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b1e606e8e916e80b4a543c205848d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da14355d1cc1fbaa19544eb4291283365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2557a26d5296c4d092c7ba0dfef7cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c40ae52a6e173c16f56105e9101947367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b4566aec0db9e734793669fe6da34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4643f29e7d757c7a367561c0121cdc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c3cb8ae75e52ddd2a4bf4b04a43c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d9e7aab377e6bc91cbd93566fba2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a26a05bd460bec715c1a42357ad793372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69899bce46fb9066a7fd97b474af7a48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08099090bf4c1ac36bebe8f90611258f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4616e15f2e53d70efaf58f333e28b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14f75e1c8b69b5b12c9be0c8baae93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bcd017df108d531502eff7a282b8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336016bba6580c24f7b7967b6c6fbe8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004462a3331e59485d85d3f7f2c68d73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c51abf432b0779e74f281fb129f86c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c6bbb733461d30132d3ad15c57c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b083fb8bb578ecf681b855467096ce6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49e753ade246fa06351cb8d61e1982383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707b4612a6d74049ed17186e017ba44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e99f033272d613ebb320fdd477fe4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede064c9ff6b5520e37b65d5f8f4cb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab86c44878fef94e94557d12da22d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682862f0e4735834a63185b7bdaf587388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ceffc12da9753854724b08ac074b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d02d39e60c6a0d8fed4cd77ed6eff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b6deb7d3e54fbcf887082f74225a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a032f40d3b82f172c057613ef63b2b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0070562416035dfe69f3a75924888d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb80c9cd584943b977051a3f00e37e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b2eeef8125d949eca9f709d24778b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b14dc683bd07fa4649c6b776fe2c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e96b9b17d79900b9fe2d49141a8e3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d43e5d8bf724300be06eff96135126398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07db5ddf4dd89b0009abfe20acd0470399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47bdc74ae2476809c84fecc40617be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a196e83db265a74766c64c1665b0394401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85e02e409987b26e52080c4f1b3bed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3e7dada0d0844c7d0c629577a525e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629689a900e883de7ca32b2089b4ba0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71804baa5ca7b68953b901acf7039657405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76fd80afb0066b1c23c618c9ddf6c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478d7f86f749aee300f26bcb98b973e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddaac4819b7be15388df502278a2f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afb0cf579cdad632463be803264d8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36408c472575967a6fcc8fc37c459d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397eb1ba908eb905c6589f4ce34ff81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf847b832eebf2001922592b826901412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf55ce453f4364e7f11d07570710bfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96b50b38f36ad97fe3ff2edd2e0d8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff24fc46b404a0a7de43a4c796f3e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f06815dac034cc1443ae54c4b7dcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175e2b9676fb14726bbf5d4b4e18337417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837af8a81cfccda391ce8e5222f4f12b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567bc631cc0b08cd06f7fb45f4c0d9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a880cddea1a899f9dc147037a844c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce4cda7c8b42398220ac44735aaeb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a6ce7eb059f4ad46828948f0f8eda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80d00c82978c0dd79b40ea88a68112423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f683387d1fd21a527cc4079cdd0eb1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49022958a301b7b47952ebc2909d7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566407838ae1ace62b5b97bee4236c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c66d2f14b5df0ff6938cd18d12fa7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb8ddab8ae421a7e3df3c4e36bd7b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79cb3cb855eddf1dbfa236d68522d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d86e55a4bd9f32b52bb976eff5e8e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f39d0ea3957e87e14b2e172f0808a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9fa5e9001244a9fcda4bae0771b05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9216fe587f1fafc583892642a3f87d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e415d5a15eba3dd29f06ed4193762434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c384c5e0d2679d1fb9c5f0030265d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8c4a3b4de26b05fa22e926110b785436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa5fb2a8917a78cb792e6ae6204a7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ac6e06780ccdc08eee0001b51a76e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf820da78b1322b24d0ae10cecdde4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485ae02fceac20711338441aeace7f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0333b63a400e71b2945a1a6ef6c579441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a1b593abb912c9607c0dc0b8532c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bef689ce1937b2e141ac5a27f3062e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258453e102f43f6735dd5d202dcaaf3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de24035496bd06ceb3a1f99fbe4a99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235e3e9868f9ef6d8e8a9fe85697b03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e135052fb80be2ae17869aeefd353447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020887fc00d84cf420870338f200653448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1efe46b4e54ea8bfe1893336527a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0b8550361806349c4d050f51e9eb6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b69cf414a97e16e2aff595e6f3c35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd129e5feb97f7b2a1ac4001f663582d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452b2f8f6ae4f3dcf709936398023f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a378eb1028f3cf988590250e2ca8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ac9cf36253b2308493585f03758bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e8135c99c51530a80381d7d816532456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc411edd36a44bb469f867d87959732457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceddc8c6b601be049dfa98a210ce57b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627303cd8dd13fc761da2f611140202459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ca54015597b3474778109ce22d66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f285222bfd36c5750bd02f1a841fc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3879889045e68ee5178448773c8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb80d61116bc1ef080320cffc6d105c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a1d0116d685bb98f9b2d25d03b8b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0948c9dc1fa600853d07d26c9ef6ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa758ad517041ec251ec10b23c30be07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d6bac1db7e51ce77c5d0aea3e6fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19019de89914c5c56b117c9b8c33d4f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baaf12d158d2676a1bacf0fbaa5b60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb98842abd1312ad5549566c49d2ec8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8f8297d5afba575d8908a15437eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec761c0f6258b362ccc8ecaf881cc4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0b1269c8b462f3b610b1bcd75bb5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d95f132502aea14a54fbfdf8b7ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552bb0dd43903e1b3d3abf3d6182d88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e43f23f392285698f9e58b5e4bcb1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90c95f7582bb6ace2af580318d06a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b2704b1d9167112f12646fefd2d46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87623dd94b5473dc78dc82752a08492479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcec6f4ed66841e53cd2fdac5ab366480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b72e24619cf41e1bf174aff2d76af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14977e40692af9c18bac0433a7a540aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21849abf3d9450948e215d1aa7f2654a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad86dd60b85e3311d8b6bb543fd1123484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52d56b9a824ed5a8c21d684ae68371485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86aa57925789abdeb314af45ca93ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd624dc462d7296aa51c637c8eaf138487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd996f479458d8f5864d57024e2c6df5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aa8e4536fd9f5beaea2d1aedb343d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce924e54c31b54264afbcf7fe03917490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552565973b686a77ac91bd3a1ce8dcc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d346b07bbd9d8b30b536dd9d7530f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb73f614ed73406e631d753c2b44ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ddbaaffed5d7ef2c16adee7c9dcc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857b2fc1f09917e5cf8ce7a67bc675a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6897830f0916e3516e170d7e59c1224496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021abf550d39b2e2327285764cfbbb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b31f2e0b0ddeee2a4c334d1a566cd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d41455d1ba866e3d01c22d6c6a1c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a43d427408ba2d33475129b7a33e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c68cf851327c272f175afb8b4aad4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e2772d678bdf808ffa3e4ec5ecb28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5b43cfd17d084ca20a1dbaa7d64a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ecd4bc6896df5e0021e27ce7ee193504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912db1c7a5fa2f8f8443f05dcc624ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d5f001bb93a236ccacafe0154ae7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599c582ea82ed77cc1fb7e364600237507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdea4672bfda34d120f2ae478b2e4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c02ec9562506d880e441b547a066b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced11f7cded2104cb4626e871746d25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad7e8da2d5d84b09dd6305dfb5483511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a1ef2aadb6366f74cbda86e39bfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b6fbb5b8c8cc3f6430019cfaebb2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13421099bc4a132021b18cb575b9bdd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b974a04373153f7f3da8bc07fda9a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5486d5bbad5583341e667f550af0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e780ce48a9240900e4379a917a05f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df9a1b1f9055ccc22e5e9dc67d830518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae1e6e1bf577853d4d64f8b73c7acf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945888d4d5717c586de738d622ea4cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4257911e91b9e6cc5c753c01b355c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72924bdd40922c7b5681f8c9f1915c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1663bca4901f361afa940d8f0d24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0173d6c8b5c900419179354485acf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03651393ec14c8174dc294c2df6f056525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097f14bb7898b64a3ed4dfe430de45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e27bacccb79f8b3f3f5e020c1f8ae4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980f3ecccf2fb31bd6f3eaaf84a9ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257307a42c686ec6b80dce118db2820b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47e2738671cc5dc922869b1b1de328530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc2599932326b6c3b62c15e90fa5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41afcba7abfddbc416fe5664bea3c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb674a2ed4412f622800b7076331bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443948c8ed45795fc89f492e73e03b09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95930bde25e2b2bb93c466a75a786d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e29b27a41e501a7cae334786e8f938536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff07dbac50b288e22fb97c3796a4b21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94106cc49c0c5b751839e6b70c7c007538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391671c8c521b7ed296fe1e4aed68e75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44af9f4ed98174bf023cd94d32127b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f6ec3f9fbac0091ef70c12b80cf5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357697cc88d4f92607ef3420f5db14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c0feba6475cb569c4e6bfac420d4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901680e1aac8d7d36a1e3fc14424a61d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12a1b5156cde7911686897641c81aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d95e45060c1083731870d553eaea5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98be8a1b03b70b8ef3942a5f043c4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7da1427f7fef0fbd2362f74321ed4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430241a9721df756cb90faf875dcff42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc63866595c5e9136ab8f799ed2a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c20ad57357f67185ca5e7267f8293551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431527e7ed8c86edb9653f0ef929173a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0cc2a29c384e238b5f890fedd4ce3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd3ea6453e7f1bcbc952481f9fa295554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbdb0fc862f71e4953118235d2e43b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd2423039a81d8440652d2b7772a1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d2ca0f4730f8d5cc01ba791806bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e605defaf0ef4cb5cffe954dbe16dd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed54d5f384f2d38cc6bda778fee2da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cbad5c990119fc47760671671242f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b8fcadea7288289b29fe3432449f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c97275191391ec195a3bc57a16c5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3618affc6a03b6e2008ecdc69b382d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076540a4e42a832b23934fcf14f56de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325b66bf091ee4c7ee316e48a8d7167565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2a3af54cab0c60655b2213609d26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa3348dffcaa90cf6fafe28b4859b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7ae49313f17ae825ee876c9956c08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d4949f77e124335170d4524af59d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7a9289a6bae7b47f0a3ed964c1f3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2480c4f29a5309282f8665a230a3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f9886475092c45916e862e6b166f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd4df21c3f9cf31ead018ee27d4b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e8ba67ca8d9d3048006c33c8c13c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5ca6abd6dcbf76d4a324f867af155575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a13978d81b46dc0d4691fd47ac34d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecc075e0c4deb815aeb1d689f9b825577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26feb2370909deaea435d174d8be1f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453a111f65001031bf2aeb998f4222a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2169f75cc342a7d700d6989602ea5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98fdfefd9591c0a7ecbe323131f798581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59a63f068ba39380ba7db07ca17670582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfb85dddefb676db7d4099b69d449a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592736ba2a868953664f63000307e47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867f09a0a7bad9085a104dae88edc02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cdbd669f109d3731cdb5e99ea8915586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b465431e7dabf2d2007353c365654587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b436e121f09887d4a8bd99e9ff4dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b06f1941fba0645cc37187d74eae2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35c1835484a762be4074a6be643edc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7df6d3fc3f47cea6928434814852591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692cb3c4bd2c5aa05b4917daec36e4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b8486889dad79dd0e8a4d7f486a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b76e469e1bcdcc0253608807f73b0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fcccf6320132fcedb7d12fa98a03f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf742d549ce5de556d0b425de13e9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0263b5d822adfaec7223bfe3a3ef4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b118be69e08bbc0b1a3cee9371850598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4382e0f7276bc3852f8c1f487bc3dd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8a8d479afb78605d542cc48d0612c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544390c3e61b76cce6c7e83d114ea90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b763ebdf59e49922f784b9599569263602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550b00abdc6a4cec61a90769d606a81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340459299401ce441b5907c0bf0020a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb476e78278817accce60d9e1dfa5e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed057174605d11f64e8c020203db5a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6be90bc7702ee4a68993c0288d1494607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f3eab134eeae357d7769703beeed3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba258cfb98354a68149f4ee57b01502609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f20c789ac58f64996ba3b9905101610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a48474ee1b9933f627c5596c2ff9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24522da96309981e08421259a438b2b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386518beef68493152ddd97f011d8bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2555d94c04b492897ef8357e44c0cca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de640cc8e030b8964ea639cefca034615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1805ff801da333da0ec9ee5438d905616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017a99dfdfddf9edf3f14d55a10b06c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4454b16044ad19de575397d79b39b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a857cf23d494acaece7091b898c5763619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99ea94e5271869eb0b65372d360db1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d086f1de0857c390150e6377a341adb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351510f34224a705eb596afe95e06e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8644982b806a9ab5dff1f22b3c1e3c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bf94326a4f890c524f01ad5b80cef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f2058b1c3d49b3a52aa5a428a03df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee4992246d53aa2cc87a2654217e25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061179d52fb1a89fdae843982df4a1c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77b02049062f61e5653472a4811f24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7170511e2dd851a210a17735e06a51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0dd0bdf177f2781127165749d6710630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9fbfbac1d811433d9014f0250427e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25038f327adced369560de3d776015b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741471f9e6726e503a5b617fbe2e87aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53012b86e5f485332dde014f4b2b5995634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ab13be4342f94ed4d071a50b2ced635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f712bbc178df0536f9faf5d2a706b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73586c5837115399bb0eec9471c65227637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e228f5a1bee92d6bbf55c1ab4e2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364b49c49fde59e7a24b87f2fde6961639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c322d9eb36a9a90ece5b89957dac6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844385124ef65ed794531b5a27fd0ebf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1fd8f5b36eeab88e3abb8a50bf330642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63294154958c05f75e1dfa4c0f0e4433643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecacd764a196ff3d38d4f20edb77d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db6bbd9ccd5ac1bf9cb5a1242fe1c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d2f6993a8c2427ba34e499bf7c2ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3479098c39e32c7dcf4de8fa054f04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4cf4288405a09701e63dd9b4f4abd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ffadd34470adc2c86a29c8f852ba5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ed26f22891dd61de348aa54a7e72a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ba17a3b4953e23131bef297c29f19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36141aa1610c87cae59f42ab6f0038e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce284de8465363dc9a5b6f6b7f26f4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b057039b9eda996a0072f7ccb7ae0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bb7e2a9b8f75496a5a3755bb009db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747650031356896b48d9b6bb544a0467656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a0fa35ddc800ecf9ff6be2c32717657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d2716342dc3961956e829fdb0ad21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86ea4b2fb432692e40586fa0c3b184659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6604b09968b72858d638fde6206839660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e45afc48dc26d064a5692bf7cea08a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a305ef4fea90f27dc9592a1a53ff0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a2c929cbd9b786060fd98ad0f3269663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186847a6831957abf3d6a4ddc7f18775664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a2d24daa34afc88596a61c97ba9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4411521021da95ecb80e7705e2ad86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e76a9cb3285e2f91c86bd5dde088c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46188f93a3770a1fe3b967a4091b56bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe389cc4e6ce00d83eeb5c94a8e99e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425f60cb07f6be6f5581a99f9af2893670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c840be78a6ca920601f9f78907e97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900bb699ab6ab79f35bcc0bbba6b29d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c227fd010f3db9d7716bf0dca3a3c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f9938afd7f53e13814dc666cd921e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16f70ff866672bde1b16591cf094e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64e199c5aad587bdb3b6e37eb49903676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd3d331904fda7458aad835a4764b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e37a95fb02feaf59fb1ecf051ffe51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d942cc48dfbb0c6888759b31197d18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276e027a8ec4bc0e2630a6b8647756b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dcb85ab9dcf50d759762e87d14a76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb69660e9f895c2223f4b4e61c8a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc7bea5120daee44133a9499e1b47f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344dc032d8acb54e734ee550d1e5763684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc729811001256243417b0b7ea301d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71b3649709ecbb0ed5a764d67c8f32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2cd7d49a809a0750bdb408af59f99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a53c9e6f1f733f63216f3a66e255c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb041259f31c2831a826e786748e9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c62ad0a5e85791615d7acd921b4a2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373923d0b5094610f5e98bc0ebdb7b2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ee733beaa57dafc5299943dae19e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fb268e7631d90e751cee924374365693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224aee672eec8d71c04bb95ce2cb98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c1aed4c4f7514a2562f3a4621b1e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bac4d0bbac1773d66636e2ada3e74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc59e570a484217a8ba6ab7a8d30a90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780291ef70e51ad9f5b0ac2a079e11f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b443b6015714a8773ab2b7ebcab451699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8fe2b1261cb0cbc047877602155c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a56197b354c4804de1c19a393b0470701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68259c26a25efeb8df985b3d5ef42fb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc47405e49c53f1858f25e0ca8b2e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86412b54f0818f8e327a095f9114fc2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddcc179488e775efd2604161ee5be3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca15b9106fe82cb1ebcd03ecddf73d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678cdfe9ad2a96668f8adb045a2acdf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a09ac4087df8d4b379a34e6e5a234708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0c6fefd835cbbd75803c84ba39ae7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6516a14a1b2898770eab5882d6561710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60587054d6d46595b7f13fe81a3b56f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01abc047c89a3f16ee79d590f76605712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b07b829647d1026a2c6ee9e995e80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda67dc3fac4bd621db329657f196c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2227638301df2099ffa06fd7291dae9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2e36b1babae35c48a93c4967bc4fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614caa978a216154f09715b7096885b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797d6f59e09ed8d0e73e26daf950d68718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c973f2c81592473ba9f154e5df12f80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8956ad512512ddd3ffb4a95000847dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0630b0fb4012fc0cb428702334d1dca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc29f2076fbe61e6dc21759f7c0d27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a703a25026ee77dfa0a214663978191723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba55a4a1001fecae21915fc7b63bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216dfd809121f27a6ad6b1c7b535456725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017c939128a4f67d68c94b193fe76da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e659acb3fdf3b6364dac8b8ae3c06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fccd02ba3eb73600c7b6876193625728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54135e1f8178fa797ec910747aa5a40d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3ceea1f4a9cf009f53b296ae83ff5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759784c1e6c362ac357535671e59f73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912f55698e6819a57ade7ea99545a50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a49d9fb6353ba9f68522d67e0b14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984a3302c93c3d7fe98e094acc4a87c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f7f2917360cf38f8f06c62629588735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1a863dc4f0276dfa067e2fdce194f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84336f6e5d5e0fd92a941242148b3bbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877039c15c82b80f8967309aae8b36de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5007c7ca3759057c6a8199d94343cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0727aebc6eae806f91fef8f9c4282740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111680f055f65b28cb2a5ed3e1d600741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5963301b0432a2cdd37a2b8af8f6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9c66e96bfed3db50b492d2fe595f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe3db6e78145006f7533aafc195d62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae0f6b7195965985ec98d3d6ab7428745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e339fd9b064d11bf449b37379d06df8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa818a11c64d7a213b6ff963c0f726d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce2f1f9c53321f8d6b74b1d3e5cbeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f9516415d705f86605a7b7bd52630749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8effb022926270d7f95fc46f2487f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ab4eae966cd6e4f26ea81e237a5e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0b8efc1d4504003eda206a7af32e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d172aa5504ebd4e21d1c7ae4aaa2188753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55525e3df2bc625406799e077ef851b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51b45638e082403c8c419ac04097c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d43c31cd6f195b932f4fe9894665f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06717208deb290547cb61d9e25a3e74c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ed8d10cb5235438d60d6052de236b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8be0fb49ec70229a8a09e3d6fc7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc344548351b3e0a5d62d9276c1e52e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9156b86d7724b59d9aeb4df133f959b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9c906f49146d2e067af08b9f542fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22490995a891dfca33b84c4cb2b2f2a1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41097c228f9cd64f20e0e91b5ea49b0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996000a034c9852c3e2112bc0d1bc9d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c833770e688f893d8b50d9b7be840c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf21d48284dc94890399f28ac0a19dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cfc9658a2b64e2b994131822050b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e739a47f40e3063fbeaf7420f5aee8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c0dfc688a20d61667ae832cfe612f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f1e4de2c80678466ba790ae2a00f8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239529f93485372590e566e6741ba016772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb2ab0d3dec8fba6934df358835684773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b03039ec7847371d09846e69c91f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce40996363018c7d656c9bc7918e560775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca259c846cc4f51d8fe713c3fbe6b6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad1fe4b512620431d81e8f84dcf9ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89221c5e593671daaad048c6b9708c53778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92926b25700a6369b1f54f374f343178779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb5208107b77d1cf46dd712401642e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5130201eed92b77fbfaf2dd55483781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebd1c5926454898865a3ddb586ee46782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b0aeaad3416a8781f4303b4ce9208783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3c98ceb26e0f9fa6347da7c0eccbb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64267d705d7fc9941f64f4bf9887b1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523606acf66dada289c7eac093ae213786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034884248ac017d4b8ef3299ac0f1c5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443573c4bf8270aca2440e5d451edd6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cab474e868982260873b24921ead4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef82019a4e6317afadf81893935837790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa67ad07e8e803f163f60fcd7622789791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1b8c5fd020a28d475b0f7c32dee46792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30445eb873b5e212bed5ab983c3679c9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0f7a689459ba8bbcb2667cf6ea21e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fce4d73347f99cd93f2d057a5293b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f5e4fb75a357851780bbc25dea0aa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211de0d564094692be12a342a9aa7ab0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9587cd1d6919d191b795f7afd7ebcd0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040df15120973addb99c8278067d52e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efa2a36fc4531a27e2d3b6f1945567800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c562a1719a6b79178444e46ea97bfd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e64e327fb7de882389449791991100802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100040e9176352aa0dde0a4ddc898608803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954941e19b5d6b4b8777ea2ab2a2c9bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31508d09b9fbe8d734d5e219513dc4a7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed49d011d2ca79aaf68461e0cc2a594806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c21a34d2f8c920081191d3dd78c88807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a010ed47247a2046804104eb73bb5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908e2261b903c94e6c06d78baaffee9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff90e4fdb27aa2c2e97c62b749b825810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86549e179dde7ea3e128bf738a37e4c9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfe45b14ba8d51dee3f2cc6a1094ac812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbc5070a6381e0fa5b02cc8966b20d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa85d4a4bd104d72a02f6b21ad0265814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435ea5dfbed53a2e02aba4a129047fc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fea9f6eca3d47f5a0211d3c5fab43816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e69bb95a3d9d8e0bdc5a796dcb0be2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698d73ecba45d3c286fd7d689030e5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb1c520612d650749abc27c4aae4e1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863694c550e6038678bb81c2cd5c7807820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055042f55ae46c1d609346bdd171893c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe27297290b956a70478875d9cb059822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f25e68857ebff4ff21f4881c7a3c3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530bbf58b77669a9c397dabdf4b00a4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30b76916abf9a447ca528133a11a6a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0425b80595b58e72b6dbe9563da3b3c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a20847eef863ea3d278ce619ab54d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee351f6c362a0d47eff50e4172c4d9b6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31dfa86475fde25efcc3ab3301baa9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212139f5773719bb48196dd764e213c8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83854869817815d8debe6f32ed2626831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a6fd2f685863580d663c2577422a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179609a4213eb12c7a9f5adef8000137833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e9a3d3f41b5450a6754f31ddc9b28834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499448177c2e48668276abb2515d1624835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d35916a3a8dbd9b7693ffcb48cac6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccc23136b77f8b5acc0b5be05a2748837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba0dd27daefaa40ace619d8e5b68d6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c917123410188d670eca2d95a34ef839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eee592eb0746d7cc4ef239514a9f3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a73dde91beba6663970a1c644e499841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4491e1799b438c1c505df69937bc8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d071948fa0e321b3418a9aebf5343843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06256efea1e9a199aa05fbad025064844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409402bc2454a8adbe4915619acf2663845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d722dbc4ddcf34ba8fcd20d1e07cd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45113d76f99f689ed833595b58caa426847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf3462ef101588c2f1687d5bfc8ec1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf5d1463b5e767a0b0817ae52bca22849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431fc4acd209cd91718aba971cf6be8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc80a8898e818c1024d5c08af3699ba851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc4747bd8e5e7c2d9a15ca71afcbc4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247643aa8c671047c8a3d641edc619f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd11848a36a718ccd3912a68b66154854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0204de91ae6f95c02441c8f6e50ef855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6693a7e020fd5d2bb04e1d1c6d330e1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d17051352be24cb05ea9cc881c39c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af66d78c2720efff6c9dad7789f826b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081540d422f1565a3e1a13dd887a5c9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c64ce279ef5e8b8d73b6e6a6c5800d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82818b6f5686f35ffc267683d6cd5a6a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f1885e7d0667e83e5dd14f9946ec8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a2dff0b7062f1493d583621716f9d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9217234a2d4dff6d53d8c49d682a0e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d0ad3f5dda1072dbde3a6bb98cce865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc3aa90580a038d5369e1263451a18866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf03cf4e023781fe25a8ac208ab15be867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315215753f7416676b7f1f7c81980af0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd3097222ed8ae82fd193984a04d57869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24719e62a7502fcf0688f3b22fc74800870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ce164fb3d3a4777643a05c85f41d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7df9186ca2dbe2dddf4255d44c21a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73053637b4cdbd64755662826eb8eb35873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aea4494e57f0d16a68dc38fd1d8b10874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83a7b302ee489260a837c01c5587af875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f23b2439b5375b56426d51ec9fe52876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540ff2a085e3cd25bba5088b0bb05d3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac71dfceb684966f2e7fa08836a052878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081091c93e69f18579f7db328e7910c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d2c0d41d5f4ed3eb5fcfe68831053880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498a236272a4a4b2c517624e683fc7e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b76454fb22bd6632753418a2855b95882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78317bbc00f58a44e4387ac376f63f7d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4047568fca1286edb6a94fea8c749884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf1b04922953da379c36aeb8578536885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76788401317454dce262477d5e4cd1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea185314d3031ca86a1a1e73c14a8a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f026d5e635c867d46af59a7401677888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6356de6fd17bfdc2292c8df085630889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2897c5530cefd216995f5e8e48c9216890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaa28ae69e719f6ac2dd4a1b889a3e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fa4122ce1f928d73f3f2bced8ad2b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eedc37d3d945b9aa5ef1f87b2a9d11893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0e40c926131334c2f235544f962d0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26686c3071236b7ed9aa516970c5d266895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220fb2831f226b5115a3b27882deda4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d773e7c7b9f3b3bf6c6445cbc4621c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83fde4d293d7b21c321cec6bd0a7be898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec26006381e6c274ca6b9ccf212aca899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df40c65eb3b8d5adde9184a07409a1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf5b850efc5dbfe8e0e48e3710c029901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7d9d267405fbfde29e99c5a408f24902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f952cffda1a6210de9449b3658b56903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572031b020215ac5f7fd2fc5aad4a95904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563bd8ca28d0eaa7c72fcec6c549bd9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba601974be72d70979555fdd71f8028906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6418fbeb20f7b8d52bca80a7661a76907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715db380012c65319a8fd2446c5e85b2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f629bfc82c349505a4f7faf760b4c0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4bfa4c0ec74a195f1f2d3482c4375910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd98eb7986570d815559a5eb15eab0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a273bcb2bb472b59a4c69da712cf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dcf035f56597c1216215eae0c0c06913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941729ff5c82d9b3865b529bc471ff16914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d10c7d87003703e99f965f710dd3e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab564fdca572587c014b6e404fa89f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ce2d6ae7a5b580319d14c38dd93ba917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57c29d743cb3a511bef38bf006d69a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980ff3c9e47326f57e610025672c7d4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954e5f6593c94f45933105c2f0e935920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c6c24193f578725223ecbf3334593921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a4f9a472292f8de2f1019c89a952922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9541075402fd222e57d1157d4c03bd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9951c89fcf86edbbfd9d325068dfe924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d0d8bc3356a0e9490036cec63aac2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601a464f4951393a9d4bb492e8193ae926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477367781936684394de428d5ae377d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75f2acf62499487f81dc62cbdd82ae928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33651e4d210ad92eb4b8e15b555269f9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7949d4ec6ccc472b08f9c8b81d3b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83800303750ed9490fcd629a8203552931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d340f17010ac725736ccc645b821932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48afac478b7ad51c891cc0e76e1716933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d778770ed62c416064fd81c4414bf8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0032530314a5388b9676579f8bb21935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99a673325e63d5467451c8792f7c56936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd62773ac9517c7244f55412655a6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5049e026c6acac8f05ba219fac2abe938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9446e437b6732bef80f00dfbf0d83be939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a399da40fc634db95407727e8ec02cf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088f6f2d477098bdae60df419af6944941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8818d7faf477fbea8e6c9e3737fb91942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47360e9bc66c25b70d2c617334aefa5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba3494178c9868560279431606adc7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ee69ec75c7c33f64970b0adcd27b0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdab01a63b15bc161cba542ac02bfdf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee6b9509e0d2a4f8a698d2dd3b71f1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cb4e59858a4bd99ac8f2d75ad2099948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe33db85e240b2d64f35df63845e8f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb207e11e9ca465dac6c474eb59ec58950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e0690311d7457e011bc8975f71c02951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b700127da951eea2d934de428cec8a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cb1b5480720fdd443a6bf9652d2d8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2780bdb1cb68b630eb4a92bf3315b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940f09dc1ee65e7fec31d02f6691b04955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b19d74ef24be6f74864c7803fcddee956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b3331284752ed327e5891737f03e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c500fa8a2669c46cdaa9a0ca73e8e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492131d9d6649ee55a70a993e1db35959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda945ed0e7d3030ad70e2a391e5c0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8bba1090e33874e7506516a678a18961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5995e3900f71ddefbe5a1e8bff8b463962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262469cb4725586d59db70513e17d4f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dbeb1262121bcfa023666f29564ee964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9144c5ab2573de57de7aa3c33d47265965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29246e19ddf5bd95459238c955869e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5225b426468da6b96179f8afd9284a1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce153a816fdc2fe999542448eb1b942d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fda85f9301f180e71892cf2a4d0443969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727bac1ef8a998dd22f6b68c2ae1bf5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ea7dc6b8808e337e1c3c16e258a50971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d373cb2bcf8bb69a766588e3c9b0c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8a85de663cab916f13b4016ae6951973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c2010ec34f0cd13e92b9f3a02425b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fbcf7cb8c69204ac2d031fb2c118e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e061dbfed7880465a9b349f8c0008d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125f195612da597a45190bb4c38bb51977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4346c7efda355dd8b4a9ac375ff9d2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60afacc2ab88a13b9087c04aea86bc4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55138e5109f2d886360eae707d4c567d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8ba45f92172bdfc8e3b1655b46314981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc0312aebbdecc2fe738072bf7140982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef250cbda97910dd9e5d7efadefe9df983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dfba04170fdb2c362d5fa4c7316ea984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67516d3b032da75e4c5b6df94bda3c8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beae3489f40a479e3d5774468651040986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f726fdf7c1af2735a889d64efd3db4e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363cd109a69871affca0a1f23e0bc70988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321210dbb02743487205a61bb8d929c1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c144a328b80f36b83343427ca2025d6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4b65035c5939b4720e7e99f6d4344991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49b5fc329ce6c2cf096183e4e74f56992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd1b98b1b06bf13c22ba0511712f87993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d881e05bbd13f77f47e830bb431dc5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297421ff25bd61b126f108190a00f700995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ef27b78302723798b6defd146c84f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12579e1366256e673346a930a082bf34997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0956987eda9ed9d9ffbd49c83d2ef51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee62e47a9f9c35556bfa85dbcd449f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ac8d1053469e442854b786f31cc413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c21c36263fe346ec18a0a13b545d324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ec2a5c42dd663c5128408eeda28e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac8a32ebf76e5a4130764fa2bedaf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d44294278fb66cb9a3cc3e70f612e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed875a19a464691d2505dcc186b7f318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ea2a9dc1fa27de61517c7347de9339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8f735c8dc9df25a60cdda99e87ca210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc490188d809b0ae8791fa744fc317411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bb6bd3ad101d51ef33d933ab199d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75fb4ba609328b7dfd699b0dce12f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc4006fe33f3bddb509c21cb14dd8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7468a5f7a5afc3c247e6340a4e89a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379b987caa9cfaade68b1dea4b0702516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd7b5a066b894530c8eebbd82dd7c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbac73820dd7463ae2f6f29281cf79618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badae4b75051aa632c6d5f419d81aee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df0abc61cd15eb08524ed2d223ae320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a375f71e7e907239775d60102d0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee00791762959964a6f1f96ed9f21db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8e1e62343e6c88ba3e62eaf9e386823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43679448a2db66ee14dbe33e75a51af124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f725fc7e7709a1dee8bba14c6c36925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddcd48218c1cc8c20dc7ed23403eff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990d50f1aa4b76c723de72a628a69fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958494e9ac2e3b850082b9432a2ecfd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5ff8f8664c180e88f9975c3cb23729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ef73fdb16172500ca239767544d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec877767223b7d575cb21c8fbb855331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e748d46348b9c285bec9177ce539f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50e2a093980a143bb19807b52650df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42578bd1b7e0ab43a64000a511f0e0e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91e5e42c8d25a448f35cb7de5c8af835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87588a2a9901b00b56e913e4c19d745936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c13aa2953deef647b7cb24cba840a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13407b6928eab61b2efd88ea37791938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ec0d2857a54e1b7eec874562d348639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398dc535d13474cb34e9dadc4ea071540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f760f2d89a22dd2e86618e4031c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe4132246b167fd2a1e34584454d8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830bd632c66938b10bcaac06dd7ab3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c79f75b886a791d826ddb7ec1995644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913360024f14cd898839e5f3ef5e8c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a7ea920fec282c64d4a8e63b19cab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a521269930d553118ceaa8722a342d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80491b01f1aaf28f593bde1ee891f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c050f0b6dd68dc432769df6da38f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc3fdbc7ff58a6345a80d0eb919e4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d05219fcf107c3bb3aee74777897c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736b81319436d4f2f46d54c543dfd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e69122a169a61d82730c238e1d19e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49778fc4939c45eb5155f03087b7cdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ffa2ecf80b7a59210e5d7a245717455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018326ee1ed15d37eb2d28cd3a65aff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b41666b22e422bed57a8fa394713c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e3cb8be0a45e6dbc7e63752122c0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae8aac2aaa1c1108189a7aee75c3d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfe1ac499504d5e8cce1ea16c02cbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcc2b7c8efc3b9b7a663525101728c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c493226801e5645bdc6331d0d2a7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2f30f3daea1935d94ac2fc341d49363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c0bb26bde87a91cac65617af229da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73996d4624c9a38c22780ba82682617b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114c4f5cdc7b383a18c001b9985297d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7c2374130ec6c533dc44287c463a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feb00f0359879f7d3dce6a1546baeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ae9795e4cbc9b3f69fd452c0178c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e118ef4454fa5d6513d7fac3af51970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e0b4ccc1b237aacf06df5b7f31b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04761d5d5e7622d7c8357fcdee38af4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2465d245919f80deeb4535128f2b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c514b16527d5b281a6d96a0db28c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcbd6f9b82101f21692ef158e6d1ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a203d21b4bee5c7cebbceb62de9d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542b257b22fb3e827deadb0100353a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574e7991b228e328cb802fdb4cd8cb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf1aed354e7c5eee68c0952bab46ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506a129db1d6e600f7234300775109f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd20db28bf593a6eeb56ef4a7fad381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9a9cea9a40b8f2975617a77ec1e3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf114b6d82ae0f34c06c3b381d85a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f201b4adf6647053b35a10d9e1d3dbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75347b7e40bc0d3a9156d5a743a7939d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b7e3a4cfb5aef7910135896b961986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664cafb55c8f78763a8c84422df039b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb1a4308b21c6d1eb165f7b62ec41d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef062b537e3f70904dd9b69919c6352489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab3d5f778255a1405fd6f15fbb3aea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b0f47ff0920ddb4bc2ae5c5ce9d0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f293e7e720b87b15ed10a4f1908378f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27e1ea44584763bd6e319a306ad4ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588cd8d2986f6a309423bfc6a1210c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fed916e6d2485763e65ace1b3509895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fca6ca507bded751729687221c9b4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b26ead9b466fb02c902c7a63841eab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf137c872f2dbd89d2b179697cda1a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602acd40d243100e37bcb2e8901d9df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077b2f511bc21c8aec4a724cd1a7cb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e89b0c6caaac8b75a61f4973d03b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744ba47fac69d1dba75b5d82b1489b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72903eaf403077040a35620030737bc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a10fcc317cce648d3aad660f867e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46a44225e7ebb2503c15bd09098ddc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baecf755cef21b04859f657f7fa101106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679367c5de918eb2dc16c1d0f944da2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80996fae4d585705b55b0268a0024d2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5c30be52459db6247412fe7c2843b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f43b19010e1ed58f38062ebee62eea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963e9258b9874db7c2a3f9f35f27159111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549019c6a47cf53d4b4b044ad639ab3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b64ff09cb8dc061a6f20e2088150c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0bb1e504720e8f6dcc0f2e7ed6207114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769ce47d59346e11d79230c49ef3f2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b182ab8fbafd276e1ed7f3d870b6165116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4118069f4d49e19858f973feac43686117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a4535ad766dfc8fd35169ab68559118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afd5edb5c35a46ae44ca63fef76cf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb7abbf3653a7e8125cf2f53063dd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c684f27ec5bb15f1fd104ea45e9b9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c24d8d1c4d39f076db58668ff376df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20671bca47cad3ef33fc2cb292ebfa1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c793f74ba0baa10040e4d4710c06f3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8de8da6f4b873cc2e8db22aa61e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ed942db4b09058bd9688b949fab7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fe143db6f2ac8b1e35c3ab1a07b13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da89ef0d67967b7f58de373b3b9da3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c9b35197ec1910bbd425b784c3cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333de1dc6700c34fa9d45e43ce16f1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006641e537a2e9aedcbb37c598e9b72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8be77a8746dd0ff659e1f047451a1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3567dd369a6812f7f4d1e8c50d7b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617f1ba76ab338fee9b491cb6c7194134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad392e3076e3c4b63efb9e3bbae1af0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d4181da60832dfcc76f9fe63dfbc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ba8ab4bc38c7f3a337c2358176013137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fdc09b6ef55d7fb9981b9e93d1dde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b432a12466031f678ef9bd7bf57e799139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095326c8079f9dd04d34916aed49ea1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb3820f936b28661cf1e5b7e907ba8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dff4d9f9339e047c75ed57eb45acc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9357f989f34634d929b322a51918e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ae5f4873fcb783886c50a9a0b966c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4e2794bf9084537f5db5193ef583e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94458d70dce0e3f8eceadd3335b779bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec260b82bc3909d2a5ffced6acc30fbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ae42a24160b248e3a7b80be6966f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deea0b5f1ff9e27115cfad49f97637149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da753efebe9b8cb3623a7ae30e4bea6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8038803f4315d1fc36d9ba064ca7910151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbb77642723208a3cf7a955f2637f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef713ae8beb98431f8b99675ab0b0350153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fe0d6232f48a0a1117ae6958cee26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e2baf89d114919da6a390800ab15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068023fe2bbb607ebf066f2aa900ba6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44994482bc3bdbeedaf4bdd83775365157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef45ff1dec2706375980e7023cd8acc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad23f52f51c98094acf932a745eec5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107eda31435b01c05e5c3574a8b86b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba25234bbfba74e4cad9aa88731cf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00d23afdf20df8a5d07f038573925c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4659f606f9bddcdeab216f6501250163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26566050374c640b1d907665f1455578164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ebd5c14d86a4bc56d3494872eacc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e544a830b0e669f97e138161da53e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6e9d15cab654d4e36ac0d0dfa9093167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d996a6ce84c8f6366890b79cc3e39df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874783218ce53b19e13be360b8c3e7ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ff02e2774874471578446b42cb9df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6685fe9db079d8e4764c60e52446e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7df6f93ec611378f575b496b6386e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4e66031c506c9616a62cc6fd9f9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9439ca5ee57dc25f80978f6b9e14f20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4f3c8789e015b2ab9822572e6bbcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd96308dcaf8fce250ffc0ae3bbe11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192755054ad679302fccbfcff86f7b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8496eddeddc6dba46f7caa04ddccd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c1a9076187825df06ef38dc388afc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac20934bc075ca50bf88a0920f1813180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5ccdab5f3aed1dee26ef00ed1de6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff01ea1d7f6f5a0ada357956e122b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4353a8acec4c6a227aa22054747b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828a1e12b23cd35de50eac1a5976b49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea49348e159acfef77c779474e1ce5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65469c825a137291b00e9d710dee61c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b71f1bbd0868339182269ad3d67610187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b25647e9d62a11915d0cd8c23fef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c953e9512c396af21b1cbead63099189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb79954e48965c2887e8aee1fbf2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd64554301ff796bf66c773a953b01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc03749e40cbff02b2e19208ea5298192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e766d81b01b7f0cf0a554064e140c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209630c5edee45e4545dc74811dc6a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48d3abffac5efadc3a7882f52d1b9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e578b5eabee11622123019e74733c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3793cfa2f9efd3108a98d8bc5ac74e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a629fc1e599daf8704436ed297d85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5845406a05f6b8706c302de81ab9f7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687e8bc5291990126fce9af41857c82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e97396a7a50025d9169fb68567d797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada16290e775589acf23994cd0af64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08c2302813f815c2c06ecf4c9717f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c483f81b317ece9e7dc1b13a5d35cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33e7bd413775f63e2238b3345beec5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b743472ac8481b61630e17122bc66e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc2377dd53d47bebdf6ceb09bded5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa9e4ed971bbac5e47e9a1c772614208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9a4686ab5fd8fcc5d68b83b99298a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a246aab45426426fa322706237684210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c49978f142d6b1422682807b979d7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d40373bbdb8c757b0169514d07701212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca004013f58cf53b500599cbe7eb5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a844ecefbb7e6ae1986e99669f7591214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e547969fd3aa0c8df888a8f2bed0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411394342063601ebf966eb30883d68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863291c3f655274e176b8546b1ca315217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050534c3cecddde02920e018359682c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49735df014414987750ce11e2ec17f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf007f141da857cb6a3efa127ec61e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9b62a6a19ebd7884d75f1f2272640221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34114a7a5f87781be66a4447f6836462222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4f46487a89491b313b4f1b9cbb893223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fe34cf7177242e7e87856efd34312224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceaddd82d8f1e9efee1062f31c6f0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c77534364da5daa212cbb205a4013226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bede70befec419e7882412be03702227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2bf501c6a68f40e072cfa86dc452c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa6f1263a108b11881058682784582229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32765744a2e6e54ff71cb25624232be9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d7c039ef875a45547ab45bb99214231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe17408139878e308ee8860aa6362c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa581dff7c951d0e1b680d9bdb9767f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccf554d4804db9e73a290a4c75e8e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eef3ba89381c09169a70f072e24c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d97b0e3da29da6920516236d057aa0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af3980174d98ea5f79213a7bf40f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595d69506808fb7ec446801ec050984238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369926ce4503579a83b0087023b8ec6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9135435b5d6fcdf0f317ad89421edef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f640f3aeace007738dc3b65ee87cf6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a31781d2f387c114d2e6a30f849ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dc16c2af2174ea9d1f6f141edba0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4074b3c0d391a6ce6220e0043461124244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ced892d692cd8349aeb05b7671618245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4dc1f2916b1157f50694b7cbce2dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c385de50ea45ca5741bfc2227bae652247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fcef013e378d8ad53f047e49f911e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b65a5aeaf86e067dc99b2c9b08b81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7205dccf87a5abc2ab0eed9dd1cc3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40346ac10b7e97e4eebcf9a55dc35d1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac99588736ea998852933c7b0f638b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960525f72cc30c5a0d113fc621c6b73e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d252b538f926a97a389a3735f430c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee920a6abf5bc0681c688f866112e252255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c80747507cdeca00ed036396b7d00d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8d9666076a297726b7f40a1961fb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf567b2ffe2628bd0ba44f136b3414c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd1ea342d46370bd95c7a758d2039259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b621de6817dc56ee4795978969a231260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429be23f19b66c1f206dfa1602ea287c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e8c0f94d9ccb75738d5812f4c37bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1feb41407947067ed5e57c1ba0e7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6536d72bc075cdc01824c15ea8e7db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa04026cb78347beeeca18215edf9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96a196fb07456f3a43332686647c3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc010634e21060471d3d02d5cd5657267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090838ce0f4eaf20a5258d7799d2db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447fcfad3c43df4e3d6082612f0fa7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82463d8af0a9eb7df13d7a327d823d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6dc07d8ccaedf9feda062deae85be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3908caec3d56e11b90c5cf0deba8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10681f38af72bc67c0627bdd5540ae6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519607eb403c68a68fc73a3e2ac10ceb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe264961eeb7cb31355e3998e9e779275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb07feaaa969695100add4c8123e8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f425a17a0fb4dba3a849ec3a723e3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1843f15b67b90224383218b450c6e7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39931d5e8e7b1c49e4bda4478d2df19a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacd2452a8998b1e06656ca58dd1832280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbdfc4cc49dddd65a9562cca599da2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14e00b2a1abf35e3d3d92457e59b22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ff5bcd2487ada79fc67c600af88dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a7656df6db23e05d87c1f1338b84c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e9a350657bb4935be14b29b235a38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4935983db33dd44a85e12f7808966d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113ea3efce4f592a4785ecfce1cb20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1c21b51ce7741225f6b71fb5b6ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e66fb49f1f8098be7b9a2406bd147e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ed0462275170019ae999071c36ea4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f56282cd58a41604334f6e2b754e02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3772f21423d9ce9defd3cef5b937a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bde7943998ca0c8593bbea8bc78b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff06368868b71fc43e16f782d605d79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be5e0c4824026e3b9119255c9f961295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983edd1b96d1af519108397b4bc948296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebb52f458ee3f1e5e23435b4be2ca4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32e377fe8d24577c8390fdf40ecd08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bee2bcbe61e8573c8038bcb6a98ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43af44a5c81846a5f1025312c6d203300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fe8fabd137ecf89b2e238a8be279f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f34b196175e00d0c9d065d6ee3e13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77467990a02e5d085bc90afe4cc62d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a45b9e4ed4fc2b56cd6104c577e03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2de9e0b86c722110fc11c91fdc1c1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad297126db28845bcacbc0213289104306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530880ab07b3ecfd238cb524aaedb0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb75c7360e43ee5644f4cb21a4841c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f91c2371d3ad6f91df5fffe435436309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d680659bcb070396b98e8c2cab26c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d61f4980195f8a9ba6fed3b064e33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4357fd8440945177a8888913a7e0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5cd39a9b4a37ef2e784e262c221ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af17315a918779fc7e163a66072c3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d4202d6a567777c3c6c796ebd1c2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2414bd6b654a7c23ae50ff5d6f63b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb9a45f0f20aaaf67393810ac22860317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850a4ce57675b2ad43f3c05f9081038318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e47dcfb4c77f1c228ead8ed5f341319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2d98264efe8ee873b62b620978def320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b7bb6d43170b8239145c9a98e155e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e37e7f937e22780f9e9ffeaa9fb44f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfbe8b41625dc1e1d892ad3b002e45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb17e1c571afdd14c9f7beba94ee12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d35078a87e8015c7b4f2a85d19095a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2045ce2a4263e6968289d994be3d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c14d5479a9f8ca195d7e451659f01f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b6e44d3b45a942e0b9109e94f731328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18354de45f9720d897e3438838f547a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef745be307b80d49c787cf747a98241330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704004173a0cd943e7b138beb76a8c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e28b5f046bf837a5a246193e04e64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6586670e29bf0f461d9ddde2c5de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f3a67f411bae5e4cfcce65d5cae03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9646214604940c78fe747c61673e44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2e8c0a25abd621c187bdfdae9ddba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585e53eabdfad2d483f3836c897abb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828186fe24dc44108e10582cf5ed12ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd170729793ceb53817ad7e67918026339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac8512297a17e0cd59c5a21511e71f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b1ae63b64f007c428d63c13537035341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e2f9f3abe5ee41474dbca32999602342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f1ab95785afa7aa1020b563ac26f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637726a4ba99d0d222cbce8a08834b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52974c9a0d14b1f92eba37c62c7b5460345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e895aa6dd4eb3b96fa2668e582aa39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d63a7b2f14e25d975b5485d80b741c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c658e1f79f48daf5508b154ccf5647348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c29114c709510d6add37c85669ae2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5a58a7a72f6d40fd5faa5b2c95c0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a42f94e16bd7141f80c62853b63a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da931f361c00b20b18e34751c4756352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999ea9434fc47117d2f560a71709263353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9050e3c2a9a1cbf3ce4822f61e55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676e90f0c490a3f9f64cac02018b882355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13566bdc0461a901b3a053736a3cce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac91c9152885a7d5e7aa200b28db53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293ea2ca3ac0d3c19c5c451057919cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027bc31a1e27d8b7cfc775c9fc8be75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28a6c28c3908c472a619d04d4483b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203136db8a340ba44999e3649e1831f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf619a4f232affe5adf0ccfb07b9bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb57115ad845feb960dc22b1025d91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482a898a7bad1fc5053b2950f8dccb4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a257205e4ed1485b541d12be07fe8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23805899f297558c5ff7a9dbeb29406f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1926799ddcbe8a96a6bd9d4ecd97da2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a4143e506dbefd78a92705a0562e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa5fa9429a2cd207e7f0a99fff320369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f071f6a80d8f7a9d13820bb09635771370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951e6b04a58a81cdff2fc9a20b31036371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb49805465771462fa7cd62919dedd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8d0a9057585f9cf54d6c9c21a0dfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caa265976cc391775d43d5d470a8b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495465739ae0a9fac6af3d4d9ad56629375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885408f43da910bd961e9b0262593955376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c569be80ee1dbe33abfdaf1d4ae587377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071ccc5bee8d47baad7c1d7d551082a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20197efb9b1b30b6ddbd5cd2bf9f2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df943e80ae476abfe8c2898b178d178f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c128d563bd5bbf3efb7cc774914bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df679ce3b73683597b5d382e0509a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ff56429b06f1eb3110e81d729ab6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470e4b078c8af41729b61b6631b95c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c03d44d2294942ed222e39136eca5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a47b6a6590e844113ace91e5b1a1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae6cd4b8edd10285ea4f5bb58e80a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c85b3954ef4a558aac3222beccc0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dd7c6eb99f9ff6e1093ba606d1cc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154864ca5e3fa17a2e4ad8fa496e22d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c61daabae72cc0caee6302cd14744391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a10174adda6540a4a8db51b29346b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc1fafac4bfcb1fda93ad624acf29d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015586c3ca3b6186fd01ff7bbc0d848f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3065a1385b3f7a83c1a40b0b4758c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6199ddc8509ccca233f5c1852aec30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b413b51b78a7a9bb9ddcc65667ea3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07febf88cc0bc5f6db273aad4a870293398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20a42f6a883164a54d2ec9f39fdeac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce5faf6c6628f64643bfc92e0effb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832485108828f5a9a5bd6051f034600401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac7cb6691114c0ecb38f1aca90cac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6843c0c49cf4588a5fa2ea09a2bc647403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566823738f9ac43a9cf590ea0871771a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc1bd2129ec7744802f9d154f37444405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5dde186a028a89083f8dc809c8218406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c199bc634129912afd694d71781ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d3d708db6e67a43df9b290202f032408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7a232c22b0d397cc99c26d2f07929409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3c8209dddef19a6d80b059b3fe9e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded025a43400b66a6fb4821deef9b07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e271f7ed29ad3c185291c3a379510f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef725ef59f74a8ebb88756772af87b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd695e20b3b3c4fe40a66a2a78b4a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cb5b347b9d249875e84d8796f4e58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab34365a78c2524d4ea3955c6ed06e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e61e1ff63ff12f524528b17e2735417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2064037daa0d90c4ae848f32333288418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67944ba50aeb50c4d0128056127c4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea96af2192ec9002f8e0febedde2b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fb86ab83b15f498e87a8e0850d7b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4b25d9e51d9da61626e5d3acde615422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f2044b0bd84fbfb3443ce76cb7d8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c8a164329925254b85cf26776ef06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea25fe305d759a0ea2a3d73d5a2888425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441032e2cf6e71737281765a4454bdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d1b84c77e523d54c1b28d7ee54280427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe36423894400b36516f52da895577c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4f34fe6dc6f42902e2b8bcf03b9ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b220b49adfc5bc0e372dcb9bc48d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b64e56a7a4550f38690cb2a74231e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85f0e46479d1c4032b546e395b113c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcf3c8285da3d7cc914cfef3bd27d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03214a5f908ad1c49a78f589734243ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53796d8105425f1b6bd4bb2ab3c61ad4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13234b960d625f2ef34fe0ab5cd164f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c128ce57ad868b26b647d2303414cba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9652d9e1398698987583d65f8d3f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9ce081ce31f06fa94c5a481b2de3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1751ac9ce276668ebd7d48a76245b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147c9bbc9d7302625d3d91182ccd4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694285c378c2472cb4661b051092069e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bbd38ca62d242dd184c52bf1783dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a178377a7dce11a906cf0c2c1016a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c1b973f60470bf747ce121443faff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a716805edd28a8b3ac3923758d17f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf91a1240d4126e87c13b6df706a13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e414d7560be029093b3ed56c8ae9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707273eae953472c1d1cdedcbb485c73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5baad6572e94fc6a6732196f059e29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b04df8e283a1b9d8c4c254a3afcf3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc59a8bf487f6b6eec3258d7b1b38de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5f4213370d978e8e887e3a00a768a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc52a9b500d4af9819d05c3b1891c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180a089a0d0dab357e74031626eb177455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46119c875b8c5b028785bc5f18994775456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f146141e70c1100e87d7695f8d9a2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a10579d528d4892eed520a4491c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec7152c6b698d9f21ecac442e8f473459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5369de1569f6bd98c980f76f11675460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d7d535e0946a837044735e3fd41a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0019ccd4b15da66e6289bd6da89051462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f7d7260d7f1b6f018b38e2c71dd1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c444d63cbf988ef2f2e8a55abbb90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76840119cf92076f7e3ccb39dcc48a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fba9589cf322221731fef6e8f5c79f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c33a06e8ccc46e7dd2bafb1a9b465467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611fb423c20a2df1e4daf2132877e3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf101338ce5b0708712c4d4ce6941965469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2dbaad6dfc9b0e0352e8231a7e396470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e3bb77979614b419c2de1a8b9692471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a200a5e693e810452544bd81b86e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e1656efba651f769ef247c069709473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829d3ebdeaef5442f9a3ab63744c2a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95333db60dd98d569ce8c499bcc2fba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b75bfbd001fc8692a8c367b961b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee7441bc3c7a276eaa705b7b579010477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a627ef29d7a4adfefbcd3b511cdf85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270faf9745572add6c8cdab350f913e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525b3960a34f7eca58f824a3bc34ba9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3833a7f423753ed5fd19c31e5af10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aae28b0467e071c03b39a4cf94b66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac14086e96df4105eb5a44e9192160483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971e015acfb945e3cbd38dc88c4cd1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c371877bda9ce1ef78352cf7db45c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128fd63e4d2c853102c249d6d2192ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411909b622554e83429b010e9beac907487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9c5129b837e3b63731272b2dd3bf0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f963b1f10ffff95de1f00d2096c1593489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d51d089b08e497cbc52ffc21fc14ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca603afacb1a5f7aaa97d09aee0a113491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e0a67df396545935a50a58bf1bd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b14ea84716442b9bee3188ce0108a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda34c9bb2a7dcffe69962dfa600d1c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf204bf5419ebd232d48771b3e27dd60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5042d395d9935b5f267729b541e69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff50cf58f4ae1c62991e0c199cdfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938a1920e56f33e4004b1d12ca0ef39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f7fdca739815381cef60315fb4c8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f235d460bdf9168a53d04865f464c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979ea38c2f0ffdee4f2f47a9093b6bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba7f2e4336d193ed25f137f15c90bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafb90e4c8436ada0d32d4abbfb737f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70636179dea8183979fb0b3296712f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c96f43e99a403257dac90eeec136c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba0aec4ef01e3e743c42e26599a94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e21ae085d59e438b0cb04d597e1e36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819be31536ea6e4f98329bbb2df956c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160645023e7717ad0e29e4df4985506c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585956c32d4681997be3a9fee663b27f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97055374b5aea63da03e638013bf9f11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cf5f468b448aaf73ee8b479cdc4a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f1253926ae2ecba2b2479aa29ed0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e109f2be345b34c638764437ab20f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc975cde6bbdc4ef83edfb91e4ee7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794216d8cd493ccb63ef46307ff9173516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b903fc8e063612b75b340d079a4b544517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009cdfa2a49f1508da06176596e36db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b22607a341313d5c0900299bd1049519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943553440cd32e36eaf62590385ddb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72763a8562c19671f71b47ce11252a72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475633c01266519e9e7cb9791bc94c4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbd7ddc64dafe723e1115d258fddc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1681649f793dda19f76932538f3bb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b498a32a56e10229cd435211aaa9ed3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef326f5a1b903910dc7d844fcb6a8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e7421098c2e6c5e7342650037b6ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cff39ca7bda856e44ee91ee3b12ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9e4df92f831126ccd8b4828aac94d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe6fbdb18795a408dc3f8a57751eb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25cfb574fe9d100a9bebd2982721a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2b90f0863c10659e6e6204ea5e139532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95274ea82de24cc6a5089f03a25a70ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eb6388f2def3e8289eb124020f078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24583661487d1d1db1068436c34713535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36525d5ce6380d4a01ea0a4477b0218d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1587faa839afc397a0f9bdb588b9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b96a2e8535b1971363cc23cf640365538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdbfc75e461ae2335821c196331061539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656bdbf02f43673ab10e120673e0cae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55749b81ee21be2780d48246974ae5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1f13ff68f98c8c81968631a95ee48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d5fc4f0fd5286ad87e196e18c120e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3946f4e613e32f25d8d89dee0ce6f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0f8694225a657effc6c56c0a6b6eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576797f45860ae905f7454e7efaeb6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8c17339b3b951e54f519b380bdcb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeabc14db6686b4d3d6b794b4b367e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01993aad614fd5e0293647cc592b28a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65a61898680803b9d87a7d6b9df7a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dd18f351e91a021e8af408717f714551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab98065f5902ea301b61ba4bd9dd3b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7069e8409cc20115f7877f51c9b1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e31555912111de215aba59f13fa2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb90dd86fabfd4710cd73595a7b0654555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fd7a10525c7af4dde1d7bc90ec4d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e8d46db95b28681b141309cd56a87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d9860d0615d5282a4dbe255d1199b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200d90ba9e6e365772ee0bd6302250c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc4c98215288c43cd471dfbcf6852560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931ca4f4331e78314a413b0b920a94d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90910b94702929526c18588da1907055562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b269044b5b088894d9bbd00dcab37e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3594b0a970a1bd7488d602c0aa82c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3916c7094c86aab67e4fb8d8410198565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133e21f05a98fbf83c70d91d1cbb686566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a82171d45fa90cda2aeee467fd6d5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6d326cb10fa96c975a509c94670b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab70efe8220d6a1fd4479f3686429a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af6e34bc6a0a6751890c750bd463d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22223c50c39f48dd37ca6dcbd74de75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d7710e29f2adad5fbc1dbda94a692572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a31c5fb061c69c0fd9d692f25deb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab825c98c453f1e0151d99802ebfe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cab1ec8823185e95c5c72800480ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2376fe7758b2a8bef965be8c2778887576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8017ec3c6e05a74cfe039a60444e118577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d527fed176d1c9d600789b24e4ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea8e2185676fd9811ac66dc74412b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b515738ba4e1c5cde3062884100ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b127bb704fbcece171169caad959581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d20504a73e6bacec1add5d50ef1e41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d7df4e6a079b5e877bcc5d2413424583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8111dc4da06a73568f57188e049e32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ffe083315e582573dc0a6d6d6688f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417660b3752d71ccdefefd43d5b06cbc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f8a6e1142cc496c198353d38a0c9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c188d01248341fd211c4dc49fcb02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b21b46374dd78bf4398acc4ce8e4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d99fa67c77217982738d12febaa9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baac54e7b56f5d7d7dc917d169d309591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4edced7860c30522c62af276840ec4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4c706ec84997153fcaee4866f1145593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8463f7f495cf272a6771f15a344b5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08bf7c1bd4aa5dbc3baed5794e667f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b978454b31a84e4c8d99589caa7d18b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d94e23590c35b717064794162aceb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c6834640f960787dc9eb9f59557d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc2d868d955bd0c753b9214fe3e76c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f13ed62c0b75ddb29a48e65b5d2b91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1d8df18205ab18d3beea553b4c4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffbf50334a137ca7523d314d21ab72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3d073361c5e75322d9c4c65512742603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721f3b51c049a8cd509f2e099a43140604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8ce313f8003a3f26e9afd0ed2daf3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2826d78a84ddcfa2fcdba4735fd4c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9745386100d49df8680189884440a30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485518a30939adabcc7128c523dce21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d16325e112ecc6979ffaffb23fa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5305ee77f3afb0c601dc1ab5b4ec9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcd9ce562a08e68d9c70025d97bb20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e77dc330b9442e11adb18ce803b98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ae883a148d63d129348a38244b3e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556c4ef20ed536197841e0801d8aab6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a3500e38dc8cab6110a9d3ecedf6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1094dfe9484627d72aeb7fbe03ff79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51013650bb4551e030e53087749871d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d69e68f44e6d8c23507fd11ed2e0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975f05737b88dfcce50cb425cd8c614619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1071c715f8fc671ea6d519731057f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b7e56b4b92311ba1cc65768cd73d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074c777cc46af197f39ef550796c938622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395829712859b52b3a98f1c5ab752b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1c6ceed3709a323f46ffb25598e7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe63cc890b683d921c5dae57c7d1690625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461659a5f74ea0ee10a919a91d51ae26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707bf05d05ef90b44af9cd02ef08d86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adffba334dcfc9476743ba62a6503b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d5b8ae6c2d13a8e4f4835037a3913629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81de4a9c76e26b33306c479c39bb2f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feec26b111e844ef1178758d7903369631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d6d16cf547df7014e135a3796ed27632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d2b4e410f98a167d4ed5013c71ba1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8918c08bc11f316bd5c995e1d5ffdbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdce31a499faf32aa20bfc1fb7e16f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd65130fdc22aa28dacb6fb602fe639636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a007b17e656d8347e32f6826302dfd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1d36a2e14a4209368244692ca2cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605408bcb14bf6d7ed35c9c9c72ea00e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca1305189050a31f8611951451154e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459a573aaa3ed6d1778eb9cd704bc52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a6e9f5b820fca28497b7f3715dc56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a4437866fb661b3271058c868ec7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39c3783e9ff020d5ac3b1b5cd99cef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583db727f8761ce83ed6a2a2829bf3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a457be4ef7d980f109c36fa4d3f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914d1edf5267d933ba06891f33be559647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180339f1a025222a4cd75137d15a0510648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78accbe1fb44ec92803ef55ad8880bb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806898c01a573317df4e65c438002b89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d5eb4ce61041d5d88ca22adc04ace651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abac639e0cd7422961d47a0e854985d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6212017a8af8a9e72a921894c6840ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce78b0d14bb5f5dd5712c6ca332d80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2dd954b3773c69a5ac6acd1d3d283655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad302bff74e900fb51e02eab381107f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0351d19f9c9b55a523c48d02ac52e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5cdd6634c7bd2c3cb8481f5401d27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ca3aa48ee1763f705342945b346c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caa2dabe6f1b5b82f0b4b3c7063088660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2ab679df144fa6889459a8d8ddc2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e14a4e8183b8b99be5c025a6da5e56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d5345ba933abb5b70767bcdae3400663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069de913a9465cf8aec62535af75fe5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3dbbe4329307f7e5b9951e1210a98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51983a40f4fc2abcbbb4ec3d605b89d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a45d6f6a1c5eda07b279d429da522b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5ce74bed64260a3a4c02413469c1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d325ece5859bb9d9925e333272af92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0eae0e209f60a02da78f97a022ea2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56141e9c42f508454788c747661b58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25146670bea680d2b60455a092803672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a7c01eccece173527d9450dcfdf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f586cdfc7e74ffe6ef8bfeac665f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b69615f760be23b78f1d3bf9094de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48eb82ee83e88eb496102ed104a0c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ddb88cf75bfb376851d5752bac424677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a38b13533987335b3b707d8d7240f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544da27b125832f94e9253972033931679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3940be27fe137a6eabe31ad79b17a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a43c908c990bd66ec45956f1e38726681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01de4690f466a7e437d6e413a0d1177682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5b367d4f1dea3bb4f23fb0318c628683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9417a28d3ba74bb2fd45b8c3ed0d901684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc16b07903e18f5dd8211538c0873cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaa6f1bb9b83d222366fbe2760f858686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5824ce9bf0c97c72d4101399aa248687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51c3628309dc3ba50bd4428a55ca06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5005c6ab6f81c9148f6ed19d0c39fdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e895021ab39c00d7f16f4e0c18191a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16ef722c905ee0479bc6a8bfa35eb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246bdbed572e88177e8b65f5ce262ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567475d74e10664343813fb15d2f8fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01851d26a3a004c3eba38e28025f18e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df805d2eaf36489715d64ef6b504978695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782fbd3231b8cd44364c300ac7a657e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081f2e1dde3b5a07f3b6d0597f4a1ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a616dc6dd3139d933abe51f0341eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908aef07aa91fd3e78d84ac888a8034699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2112d22ad7007a6dd2f5bb2c8c3c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de1a882e155704c9a8109bed1614aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7abe968487cef04612501aa4143d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a919a91bfe1b1e8b1bcd1eefc6f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e703f919f40d555ba443fabd6b40d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48497e9683945be81778b28f84c74a63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a2dfe9b830db4efa903c948c1399b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6a512e6720db81fe445fa1b284c91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3be6589c2ec350b38c7b1421262227708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f7bab017eb14bceb9a0d106571093709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dab5d7200de8e0457c4a42f5d3682d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f870fd850958f3bfba5def4f293d29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be274a7cef93293e67e515046cebab2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a916df46652888b4c97d7c8721da8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a314b582dd75b352a15fe3c532dcc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de86ec949ae110148bd8402ca138d2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8b94ba8718cbf1d8575a9c2f1e075716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c833c1fe33ebf4d567e828ee3c1641717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f825bb3349ad5555ee56be5e46a797718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94f4db20c5a2694a195b11c9dfd041719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf6fbaec24d328a8966171ddfe3f32720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7af24404d6af9f516383c4be4d3526721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830db3c189436dc67cf096e0329f2a81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47862232cb2aff2ebb90120f71a8a17a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ac7cdce211a88b8eb241231df770d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90072bb0f19f25125a283352e249c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f78bb6f66438a739b7d986aa1d67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9883e96733e646fbb244f0eb3f227727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1b014e975645681e891d72c52a60f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586dc6632b4dc9883f0f6cb60aef736729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226baa8f796657c5874f990159fea5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77895a5f0961fb33c8c2a9e3b4a438731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548efde731a5e9146bbf8c902218d1fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad69216a61a5e9e1803a4bf2bbde2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ea291d83e4a8279eab561afb71579734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4842e8d987266671b84ef8cc65cfe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c3fc1b0cffbbd926814ea87e5de09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ff88aee8a0d48a011510be0c3885b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c712df9f94500b82d2cf9932ffd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa017c4fa4a9848c323960f986c263b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092d1619047a772cfe1214588da6e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335165e8f0324f19962850f02bc28a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b625eb60872e9f29b235a6985a0001742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fbdd79901702e4e1de72862a4342e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f44faff1a3e2e39089dc664acb316744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8f7639bd9b488d1bf5cd7597ab95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d33de333c9f07d83da83f83fd53f5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e90ecfa25fe45282d7be0b82ef8ee8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa4c813e858e35151fedb63df3e3ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce164a9f9730b0be8328b0cbc988d089749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a55a8459ae3e1f6c2ea6809977aa6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801e6bd843052e3fb0d5c031cbb67d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ceabb961a811cf2a9461a1b44e7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77bb514ed98f38a398bfe9178f2ca4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d4dd6faf41a899cde358aeb736467754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737e42035d9bb84992d62177dd4119b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f472e2869ec84e788c48edd19370e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ffe1ba7ee7612a3f4cad6553f5cf6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed540d42e4b8bb5867e414572d863267758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f025d4a87a0740e6f9af81377c1d69759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea1eb4de4d5389d1a99cdbdb65bc37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39c221bafe994ee86aa0b0f1c59ae1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039e85aedab3a3773073dd3184a1412762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e12e1a95a2dae4015e9b7f1d9140db763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d47c5c2389b3fe73acb756bd33594764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1646cb3f6cb9b05b9f3fe0727afe2bb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf8714876e1d13835dc5b89565c13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d126a2a0e2c283ef70807ff9df2ca767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33894573bb9d0b89e45dd1a078e22c46768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471203e130145bf08f74130a9462dbe7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1ee493fdba0a57421e36db03fa7d5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f42695d643d3623fdcdd93489330f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd39464fdebcfe2461d3b739f4362f5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529623169fe28fdf57620393fc7c137c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b7662c003a1b67b5c0c13e4ed0d9b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f4c6235dc69e80589edab37cfeb3d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065b21c02cba84e9164b12ce54731e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e0292aefefcd49ef426dc3b522410777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532177fa33dd8a2ce7c7f440cce5120778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b43a67c674addd9be632ed5face35779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f592e3ed766ac1fdadc3973efc832e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463000db5ea71d57a77a1f1321b435d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b1128673c837019bacde766f8210d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d6a948f129cf0d9b099621213e847783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a6a233303284686aa32818c1850d9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6325baeaa10b75ba89a2fd9530f74785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74decc8bd94d53ce8f8e4ec258beaeb3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236b6ccde6d37891aabdf8a127f1ce0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033ce2e4ba3ab46e3fc04e461ce583f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ffaf67604f2637e94ef36809cba7a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d734d595f747c611265a73859eb15790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61344d37b36f7ff9c6739eb06f382e48791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdff99ea0b58ab3718af79adb786be792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f58deba07e4d022f831ffca6ce796793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d41df6a8222745c4ce7b18611c005f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473c3ab20fa831adc4e7fcef92742b8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a9ed2c1a1506fe6c497e7139337e6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42fac5877d677608edd4f4940966d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beebd18f83f2e426ce15c3b48d24d96798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7950781e8220d2e8102d80122723ca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69367bf0b32720ca5a9ff2c3ced6340800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d58c1daf0795169c9aa8465c5385d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f69b1df90a8d54bb67171c3151552c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba72a490c80518a694cb7bca2dddc1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8e1d236110afccac983b1fd1d2c42804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f020ae5b90bb45a0f6b490428546e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18633211269d55741648ea32e4fe9555806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8e03fbb67ad1dbe8f29862bc380b0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaa92e011026af3dc8e09a3d25cc52808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbde2ab78b16b3b887b804d826ba25f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c64d5a8b1d0e61b5edf5621c6771ad810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6bba07845c51054dd5dc47a539d5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cda30ca51858e2f8116536006d0ea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e74a339d1be5866d1b7c4ffc4201b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ee9f1ed87cb998ad9b8033ff090d5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544180ad659fce12484d3da37b46bd3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61203a4419b8c13a3c623759376d2bba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71adb10666eae6e8465b43e0789f5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c67cb3621e1c148437e2cc972350b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9d9af592c98161012589b7ae7d6a1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d34ca2fc26f4365a4c08ef32ab862b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a23a59722d5c28687dae7c64d84dcb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc49b3637219537e4656fe85e4ff50822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fb23be2dd15cc37039b28fc278680823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3de2540ecba54655dc3be09f59f55824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36379e3db92b1a35b8a9854428e1aad825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29745088b542ab0596729d3d3c761ee826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c3dd530a60a078921f27d5e5b3cc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253fbd08147421242411aa2a9d4791e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226160a3242a2a2ecdca45b26ab2612829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a21eb545f0e36d952ea5cb8ea25067830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7b516d134e6cc0585e3d23625ab46831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608d5703e412bba06631f568d248671832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f00e2ef0b577241bab6d3d5a4f753833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb530041b0314a36b49d19fce053f0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77e6f1463fdf0abef5a2fb76fead6f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af3e604f16561df313a5f0feb52e77836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a328c4a01fbae9d1aefeb40cb563e8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b61686494d81f83f03c442310be6e8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465b687472bfb02f4b26384a0f6b316839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5c9298ef20fca829ab932778f4130840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d3dc889226ccfa3588888e42de1c6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d134ee40cdba3813b53db653ef127842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce88bebd45c83150d40f0e1db0c0c5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cbce195f91f78641a0a82df448393844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c8850fa607d6741fe1436e0ee1519845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fb4fcc678cccf20ed126a96426d5b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc374e658afd371d1f5d7a3519c3eaac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e1faf03e734ab325a73f45b0d74c7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027107a95cafd2e32763876f237ba97849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d089114b1bdc0e0710fd4dad1bd66a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c83e581b0a16a95aa70119fffef43851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712f5bcaba5670d846a5c22a82e13e8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce13fae1241d664d42d1d4123f5f0f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b449337f24f32695b36d58dec182f2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50321994de0c78733f85618298a8017855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2145bd45e4e3d401200a538fdfbab1a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3a88621f5a05618e31af950d8b997857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fa03fd0e087dad920f471ed2c8138858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cecce2cc65673440dcea56621e220859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc6bf6616ddff45b5d10b0c98cc8b5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf738b77de247b0dcbeecf4691c7e54861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b8611c36a76ea9e6785e594d62d25862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e5c4c0cbe942a652646695686c994863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb92b994cd6ed5d963a78300896ea1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a462d7aa730d5117bbd8836a1870bd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d421cdd6d804e97b43c255afc83be866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca5b8560c855f61f0723c50248ee2b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbde7f5ea1281119317c6a161896c85868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62face7878d55a3ea40e6bd799b586b8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776ac62588d7471e6643aaf4d57324f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1849ec2e7420fbd8502c6728c14282871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aad4531f876bb2d818fd6e4d7d28b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585eaa03768e38945d763e2769bd27873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6829bd78269e9befb7a651c1b6889b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31ac7c5b83e9ec46c038d02b96d04a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84381e922f3ca03bb26632e2b163a40b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555c0bcd7101c9670889980a286ce57877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a317fe18a6422a9ab97cbf6f89161878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0731f2c97ec939f27c215f36d5c0a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de87609b41389b3e7b3d61d2657bc2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49418fa31b8c60a3895760061cc58f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b8981795e28102c46fa5b2193e62a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad75ec032ad027ddb852ee10e7a472883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b1d5cc60d6954f9fe0f96b68326e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9909ee3189a6c89ef06e609112087885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a4ef9f2be28a773c3e260dbd83afb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def181938271cf0e6ffb8fc3bcfba8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14294a0cb746b8b9f62e3f5e9a41e138888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b93a92c8bf60492adb2fa4f7bd7815889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79439e29ccec97c06a23c8985b19a0d3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b07b4613879ac974eeea5ad81a639891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b90b32b66950c55346eec35558d1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d8ad1295fdfccfbe51920d775e6a5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be6911eb7f2ee1ff77b59f930943de894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326c05a7b8e625d61c153d2614ac2d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20810d9011f11cce699a8aff38f0b3ad896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64382a07b03f8c448a08063d91230690897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f0826d6e7e1371660a80fe3320a86898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6d2a724839de941aed65313653f7a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b04ef9655fbb45e23f5fee0031cab900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916584fd3264227e480d7c74424244901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd86620d92d59e1a36e28aa8acba58a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4704f87fa088f653d896733743820903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28ee3852a28790b239a6648deca6b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc1a7fa742cc8e0191209de3965e3c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda9c12eb55d550c4519949be6cdd84906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f6ac2d1b19f5c6105dcbb8907b46d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96028920b6b4a61ceba17465a56513908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae24167781dbc384a2ec2794694abab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0a44939f36d922c46020817379157910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cd5472836703d9ca69c8406278a88911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf9cb721be2e2cf5784778d71bf53912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a6a1ef361ed00df8b78e1afc1788913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4157762bcbe888666ae2ebd70e51dce914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df55989eaca3fc2645ab276ebcd2330915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498841d950259c78b0f8c08bc4b8ff3e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f702df1c9bc05811158a2bebfc5b14917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f346e6ea3df608a3871b9ee38bba918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c147aa2f4bee23fb9ac3c5233102c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0dea838982fab2b5819a4156539c8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d79bd8bb59697942b47ef48f9bf9e5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b60d25ebcb942250fae310278087eb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0beda6864e04c90bb843a2b91c985923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d1caf636903362f88a99fed16f9c4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cba089b095068f97f56f156e7ea99925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647ff6f8bd2eb8f6a32767ca21f3f22926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919296a46105b817e6af66819e99a16927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e0da529c6e9aa070e398b2236129e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0f07d31083af2cf5b4735b087c203929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfedee766ee3f753576ed0dd592afc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ec7a9639fb61fb04cff0a64390419931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67784bc35871ea8ae9aa461756c6341932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81326d14748b6ea8847b0b4809d1ac42933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d553228b78e6779141ff7b0be938110934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2206c8eb4c6df5d5a0c83c055c041935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a93795a69791205d7a365ee1fff42936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32122ed6f7f4e8cabf92e196be583d19937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd27e862a4c768b85a8326117feec3d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5f0852a0ba235ed33c1a6161b5f1a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d1f80a7d3c48b3c86cc3a523023d6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eba67b49a304b021ab5391480460f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a2e42577c90744bbcac4d42c46fe942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9841d883a528ba2e74a7afe16e4d0a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116a6a92f8cbaebc16770fa4f81f3eb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19910a153a2aa17273e16c09e7243797945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72eadeb80f74e54ddc0f3b179d294a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c893af4c14e03a45b6a3c19c58426947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c33a9c07d5a223483f6db026e962c7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826985b215fc206137e4fb1bf6900bbf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa7eafb26ba16644989e809a32c84c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc251c87771089d5b650da565b942ae5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750db778c78d427171e30f9cec9b083952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620376bc3d796a48f4f24db66c20e3e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09874f50d627923d1e26d060f631e124954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507cce8486ce9296c03b3820466299f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b91829088abd1d601372a415749a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8cf325fc5b4dcb9f2bea49d048a66957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333b882a904ae56ac3d91b61401c542958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e48c43c5d6e11852876d862e8359959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fad20d208eb7fb641ed7d46f7b6fe2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f767b78931caa09f141e0a91a273c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965eae12df216c99a0cac7dfc08d796962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49192b56d35e2a3941977db590995a73963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec71424a6a7badc27e0c918dfc1c954964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a411664f6d215ad9169e54b0d99a8c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6afa00282f8af0a379aea87b5e4bf8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b096d5252324b5835ae744aaf512b6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a9319ae3b7076dc8c7f6fb6e8896968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f80259d9cbda2750380c6bbe14cf4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74d714ffe4905b2f55da5afa65c498970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378af55e92be77bac10092deca11faa1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75000387faae82b5103fc8ca4a6906d1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df7d24495734221ace4c65e3c61f8b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf95dd8cdfc35a51f2a74c83bc975e5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61796017d9ee5f4f580ebbda95d95bf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a0060be3b82176e5993c49a8dd601976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550aae13134031ec029421f2fb07a2e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71038430b1be27ea434894b99fda8d16978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653864f2b3000034ae7a200178a3cf53979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba90193a8f8ad35b4a0551629dab37a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aba4a3be93a9552bfcf39edbf90e13981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca12b0abb860762e33b6f816453af72982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940e07304f10b86cc030bc647d2bd74983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c35a4b506d6602084621f60022cb01984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd1aeda4de8b7e580ef42d8156424d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e8baa869239604a8ffad0fc3ddc33986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9038331291d990ae7d559d181b0a45987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e210d05158717a43777cdefdf004b1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665190a90a997a5c7c61c7e786a90c76989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7962a2709f5ff83b812a837973070f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91a43cd1bc67bdc894fb2bf29230dc991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc33508e8be2928c8eea692559a3ea7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b74dac5d7f5c24160768f09279442993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce364f03a1fbdc5274b860c3c5ce57ed994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d065bd3798996a65d89e9a7fd16179995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717493553f0a2ca1b2a8aa5b539b40b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a038b411c4f52b05ed50ac8c89a7f997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>