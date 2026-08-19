--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1fb26b7d05013c9796df7f742eec61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b5a60b5e7ecd3c3e1838003ca02f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a4a7060e9d34e04e7038efae099613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45dcc1c282847e3c9b9c4759369b524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9296345f716dec7a9a1ee4e2d66f1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613809bde020f14da028d35d24c88e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f070933be67961950b87f68bf7e6697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f3fd882b14d479eace5f74224bd1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afb0cfbb53d8576f940a2dada08aff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986ac1950f8d5d7e95faea2735461d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6396ed13da798201eb06a3105c3dd7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afe4b6df92b3970d1554411e04397c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850bc7eae0c8d8593502e351cb6ec4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a4510f8668a547ba07b0f3c49c78114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d187a1ad2add359fbfa51be378dd04115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db193df06121aaab5e53ecbc5501f6f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d6d34e531e9b27c84d04edf1b41ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e68da66099bc68e35b52c600c9b6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83d6d11d00620b031b50710ceacb2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf360810c5c3073e42bfb819e04778c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cadd714ddb03f7451043d8130398c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61d3d69b65551d34a6491a0392b10c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c1edb876484564cdce38d73b4b49723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86bf921454ee5e12580966fe3c001e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633884cec1c459201a7d921fcf7acee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec841280d6e3691108b6c55c71025a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027ba407603db497e681e7f34590feb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb04fa3ca20603bebcf77b41bdd78fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd367a43f05b7be7edb9afe04856c0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee28d85d786c14d533d950eb65bac430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67462a7c1281fac898046f1c99cc0e0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad773a14fe03596d929594d6e071e02d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083a2f9a2c6bf234398ce029a1b96bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50bf4fe427b90b6dabb062a0345ed234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ff5c813774c9eaf83dabfb53f013435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8dbace2a80f00f56a50e12f67bed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f42ec3cdb5d194398e698e6172c8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d495ab30046a7fbf3c15adaf525e42a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2221b51c1a54fa8149bf8ca06dcb0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7577b2e7afcade55bd03fd7035f6b8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7b40a5da13867e453fc4807443c7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c598c8b6fbfb73d59a02e11ade6aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b472a46af1ace4dcc5bba239d48c48743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5e0c7c76b7681b985da63f95eb4b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c1334b9f3f947801b6542b9161f0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb6976b28d948c5c38acbac0a3657446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a212cfee9495ff1d04ffcaf164437847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e573e9dfa99afbe276c848c6d3fb1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce215b9ede55dcc0bdf8e04dd9860449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4770eef34e1a11556e995635ff2c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe98804a13ead3291b820f0afd5be551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc082a495c2285d6cca495192d7f4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a5b83618fb96da590ead41f8ba1cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a78eb07d511110b695d26baa6121454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5673df63fc5ac2ae5ee7be616b286755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d731ec2ad42c2b30922a9cc126bb6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dc589f7997e68708044fbf60150ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf8d119c02f2f8c2533c357e2fc2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0162b2ec20b88d7365496464d442fb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f29e07ea7f0ee8383d7a069bdbca5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fc7a97d65a3d20c5d371d0e7dbe3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84f97769a7d1363357771cab83b9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127911ffe0a2db697be3a868fbbdef663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c4dc907142176d26866295aeda53964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db56c77ac98ef353c52f4b35063f5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231f07e968bef3ae4af6da3c25d8c5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7caabad1b93aff679bb9f683cc2ed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56f434e4ec79a2dd9f3d5ab139d80e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb9a5c16193d1170c8bdfe939bc26b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba639f20972e88133c7a60bdb0d64470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abd7801e9a0a842b70d21fcf7139bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04a96f030995ff0012f281c67f719272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208743733e77e40aa464f3a9919389a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37e973159b4b329657afa49f04ed9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301b940889ba8c1c525db6e3756f4fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcaf98c25a5246fd134f3dd6387e1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e01d9b60be30bbe57948e4516ba2c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd8c713ba3118bf51ff78d7938343278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef1deb1072e82dd4d2822bba94f3ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ba7edd0fe0f6d30d97f267dd431ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da85dd4bc6e4b17b3050ab0f27289e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f22bd7e739246bd1e2d796b0eedfbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b56bbe12e9ea6210ccea81bdc2f6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eece911b8d4bb25a2f7fd8ef04e3e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f089dc440e4719b2ec5908ddd3e6bd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48492255f3ae53a021435c879bd55586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca35f208a34de6e631ee01c52a58e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece34f2eeaa2fd585324c853912539ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b408c5307cb237c2f203f0f0cb72f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cdc8c7b5b453cfc5d9cfb0900398690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321b37ef82e9d86a5cc930454bdaa3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87f573b39071d6c295b145192873b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cf077423b0a9ff00f5a83d1a4f98e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef818c67b8640dac64a2f1484cb3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3081e880dd4b62ed31fb5fc04543395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182a6a9f758aadfbe96b5c66b0139ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b370f7945a628bd9d623fd85c9ac397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c56a4db121b96b13e685c2a4e2bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2b487d0ca6770d8feb3b73a7ef6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64510fa2a8efdd24111e8bac8d8b7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf66787fbe54a72dcb9e79297928b39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfab449db91f6f47dcec254bdf2233b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee710b02acc1e9a00936f24cef36b368103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c79938ed90933495b0c45cdbfe921e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2474ed2d82ae0b5ee967f06a4171a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7543ada9aeeededa1083b42f22322106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490577b8c1d165fc75c0785425dc5bc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d3bea9bc8ec5530069b62a2c19736108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b635daf8676764b1ccc04e9f8c84fb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176d04fb704c55f7f68ca598d004182110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d95c6b6e0e54b196de87a782f748f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ac2b587f6638a0066190239f2679e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b4cdb9adf603bb3061bc340741953113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c3f480129c50bfa71ab9c77f0bddb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0a85c1821e076ea5c216289e38d9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9b4a7e5de88f55cb19cdaef782523116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb9961c59fd6355009258b2ea109fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f8d6a4a066f7d0f1bbaa208bc4e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077ea75e4f190477d34c81e0d0ed621119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9e126ef9e22774343e2c2d70afc78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32de727f78465053d31a543194d3ddc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f759eb696004ac6e32918d8d7e03c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cadb4293ec1c27e07e5d0727d8fd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07fac72a730b05f1e9e51268f4c66e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37adbb2687d0e952ad15709f844089125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c302d5ab01e6f553daafac7d1e6d07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b375929fda7e1c1bf08b327ccdde4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52b2528febb9a07b6b5cc8f7e7b2ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d7a9f6155280a52e6e13e436e0a29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28d21b1e349b119d990b2f0119ce44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec216132925f8a532fdb2d7139d41bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d8ee3965e32591958254e50916e78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62bf147b93167d046b07f62b834105133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6840b7046990a332ae04dd0ba272cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b32d8c35e215f1d54ba9d28be8be2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51238be9c08eb0a71ce0a895ec2ed28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a54c0f8cbbbaee30c470727bfd8434137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a34716f466d724477b226cc26c3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4600a16adfc44e709b4bd0f4079f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7c047e8bfdcbe046f81ce061f252c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a30deed9303fc9cd738b65d9139c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c7a376833bc702130415fb4b7710b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659a0570240eeffafbdc08c41877744143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2fa58dea5e2e9fda2711ce433efaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738629be8572770aa08e5384e351efb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce12d3a24ef21587be466ca73a26026146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc61526d81609ebe88eb9134467e3c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0c167aa6e8f36812c0a9aa2c57ca4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97549b3c5bc0707cc2e444fbc6d8e59f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72204c5a3866c8950be55094b1df8380150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729f1f74f818142938a41a69e23f537151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854055e8ef847e4033e7aca8cd42b311152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16657bebe978189d3a0715a737ec6daa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e29c5d0627eaf4d90f7f673687ff13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b340a741371e38599fb6214e0921452155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4b946dc7745de82bb42904ca737da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52f862999c8a6fe35679916e26bbf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033d2585092b3cb4f35582e87f09c31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d72a80e93a6761c97b0305c079ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae8f9f49d37bc88bdc033d3b9ae431160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6b5270d81ca5f4e74ffed1a7f355d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36eb6ab804315d0c2c89f08fb34f8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa1efd9b669c23603007d5759d1d8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8bd969d4fc13ea2fe640908374632164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a0d038803818ce7a468cbeb5700a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642fc28c34c016df7e6a751261c5f50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec823bb07e1578de95ab8e2d2986673167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9719d91e5040f40722b2cce306960a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b91ad980b230252537c95f472d65c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af160d80edf6e440ed999e5d674102170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95d9b437b5388a7a9ed565865cf17b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a99555e44f1d77347133fbefd9057172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04657a62b581f8076e8c5a5e08357766173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cdff435456c580e416aee9e8b71eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc311e4c8298a910d108d39e156aded175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635900a55e4ce2f7b6540a16f65861f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99af5ab23a0c5915fa458ea6092875177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b2e960d0774a34e5713519794ccc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7a112d77a6ba7d02f54af0bd57d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf992c6b643b0b9b1dc78bfd1cf7b61d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a14ac9af33caf99a58e504db835482181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d31dbd0fd64fcde0d1a2eef4b600b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcecaa17672ff0af9176f1bdf2dde5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad71c58ab9cbc4b1fdf1fd6677a6d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e19bee28269068d5e5edeaaea5d685185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e856d335a2cd7c9139b09b0f99a33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d05f6834c044facc39063ea5688eb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def81cda9390997f7364d4d2fdb0fbc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60275fc4db751027b00728bcffadb9a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86609bc610b44cced81d9d6a5db3fcc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cacf87f983c817a3c8819b9f8c420191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f59a7ae184c2af371b29de0441cb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6187a001888e8010a093da31341f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0166c3e44af943bf31919febf3e512194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e28e482a4e8db8caa37da2582ebdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8fb0ce3dd93c69faa44706e7a6186196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b7493b8c99a8edfea539fd23b59d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa43cde9a13306113aa494021ed4ff1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612edf7023b4aac0208b2a71ea35138199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570740cdf5c3fb77ff330c2c4696ccad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc834e9d024646909bd3f03320d10b00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f22bbee3d4333fc1147467104add0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2452d1bb356c6e523b9f3e6730b2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ba228e63270c30f8ef1ada57be5d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ff15e5893937558f58c1cf5425d38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f570b643a64ebaec26abe58c1158fe2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76b7a870018ba9630a13601734e705207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef18ac8ecb745e0afa47fe8728a16f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa4b4201be5d129bbd2f2d8181b882209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc67d1c14fdcd5f34c3313ba826d9fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7fa162f8dc0e2adf20fa1a0c769fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ba301a89e488953481e6d9511f1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d880efefe2115bfbd9e1c3f3d3923c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e35ee71c5bdeee344fcf5989c059a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1c52f704f44ab3c4cdfc6d7a0807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea4d9de7e3e5404cb2b4e065bed7d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4f2e5e53ee43b132c06693cf9a8fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349df16ec46488ae7931fcf0b52cd8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9562017c5b16c23ede8de9d22e640219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c0e5d110f835a187fc10354473e77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124830b7b8448afd29eab0e68062790221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7d4e6f7445697948f4e5bfff53800222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a60890e5cc6c535dbb55a9b765c0ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dd891a6a6be2370d7e86aa9c2cdaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d8062fe0d7e51777c3f0164b423f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8ef3875768464910df3bf371591f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1829768f5174d8c3499a8c965befefc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4690541cb304f23e9f359e3bfdc39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395f1f5a7d58334b40fd1ce5aeb404d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4c68e0c07609440772e7d5ea63e91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15011ea5b3bddf30a147adc89a58b67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced705ae26fe82f60cb424b3f3793a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085d822df9a84588e70238232b169e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef91b26d04e0f0141606d40d4b3c23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d218b5cc2c377b5c7b0fc8e1822c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397fb5aaf99aaee563233bc44951998236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c8dd43d0e1ca73087147e9f19c94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a420b1e2711b4391dbc4939eb720336238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d274c4ba1e8f29a57711b77db993e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedfd1f025f1bb5f8f35fef8b5d9e1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabb2114d158cd47e4a107ac87d7486241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee15dc81f5a4bb5e84a1559adcfdfc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77829e6e17743076500c8a245c4e0ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d5c58d03ff0a7f51b96cb1966bcc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f5edda1895115f74d52ef5533a66b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb3dee11a88e966c12e3dae2764e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8fb9aa765f99f732b01e5a2d7aac0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bec2db0b598acea53918b34216d83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfcc13497d3db5b296f946368fcf2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d22715a759db79470e7f2fd17dbd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be93310954d07626c623905365869251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc7d6704094fe6ce789bdd74a8facb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1b397e569c47cee94f959dae60b67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aadbe3177a7aabeb5390f9918e17c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83a344977ba595013b86be16330e9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ec79635632280d2a4209228265ef0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc86a93b2cc8b94ee01d7fa3c9ec93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea18e97cf820f1da8499a1b430697ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e97eb8c7940160295261aeefe17f3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890531f125aab5d08325ff3a9cf173f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cbcb24c65c8b4fbd02215de6a43c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eeaeb1f4561fb1d2196fe7670f0f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b07199905ad78c50682f16b43d2494263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02598eae2fc9790d72c20759ee27b22a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5548f0036c60be3b57f0beacb3dcbc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63985590da352935576841774ec1c617266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db7e6dfc90f80757b5dd7b97e5c7ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5277ea35659b1b2efcc0a471ce83a1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c2babd82aa35de84ee4b1aeeb56fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba0d2095bfc2df711ef1df5c43d336270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33496d8a5c67b9cfd43ca8a18fb5a736271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ebc6180a6568569b44aa05999756d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6ca281f60f785dfd4754d5b395986273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769506f34b0ff71b39ae49725d261dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0262ec33b1be81c4701fd869e1b09ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4a9eb1f185d99e144e8283a3be3f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8933b8b48887fbaebeef2a3a622e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2eb2997f4028b791ae7672e76b216278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf05874361f569650008a7a174912c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c50e20523e9773bb594f3f0420975280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50deb72e176c5e409902be9f34caf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6394070e0942e802223c20f1ce0ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0ba5fb8d4bf24d69fba11da2e6fb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e9512735788132bfaa38a917ba1bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a7683065875327aa0408ee99495ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9175c5ddcbe77318aab662b43eb64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa1bc5ae505c928fe367079f97acf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738ae56394dbac750d16fb527383125288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cc26dca43d6f84d5f41f3286aa385289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716d273faa2b604fef4bcd2f9049ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7265869ae50e320d025e35abeb0991291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e66d7c18b2067de92fc465d6a8b8bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf6357dbc8153edb996b93c38b3478293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa0e1389e446c456e7daa791d2cf40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dbf68b9fca31e5191dacee998eb5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a522c354460050617ff964f87f628296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1573a8a73139722c3abb2a77d3d7ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949b330bf72f4fe6aec421dfcb6513298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccc7a621e93c937f24ea61322f74fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc5d4334cade8739d43fb3e0a3c600300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccafad808e25559c0f49674daaa3b4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad055dcabc60d03a7a8bc683feea9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753960a2e464c2dd93fded4c92ef50d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e728de83720b7297c636900b98528b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124915068d7df30d533f521cc96d0f88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef62a632fd2b50e0b042a4f82aa9f38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193f98b6ff3ad42f2ecedf2ea714f8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fda6df9cbf67f587237fd3f0b9f86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a661697f3482143008b5efba36d7894309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220595cc707ddfde3a958d20cf26771310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaf97536cab1e86e64cad0d504fa08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b9f09aa2d1aa019f4fd20e43139bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e523ae9d3de811254ea0a77879da33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa97a2e0e43cd53dc578c1f3af8f4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc207465f792ce99ef8dfc169ff0a5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c3410cc1dc6ce6bf25acf3f15f39f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114737fa18223b06979057c2ca96ac3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b0dce72ce7eda6528527958d5671318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149abf88500925f7ec28c9421ee60100319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19d8c54d91d338dbdb104d7b3c7045320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832bdfd07efb0eb25915bf1a580d16b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2068a27c64632eb3f983684d896e9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74189fb8c12e797f9af8f09eed7d7c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dac8fe2244a5c46de7fd895e04b01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f208a646f9db7212fb83620ed2c3084325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601ee435c3b12c240ae6cc773c3b7e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ff61404c7974ccc1b03b3da2051bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b880fc71f09be62acb5b22de47f13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c75cd59fed6e6eb52541c14f8ae162329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b75dc63d096a2796182e411be4276f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a00bfe189454e729a203e62bb7469331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771209ebd800e0a6de3344737bbe7f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b27396605871b2dcd64cd76adca979333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc33fef1688925f534ede3985e9255e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2e127498de38d9cdecb68d26de43f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05361a9b7311b972f2e97f9f3ed1727336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c4a70b2adf1466939691dfee2247d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96002a8a485a34dbdc1fef1f0c4592fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f0ddb88af6fcfddc4d52cc2f3fa0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6f3a3eb6d0ea079f1ae66c50ede21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe2d9a0c7a543d287f3db161d0093341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99ea086001013c7b348af5c498e23d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae85368c298db3a445982e19a90c37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477f158c9c9ac597603f3dafb3693ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a635c9d13aeb76b067149ac901f5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d12bf0e9f5dc26e2949e214c34083346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabdc9d371df5c8586b89b03d236cf4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d431d54a1bfd916729fb96a5e833817348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487d1b2116e675e08661595f4d6b9ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d51d501c974edd7abd91377631ae52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e8d99876cdf00f56cb016cfd40ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f686807283e8e773e4a2255d01463352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d619aaf925d09717e7853d57a901df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51ca278b119a83885456b9e6fe90a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411bab8cd9257ebda518a0df0a1774b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe85433839a7e12cd6dd30038cd882356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fad9d7a37b33cc1ce4eb259a21ca8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342b410d327ad32f9fedaa76f7ee937358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3f90bd432350eb5284074e6c1c4df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149e336deebe1065f37081265313799360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61dd16a42098d8d78cc53ff0b21fc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd600529030821597ab62214099d491362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45c0c4ecfc7a93592e3bbe2f49566d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18749c4b141cb50997e08727487709364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca64d70d33d5f1cdfaf0e47079b04b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fdd831425f2e8c8cee3a7d9ce1de3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dca18af9a3bb244dddbc20ebd127b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bb46e81f48ea6da75e104e6ddc69c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6de69e81bef4decaebf41c3c9727369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c179882695483918fd2e7b522629a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1ea05a24e37d3fb1444b19c7a0e61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9928af43a0427716c3d4063f6956c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865a7d9288be60b8b6a748fc5b7d558373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d77646071c3832f1eb78c3a1d504374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587025884cef37e46434e0f5da37e7e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceff8131902afc97f10a437207cb8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9c43d9b0eeb092badd5514ed4da29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b623994c1dc3bc2867a3a75b012ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f5fb01d44f0b9708738493770cf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039fd0410632306077d7386bf8ff336380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b08ee579aa1b81c472808b212bde9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd26ff57f1f309f556aa7ac75c2d139382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0133aae7f12bc33482846583ca306383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc6696737c5d8555362477c5e0a15b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5da557ea95d41a1d9421ae6821a19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c02d472d7c7e66aaf12da781b514b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116c293ebb86da3049f3956f3a8e4e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137108ee88924e5dda50820e977bdd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f10f6a5c3d3da47093c56f59aea8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95edb8eba438c2fb07df3e2a1e69187390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cb9f887d17042227537ae1039c780391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d876027585d163c4a73705158c8bf62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f2858c543d05bf55b3c18aa1bdccc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5441ac174045d73d62c1105ccab8b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69348f040ad11471e23bad1c74af77f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563dc26af1e05650545ff830b46ebb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456208888a83888ec98a9a07e3024215397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1c49ed1101dc6bc7a41a4ee3d63c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d32d135eb21d7da2b21c1445ad9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6c8294cf6635ce02b52f2e1d84c52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450d4df3cff364530f62481edaccb1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ab4428b06f0bc106f68e3210159dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f572b366f25d1ac72ca9c8d5a587e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2391e3b17a358934f97700cf20cb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521b8ae814920a7adc5c05e8f2a507a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1bd6d87260cee4ca56a72533d5390406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed415cce64c6387f101ed188a95455407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed83d398ccf74db365a1547fb380081408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286b4adb55cc71abd2cb9bc712fa7c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a56b04e4de5fd1f6db045323c21221410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ff3e606e66a9e62db9d6bcee7ffc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0b04d242cf5e8aa70dc9b022f1c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5de322041b9b448b6400b8c297dbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a848431b33c6bad6d6fe8671c61ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a4db6691964162027a2ff2a5155b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ae639f19fed81262de57b44d284dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963576410226c58ad6b9a18d8472006a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deb573c299c5359ad393818ff11f08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fd3dac70b8dcf8044020237acafc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b3ab0c025939039b8849e6c1be2bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e47a200d27cb3f7c3cd2b79a98e33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0e571ba995d1e7d03749f1c84e669422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5040a6390d60c1d3e154939f8b344d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74a17355ccf7e0073f76b26fcb7277424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ad1e1482cdece13e297d786b521b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603febc349e4ee152c0c2c49214e80b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d788e77d32c61129e8bb61f4426e8b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691414bb16b84c972807cce48dfa673428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ce98a03aea131140ee71024d9fb3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5354e92f3ee8ba02da8a1cbef0049430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fe9eb8fcdd1ea9ee947ce5d0ed18e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb27b10ac7f51ed24deb3bf7047e2b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5607e93610d0b71cd2669da24fb5d85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1c60f3706157ce90b2dac6e6b986e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61ef8514a268c4e99dcc863b507eae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87647ffe1da523293eec1b4fbd06a2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14cdac9023f6a41a3507d6f866a837437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19dbc260d52d0ddf6d5578c8d2ea39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb2c6da9cee2fa806acc5ba02cb84b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab79232cc295fc4fabc334eaa7030440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09b04ca7e827dc809eba46af30cf06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8654b21d2473ac14ad1fb147dc82f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcb65aa509e6049ec2c15f8187436b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc08ff86f63393a83ddfb721482853444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ee6c0b7df6ed529da2e3b95c6cbb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5c2fb2e1b0cc694f9425d60f6f31a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d989103ec53a371400ae1b928f2c730447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e38ab4b264fe2478f7c1121a716819448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6496f68d57b10eb5165674ba2ab2fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbc9dc61b7d2f71c771f1d774270e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07b4bd9c9d228c47bb31ed4789d644451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4524e5be0e31c75df215dabbc76cf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21936cc713ad378abafcede097bc8fe2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c51d095f009b57348ad9f8ebc7a6ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc6a5f71539669f0f28ae6ac268d0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c826620c7eb08cda9b89e990240e5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b91ba4100c2099dbdd6736f691ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441113a2fe9606d6721830b04b66187458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fa8a4848bd53fec8243479a532085459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea33dfaf91b82104522ce9f1308ec4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3482e31a2b229e0cc7acd3f9421b387461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe495a92285d8c7f6bbbf43cef063b9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d32533a644345941a7b44e21459d95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f0d5e13d0b4ca05ddc1bc572a561a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09698b3bad4c3f53cc3f03cb1feca9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502fb427b3ee10c5b27892f726b2b44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e53a9c7ef82559f23cc1a6ac4dba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fdf0daf300d8a93fd8750f6483584468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33008e9b0190ece0bb85ae77ccd927469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3337be3cf7c1ab06fe561568d205263470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7536a28afdd4031bd3d341c53b8df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea74c0ac9ddedd05c7edbb210c6ee4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc8ce93de49481ec8bd8b8edec4ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5c978aec047ffe628027e8d52392c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc11d4443cf8c2ab5889346109429b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda3fac30a6ac7521258c14d14f11b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa871ee09e4330b772af9212ca4840db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450267fa0e369f01c8481652060e06db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51331bfac36f0b916a0d30b81dd0ca3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3b4a3a4b6aee0a7414c30e17507e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428ce177b8ac7fe0abb962eaae9d052481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef4702f5471fa75bda5d546efc7a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d74cd251d67ff83bf2b289118e678d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8920abcba095ab44c4c3ba8cf7f8d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce247059ea748a37e437ad357f292e42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deece7ad8a9c644256a921845ba98a7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd164c8f4d083b183e45e26fdddc7c47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e655b32351f1f81835cf50e8639f26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc85eb3cc43b947faee9da2817cdfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839806980ed87c3d29d6b66d03a037c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a5768947bac6adc19b314b30f5ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99075a19c32bf02062a85cf2fcfcc71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebab852bc2e35a822c1999c1423e9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446401a1cbc9b98631b06bd3cda0870b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbfef932bde1cef01c4319564ae167495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421833278eef13e9b317a87f85cb5aa7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee304b85695bd15f7d5801c0f79fd30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0676f47c9d21b5cbb890afaeb0e6ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f61609565fc8dff637feddf75ac5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4e2bd773538bdc70a428170e6bc45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f41bf213c8cdef569ea40de19de55f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af4f8ff42932d5aafc0e9dcb9ccf9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9867264d4f0554fa2d0b200528e38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c25b8a9708f5a84d4f72ba72e36ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e385f9e8f192990858fc7bbafef31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1da8226b041bb66dd9b57272b687ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2119749f47677d750de7d4976ff532507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25844ee77283aaec76dde0363af99d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275ebf42ab0fca795085cd047746e46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f411a29e66ac51d3ecf3dabfcd88116510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc688ca8f26b2f91bc04ed46785ca3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08219eb375f1add9f5f71245de3ea317512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239a2483cdc6e6847024e04310f3906513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15701881c6cf67f90b005c2913989514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48377cea9dc5af97ce7c23876fcda3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cd94c4f69428386bbf2afbe8c8854516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd1afa417abe0190b76728922558c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da22b6fc3b03d28d88af383bc9dbd12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320a02552667453c5284f5145b0772c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eec07e5b80efa937f4718f2424acf2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcdb87c9c917382a0f20a3bb365ae9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fbfd09eabcc6b40d18dc5c870c8e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a3825605e7e69ed94e612e97c80a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d81723d513cca68e217a5188271cc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a59780b1e50785cf6610fa9ec893df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5723ad9fa0f25c40961d32b8f810e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853add04923c2b99461f8e41f96ae0dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca015c88ce9cdc7ac930199b86546128528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d73c36c854704cdc750289bdc4b2d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072660656b13a6595860c8f04f91d843530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f59187917aca559d78302c4d446df2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0d20f413dc9147531323c610e253b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71855ca896623c9b4917f718308a5528533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65018b9a4e52746950fdecfda3138d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578198d419e035bdab4c54d5f87831a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a4ed3d9bb84b887937cdad6642380536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1e8874278b6aabf3a6d52fea30f8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5a4e3fbb27cba85390f3a1d3ce8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0adf6417102c423b5a67cc68472799539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2ed210b8a4879a37d22239f28d364540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fad2e42678df9c5d3fc0f351d87bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4da575e0fc957fa475075c9f7b305542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe539137484e6508e22663cfe2752d7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7990c3791e187a4467476c3df65b56d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d773abbf4fb0fb23cbf80e074a737545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654b31298d9c2cd3691ddf64d1fd85d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33fb4acf8f1a95461351c052d06283547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1efa557bce3cb47ca04fe6e8504b59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dea4756b93c8a1810068c39d53409549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e7b3abf3ea2fbd9ba0fb80e94c35e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ffeb1e1c076fa0c52f48e43468705551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142dddde4e5b7619857403ddfbb80b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdc845573c71ab5f5c62dc953b7d47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55157422a4b3611c07255a39dbb4f9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf40e53fc8d7a22eac923688afd9e32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a438ab1efa71dcd0e7c90816176015a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe65b091d9b24a188766b9b8b820a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c9b5a1dc9e9bd5e864d6cba7dbdab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835f64219f03d38bf480a06bd81fde5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851dc51c3556d0ad608951948e68617560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49505219e0ccd1c2b22d39b8a9be0628561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00846026ed7a4aa27b612839f86662c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3a8a04681ae2d8f6c3dcf355df5ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684299282abef94e56002132fa3ae27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053ba9cb5a7fc2acb04def7fd9492ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56f46fa8e7dfcc70fca88c561300a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d83a119178d6ae1c812d9237b203d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf7d7b92d1036404c7a98cb066f4f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf743cf3e28e6f6647cb6afb937907a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af089549e20be02cc7085f168c6b39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75045faddf19d331ea48f5a41ee4554f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519dbf9e3d8b17fc983adcef84c5af2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee03571397f9902ad58a085957d94b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab008dc1e12705d6288578b8c5abd69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c483f2f30afe0a64e3f4b8a654e369575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902c7c06a941cf603030e68418695e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789a5d5258ff37daf49e6bf2fb4b483577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d66abe36b2586420a647d233fac00d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd984107929716f42179d4ffa9b32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681660273a9d5703407161ef7dff2cf6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54036571b60c49d9d696e463606ad8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82cdbf92897112edf66bb849bc9a17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440e11917573883252b6d7f48f6fdbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dd77e30cdb2b04152cd64036f415e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59db76a84f3df09fe7754998fc65fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac8f4ac98ed5387637a287dd2be7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f846a9c7c0c3d4bc04cbeabfdb5819587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975231733db2c9305079c22b096979e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc441ab174d1d9dcaaaabcb66205c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c92ccd14ed48aa96cff05efa7d655590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b21e7f3f7a7bbb23a634af84594835591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bbf072a2bf1b25c80f6ad9e1bbc02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7605253e8de4e1469b253d3607aee9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b861d4794ef4da1315f7f4ebb32f37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea869f202e7ae4cac7d97c64ab14b81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1f6ef9f38caf73f458d66b57586f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777452d7ce00c33e18962e38cabe0080597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97310b2fd9d02817834851fcb40c3965598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f209242708af00fba238f19af6e4f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f64303cbb66d7c57d3b0b327c4711600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670ed74cdb60982118a4fd1dbb9b652601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bef63786a6ae783683e18981250017602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512c667395865805d13f348eb666392603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4437079cbb0d758f103b0963e1be5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6f98eeebbc1f4b6c67b1cd499f04c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076f81c2155fd86cb037d08f34de4d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104eb2e9b8cade3d5d55034fe56cc40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a9d34fe6f0f06e76c7c6263557fa3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1877956d49b7dc227fc5caec1147509609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d71cf90982720c3652ec20ec2da1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27fc7c0a45f8b85f0e4aa40f66e04e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48d1559a5718587969a0241ab767e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7f2c52c7a0f268159a1caa4fb0aed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75253b834397f285214746caa6914b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccd68f6c1c55a1d6dabeaae407110e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0307bff05f1e98394182e7316c27c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1af16e863bb87b818df22224c03e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180a4cc09c93a4e994f13e30a1c0ca9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5915d020ac3f11cc3735b02632210619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f43793d4f0ac4426a1c450f365185620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fffadb8fdfded2e5b7f62265e97e30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12014a7e018d0d02f97b2116bbea6eb3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8f46069f481fea002336894e7fb2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf35edd1c07ce62dc48379fd32257fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194c9304f2092409ea39ab66267e001625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72029b4a8b1ceef4ded526b075670626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece6e8fb2ace86277bec5d5c4822ddd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8194b34912e20bdf3bdc98106dfe18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98ae6110c7ba40780cd5c75a87f2f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214494de8c2e01c1c96f9c9782235001630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814b98b357e97fffa7a9482ad91aef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37effc372268a3a23ef152d0aac2b40c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eea4e60cd0f089e463b2ad6974fa01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cab6d5cca15d60fcbf9a37aa3c5c71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9b2899f38c34e9fe93e723931d21e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18b76e8b4e3c1ac63fe4adcca88ceb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2c7bd6d5331aeec8cefdfb7067e82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a7dc3c16032d516a1c511dd4ae30a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e3272e85bbd0797a80eda3744a756639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eba244d69fa10747064c30f33c4d76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f24ebb2f25b31cb8546909242f4091641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b370d5f9b42711cc062d7f55470b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b063a078c3fee944a64b3254755d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fd98cbfcb10183fc60ec97fb4a9ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e46ab3ff75b9cc53ba32e765bacb73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aec488c77edea4b768d8986f4114e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed442c379d9681b69e9d6dd4dde9753647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f85cb0bfe698743cfa7031b4d868fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe510ba5d8aacf632aa2ec9b6d09e4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719574d50e306633102a9cdd971eec6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df364d50542218408ed32baea7682c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697ab23b8142c0ee1d89ee6ecaae09b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5670afd5e873a94dfec2a3b642689653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e10f60aff8cd3beaea2d0881919de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63799e44b29034ce103f4d002262e5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8d32f91a4ec26fb8d076d678188c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fe3d485bffc4d629d26b2349866fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591def9dc56e0c0b46b3778e77352f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cee853dd9056e17cba26e06dc5ddf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10277a3c2fcef6d2b1865419a18cb7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e1c48333db5f41bf9c9fedf4d3025661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913adae2c338a025aed7d28afa6cc53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2efd7b3ee007bf5c8cf2848bba09d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861faf90d7f1701bc5b6ab4733dc593664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162da3bf341260c53ecfd85f3562dc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476700556f15dd2aec615ef28f191746666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8e99d726c6c7466562665fdc2eaf0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bbacdd3ebb84b2b1256b4690cc652668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f3c56158cc46df4575ed1793c677669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd4f124816d207148113e662b8bb44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b57af9c92affa336514dbc4fd8021671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243f929f202e26d2bba58c5b3002743672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d66ab45b6814b8a8176b73d595a486673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8964f8a2547631bdc0c7120bcb707c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428813b70bb5dc0bf475c88115369d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09dee2a6927359a4b8c43a3959d5b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dfbde46a478081c469382d3f6aef9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6ea4f26e37683b9db44f245dc979b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7007329740e9a4519cf9b1369bfd5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b57f63af9f9b94a903470c06bf677680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa2d081eb3340b404b138f57cb1a54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9388161c812a07ad2b25446949fb0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba3fc6949a4ce0b80740cd2d70b5c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2b43d11c484a092b5661f2d36cd42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71fda1d9d360412f950cc1449bb216685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4e57f767c6aed75e17e934bee3929686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ccee3b183399eb81c144e3cce4251687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57106e6564e6da7fa8e3cee80144a11a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad6f30feb199dea093f9d62ca56ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f213394d7b0e809bc9dca15ec49b9c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f424ffbe3b0156a6cd1afeec1e385691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f47883f980a33f6647a2be782ee742692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1800c9128ce8eef90b0ee609306a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c9d28d98b77b1335894c2d8be74f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4a19c316f027112d2179e2f12a657695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd4adf10552c6ded83e2541fa823b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d13f9aa2d644e6886be12a4f55754697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce2b78ee947a819c7d9cb7cccb7432698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa885e6f87e5b501234578f03c5a57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798d2e418d7b3bc967f06bca6c13327700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59ccb4459032cf635eaad192dbb43d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058146c2fbc7bb56ba6caa8236c0227702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525cd507fd46c94223af0090631a6d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c745e7da04e5f8369d6833cde79273704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6b01fd926629c9fa12182bad27233705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4724310969bc251292ef3082edb1ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198d07b27ffb883483e3fe91f5bfd37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1bc8c9975925df03173ab98788bec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd5b6e49c00de76e0730766b1923e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0400399267bd098e5f8ae366003539710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1bb344f00af9a82492de38fd804f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcff8f32e4c31cd75cabe94644a1e28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0deee7a56b355721f73c5dbe1aa2ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d12995e1d0ba88673e35e36fa0e95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82fc67189e6eea8f378cacd803f6ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7635c4d58de9a174565f5d8aa95a6e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf43535f74a6e7f0fe272297040be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60e45a35781df1ff318acb262bb28c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a7499842013959f2b71778569fa52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894c8b5f222a62188f77e71124db8b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457ccc6d64cb8142763d0f1d0a0688e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16c6191a8159cfd648ced49e90f1ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d064e4f5b7b0d80d434350feacfdfb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb148b76adcd84b5f16714955b11cbe7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00c2057cd083532dcdeb4fe24e7b71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6588e6fccaba174a9a04a07874fc53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24ab0e07cd68e4475b86f2f9365c8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc382e415fdb6fe55257eb76718de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025159cfc8d61a84ea4884b172fb46e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135132fcbdbfc4377464827bd4a9e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e216bd735a06fb6e528a1bb9bf231731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebb7fe2437c6524abb28d1f282d9bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdc9dd4d8b898e1836af2c31c81f2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e39180d65c5bc18304128e2701a309734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf269a5f99b463448292f1b6b0f797735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec7b7fa85421b57484e27e85e7dd8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992134bf0a424dfa14bead6d8cfea24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4dcfc13dbe4d109b6231db4ced703738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2963f7c2cdadfec82c12334c8db706739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09eb981c3109963107dd1ddb0aeac3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4767246728c6e0b849e46b4500b7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30276e85208a2405065d475d496e3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf94f54bb41aaaee02ed1b25d6bb4fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69078f64fba3ed76404a4f85847e41a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01479ac95a99c1b012631bbd40f94e1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37602fbfdb3f1bfd34c7e5e2cde5c8a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1cf0dc01d1603ebf4e190ca9def1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7513a0a6abfe3ef342f777ecdbd5f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745782578afc87411b9d534b1585de3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41056ff9f242250907492b395dbbd54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d15786fb30b58a87cf9a8a523f2a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d4c5eebb31e45887428c376b08a46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2bde3c9b725d36decb655f9d8b030753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca834de5f8622d08aef15d1dc4d1c18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef140d9f5b77922e49b0ce400db83e4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e20254cc5f01852c33aba34dde43a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd10df143afaefe91a4e5ff61b3944c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc4998e841870cb306720515913afb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346472b069a271511e1d0c02bb3ff57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa7590c45df0eddb356b08beee4b56760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a71073f21e5919f7a6d201dd00a63761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0498e4c202c9c32e2c3c3ac1207c162762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078ed8268a751be844ad552cc9244c6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490089600bde2f77e9111547424f0539764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c60f20d0479a2660b4190c41c69e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3ec5bcf119f22e603189f37b8079d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c474c88fe71ebd7c6272636df1146767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5454e8a1da9e1cc36ba0102b753b626768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69a7c4ba5775c9b6ccdbdc7b34f875769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4476808349ebc609f31f2f4604824770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b7f110ccf852591bffa00f6c51a57771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d465179592820e36bfdfae9599fa4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d098b9e5c31256033aa9d5c57ffd8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0317bec96efcbdcf29b56a61371fc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be21c0adb1577b9ab3f5027b662738775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d06dff541c54bda49ed6427c394ea776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3f7e7bf461ea96b000c5a54e26a0b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e385e68a460df38c2ef0a130bf0d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611304628561211817a87cbb6e54ebb7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052389f1862fb9b4a250f6a0672d8cf9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f7a7c35ab0c0141c4fef652ef5f71781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ae376a81d03ad957c8048ab6b2568782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45379fc6567ee4b428c03e3a3ef5c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2150a958d2557c7c4605956f3271c97784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1666edbd84e858fada6bf8e02f1ba7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8a42aeab42593e9810c4ad4375c43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d45c8105d4be6a523c49fb01798279787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d16895d89ad3026a58bbb78a8e37c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404305f0b1818d2c93aa4cce5906606e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250e9461ba590ffde7e7146d3e6873b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca285015bff97eceae49109a9fd81791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe5e9e2ce5794f63dd12aa64278543792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2f45c6fc687caa551d8342d25c910793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5e1ae19119f41fbff4e399bd21dea794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8383dab26525bdb812c4efbab955a2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847161c5e98588f1e39cf4ffec466c1e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d9c425d8c8026281b73243462075797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298900d9fa14dd90e5b86ad58b422b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1fdfe2e34a340c6721ca04c86b636799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478c74e6e867afce419fbd73a1059e1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2bfedc21d7ff1c5af08e3ac1551a4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd84bab9164a44a8866a5bd59edac9b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae929d7528657f4c979d2cef4f2076f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee703a88f1f198d2f8ae6283cd3f5c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729d2b4527fa48a1ea294b5872d63bb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9093c173719af9f4803983ecca440c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48785c32e73be871a6929731eff423807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23c83a07ca9599f05ce36ab3a2f267808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec7c7fa74716ab455ada8afdfe548a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ba85c55f2b4c636658e63a2c0c53b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94dc60cafd514cfc56c3516bc7b31811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00675938970488c9d432696bf2b3996c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f66481039e576abd7e272cbcff854c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ffc18546c930a090ac55f596f60d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677bd4cfc2313d46a7993d8856c0869815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33b1930ecc6076d96388df2eaf54b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5d741750a8185df9ef42de0bb364c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6aeb9f8dfc289d27f3014055062c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31cacf48f57ba27136c0f9fbfca964819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f479a2ec9ed045b8f46905823f551820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114878d4875a7b8619bf43dea383cd0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8dbd5ef18310f6014f547337cce2e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fafedf44bffe0c444fbee449a2602823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11292e71ab75f83395582b207270d09d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d2da98a06050347c8e8dd2aee3201825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6952d33bce91d9f39b31b0b4596a3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c1efc1bc31736cd1a2aa6a0155a84827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832974e8e86d77ea1ca5595d34c5035828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967a496b5c48457d0fe4e0cae95e21b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879ddfb245df2e1e4bb6e4562dc7ff5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcfdb24bb81ebbda44a9c17c42d765831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbeaf411b4aec1fb77f5829c9ed62d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13a944ea949ac65f5c8bc4e54bd210833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82571b9ee3fe1d35249443424e1d7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9798269e164ec64ce8c5a5c1afbccac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31954aecaf763f581f90fbb1d518cef836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf61c22a87e4fafa552663fcc4df18837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c56d420bb246b3c73c7e799e96e667838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96940c9e1a30835eae88352993c6361e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdee3d91645880830d69b47ec7c8cce840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0660106929daa26ec3099d1f74cfbae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130c0ec02faf6d040773562caeaed9e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b80c3bc229bc8649233af4b452603843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc691d680d92ae363b820971e9d90a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d444ded9be762ad8f05ab0f5cbf5cb2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386e0bb8e2db6d3596a9ac5a777117a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a31c06481626ed704ad8b9d205ae6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be655af369d99a597cb6c9f327c4b11848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd1764f27091a7d7687aa3475eb8d7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26448700328325295c4da27c576bc9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f554499659388248dcb63d9f3fcbf8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a606c881a56dc467dbca8dcaf2173f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae4453bfae83c315ea7fa5fc7d1b34853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70a01b0e35cfe6a0a384a99cbb183d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328167c8e82881e98f88397e904c65c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f0ff85bdcbb7a362359ef8508663d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074f7f05cb76aa1daa558eede2a8386857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4adb9dde4f39c01c52a82c0b20cdd7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468725493524d3f455e0241ee59281a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852916366d51b47c6926c34e80c21704860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4916b41089e3251118081b9a7300390861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b0473cd3ce80d958a7b48548f0eb3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682f0401ce839dd886aa53e5664712863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b900a22b87c6bad4628e622198a08b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddf36698018648045dfaca72d3b307865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f23dbd6b1138da3a9ca95d20b24d4a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc16f71d0773bc19b204ecd83e96f7b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fc42bfe12d7e4d74f41292e979da5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33264114ba442097ecfbf7586489db0a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec273fabab05e70124fe4fb6ded9b0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9289e824f214ff9dcdbdb9ef49b928d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90866232662e6184002152d689e3792e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af589e31cdedc72de4ec15af2d3d65873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aac1b39f849dccaf9111006b136383874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e2ea956985ca3e9b916f29c3d9317875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ba56f22e5e01c9cb7f02021c2c553876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbefaa5ced4d45b6798dd742647aba8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac158679302e14ad95b94d5dda5d757d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a077f356e0b7fbf164234c3a1cc7dd1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88236e4cf7deae8490dadcec19005880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9dd679e17a4c9dc2a79f01255387a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a882934a4f0e6c01d609a04840e1a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77556eb090d245fae515490c506cfd9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47cfcd812f0a4f5c27c39b774f8806884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b67396d167026eacc6f54bc838c2a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64547a37a0505a370c327e7c66f9d8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada018254286f2ece37c4063b63d9d82887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a0719e7c3f597d5aa7329fb24679b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92560f9dd2b45400edc37a4eb33e50889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef17d9597d20410819d84ab6a9c3888890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c64a0d39190d5af92634f913f0fc75891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ccbd48f78dbd58d7f6bcb6453e8b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1a40510493545d96e00a03834d2e6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b20d09946d824b332a549dc19023894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3477d9745cbfa072549a386630894895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081c331fb0fedafb23f08fa8e202957896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfd12c94fd2a5d6776574b2f515f34897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0523e4284cdfd06359f1acbe529c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713098b8950f22ce2acaf92468078750899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1a9fb84b3fda5567a2f22a20d5758900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9808d80ade4575521ba53b1fad811b0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eabfb7f776dad86570994fe242358902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593a41f123987ca5b39a6995e350c09903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d91b2e9ed8fdf00d8424ea2b774000904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0911922bedde5e269ac4d5ff393fe4c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e8276bc4da891f5d5daf63096c907906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2abdbd5f40d23332ea8e8d6806ecd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ae7410e60b72e2414ed1448488913908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e00a3e05342b7ddec005b9788ba6d4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f83a76d95f919aba45e32f85c57218910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137655354f7504335fa8befb42fc201911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439ffdd415a820a3997970e9fff5355912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382529da5f1b92ddd45badfd5d633a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0568016f91aaea601fce172b43aea914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831086670b017004922172c3f635afb3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb3a6fba1f9f4f6bdd6cee3d4f04d2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510e42fee726fd0d322b8a93eb55f8c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b539a57c7ce7776de0037eafb64cca918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd08f56008da3b5662acde82af0a02919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c93ce9c6656b8f812cf8b652a9ae51920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13485cf17add90c29d11f5811549bdee921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d61c8842478d5dfa90cbc9b2ccd177922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501f82e74f018d24551426651f12b6f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3292f3e7ed930bc7eb2727628c072924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505e2dcf4a60a06a66908372c2d9d89925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab95eabccd0a6a845ebc6ab7f5ae058926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0c4a011e258e24828879d30a56025927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ee2594e65868f53e092b5f29224d1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f197cc59db4ddda1c09d953f17efce929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e97035f638478ee58f58ee644dacb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe0344adbea7c1bbcbc3dc68fc3e2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6c24ad6ff7e79f62a1c425158cb2e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eb1a9aa72d8036994a03613e195b4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e5392a7f620015c99f94d6f8345b2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310683b0339b17c2c8f119d7f8e58b1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff56d7bf7480ab0bab9b3c2d81995d8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72827b03f42fc2be3b0cd4632f43d913937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406cd499cc94c95ef6b1566cb65d2af938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0355eedc638a83f9fe727dbdb6171939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0569cfef0aa51d66b6c34ae59e528d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba91998ec6d241ac20f4accca6ad3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363423d99339b4ba5c2b91780d8bac7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090c552a6531e783a1c70febc3c867a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3542f12b8803234a937c91ff915201944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775a7f483156c1190a8c8d0d309ab64945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8417481ceb0265398b87033564222e6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd5bf50caa51134b25f50b513522b8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b67d4649687f80f54ea03972229f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb3bca5ceccfa8fd98ebdffc42172e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea277fe9ee622b11d2ed1d23181fe6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d0c13e52975d37d5943e11d1a60d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dee2c542394f170bf7dfb2d75f519952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb646725f8fc6c55ad2f45e48d3eb4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73507dd723662a6907e183725f5d740d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b4d1371ce1f626562e98ccc88244d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a0ce5e629298f0c40d01f7e9804b1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf3c717b67e8e50a7d928da3e50e2a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7936617a6c49f40ae2aeb120682c82958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4bdd4995a21e4a7f128ed5c49a8c1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8359d86d9303630fea4bfa5866b1115960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bd4ea86999a2cee5b37b794bf0de6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74a173ce6ebefa0ab9345ea4bd602b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac613bf0b52b7b15b440fa2ff71c6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03c0c14481f12f8048c29805212a7e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2684585b4ddaeb182f31af4b64c446965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503de6b2df77cb185532595984869661966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff37a96591434f6780f467d4adf4772967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1862b4a1fdbfe2edf389abfde789968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faee4eb84cb70003e126a00fbffcbd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdaca7c2d45d0650a72153bd52c526970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9203ba08420011c072ffaa1f356a5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d643f1c3518c4e57cc87f300775e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71557c47efc6f2b438f8775c8391483973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea40a4a361f1dd8ff9c9e03a6a75dc2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c900f5eba1a401ba9092e0ae443851975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf0e5bb8e9804bde70b31dc138fe7d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deddbbaafc3d21aebf1f1e6cb69082f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6494bbdc23705e0024371b5e57e28978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e6dfe618ba68ec1e8e0c578501bed979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb90bf82e6677694264585f429a8b6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426f489356ada9c7939e606d8fb9b8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af400c67f17ed24ac0ad96517183632982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e2f784f2d56e9eb4eebb64f0a6ec983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79911bc57be793663a8666dd608aa889984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230889ef59d50bf81f648c5dd124e30985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166865b813b4ccd3b5dde4c229645b3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7bfc70945b756f9887912f590f1a0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17b41f213b46c44fa9ae03fd12d2fd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074d1bb9cb9173510bf8fddfacfef42989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cdadd235e10e110ee78791f142978990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9a66dd496eb7028bd6b39337e0112991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2771da6fd1d1aae3cd407c7af4b1e71992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef5d5174db1dfebefe45c49ace2700993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186755192fa8b9a49da79fd2f1ebe30994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312443df5146bc55cb47342266c2da71995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b593bb2bc96faf1f9f781aea5f3b0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dca63cf835c4a298645a5b84620c6997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f8a57ae4641519f3e6ae3fa920245998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce625f18fcc9ec9a88f348ee009951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16dd4a97663ae6b71ff1dac621c3182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e9290ff73ac2c8ac75d3cc57b5e433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca34695eb619b031fa482be379a61f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780013ef061e15cb956b296375c251e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e775cfa44c07d6057e10cb99c4146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd5d1764cd9be156cf51570058cb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa59848cddeb57dfe0e4d8a5c1d2e128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0f41eeb18e84392ace4a78b28e89c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a3e59018735154c04fb884eb05f5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300ec620fe588c74ba25aa6902025c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24567531f783e22debba3f563c5e7bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55916f7b59626d4fa6080a6c3a5f1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57299179dd80d59226d494e6f661e8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e63e99b9fb534996bb3396b44dc2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017946695866147b6149b3646c8422716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e0d3e14c2bbf4e3bd34d5925a55c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ed86f0eae38fa9fae269f188ddc5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4355417aacc20881cd9bfc264aa3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c712bdba4450a7fa9599137fdc72320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54f7318a6a9aa177de94d8c7939f4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8265f91c2932b42bfdf4a11941b1d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063cdf524ccc5bfa1468e438be0dffe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a76ad1d7630f201be53e46434f1d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28931587ef62751ad746274a51707c4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216bad830e0a9c06b0301c24498a57026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705d6a6f4d4a9dc386ad6cd6044a0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0ef47a4bb91a648bbcd1ed83a460928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d9b930b6d536a8f872c27ecc31b3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184c47d7885d1c7911be070abacf7c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e6749d76f2b7f6e8e2dbdb4092a1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e767a818f613b8a0fd033f01968b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2906525386232ba6ba9d52273f9e8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca2b988ee0d06dfeefc930e0bf54534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251f8aea8a6e144d4955edf8bb23eb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e790b65e14c9931400c0fd74487b9c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd957fb7db3fde449c686d218f5c3cce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28504921ce186e1fe051fe674b1de2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3250d35468862c26b05f8a5b6da58cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb79a38bf983da698ee1139536688940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa843444336cd489ab87c3f6d1897b7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d1646c3cfd65cf6aec72f56e4c93142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2700749e6770f7f6eaff5f76c2226f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0031bc779bf0dd18a85497140eb069644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcd5f5d6426f7a0206e3270de5de3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abefe4adb27a28732b89d0601c274546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d18988ce68aac7a11cccd0bb054e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efea666ec0c7f51f3ad662ca50bbef848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b94e002aa3746d23e0f0572a8b3eb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7af9a99096f30284875a42fff2e7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6fa435e1b76ba90aaad27860f49b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ff952e3bc388267776537193d367252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f39aaa7db56629a0c223efb5443bda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf91d6742d4c945f8e2a2723c8e7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699640aa17d767a3443f75c9066365a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3060a18ea6550b06c5e683ebe2bee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ece95351a1011523e4ff6cf782b5a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb82e1962b3a43ba66c80f8767f15bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59018fb1e7599aade8d1b8628baa1e6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef0f21644cd49dd964325c4d84a3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170460a38b43be49753f61679b21c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd953412343de1a0d19f7dd99255de7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca99e22f271f77a5d1dcf9889c4a0ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2af1bb52e48f07f55bc737dc0996a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a7076ed2f805b2353994e80ad5e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac2c0368b1bb96fdf151c402e5ddf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d16abd56efbd2abea64573bab53fdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9098d04e647319cf1507ba4b28ce6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc348af246fcfc849dd9750488f7521169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34528f53e22f533301046d036d3a79870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848200d28fbc08b7827c1263c19525171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d52f5b3770b9c0e379ca18ba2f85f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e7111c1680c8bc3a764bae3024af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44415a2b201e775ec98565762091ed374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1450ed14afe44e0d7569936e2cac775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c5875a2a8e53bb8f9a601f8cdb80c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5c357f6d94fed3a6d2f03af60dc4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e2a8d9a59bb7950942cc4826a6c2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74d8e6cdae1f9419c92865a075ba6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d382903ce85aec8363e9e8c439b09180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b30cccb8a1aa356355e8285d079d7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6d2f987a3d77d3098da50bee95ab782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38b490e07df59ca60dd38280fa1d2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1857147a6e4c0ef7fc21e044c64e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39538bdbd30c01df0c5dad4dda916f5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc660bde19502a39bf6cc64814145686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce329d3584907dabee4333cbc6493f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb61132261f0c13b3286d8eacf84588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8492d6ee7bfabfa20a08155e874dfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc36ddf08cfed713dfebef1bbb8f79590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3d2c2607b651ec0750d8e2b9279dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084080e953d4a5729ea06c6f354712a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179730a5d196039d4f6bd12ba261ac3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fe7e9cff80ce2abccad019115135e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dbf9b514a0c1f872e62cdd0222b6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba147d313161b90a77f755af7455422596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1866d1df8976f96bcdbaad8c53fb7af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70282a6f5bafc8bd753006a33f9c37598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376634b452efeae81739e1beb31e0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146ed1e4b23b1d3e7ad30af9fcbf224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bee232856383bc8e2d149bb64767c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79f293242d77cd89acd2293bf4cc0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52053575e90c261d5fd4d7d0fde22724103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a3e8009de258fe89a3fb4a5886389104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d48aef82fea8f715858d495f313555105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272739a82c5ac102b972287a803db5db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278679170eb782a48db2bc81dd7a882d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2066162f6c6cadb2becc253f4807afe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4da6f23474e6054b79d532171bfb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e0d99167a0821f544b8c5fac8095a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca07d082bab9d4fb32ede09d6e36647111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e28ac0431c67e93b42d095d8b59a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7317d8f69ab6a6818a62d314178e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e178b8cbaf9e128b645723f170ff0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179471ffd38383ce8c6ed64a37c4fe4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a772f1398939737ccdb0c564293f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63717aa1491f699fee341cec1a08f71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88737894224ea6956898a5906a4eea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989c5c5151cd68a06d937287894e70c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea585540c3ab648a31556f70182a5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3338e671f8c62e6ac7d88fde9e4789121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c16818bb81b2038ccf68401760282122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bb1f866693eaff247fc44bf59c392123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6ddf182d59ee292e194f65a8149a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9153f4c5cf6f2da11b70064849873125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9be89d0974fc6a8693211caaa0e05f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef3d996d78d034782f24d295aa6cf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42002332789e34dcab90f4b96813268d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0062411c47f5d94ac27b818fb77072129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981db336a398f92a64613a685841e3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a60c61c4f1d2c9ae3c7f303feb082131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796ecc470bc6ba3c8e9d6e7178b258132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a365a0a45bf28cd802087cac53d1d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abc4d234af9feefcda0e23de534ac8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7997b0a775b8903fa62bff2eae788d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9e1624d2251b927470f3269374d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc2eaf392dcd03311203f921bdbb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17adee30cea774f4fc13c533733e9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9cd4f0c1f6623bbae34739d00a273139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a06a3e9157c7c0882d5d47e5c9c2c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaf79715621cac16642e4d3f817b16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d6a90a642f08a4b010a5872aa2c4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b04d91d5a3d115eead33ed386d66e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bed42b3357d60679288f7a1e2ebdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25056e5e969bcfb556c1fbd83359d1f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d924f42f1b9c3c1db4d94b6757e98aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65394657f1b792ebd052c0df5167af87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2500c143dca5b66a0265a27ca53a16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00e99a9216b96c2dbd6f7bd33bc1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a77b7a9fe770e825b3cbb812628b76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9620fb04a427fc917a4a941811e41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49cb587b9d0a58112c49476d22408c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381ccc1238f7fd08bcce9792f46e0ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6b2c893065a1fc9a5ea5cd612a28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304ef2c0ef23f9ef360bb282e98d3a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3410b8e574927d11c5ec276bc3aceb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c254705622c40abd57bcfc62de45027157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceaab4682c7fcb638f53d5375af131158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e6ed9e8dc4ea4e848de67063c854f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e2eb5648fd0007bc260a175f8232160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b7e5e303c2083a4905198d9362e2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f175a32ed04c5da7ab788088ed9ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058febf7d8ab2b50fd7e7854adf0ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c1d889d90e8873d899e75c7fa017164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915aedf3b496b8eb87858f80dd8ffc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126baa07a2b1ec864bff50c4d7da9b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812017e1e35dce4b9cfd066a48b5e5a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724dbc3e4459195361b9bcbffbf7d8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08b687e6cd6be4cad9f2e68c087eeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b672a678ec3cdc0c65a8c51a39db5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e86b9435ba24bc555529dd89822b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120b7afb9b2fcba100dfd210f83e7f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533741499dea1b7b05e5b6ee039cac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0ba7e731ed4da582585605df885d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f563584a8aefee5d61325023904f38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10b87f2907af67e6ab6bb5e8412026176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164890dede40202e732f305b3d86f41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24504f070799b7530a4a54a227ee81c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87f82fa28586c8c48b07de3150ab68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4e25399009edc40771d7b3c25222d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e2283d063b52b4d3b76aa5ed7f04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be163f7e24eed2f8f53b53ce2a564b7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdc511fb8a49372b6157fdc1b8ad7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d77bd0dff1b3efa86d18e8c994d2ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd485407bfd8842b344198fa4f2a9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce60b81092b465b1f82cdb9aaa0fff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbfebfb5eacef8468e2930a87fd2ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8400c62f9d3ddc72471ab2be2245188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51e1af6336fe800587315fdc594973189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a8f3520923dd0e56845fb8e065631190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3cb35d866a11a05b2ba4b2f4a4aa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a59778f7a9f0bab70190b6aaebce1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac80c82831e43371a337e78120e055193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddccae0765533dc8f576d2b5879929c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58265bb71171dcc85c71df7d336803c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5949b2418f2d8b001c0a2070a0ebe14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626212daa017d36915ac1504a9fa77bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342da061c88ed7960a62f309f1fccf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988bf8e7c2e4a4ec96f45b6f3b69acb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53ce62a08c5022db7900b100cb8204200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779bcea3e9300445860adcde8e3d70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163769927d59b827f4a982cb1b872a1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af75429ab0e1020a337631354c01d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b264d0289b6b11b3eb19ed97c85f27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3a7ec5659ccbc776fae63f2dd278c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a876bfbdc542636032f5cdf33c45f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a746027d4ff1a54bb1893fbc416a9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00316ba8479908e2cc35e53c27b3c53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf459d83711486e0e49fed407f1f86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cd2ad5f806ee58de3979c50bbcc77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d22fb9564ffd3319b557d3e3b73548211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d3741d97caf74285e970469ccb44b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b98bd406571e72f3477f1ea02d299213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02347b063edaf4ed495a28bb534485ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1a90b7242bf902ac5a75c133ac733215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71677e3c7c742f93d03f69f28deb5697216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37ced136728c08eb6b5b9b3edd0e5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadd4e27dc798e8bb28f2532db7120e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d020d3bcad55998a4dd5d45b8df7c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2832d6a40dab858ed1da3e1bed2852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba661514efd284201bc4c3299b93ed1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05656bc813459aab0a990ef5144b1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4da51f02cb1b3837262229675df1d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5a50458de34a589e4c36da4e6ac74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86628fc55655a1b0178bde78231094ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f3faca9caa4ab43efe79ffdcd4c68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8565e744901b5dabbc53ade46af108f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5d45ac6edc0c3cdde2367ec751190228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52da390ee244bacdf2a7e5adc4ce947229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042de4e46a63a380896f50c99e5b250230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24846c26816077bc4cab530abde67fef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8c73aa34110f74af66bc21b42387a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00be27e413ddd7283c59d09c694b81f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0db3a019cee865f991b58920cb5d61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ccaf43f14f640bcee03d11797848235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4c03db49f096a8a9087a247d6904c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc327044d72452ef083236c72fc1f06f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0406373bd81ccda5a5f401217b959238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fcbe71e702659d748b1353860e6ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0247e0e7734c0acdce9a374ac5396240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbf641e09f192c0a7fa48d2718070e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681922819dd1b847de0ded2fd020663a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9bb00873cefee333d89356ddf8c9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2463baab5c013e7c7ba569d2de6fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933d710805040a9c7b6beddb315eda6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024785494e7e20d9af3386d20f54c4b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493093e147ee632792fbf8692fbdfd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfcc6a8c2b909240fb9b1af8913f08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ecebff697f4512b7c3c2e743ade42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ffce061d8a86b615a99ed8e809d6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b275a6c2894103eb629b3d4d05d1cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac0ec2a29f6154ef394a283e7ca3b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2bb58d2a34ff1de419d0bdc3df1f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef662fd65081209743995340fc99cb69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84d29022f3f602093d42d64a487542255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08100d872adc1fee7c231670f1eef82c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5832fcdb7ee308937437eee4ec880f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd99097cc47970b50dbd73e5f66dad0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e523e52e574e7bfb4c988884df00b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012d543130fbbe99c2ed3d34efdb4cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0c938c64efa6ded66e90d0573bd68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa1f50301e0362c5fdf31e8b23f031262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a03379220477bc0f622b666fbc9ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bc88686b3c8920cd9e8149900b668264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053c4954d2be1af64308f95ea3a1de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc97d8cd878297a237608b65cf7b078266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7eafad0fcb9a9f4379aaf5d00da81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766945379b6b5e9b206352af45aabab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c6b4296804916d5b23e1e902dbda6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b846f099e1b77002a67cd46ae88aa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de63a18588e8a3fad132c1899abe76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fb85a2402a040bb00661e244b1f8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168256df9ec48cb07ece69712fd14c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba369856b44a1974932f8d3aaa174b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22914afc3d01d7e5a41327db95cc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddedfddd8862cf952786bfbdbe9354c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd53485238460a70e2dca257853fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5bd8338a58a0cb83bc855dc7d1c75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9329b4371a528c6bbf1ac4303ea446279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61a0f986d707216f02d68342880295280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a7922d07f19855d40c33fb52f5513281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d56129bb9986f49b3d36924738253282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851eeeb270ad8c1e1e48cc5a48b986b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60055265404da3433758ec89b98bd7f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab310ffdff8558161b1f006109fe8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35029664042dc71752c0799a8a8644bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809830aad3d353c16d4747b5ede7eff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca5537b91004ddc03139de5a593bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8519cf24b8d3cabfc1254c51c4cf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731429944f3145017c613de69b0df3d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129297a85417c678c133609f18978701291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477c43e99d68f2473343b829ab32b05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92267aa28d89a2dcd1bcbe149be64698293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1900c2fc556f98c072e348272ac02b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09360e2f3c1f68cc24aef932d06f29f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91ebd70b1acc22d5a2e18ecff2113e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25431c3f105bd4368545265f94adaca5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81591894095b5528bc6c831a62dd3e0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c579a304aae9a8f4322cebc53f74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67501f809760c005192b486294b40f1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a9bdd94bd8160420afef13dde8832301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b62a6c5cf9a3220f4bdc712037c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fb8358436ce61a29b1c807018aa12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0524df9acd6bb92c26486d810e0059304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b0852f8591db1019612743d942a2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ecfa080395be8689a07c18c49e21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562eb5655e7ef95089d11f40ef688df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf596b930861508025c4e058a4ec8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105d864820726cea764582eb58ffa90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435de6969ff3ae2165fde3f2dfd209f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a80ae89c8b8c33c127db20a31f843311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c46ea6ba5430392463c0042ee2efee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21332c34b32e57385b1962eeae4041cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670511a56868d3166b94da2b4fa26ff3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8571737e5772ebe18b7017b9c93079315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480da3482ca70eec3a73be3d810638a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea61ceff86f17ce8f4c385a1e413fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06487396b7f45fa28927a2b2af30d9a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e38a2d29bbb7bd298b78fc087db953319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a71dcf03897cb93a6102552a1873b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a072bcf0e955c8541617b97f75d03c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac149fecafa01af4f464044d56f2a5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875919763252b6bfdfdd20fd21e5f7e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89e1a4da5f919781210fc505809a17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52781a9b29837f9a28c6ba7fe2ccc28e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928e65d704af344bb31f9155af81346326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a386d842ab592b2464b80eef77019f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04458b2fe925b81bc936b9fa9bbc3bfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1a98ca6c3bf294047d2aa8c080de0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8380f64d91164e367878e893c807b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b755f0bdcd7f53902450761f05def0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5445608d7c983fb7f0170101245fde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc572a59ee244b1aed602457939c8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf75770986a8c72cd10a1d97441c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d34f576a7dc02167d52ddf6e675b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76aaca67a89c345d958abb85019de5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b9c9f62e0db06aafa253f3ae7efed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c9e7dc482214dc49bab031635dee8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f55ec5a350e82f4a351aeb3f25acb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cc2950eb53fdc446a44a43f8977f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd871cb418876d85c52f98871b5c51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad3646b52d5a197bb08a43c518228342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7054a930b0089fb1ce3b0838eaf3ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e95d26c404d857ae2a4cffd9eef1b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd799e29f9557d47d89b73a5d601b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0403e29d54b4234241357d4faf7f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960586861ef5c523c6610efde5e98582347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdc6873f19f859a21da5279894f9ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f3289e341cac954e74ce718a296c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7d3678327916b44c5848f436d2bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a323c47cdc9af6185e1ba1c1884597351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f23c6b02a976768f2b65768c3d8f97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d02d4f647935ae3ead7a57361bec9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aef8f4daf222ca4d515637fdbd016354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c22aa4784a8372f1c4a29504354a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c48d63b5ed9b4ad009fe34203cae4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0992f383d8ba076f50ae98e7479182a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619398bb4bb8a90d6c6c9d471743ee91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4241c3d8737a19ad3d61cefef00508359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b878e48148182efd1a3d624f755c91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3795c2219d73a3c4436bba74c81b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf2dfbaa0e97d4c2b8131cfd06ad8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6487049a912d5ebe4d589afeaf2bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa06d40b864211948759fe1f1ab3c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b205ebbc285b2028fc771f327a7fe66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5364d34cb946ae6ae888c8938839291366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630484361429541f645f499562305b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1e754599b61b4e59acb8789f3f7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b064283ac19e104041cb4c3809f907369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b23dd128cf246b635238a7a4c627b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d980523981041ae95bc05fccde6edf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b53b064e279b611e0bd0a5e12cff10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47034936e48a341f4335125b4deb67b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ef8dd8f108dd86806e2564d2c291d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9bec3adc8fe5c81f99c7d2adf3025375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d58ff14bcd478758b2400006c0661376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edec389caf6776325090d5e65116ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dd284d67a6f265373689a908517f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25003de0e0379c7739c30d9412035688379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1f2ae3d3b53072cc74945a26e16aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059843b9ecfaa2d34a032649fd87f88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22cb0a03f17d9e338f193f3ccf4232382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957809c2917321c6d5b2b69dcfcf208a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78613f04adedb429e035dea86e5c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a6dfbdf40e182f69f743f841db5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953095eb93032225e81fd8c22346e4a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2264d79e2887424b321cdeca515a5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561287aba8a93b1cba5b79189ab8466388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bd9fe67dc7114f2787ab955c9e71c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c5d4f45c89525c1df2b2938d3803f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a6a2819d4d1fb26c67cde7950c5db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d7631b441102825319b63c9311c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f7e0abe059a252f242a51b482f82d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5844e7a6f618d1a84a195507a3a60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3295476d4a44561aa4ea84a6b62da0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eca379af32be819bd3dfc5dac2a1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5c637b91ff694be9e0d07b379d1a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2f1bcd1bab9abe8257f2356834944398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545bbeebffe48c9cafeff3422675a54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda4b17fd3c6950c379610aa32c7ef3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d1e14bdf3405c47293aa3983d275d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51fca887c17b246ca5302fa6b98cec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2610addaee03aaefaa97ee60e1b94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f66ccd11795ff0758afd6fb91453bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571634d9002f8349b648e3f1af209e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23ee0df43e652aefba0edad5e073cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c1b79ab2699d206b359377f862817407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00eb8f2954a58bff488d65fd058d75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a370300a3a79fd6691ae3cea6dd9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d19130d045fc71e8fb61dbe3d3ff5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8af111553ec03de5005166d177a61e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68114ff34f1af9a7cafa1e600435b808412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afe06adc5e5e1a824c8bc811ba4713413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c7fb21e96276d29a6cd73ba441f8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69165066631f9770119a1b351b60fac5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def06299007ebee3a6e5401d29636f34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5aa4df89e2f53a99f12d378e2c4bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa1a0be66c41270b9981670d1d2b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d987c56f0a002d874a68c077e61e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1125d771147d1b831f600a7f5592e3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa6e180f5f08e16c5606205472272421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0d3d45ac1b0fe4a16c1b1e64944c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b920057184621045e4d9913c3c08a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e770aaf96bad6661460c921a5bf8170424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2832426d1ea9846226f5d65e267e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa18479c21c99727ec39cab430a57f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2adfd224a69a01b97a2033701b5a09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510e689b89dad353787913b1906b448428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa29bf546ac158c30df202009cf9a1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e941500ce9e4de395dc183c2f42725430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91f81ce7f525b1eba3d3bc763f2530431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bf1fa06da8bec2b43a81b189e4284432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35463365e8cb992114f18182322cbb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c0dc16b0b29184ee512fc43f08f44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdd90acf3ef0d971f704821f46f5eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f82ae982e8fcc9184510ab606bbe6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665259f99445de9befe62cd0def18f44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6db9c111ef2b40f15d881883fa93f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba7bd8b8b0bc0ca6a1aef03e238b90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a566a6745f4fd0b3776ad08c6bcddc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c276e593dc9ee59c98859a15748734441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db28a20435271f2047fcb9b7845d95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b167fa12dfd55be05ce076cfe662443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583944d0abde07002a7373cf301254444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cbea84987ddcbbd05d818c5c93dc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1efe98160374f416f090753725340446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ae4c3515e04fa6ea6814db5c82e63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555f8f33cebd929b9da1371ed53b871448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029786700e7ea749fefb7e32d56184449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36f1d3de2e7f09aa9e86a9b9c51e84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cb222bf731f29feb1f39aa8e02a0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de1e65386289c2f1d98bb02fff1795452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c3b070d516a2a0dbb9747e31282aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5918bca07b5453ea7724c3676ccbf6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e0306c35a7a0633fe729dea2e013455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa678a695fb2b69994f4338a7bc116456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0995d91f47bb8ec3fd6c3828267efe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b563e24eaa65e388da2f1e6db4f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddd1000c6c6cb5748cf10838a162b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a0008771a81e66b84e21de3802cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debfde76bca46406564b7b92f23a185461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814f1ee378c658f0897d8d307c8ae49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0764d550d75588b6a6048828fcb67c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f1fb1f8ab68b982e991f03c1c9d06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e835092fcdd0a28b9d20c2859f7c38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf61852457e435ab8b900ed1faa05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba50dc542a07fe8e995f2e0556517467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c410279b7fa6b67e3ba4ed3ef4c80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b91602b0c9394febf4dd539e53da2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35df34a6ed486b8479671b7555b809c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f512430160894d19c0b76cbaaa31c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d9cc7626b18fe51daf1879dde458c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1deff6aa97ebf781df1394671034f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd5dd9a48eedd822ec4e77adbfb2fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b518daa4136359ede6392557b5d4e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c19fe7c734107dfca32f19cf34cdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de9561d7412dcbb1fc772452907a9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f683f3ff921a9cc7273475dfef42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cabb85fa1bb21dc69c321cb61465bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bc65799cc85e432181e8c93c4b36f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65089854251770789bb2c23426f30b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e6b3302afe1a6f7d720d1f8a31deb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed764133fa8cd7b1f6cd85f815409483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2213f37c47ea0587191009568ab21e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ccf9c8481cbc9e3d231a2d8f26c3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00516ab4f63df99478cbf0500891961486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3e39360c567806af97726dfe4714487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86813d6fdb0b43b769e2b8fc78e9ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c2746ee13fb8814222cddbc2c168489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c374c9a910cb415f9b7f526652f718490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8af5311ee37bcee2314adcf82a55bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08642cb4b6dc64ca0d1175daa1943c15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c60b23c82402126d2e47622186ba1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d579464c5ea66fc916351233e245c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434c88ccaf4b9dab4dac59f70c8ce8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529eaf6db81b4863b92e0b07075e5a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cd245fa705f26ea7dfd5e3b75e88b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f693df47799099317d547df4dc788498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93a21fc3c1f417938c31de664d5b77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847674745b7e0719ddd0e402ab184e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292e99b266e57aebfbdb83e7a7a7fcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fc4a0efd0eb53f1e11cecef4968f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eaeef6cfc43b1e2adc630d55c400c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c357941ea57585e557ff7e7c9be91f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e7142c16691989c5766fe55c4cdda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585f1eedc2d10b42978d807a07bf67b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287faa5d0ce54078d6988b1d00f2c74e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce7721fa06c623c07f8e81bde58bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b533792950948bf230dd63f8c24629e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd1c939f84a9df10e06a38892cb769510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac3b25b8f8f0246c71d4a3c39471de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a26eed9d2f166771164e3b4ec1309512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8836c73aa96dcdbb42e9c78875998513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaa22776e3973a55483b3d1d719a4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbd9537543aeb87d52cf8eebf8035a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046aa88ad824cadfaa65812e087f484516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a64edd4dcc4b1deac9bae1c8b22ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561893b7bd4980d6707bd8a84962d424518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe89444f56d6d7f8f441086079c64e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9273d95c99803b46e1a6de8a7f67a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ae0eb31c0e2c1e53e975a1d707cd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23f90a4fbff0a3705edbe9287989cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705984e7d68616068dcd8b215b3db34d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce001fd2f7703f53ef2748d597604524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435482f4c1424c263ecf7fc0daf4601525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69349526dfb5f49c02e2e398e0151369526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c6ab00984c8a0f1749ff077c59689527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ded850f2d4d5f6369a0b1a839ae6fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ae201baf623cb859b083f4763b78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47975f7b1fede7deedc2c3017ed392530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dad83a2b8fabb6bedda2bc0243028531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c4e1f7abea0ccddcd8f25e89a39d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc886bed8357fe4303ec1364afac79b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3987175d25ffed9554cf811a9362d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd27ca3dbab25c1a23d84bbffcd401535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ad3986c8f6b5a4b62b23a32605cec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e384a67330d469ba8a814517bf2b4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd836fab5f5e9b83bb2093a8297a9244538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6727030d5c5b7e6fab8506a4388b90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c446485ab0883b1461a43daa1141a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b8c0729c61c823aac92dce1fccb72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb677f2746b5ceaa6eb02869746fa7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81351064adb13a2b0710e325bdaf974543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18e6ccae52528eb7f41ba22deef008544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c401611016b2f60172566d06556c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3698133c1ccb2dfab3d4e9511326546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a321b4c3b1f65f1212e2989d3bfc84e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076f238969bccd0cd1ed01f54f548e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55147fbc90c5aa029853cdb29c3f4d85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b26a00d9d8bd2dbe42c010dc78c05e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44fea79ea5507ffd6bec1e3306f66e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e983ab2d23038dcc7a93a63c1adedd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed96f255cc9d0c78d787a1f32d95277553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610664277e5c7ee5e542662bd90df6c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492a63b1ad138c0544cf5d6f406b87b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec99b18c120e1d30109d51cfe94d25f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefe3745bb4229d7b54aade7b645daf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b0c1bce553023aeb231223803f49c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942eb060de94d800aaf49c612677f76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3bd6e99e494f08aa7e0cf75a5f5c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9e49982cde891a01a8618ff337efe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d11900d1d6d8cc22fcf8c26192a37e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89f23ec42c280bf0f0433641dbe980563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45d40e6a3d8a6771646ed6d0698c39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ea997337982dda65ce1233f35fe41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ee5957829bb310186ffa6b5e2a67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e6c9aabb7973e0290589c6d1181a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638a3aad5b657b12eb82a0216561c51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f9fee622cf7c4ff77dda3959414c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f0d78953ccd90d3c64cb65a3e2a4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fc7e40301e985d7288d8998e44fe0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c979e8993b60716c0f48aaf59fbe0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43951503efe9682dabd136615d0147a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee945e8223e29ef4bf1dff5b7c6c7ae9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352f96d3e9288e6da6fd039f90056ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a64b97ab84aedbf1874b50b04215c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e182242c3f4f483e40e0d29e94e09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523870ed2c24f4574731edd1e3dd25c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07f345724f10e1120d6edff090f550579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb477fa847cc936b318db27b6ac5e06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6276cf1a8a832cf78c996d1ffae95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f940e4721a179245aebc28b52ea4f3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d2d763095eb3fc1693fd28f71962c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237e46f4dec3bbc520610df15ff64e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c320c76a4b2e8d94ffd9053327368585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5e39a42a2ffebe2daba5715cee1f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717940f9a9f18965567916fc96c4384587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a77d5df9a3e3b1f79b49f6b8d5d13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86bdcd13a3e9896a9e1d735b8fc603589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9592306803bdd31696c98db6d30ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc90472c7604f1f8cb31e9e9341422591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ce6ee808e8db2c9d81ba6db27d969592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46dc2e263da793886e2568e23c9638593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039961b389d689cb0ee07f5a0612746b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f235e02a38086adff2e072f90a9102595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d9dc9df82e3945abc0c3a6805915f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b4d963379ecb88460c0aa050f0735597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dea5ba04d69e022e4195b6b15a3f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241168a33cc8a337ad8c26f4fe92f2ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706df03ee8a0ab4df126a161e6ed499600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bedafa2d102cfecf082bb8d624c6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0b3d1fa9de83a04f2eb050fb1b4b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b43f624dd191905f4ae1b3a57fc9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac65494cf628f0791a59e5b71205be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172176e09e44a9f4514ece5aa698385605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdc5a1f1e0563a1e5320b7590d244c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d49e5de76c8fe73a660b99bf7e67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0038fa999825fe3a041d48b9a9ab7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42c7f1a39226a21078915952f51470609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6097c765f552fe13aace8d5f31ddd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d4c60dd26771f3989d917287d827611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c315b88d764013ddd81d1895b7d16f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f49c87c55920157df36aa27c813a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def8838e70a639989818656830222fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073e1df990a2bbbde35978e46899c27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaef2807dd9e3ab177bc804a701f30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a626b439fb55c029a452cbae34454617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0371c736fe7fcdaac6c6abd838522d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c5e323bb6f3b1a3ce30be8c619603619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f7478297825c0b5f8f66d5c92707f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a25990a28cac77eb275aea23d2b911621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f061edf5478e8844a22baddafa4ef05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca44acccf53f7b827480a16a697fcef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b002615496a65045adbc960a40c48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852da7813be9193e7f04ea6f8bc9459f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4be99e402f555997902355501e04f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c08fdab0324673b8cc7da7a1e463627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dec2bf950386914787efb55ffe810628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a08ef846e56b816f98809f366ba68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d1a2029a00036f473a4f93e368805630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeab026d994d0dde5cfa244f4ea6ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739fb01f25c28406c2c3c5ada14468f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5730956b27b708307c2013507931633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0f4d55dab1dbc874b7db750e56216634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6e733527442931c5f14cd1f4b0300635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cbc707be57ae28e2222bf5f49604d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09228710f0bbb13fd3fd12e7f5f4fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840b18db49ceb390661bd1405fe9f07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26647ebb31258192677fa96a886ef1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e530ab14c040c2e429f00469ee646c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a783bce6097aeb1efe9c6aa4d3a6fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0868280f36170da42de965a122ce2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da954cd9b2c4130cffa777efa865d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb56d45b79ddc1a2e24da7e1ac8108644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d527f339e604d65793d6b734fd22a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819021c2e95a4725b39655885f4a8a46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2488b1e948adc3ff75ba96313fc305647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ce29fb691fdb55290e534a29375af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d2c8fc0be8fed51303cc10e689e69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59da1388c12f2ab182e05dba7bcff5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65b3797d5c8a197b1ad9521ed0ca93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73484841924892278e6e28edab8ac83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f829b388397ff44d10750050eb733653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303bf5f875a8f1e52916ed47f721227654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863261bf3b787abf13dd586280157e1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95c582b41107295bb101afbada976656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d8a5cd0ea30327399f498db0e1ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f699c05ac3c1a7e18dd5a244e2cf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20ae8c309ed2c52fd71ba471e4f01f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1c062cdbd20a33490feafcb34516660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f1ae3e272d805c6e4e4aba868b143661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b2c0426a9d247acef1a031efe569b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28502839eaa12a688e5e07d177950a80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c822523e7c014354473d2571c2dc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2cf6be607a293d210d8676f4dfa5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5125dd6922e13db5ccea3bd7f8bbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9700b16488973f354ea13810e8480b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03caa55ec232358858ad149301a9c46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e79a933754cf4e7ce6b8721f9b7232669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a6c972f5cc42dd93b7b91065abfff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d11560a2db50b83970bd1caff182e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d3a19a9d6c1b19c80acdd63b42a1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8f373d4ad50568b1044863cce5782673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b088273b9015d655eec6b141382435674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85f73e2fa063a6e16baed8e5d82f0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ad1d85f056bba490ffb9e9b96d345676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747aa1a2d43d53ce16e76e878b9de5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfd4b9852ea21549a11f735c14310d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff46e56304b01df194d47286fc9127f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36794a814b9cb2f6ae2e6f632679a9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febd133dcb520dc45d4845251688a95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b5d47d3657e0619e04127ce1fb685682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66320cb399c8c71ba630b0f15c89c02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42b8cb3823239c0fde98cea4d6196c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa1a35788245994e06b272e105f34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fe336cd2b5ed88b34352311136720686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d7ed192c05e0439646d170b05871e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a7bf971abc54ffdcdb846ba71624d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f373024aec077dd2a1ce514cafb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61132e6a1f0682c14b825a422c46cf16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4e23d64d33a4ac13ff827b479803e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb46b11cf31c04bc78f9b8fd732ee9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb7d07d4efbcb4e37913a560f3b68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd52513ff4502147e34c0ef6aad51ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de4d99b3ff686d9983d847d4e2bda7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c37378944030632d5ee6cc56a94e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc183e39bc145cc86134b2ecdaad7a74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25272cc3d5001a05c5a7900de05962698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1417619158216944c99d392e492194699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55105baff85536e5d3a4685b987d616f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98842bb7e4cf477f284a16ee389d158701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faecc69e529b285e7b7a1a0de2ae184702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabd7c20656df74349a966de4ef0665703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5705b377e2265c1a5107ab05f9584b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc664f5d87e7e6d4ecbd9dcbe3adc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bc6e50614d3a6bd85c546e70cd492706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558b264b081f202f45a16b6b4fb1b5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dc422e683f3749fe43f216b84c06b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f37cadd460e3facd1c6b53757a9dda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e9466263789b2563dea49ef2a7470710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b4cf041b29860ff38d44e73b74c2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6baabd8f37334f7f607d20290319e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af0960e8b920dfd12086f72c6dda7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52b273600e47a71532d935d84abf23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef3870c347fcbfd5fa2d7d4511e27b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b8dd3bee40af696f2cae754491a63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bfe138bb576142480999d09dcb099717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782332d96a0dfbcfad748e98f59779cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8370933771a9f4a7544aded95dfa918719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da84f3207c3a509db99666d75098099720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99be889e50e5d2d83c0dd91e9cb1120721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c0ecc346bca9c7a5f69e5963cbed5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b45ab9e8b11aa755a7c7ff94b51ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69a20ceae6159762fdbd75b5fd43d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7dbadfc89f03f23f89f988dabe75e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828008916d47fcbb2cf71c5629d4e3f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50403f4e5a5e02b8fcd8dd639fa836727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831749106b2786716178fc695c86ca4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de5932d9c6588a83107c5a563fd819729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15f9077fc51fa9110e1e3891ac15a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac75bb7b041a70934e7d6c8c7ebf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065ad94cd4840287c320442fdb05ada732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62a586a1099f935ca73050017b0acb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0f6bfc82d5d6f871707271c203977734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e46e60ff628836252f71bdb1d50a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02b9c29efb057275009a17a0541942736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de8be70d8d5459e9306c0cede96396737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca93843c0873fe776e042e45322e93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fba8534ccc61916a83f7f53104f6c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7f97aa3850e6fa0d7a6526043efd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9eb81979a3f1a5230b96e3a66946e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bac636b09837a63dd309563b8a5183742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed71833da4d5c2e7755b03a353f8ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297be7da3efc4345ec9dd3ac48fc7c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529a3c1f1a2355d5b585da09662a114745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78701347ad7a6f6d39b7e911bc6003b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10835f0f5874ac30e9353fe73ea8f1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73eccb4c78e3dc59075bffd5bfc7ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8674de0e43a7cbf157d7507c87ffa6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a02860fb7acd673674425a9e3b64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19092ff6a51671975504c80b37de700751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a746fe932bf93a7fd19c2cdd8df6f96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078fdc4109a4d3f0efe561dafa93183753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4050d84ded6d794f575c7d00eb4f697754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69f17032f984139d700fc784adbc73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80828fb8ed0df804e6178cbceafb38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b2ffb23af441c3fb974010e87d11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90ba588885ad81ff7575fcda672bc8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6435edceb5d00279f0e21f6684036759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7071005f88aae614392304eb285bc4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ff7cccb88c3f4c9b8da4a96f3c557761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec68027df65263864424aed3eef846d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c80c9a3b0a1416f0fb3ed07c71ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b36f68b3bf3ed15a0cf54d073532b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d99d4fcac5d0c848800b7dc676ae8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c636ee7f9507c162e6a2e8a213adf4d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98d133bdd1a2cb256781b7980bb611767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccebec78bf0e2df9bc0a8c927f0827768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d77b17213045e3b74283e71471b76769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5012b971f1b933cf25714b408b452770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6354d3503c03410785b9a9103b810771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da97ab5f9b99b5e623ea0466ad31a1b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b161efdce3149921fd2575082a5d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04da0472ff35fe5e0b209b07ecd816774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d8f91a64204260e767258a0c6cfab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea426dd30ed840c0e7efa879f1251cbc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9b4123ce5155c0bfdb053131b8294777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f383cad7ca8b4e20f7036a33924150778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125955885eae642e9af650e9362ddbb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17308f2534e59f76539f854b4561f5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6058766756d800d38cdfbf7992204781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec30036258f78366e98144020f574782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bf7bd2fcb20e6f7916809cacff659783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca23bfb631c44a2d0f440af07e5f16c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaaf133cba25f40279197e3098d0be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8073e9be30cd4c5872b315f423db71786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4112f45d7b9d81c3eb7e8289c68f632787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d35b28730f658ab1bac3130901dc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bef23e2d0e082b2a928dd9b7a3a3b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c462c7745ad2c9f8ab58e90268417a9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b680034adcca1a16dd57566cc20d6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82b72de17ca93edd956ae47663b55b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03742d93fbd15179741fde20c85a28793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6351bb8a1c3700aac7a3b5a1c9b2334794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504b35d4f9b8336a80bb463ebb0ade3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea02d1770824f469ffa1fc95fee4f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e118015b6d407fd64854d6070b5d2e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694b39adc797d83f621b514b0f88a22798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f787ba73af4617acbb22683e5d8a5dc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57553667ecf493f934c2a86dd1be08e4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ac5e0a2ad9257613bb67275b92515801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1587c40f96425f1cb9e0bf673765e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66c00910ed6663eba827743d15ef85803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e520af0309445cd954e4cf6d38bd956804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6477bdd89d80253d7d954f81ca11f6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684055a24a81ba8d8e01203055090196806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba295057170f683571ac1c677f31e1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3d0b51ca27b44df143695cf41edd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc3524314e50612ed6e048cb11f955809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e932feaf8fb5350c0fc004e947f3f35810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f63278d2562471231851775738bf01811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdde66475801c1bbc5101f07cb56f0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d80e976f294dbe05bb90f71f26b51c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190f7ed3424e5b02da10d4bc19124fb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd68cd275c7d32442478f72293fe9b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793aa0b3f4ea3d88cdae33c3ff7e12a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304457fba8f23bb4d1cb60da36c7f011817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d42f2b7da8569a1d164925556f7d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e730c9045adab089884a2f79eee98819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a448fcfe56226eb94b5909f451a233820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf47a6deb3755662c3ad9ba715931b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b5f062caa737ceaa9f88b9251dc80822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0f162204fc7c6919f097049a85fbf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b439c8c5b52c7df7831a0dec466cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74dfecee61f1c6fa95eba22e4a5a79825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b885649efff664f700947d841e1e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eaab7ecc1a142c92d94266ea1efc6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b1f0abdf03a0adf6872c3ed3286d7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d88c4978d014444254df2fc47d15e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c941e29d64ab41075caeb8913d83ed830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f1ddaccfcfb441e99481f5bcab1ee831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01fe98904897ca3abc082675912adb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a06672318a847dd97399bfa822dea833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08774b291ef6536d8f8892ef27826a2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd256443d9bb86ba67aeccc806a4c451835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd72a6ab54cf01eb8cad3ae0c61953836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2adddcf012220dbcb607c85f439e1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d301d8689de898be9623c025bf461e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970d1ac9a1398a190fd419bb4f51294839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ec8bd30ea08157f27b7c93274af6a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a77a6bd0be875fc02e1d52da3546841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d81b75c70d397ae23b17f4d7a6df842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42de30732eb2400c14c006ac5d18211843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74420bdf06c9c5263552549c70a33844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48541de734d40f0a5b721ac680d3fc6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6da255db58443ec69ed2aa18d45ca6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e82f839e18fdbe0d9892019dba703847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a3fb0c95568a006ddf65d0f926bb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a45ba1df4231786aaae7091bd191849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbea0bd214b76fb641cdff89537757850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0a33055aa72dc9fad8895c32b333e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3842003dad6ac24b9e13578747a00e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d03070c4a97d12c388a660eb1eb5bd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ca6a5e8abe99b1beb76d60099a17854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2386152bdd7235d4308a8daac9eefa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa59fbc0c208887890bcb71ee4bf52856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7872fb21af4af2b834573cf6904b5e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281cb9c6d916440320bbbd88cd85c11858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e11ed3649f1f38bba4aecf63ba7a29859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbd891bfb2fd5790689cdf63c89a84860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419186030f9d84ae53d02efa6b7bdb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1629c551db4ab1598611d63a89746862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afe7d3f77c12d131f6884fe520a121863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c030379e03970e8c295a3fc1e90b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d49ba8d3c54d3d7754e722c540d8c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c08044b3eaaa75573578146a525f7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3563c274a6e148a8a5b26b85c1712d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebad295c077a3afd1676947581ae2ce868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78ba4a738e2a89afc8356542e8b68d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c479ee6208f532de69b5dcc4349cfbc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69c71d4669f812ea31266b7bd602c4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c395798512ba30dbfe3048eb5c47210872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e4006f0af5b2e81b408f3033d1de873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25c3c80ef2cd9c175bea1167e2a12874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a842c672f7c425b990b7a08d277c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacc914ffe1b9fc0c83010c4762fe85876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06a9d235c38f1773d0e71592e93a08877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48e4c0ba305506e62b0becb3ff7e2a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ecd0ee52e399610cc59cb246826f6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6cac5c6804932dd3baa6aa5067191880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0b3e99d9c0609b5d03cef4cd5ac90881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e05159d4a59f30e2cbe644d771a26a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58424308694bc69d46aa98ffb13404e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c653afcca84f40af1403126b33c27884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479958b3a814b5ca19a1c2a0f199c13885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a01f943f04d3dc41a408285ec1177886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d5713ed82fd6da8c4d21d4ba7bae1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b68c15f0130d6345bdad2b25568d03888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7f7a71e655b0c1c275159a9c9c022889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618bb1a9d702fed9ba88069b36064c4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e297850e87b364ea92f59bbbd6e34f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b792ec009ae66e4bdce27120dbff6b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b964a2940962680e8ff6652b0cd6b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf37b4f9723927f2f5f75bc2c686b4f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7eb88255a0efb49c22f1bdbb68fd5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7f8d52eeba2b11902547832d4d59896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f501aa7353fbc53847d3fb64c6ec31897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39fb8f50bf52d599e1fc94a4d81b9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772272b5a6dcbf97531c8aa61b2d898899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d02b7dba895445854539aac6c8b1f1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c38aa26f12547b08e5c006ac9075c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5cdd233f120b2a96554a2f752ca94902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d76aeac3c35d91470b55fd4053fcde903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc5619037388f03c6af5c6a633843d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507c953f91e5e26829ee4f86c59b16a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75045b20ba6901728d9ddca8c2ff3c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e86008a46369f6cdbc2de32316c7b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbb3afcb4b40f377ecbe5e85bce1cf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c7307a8d3d8284af7a8f6182b2d7f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cbedb447e7b5d9f4ebf82b2545aac910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca7ad605bc703e60258e732cb7e8e3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e25ef8ad50305036d2b7e9f481482e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f28fd1b03ee4ffd40fee6a73157c95913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bafc87ceb79e1d22dcc7ec80478e0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dd6593e6021a2c3b10c183e2d9fc1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63a847c52eff0d60ac986b167a5006916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce2668025d9e9bee81c39c7ea2131917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed1c94f090bbb9f7dcec600c428a99918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d0ed258ed4a5c3ec5508e91d36572919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50bbb61eeabda9ca68871aee1499c1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c5943ab470bd7eb10b5099a5413db921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0311f2449cdab5cec7f7231215ab2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ef075b457317b684d98efb7f9b30923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d64b2254189aa056d73232da8b8c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a8e3abef9810e908b223129dc1165925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284c482e32497e7e95a5fbcdbe0e4c6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25b0f3e2f790c3cb1c33a6a4b04354927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6a9e8cdde4d4691de300cec160321928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65342340c003780f2b95cf6942fc431929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5427fd11b76edd25b0dcbd91360704930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd279151748920c2055217a8b8ad3d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0325644aa63a788ed2584cddf9020932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be33381f6f697117eb76efd808486ed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d45d5c53559c89ae438d95dd0e0a6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956491fb4d15e15865e4279de3e5fe8b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c11d707a7b3d36e82446522e2592fb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158c1e2261ab4bc98c086f0c0adb928937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979df8f73cb1f22d727880e1e7050df938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9b0518a99c5a320c27cd77c643b7a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba6c3869a74f9057baca6e20e5fe1e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df7143b1f5b1f20f04cd4692caad5c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee03e8c4e6ee2de1e33f2dfce6ddfc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d118c81f98c0759f52ef226c08dc29b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf2f6c103330b389a4f9f89365da48944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca1bd5c6a886a2fd79954d5620e2ea945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403a8e3e22a641a509060067f9468ae946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d092ebd9601b926710f3e26dc0081947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995648fc335b8e1a5e868b8e5482fa8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdafc8ed0a3f04d8db6c62d25c55c8a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb005313b44d76910c69c0f69c1dc5b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e13898601cad1d9b29c9811a44feb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217826708eb3daa64195f62466a8ec5f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b611231e901323a9dafd6bfeab42e0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa33819764ac7684daf4490edf2947954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb44417085b457116e6054181ca970955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c47be7d3b1a229705cd0ab1c5280956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096dc0d656333ba623b4f10ea0c6c44957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393f3e2ab9e1c75094ca284d566a034958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432851ed4eeb7578f1d283652bb82f18959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1416499a13dee413f7046a0c6899a3d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f65200f0b04ccc5cc4d2d9fdab92961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c27d45a7097bdec3e646cf023eae1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188b7815f419e974f51c8cba8e2ad64963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52d412c729b8a7d3a68af1fa862fc7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66044fe6f45adadcec6de863ad7a5085965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f2641618fd123aca3b7f280fd9738966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9792cb77b22c22d14b04032c9cc923967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbebdb4b18c4b2a62c1a35bc5d63fba968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac319d3429191618da83fc77b6c5f00969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a0da224e7b9719405ede45b08925970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2a8edc999935e8f091bff6952f511971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db725e72da1e9675ea7080b422da87972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f60c17ae48d6a97f38698069490aa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371f0f4666bb868a80324790c2f5020974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4830f0290faa900cc3c47f7f33a3e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc92735bf6e399b7e9c3a6273f99b18976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c7f2020aba1f4c7f1ea7df4a79c8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5a47828b68de5288ca5320636f12b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2212c7c457f0c4da9e87e8393e78606979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8be119c6d37f2524bc07c85a45a959980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf9558a8dc13a3543cc94e82db057e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf54894c16f9860693c5d63872c95c7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab00441a4be479c79fa9633dec80fb983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa5cabf8c308bb2d4ad496dddf8739984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2688d48d7c43608eb1051184a24c4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd743d48683a2553315de199970dcfa986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f7e6f17cc1ea8f8d311ddd4764940987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e1f6c198c5f2f0fbfeacd56c6a58a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379c4cac099225b6883281800751992989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424426098aa055fdba4fbdb91766fff990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71699c429948753db130069b2cee174991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e27d71bcac7a8c70fa915552110c1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b2fce851f9259e0181d18f2fe1b0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d6a4c507c9927680e70df3636fd76994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708404bbf321897230f7ba95c0fb63e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5c863db8997fc90cb84bc994a83a2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316853220adb97f934c863b43dcbad4997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91940040db50e23a8c56da0897c911da998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>